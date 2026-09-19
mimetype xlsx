--- v0 (2026-07-24)
+++ v1 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="liste_acteurs_occitanie" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1575">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1636">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Sigle</t>
   </si>
   <si>
     <t>Type de structure</t>
   </si>
   <si>
     <t>Type de structure - autre</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Territoire d’intervention</t>
   </si>
   <si>
@@ -1057,50 +1057,89 @@
     <t>BEDE</t>
   </si>
   <si>
     <t>BEDE (Biodiversité : Échanges et Diffusion d'Expériences) est une association de solidarité internationale fondée en 1994.
 BEDE contribue à la protection et à la promotion des agricultures paysannes en soutenant les initiatives d'une gestion respectueuse du vivant par un travail d'information et de mise en réseau, en lien avec une cinquantaine d'organisations de différents réseaux français, européens et internationaux.
 BEDE organise des ateliers, des rencontres entre paysans, chercheurs et société civile des pays d'Europe, du Maghreb et d'Afrique de l'Ouest, accompagne la structuration des organisations paysannes et réalise du matériel pédagogique.
 Ce travail permet au grand public de se saisir des enjeux et aux paysans et organisations d'améliorer tant leur travail de terrain que leurs capacités de négociation sur le plan législatif.
 BEDE a été reconnue association d'intérêt général en 2014.</t>
   </si>
   <si>
     <t>Autres (National, Europe)</t>
   </si>
   <si>
     <t>47 place du Millénaire</t>
   </si>
   <si>
     <t>Appartement 74</t>
   </si>
   <si>
     <t>Conseils, expertise, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
     <t>Professionnels, Tout public</t>
   </si>
   <si>
+    <t>Association Espoir</t>
+  </si>
+  <si>
+    <t>L'Association ESPOIR se mobilise constamment au profit des plus démunis et intervient auprès des publics en situation d'exclusion, en risque de fragilité d'adaptation ou d'insertion sociale en lien avec une difficulté de santé, l'absence de logement ou d'emploi, des carences de lien familial ou social ou un déracinement lié à l'exil.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Air Extérieur, Changements climatiques, Aménagement du territoire</t>
+  </si>
+  <si>
+    <t>Toulouse et Saint Gaudens</t>
+  </si>
+  <si>
+    <t>16 Chemin de Fages</t>
+  </si>
+  <si>
+    <t>Toulouse</t>
+  </si>
+  <si>
+    <t>Professionnels, Publics spécifiques (handicap, milieu fermé …)</t>
+  </si>
+  <si>
+    <t>Gens du voyage en situation de précarité</t>
+  </si>
+  <si>
+    <t>Adela</t>
+  </si>
+  <si>
+    <t>Brianso</t>
+  </si>
+  <si>
+    <t>Médiatrice santé</t>
+  </si>
+  <si>
+    <t>a.brianso@espoir31.org</t>
+  </si>
+  <si>
+    <t>https://www.espoir31.org/</t>
+  </si>
+  <si>
     <t>Association Jardin de Cocagne - Lozère</t>
   </si>
   <si>
     <t>AJCL</t>
   </si>
   <si>
     <t>L'Association Jardin de Cocagne Lozère (AJCL) porte un chantier d'insertion par l'activité économique (IAE). Son activité principale est le maraichage biologique, par la production et la distribution de légumes sur la Lozère. L'objectif est d'accompagner des personnes en difficultés sociales vers une insertion socio-professionnelle (santé, logement, mobilité, formation, emploi...).
 Un autre pôle d'activité consiste à sensibiliser le grand public à l'environnement et au développement durable (animations en lien avec le maraîchage bio, l'alimentation saine et durable, etc).Ces interventions sont réalisées au sein du Jardin (espace pédagogique) ou chez les commanditaire (écoles, entreprises, centres de loisir, ou toute autre structure sollicitant nos services). Elles prennent différentes formes : 
 - Stands participatifs, ludiques et pédagogiques
 - Cycles d'animation sur tous les thèmes concernant le développement durable (biodiversité, jardinage, déchets, alimentation saine...)
 - Ateliers à la journée ou la demi-journée sur les thèmes énoncés précédemment
 - Visite du Jardin de Cocagne - Lozère, avec atelier ludique et/ou repas partagé</t>
   </si>
   <si>
     <t>Le Jardin de Cocagne-Lozère est situé à Palherets, entre Marvejols et Mende (Lozère). Sa localisation au coeur du département permet un rayonnement circulaire important, que ce soit pour la vente de légume ou pour les prestations ESE.</t>
   </si>
   <si>
     <t>625 route des maraîchers</t>
   </si>
   <si>
     <t>Palhers</t>
   </si>
   <si>
     <t>Enfants (centres de loisirs, écoles, colonies...), familles, touristes, séniors, clubs, structures solidaires (Croix rouge, Emaus, Secours Populaire, Groupes d'Entraide Mutuelle...), adultes. .</t>
   </si>
@@ -1181,50 +1220,99 @@
   <si>
     <t>Nature et Santé, Changements climatiques, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Montée de Julhers</t>
   </si>
   <si>
     <t>Charles</t>
   </si>
   <si>
     <t>Duterte</t>
   </si>
   <si>
     <t>Animateur coordinateur</t>
   </si>
   <si>
     <t>animation@alepe48.fr</t>
   </si>
   <si>
     <t>0648229000</t>
   </si>
   <si>
     <t>https://www.alepe48.fr/</t>
   </si>
   <si>
+    <t>Association Sauvegarde Hérault Littoral</t>
+  </si>
+  <si>
+    <t>ASHL</t>
+  </si>
+  <si>
+    <t>L'association Sauvegarde Hérault Littoral propose diverses formes d'éducation et de sensibilisation à l'environnement :
+	des ateliers pédagogiques en milieu scolaire ou lors d'événements grand public, des conférences thématiques sur la biodiversité littorale; 
+	des cycles d'animations pour les centres de loisirs ou médiathèques, des stands de sensibilisation lors de manifestations locales; 
+	des sorties nature guidées, ainsi que des formations et temps d'échange pour les bénévoles, naturalistes ou grand public.
+Nous privilégions l'école du dehors, convaincus que l'expérience directe de la nature, ancrée dans les valeurs de l'éducation populaire, est un levier essentiel pour développer une conscience écologique active, critique et émancipatrice.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Environnement sonore, Changements climatiques, Déchets, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>1 RUE KLEBER</t>
+  </si>
+  <si>
+    <t>SERIGNAN</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise</t>
+  </si>
+  <si>
+    <t>Association Agréée Environnement</t>
+  </si>
+  <si>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
+  </si>
+  <si>
+    <t>Yann</t>
+  </si>
+  <si>
+    <t>Geshors</t>
+  </si>
+  <si>
+    <t>coordinateur</t>
+  </si>
+  <si>
+    <t>y.geshors@ashl.fr</t>
+  </si>
+  <si>
+    <t>0768984934</t>
+  </si>
+  <si>
+    <t>https://ashl.fr</t>
+  </si>
+  <si>
     <t>Atmo Occitanie</t>
   </si>
   <si>
     <t>Atmo Occitanie est l'association agréée pour la surveillance de la qualité de l'air en région pour :
 	Surveiller la qualité de l'air 24h/24 ;
 	Prévoir la qualité de l'air au quotidien sur toute l'Occitanie pour le jour même et le lendemain ;
 	Informer au quotidien et en cas d'épisode de pollution les citoyens, médias, autorités et collectivités ;
 	Accompagner les décideurs, acteurs locaux : les évaluations menées sont mises en place afin d'améliorer les connaissances sur la qualité de l'air localement et en région.</t>
   </si>
   <si>
     <t>Air Extérieur</t>
   </si>
   <si>
     <t>10 rue Louis Lépine</t>
   </si>
   <si>
     <t>Parc de la Méditerranée</t>
   </si>
   <si>
     <t>PEROLS</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Offre documentaire</t>
   </si>
   <si>
@@ -1270,53 +1358,50 @@
   </si>
   <si>
     <t>contact.jardindesemotions@gmail.com</t>
   </si>
   <si>
     <t>https://www.aujardindesemotions.fr/</t>
   </si>
   <si>
     <t>AUAT-aua / Toulouse</t>
   </si>
   <si>
     <t>Collectivité locale</t>
   </si>
   <si>
     <t>Structure de recherche</t>
   </si>
   <si>
     <t>UNE INGENIERIE PUBLIQUE PARTENARIALE
 Depuis près de 50 ans, l'AUAT accompagne le développement de l'aire urbaine de Toulouse et éclaire les collectivités et les acteurs de la ville dans la connaissance des évolutions urbaines, sociales, économiques et environnementales. Elle constitue aussi un espace de parole et de confrontation des enjeux pour l'élaboration de projets partagés, à la croisée des territoires et de leurs représentations élues, institutionnelles, associatives. Cette originalité a conduit depuis plusieurs années de nombreux territoires de l'aire métropolitaine, à rejoindre ce partenariat. </t>
   </si>
   <si>
     <t>11 Boulevard des Récollets</t>
   </si>
   <si>
     <t>cs 97802</t>
-  </si>
-[...1 lines deleted...]
-    <t>Toulouse</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Formation, Offre documentaire, Autre</t>
   </si>
   <si>
     <t>05 62 26 86 26</t>
   </si>
   <si>
     <t>https://www.aua-toulouse.org/</t>
   </si>
   <si>
     <t>Autres Regards sur l'Environnement du Piémont Biterrois</t>
   </si>
   <si>
     <t>AREpb</t>
   </si>
   <si>
     <t>Nous sommes une une association d'éducation à l'environnement située à Béziers.
 Son équipe est en mesure d'intervenir sur tous les domaines qui touchent au développement durable.
 Elle intervient sur l'ouest Hérault et sur une partie de l'Aude (Narbonnais). </t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Eau, Déchets</t>
   </si>
   <si>
@@ -2168,53 +2253,50 @@
   <si>
     <t>directrice</t>
   </si>
   <si>
     <t>diane.delmas@coopere34.org</t>
   </si>
   <si>
     <t>04 67 54 19 89</t>
   </si>
   <si>
     <t>http://coopere34.org/</t>
   </si>
   <si>
     <t>COPAGE</t>
   </si>
   <si>
     <t>Depuis 1993, l'association COPAGE intervient sur le département de la Lozère, principalement auprès des agriculteurs et des collectivités territoriales. Par la composition de son Conseil d'Administration, le COPAGE a des contacts privilégiés avec la profession agricole et les collectivités locales. Ses actions concilient à la fois les intérêts agricoles et environnementaux. Elles visent le développement économique des exploitations agricoles, en lien avec l'environnement et les paysages.</t>
   </si>
   <si>
     <t>Nature et Santé, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets</t>
   </si>
   <si>
     <t>25 avenue Foch</t>
   </si>
   <si>
-    <t>La Malène</t>
-[...1 lines deleted...]
-  <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>Agriculteurs public principal</t>
   </si>
   <si>
     <t>Nina</t>
   </si>
   <si>
     <t>COMBET</t>
   </si>
   <si>
     <t>Chargée de mission</t>
   </si>
   <si>
     <t>nina.combet@lozere.chambagri.fr</t>
   </si>
   <si>
     <t>04 66 65 64 57</t>
   </si>
   <si>
     <t>http://www.copage-lozere.org/</t>
@@ -2235,66 +2317,69 @@
 	L'indépendance d'esprit et d'action, dans l'interaction entre institution et société civile.
 	L'action personnelle et collective au sein d'une équipe rassemblée autour de valeurs et de pratiques communes.
 Avec l'ensemble des CPIE présents sur le territoire français, et tout particulièrement avec les 11 CPIE constitutifs de l'Union Régionale des CPIE d'Occitanie, le CPIE APIEU
 « se positionne comme artisan du changement environnemental et, pour cela, prolonge ses actions d'éducation à l'environnement et d'accompagnement des territoires vers un développement durable par ses actions de renforcement du pouvoir d'agir des citoyens ».</t>
   </si>
   <si>
     <t>842 rue de la Vieille Poste</t>
   </si>
   <si>
     <t>34 000</t>
   </si>
   <si>
     <t>04 67 13 83 15</t>
   </si>
   <si>
     <t>http://cpie-apieumontpellier.fr/</t>
   </si>
   <si>
     <t>CPIE Bigorre-Pyrénées</t>
   </si>
   <si>
     <t>Depuis presque 50 ans, le Centre Permanent d'Initiatives pour l'Environnement (CPIE) Bigorre-Pyrénées, développe des projets d'éducation à l'environnement pour tous et d'accompagnement des territoires dans des démarches de développement durable.
 Nos actions s'adressent à un public de tout âge et de tout horizon, à travers des animations, sorties et ateliers.</t>
   </si>
   <si>
-    <t>5 chemin du Vallon de Salut</t>
+    <t>Espace l'échappée</t>
+  </si>
+  <si>
+    <t>Parc d'activités Dominique Soulé</t>
   </si>
   <si>
     <t>Bagnères-de-Bigorre</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Formation</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Famille, Professionnels</t>
   </si>
   <si>
     <t>Stéphanie</t>
   </si>
   <si>
-    <t>Benoist</t>
+    <t>Lanao Benoist</t>
   </si>
   <si>
     <t>s.benoist@cpie65.fr</t>
   </si>
   <si>
     <t>0562954967</t>
   </si>
   <si>
     <t>https://www.cpie65.fr/</t>
   </si>
   <si>
     <t>CPIE du Gard</t>
   </si>
   <si>
     <t>Centre Permanent d'Initiatives pour l'Environnement</t>
   </si>
   <si>
     <t>La MNE-RENE 30 (Maison de la Nature et de l'Environnement – Réseau d'Education à la Nature et à l'Environnement du Gard) est labelisée CPIE - Centre Permanent d'Initiatives pour l'Environnement - du Gard depuis janvier 2020. Elle a pour objet la promotion et le développement de l'éducation à l'environnement et au développement durable (EEDD) dans le Gard, et cela à travers à la mise en réseau des acteurs.
 L'association a pour missions de mutualiser les expériences et les connaissances, de mettre à disposition des ressources pédagogiques, de coordonner des programmes éducatifs, d'accompagner les porteurs de projets concourant à la transition écologique des territoires, et de favoriser l'accès à l'information concernant l'environnement et le développement durable. Le CPIE du Gard conduit des projets avec de nombreux partenaires associatifs et publics au niveau départemental et régional.
 Le CPIE du Gard anime le réseau des acteurs de l'éducation à l'environnement dans le Gard. De manière collective avec ces adhérents, il propose des programmes d'animation et de sensibilisation à destination des scolaires et du grand public sur diverses thématiques.</t>
   </si>
   <si>
     <t>Commune, Intercommunalité, Départements, Régions, Autres (National, Europe)</t>
   </si>
   <si>
@@ -2818,53 +2903,50 @@
     <t>Direction Régionale de l'Energie, l'Aménagement et du Logement</t>
   </si>
   <si>
     <t>La Direction régionale de l'environnement, de l'aménagement et du logement (DREAL) Occitanie est un service déconcentré du ministère de la Transition écologique et solidaire (MTE), du ministère de la Cohésion des Territoires et des relations avec les collectivités territoriales (MCTRTC) et de la Mer (MM). Elle est placée sous l'autorité du préfet de région pour une grande partie de ses missions et sous l'autorité des préfètes et préfets de département pour certaines missions telles que la prévention des risques, les sites inscrits et classés.
 Elle comprend :
 	une direction : le directeur régional, 2 directrices régionales adjointes et 2 directeurs régionaux adjoints.
 	6 directions thématiques :
 		direction Energie-Connaissance,
 		direction Transports,
 		direction Risques Industriels,
 		direction Risques Naturels,
 		direction Ecologie,
 		direction Aménagement
 	2 directions supports :
 		le Secrétariat Général
 		la direction d'Appui Régional
 	7 unités (inter)départementales : Hérault, Aude-Pyrénées-Orientales, Gard-Lozère, Hautes-Pyrénées-Gers, Haute-Garonne-Ariège, Tarn-Aveyron, Tarn-et-Garonne-Lot ;</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>1 Rue de la Cité Administrative</t>
   </si>
   <si>
-    <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.occitanie.developpement-durable.gouv.fr/</t>
   </si>
   <si>
     <t>DROIT DANS SES BASKETS</t>
   </si>
   <si>
     <t>Bonjour,
 Je me présente, je m'appelle Marine Kwasnik, je suis juriste en droit des enfants et animatrice sportive, j'ai créé l'entreprise Droit dans ses baskets pour accompagner les jeunes dans la connaissance de leurs droits. Passionnée de pleine nature, j'ai complété ma formation de juriste par un diplôme d'animatrice de loisirs sportifs afin de pouvoir conjuguer les deux : le sport et le droit, dans le cadre des ateliers que je propose. Je suis persuadée que le plein air est un fabuleux outil d'expression et de partage.
 Dans cet objectif, je propose des ateliers d'information sur les droits des jeunes, en utilisant les bienfaits du sport et du plein air.
 ↪️Des ateliers avec des jeux d'orientation
 	Aborder des thèmes de droit pour informer et leur donner les ressources (se protéger soi et protéger les autres)
 	De manière ludique et sportive avec des jeux d'orientation
 	En utilisant la nature comme outil pédagogique, pour bénéficier de ses bienfaits (bien-être, gestion des émotions, gestion du stress, etc)
 ↪️ Des événements de pleine nature
 	Organiser une rencontre sportive de plein air
 	Utiliser les activités de pleine nature comme moyen d'expression et de partage pour les enfants et les jeunes
 	Promouvoir les droits de l'enfant par le biais de cet événement</t>
   </si>
   <si>
     <t>58 ROUTE DE CAMPANS</t>
   </si>
   <si>
     <t>CASTRES</t>
   </si>
   <si>
@@ -3198,50 +3280,104 @@
     <t>Carcassonne</t>
   </si>
   <si>
     <t>Education, animation, médiation, Formation</t>
   </si>
   <si>
     <t>de la maternelle aux adultes</t>
   </si>
   <si>
     <t>Guillaume</t>
   </si>
   <si>
     <t>BEGON</t>
   </si>
   <si>
     <t>Coordinateur de projets</t>
   </si>
   <si>
     <t>contact@explorarium.fr</t>
   </si>
   <si>
     <t>0679886347</t>
   </si>
   <si>
     <t>https://www.explorarium.fr</t>
+  </si>
+  <si>
+    <t>Faculté d'Éducation - Université de Montpellier</t>
+  </si>
+  <si>
+    <t>Fde</t>
+  </si>
+  <si>
+    <t>La Faculté d'Éducation (Fde) de l'Université de Montpellier est une composante universitaire dédiée à la formation, à la recherche et à l'accompagnement des professionnels dans les domaines de l'éducation, de la formation et de la médiation des savoirs.
+Implantée sur cinq sites en Occitanie – Montpellier, Nîmes, Mende, Carcassonne et Perpignan –, elle forme notamment les futurs enseignants et professionnels de l'éducation, de la formation et de la médiation, de la licence au master.
+Par ses formations, ses activités de recherche et ses partenariats avec les acteurs éducatifs et territoriaux, la Fde contribue à développer une culture scientifique, citoyenne et critique sur les grands enjeux contemporains, notamment ceux liés aux transitions écologiques, à la santé, à l'environnement et aux transformations des territoires.
+La Faculté d'Éducation porte une attention particulière aux démarches pédagogiques permettant de mieux comprendre les interactions entre santé, environnement, société et territoires, et de favoriser le développement du pouvoir d'agir des publics. Elle contribue ainsi à la formation des futurs professionnels de l'éducation et à leur capacité à accompagner les publics face aux enjeux de santé-environnement.
+Elle participe également à des dynamiques partenariales et à la diffusion de ressources et de pratiques pédagogiques, en lien avec les établissements scolaires, les institutions, les collectivités, les associations et les acteurs de la culture scientifique et de l'éducation à l'environnement.
+La Fde propose plusieurs formations en prise directe avec ces problématiques, notamment les Masters Resodde-Esec et Transform.
+À travers ses missions de formation, de recherche et de diffusion des savoirs, la Faculté d'Éducation souhaite contribuer au développement de l'Éducation et de la promotion de la Santé-Environnement en Occitanie.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>2 place Marcel Godechot</t>
+  </si>
+  <si>
+    <t>BP-4152</t>
+  </si>
+  <si>
+    <t>montpellier</t>
+  </si>
+  <si>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>Jeunes (12-25 ans), Professionnels, Salariés, Tout public</t>
+  </si>
+  <si>
+    <t>Etudiants de tous âges et des partenaires</t>
+  </si>
+  <si>
+    <t>Magali</t>
+  </si>
+  <si>
+    <t>Anselme</t>
+  </si>
+  <si>
+    <t>Directrice de la Communication</t>
+  </si>
+  <si>
+    <t>fde-infocom@umontpellier.fr</t>
+  </si>
+  <si>
+    <t>0467618300</t>
+  </si>
+  <si>
+    <t>https://fde.umontpellier.fr/</t>
   </si>
   <si>
     <t>fairéco</t>
   </si>
   <si>
     <t>« Nous sommes convaincus que les milieux populaires sont de faibles pollueurs, et que de façon injuste ils subissent, plus largement que le reste de la population, les conséquences de la dégradation de l'environnement. » Par ses actions, Fairéco souhaite accélérer la transition écologique et sociale en valorisant la culture des milieux populaires.
 Fairéco va oeuvrer à l'échelle d'un territoire donné afin d'accompagner dans la durée les changements de pratiques individuelles et collectives. Pour cela, l'association s'appuie sur l'expertise du réseau d'acteurs locaux et est attentive à prendre en compte le niveau d'avancement de chacun.
 Afin d'atteindre ses objectifs, fairéco a déployé 6 offres :
 	Défi familles fairéco
 	Défi familles collectivités
 	Défi familles résidences
 	Accompagnement d'établissements scolaires
 	Accompagnement de structures publiques ou privées
 	Interventions ponctuelles
 Le but de ces actions est d'accélérer la transition écologique au sein des foyers comme au sein des organisations.
 Lors de nos interventions, nous essayons de nous placer au croisement de l'environnement, de la santé et du budget. Il s'agit là de trois leviers majeurs permettant le passage à l'action. 
 Quelques exemples concrets : 
 	fabriquer ses propres produits ménagers (ou utiliser des produits plus bruts) va avoir un impact non seulement sur l'environnement (moins de pollution des eaux et d'emballages), mais également sur la santé (qualité de l'air intérieur, moins de produits allergènes) et sur le budget (gain économique important). 
 	en choisissant une alimentation plus durable on encourage des modes de production plus vertueux pour l'environnement (pas d'agriculture intensive, moins ou pas de pesticides, respect des saisons et du local) tout en agissant sur notre santé (moins de produits transformés, une alimentation bio et de saison). La diminution de consommation de produits carnés permettra de faire une économie qui pourra être injectée dans des produits de meilleure qualité. 
 	faire le choix de verdir un établissement scolaire va modifier l'environnement extérieur et favoriser le bien-être des individus qui l'occupent au quotidien. Ces quelques exemples nous montrent que les actions individuelles et collectives auront des impacts multiples sur les sphères de la santé, de l'environnement et du budget des individus.</t>
   </si>
   <si>
     <t>Déchets, Santé-Environnement</t>
   </si>
   <si>
@@ -3319,92 +3455,103 @@
     <t>CS 50023</t>
   </si>
   <si>
     <t>Lattes</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial, Offre documentaire</t>
   </si>
   <si>
     <t>04 67 06 23 40</t>
   </si>
   <si>
     <t>https://www.civam-occitanie.fr/</t>
   </si>
   <si>
     <t>France Nature Environnement Occitanie Pyrénées</t>
   </si>
   <si>
     <t>FNE Occitanie Pyrénées</t>
   </si>
   <si>
     <t>FNE Occitanie Pyrénées fédère le réseau de ses membres associatifs et individuels et appuie leurs actions lorsqu'ils en font la demande.
 L'équipe salariée de FNE Occitanie Pyrénées agit aussi au quotidien sur de nombreux projets, depuis l'éducation à l'environnement jusqu'à des actions en justice, en passant par diverses mobilisations des nombreuses compétences et expertises présentes au sein de notre réseau.</t>
   </si>
   <si>
-    <t>Air Extérieur, Changements climatiques, Alimentation et Agriculture, Eau, Environnement intérieur, Santé-Environnement</t>
+    <t>Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Alimentation et Agriculture, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Commune, Intercommunalité, Départements, Interdépartemental, Régions</t>
   </si>
   <si>
     <t>Départements de l'ancienne région Midi-Pyrénées</t>
   </si>
   <si>
     <t>14 rue de Tivoli</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans), Famille, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
-    <t>Léonie</t>
-[...8 lines deleted...]
-    <t>l.wolck@fne-op.fr</t>
+    <t>Boutin</t>
+  </si>
+  <si>
+    <t>Chargée de mission en éducation à l'environnement</t>
+  </si>
+  <si>
+    <t>a.boutin@fne-op.fr</t>
   </si>
   <si>
     <t>https://www.fne-op.fr/</t>
   </si>
   <si>
     <t>FREDON Occitanie</t>
   </si>
   <si>
     <t>FREDON Occitanie est un organisme au service de la santé des végétaux et de la protection de l'environnement. Elle travaille en synergie avec ses sections départementales, les FDGDON.
-La FREDON OC constitue avec les Fédérations départementales :
-[...1 lines deleted...]
-La fédération régionale est une fédération dédiée au sanitaire du végétal qui agit dans l'intérêt général en zone rurale comme urbaine. Elle a pour objet essentiel la protection de l'état sanitaire des végétaux et du patrimoine naturel dans l'intérêt public. Elle agit contre les organismes nuisibles, les espèces exotiques envahissantes et les dangers sanitaires qui portent atteinte à la santé des végétaux ou à la santé publique.
+Pour la protection de l'environnement, FREDON Occitanie exerce, directement ou par l'intermédiaire de ses membres adhérents, ses activités dans le domaine de la protection de la nature et de la gestion de la faune sauvage, de l'amélioration du cadre de vie, de la protection de l'eau, de l'air, des sols, des sites et paysages, de l'urbanisme, et a pour objet la lutte contre les pollutions et les nuisances.
+Elle a pour objet essentiel la protection de l'état sanitaire des végétaux et du patrimoine naturel en zone rurale comme urbaine et agit dans l'interêt public contre les organismes nuisibles, les espèces exotiques envahissantes et les dangers sanitaires qui portent atteinte à la santé des végétaux ou à la santé publique.
 Cette fédération régionale a aussi pour objet de définir et de coordonner régionalement les orientations sanitaires qu'elles soient politiques, stratégiques et opérationnelles dans l'intérêt du public. Elle coordonne l'action des fédérations départementales (FDGDON) et des groupements de défense (GDON) contre les organismes nuisibles et les dangers sanitaires tels que notamment définis aux articles L 201-1 et D 201-2 du code rural.
 Elle agit dans le respect de la politique sanitaire régionale définie nationalement par l'État et met en place le schéma sanitaire.</t>
   </si>
   <si>
-    <t>10 Chemin de la plaine</t>
-[...2 lines deleted...]
-    <t>Juvignac</t>
+    <t>114 rue orion</t>
+  </si>
+  <si>
+    <t>Vailhauquès</t>
+  </si>
+  <si>
+    <t>Florian</t>
+  </si>
+  <si>
+    <t>Martel</t>
+  </si>
+  <si>
+    <t>chargé de mission espaces végétalisés - animateur de réseau</t>
+  </si>
+  <si>
+    <t>contact@fredon-occitanie.fr</t>
   </si>
   <si>
     <t>04 67 75 64 48</t>
   </si>
   <si>
     <t>https://www.fredonoccitanie.com/</t>
   </si>
   <si>
     <t>G.R.A.L.</t>
   </si>
   <si>
     <t>Groupement pour la Résilience Alimentaire Locale</t>
   </si>
   <si>
     <t>Coopérative d'intérêt collectif</t>
   </si>
   <si>
     <t>G.R.A.L.  est une structure de l'ESS dont les services sont : la distribution en point de retrait et/ou à domicile en terrioire rural de produits de consommation courante en circuits courts, mener et animer des actions de sensibilisation/éducation au goût et à l'environnement ainsi qu'en matière de sécurité alimentaire, organiser des événements multi-acteurs
 Notre représentons 30 associés : des producteurs, des transformateurs, des consommateurs et des partenaires souhaitant promouvoir une alimentation saine, locale, durable et accessible pour tous.
 Nous menons des ateliers auprès des scolaires et structures extra scolaires, nous pouvont accompagner dans le cadre de programme pédagogique sur l'année sur différents thèmes, nous menons des actions de sensibilisation, et nous allons développer la co-création d'événements multi-acteurs
 Nous pouvons organiser des conférences et autres événements.
 Notre travail de fond porte sur la résilience alimentaire, l'autonomie alimentaire, la sécurité alimentaire du territoire et la justice social quant à l'accès à l'alimentation pour tous.</t>
   </si>
   <si>
     <t>Commune du minervois, structures de l'ESS ou CCAS, Bitterois, communauté de communes de Nissan, Coursan, salles, et autres en développement</t>
@@ -3932,86 +4079,50 @@
 Préparer des tisanes c'est un art : récolte, choix et assemblage des plantes, préparation de la boisson... Je propose la gamme L'artisane, des mélanges de plantes imaginés pour améliorer notre bien-être. Rendez-vous sur la boutique en ligne (et son large choix de livraisons éthiques) et sur le blog où je donne entre autres choses des conseils pour bien déguster les tisanes.</t>
   </si>
   <si>
     <t>Région toulousaine (Ouest de préférence)</t>
   </si>
   <si>
     <t>24 Impasse nougarasso</t>
   </si>
   <si>
     <t>BRETX</t>
   </si>
   <si>
     <t>Dorianne</t>
   </si>
   <si>
     <t>Herrera</t>
   </si>
   <si>
     <t>contact@latelierherboriste.com</t>
   </si>
   <si>
     <t>0610144655</t>
   </si>
   <si>
     <t>https://www.latelierherboriste.com/</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://maison-initiative.org/</t>
   </si>
   <si>
     <t>LABELBLEU</t>
   </si>
   <si>
     <t>L'association LABELBLEU, a pour but de développer l'éducation à l'environnement sur le littoral et le milieu marin de la Région Occitanie. Elle contribue au développement d'une prise de conscience par le biais d'actions et de projets éco-citoyens visant à préserver l'environnement au moyen de la pédagogie active.
 Nos actions :
 	animations et projets éducatifs dans les établissements scolaires et les centres de loisirs : "classes littoral", « Jardin du Lido » et « Classes biodiversité marine » et animations ponctuelles en Education à l'Environnement (E.E.) sur le littoral
 	sorties tout public*
 	organisation d'évènements (expositions, visites, …)
 	campagne de sensibilisation "Pêche durable" sur les tailles minimales de captures, campagne Merveilles contre les macro-déchets ou encore écogestes auprès de plaisanciers
 	accompagnement de démarche participative / concertation (agenda 21 en ITEP, Démarches participatives citoyennes sur les Aires Marines protégés et sur les communes littorales), sensibilisation à l'aménagement du territoire littoral
 	conception de supports pédagogiques 
 	formations
 	création de partenariat, développement d'un réseau d'acteurs écocitoyens en éducation à l'environnement du littoral méditerranéen,
 	conseils et informations en éducation à l'environnement (pour un développement durable du littoral)
 	conception et édition de guides et d'outils pédagogiques en E.E. 
 Finalité :
 La finalité de cette association est de favoriser la recherche de solutions durables pour la transition écologique et la gestion du littoral et du milieu marin (découverte, enjeux et préservation des milieux, aménagements réfléchis, écotourisme, gestion des macro-déchets, respect de tailles minimales de capture…) en impulsant des projets d'EEDD animées à l'aide d'approches participatives. L'association propose la conception de supports pédagogiques et de sensibilisation pour les habitants : les estivants, les enfants et les professionnels. LABELBLEU coordonne des projets multi partenariaux entre les acteurs du milieu littoral, marin, et des bassins versants et favorise : le partage des informations, les connaissances scientifiques, les actions participatives et l'engagement citoyen. Un accent est mis sur le développement des activités vers les jeunes et les personnes en situation : de handicaps, de difficultés d'insertion, ou d'isolement…
 Thèmes : 
 Littoral, cordon dunaire, milieu marin, étang, Eau, Pollution, Déchets, transition écologique et énergétique /DD (air, biodiversité, jardin, énergie)… 
 Méthodes : 
 Expérimentation scientifique, approches sensibles, pédagogies actives, recherche action participative.</t>
   </si>
   <si>
@@ -4070,51 +4181,51 @@
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>07 81 61 20 81</t>
   </si>
   <si>
     <t>http://www.lafibala.org/</t>
   </si>
   <si>
     <t>Le Totem et l@ Plume</t>
   </si>
   <si>
     <t>Ecrivaine publique et numérique</t>
   </si>
   <si>
     <t>Le Totem et l@ Plume accompagne à l'écocitoyenneté active par des ateliers de sensibilisation et d'initiation :
 	Comment composter, pourquoi ? En compostage domestique, partagé ou avec un lombricomposteur ; comment utiliser sur place ses déchets de jardinage et de taille?
 	Le jardin sauvage &amp; rebelle, ou comment accueillir la petite faune et la biodiversité chez soi.
 	Ateliers sécurité alimentaire, circuits courts, sciences participatives, solidarité, ..  :  Des risques sanitaires alimentaires en cours, aux choix éthiques de nos achats, les applis nous informent et nous accompagnent, nous initient aux  sciences participatives, à l''expression citoyenne et écocitoyenne, au partage et à la solidarité par les sites et applis de trocs et d'échange, de glanage, etc .. Être initié aux moyens d'intégrer globalement sa place au milieu d'une multitude de systèmes interconnectés (animaux, nature, alimentation, ressources naturelles, pollution, etc..).
 	Ecocitoyenneté numérique : Comment et pourquoi utiliser le numérique pour l'expression de son écocitoyenneté active. Le numérique se fait soutien aux métamorphoses et devient un véritable levier qui nous rassemble.
 En tant qu'auto-entrepreneure ou en médiation numérique salariée, j'ai eu l'occasion d'expérimenter plusieurs types d'accompagnements avec plusieurs publics. Ma participation active par le biais d'une association de sensibilisation au Vivant et de mobilisations dans des actions collectives, me permettent de mettre en place et de tester des actions/mobilisations pour la nature.
 J'ai été formée comme "Guide Composteur"  et "animation en compostage" par la Scop Compostons de Montpellier.</t>
   </si>
   <si>
-    <t>Rue Blaise Pascal</t>
+    <t>66 allée du Tiers État</t>
   </si>
   <si>
     <t>éveil</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans), Famille, Professionnels, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Christine</t>
   </si>
   <si>
     <t>Bérodier</t>
   </si>
   <si>
     <t>letotemlaplume@gmail.com</t>
   </si>
   <si>
     <t>0787310821</t>
   </si>
   <si>
     <t>https://totemplume.wixsite.com/servicesecrivaine</t>
   </si>
   <si>
     <t>Le Vieux Biclou</t>
   </si>
@@ -4370,50 +4481,90 @@
   <si>
     <t>LPO Occitanie - DT Lot</t>
   </si>
   <si>
     <t>LPO Occitanie</t>
   </si>
   <si>
     <t>La LPO Occitanie - Délégation Territoriale Lot est une association dont le but est la protection et la préservation de l'environnement ainsi que la sensibilisation à la nature. Son action s'étend ainsi à la biodiversité lotoise (amphibiens, mammifères, papillons...). Présente depuis 1987 dans le Lot en tant que Lot nature puis LPO Lot, l'association est installée au centre de Cahors et rayonne sur tout le département. Elle réalise des diagnostics territoriaux, des suivis et des inventaires de la faune et de la flore présentes sur le territoire, met en place des mesures de préservation, réalise des expertises et propose des animations à destination du grand public et des scolaires.</t>
   </si>
   <si>
     <t>Lot (46)</t>
   </si>
   <si>
     <t>Place Bessières</t>
   </si>
   <si>
     <t>Plaga-Lemanski</t>
   </si>
   <si>
     <t>stephanie.plaga-lemanski@lpo.fr</t>
   </si>
   <si>
     <t>https://lot.lpo.fr/lassociation/</t>
   </si>
   <si>
+    <t>LPO Occitanie DT Lot</t>
+  </si>
+  <si>
+    <t>LPO</t>
+  </si>
+  <si>
+    <t>La délégation territoriale lotoise de la LPO Occitanie étend ses actions de préservation et de sensibilisation à toute la biodiversité, faune et flore. Présente depuis 1987 dans le Lot en tant que Lot Nature puis LPO Lot, l'association est installée au centre de Cahors et rayonne sur tout le département et le nord du Tarn-et-Garonne. Elle réalise des diagnostics territoriaux, des suivis et des inventaires de la faune et de la flore présentes sur le territoire, met en place des mesures de préservation, réalise des expertises et propose des animations à destination du grand public et des scolaires. La LPO Lot a fusionné avec d'autres LPO de la région Occitanie au profit de la LPO Occitanie en 2020.
+Son activité s'articule autour de 3 grandes missions :
+La Protection des espèces : par l'évaluation du statut des espèces grâce à la réalisation d'inventaires et d'enquêtes ; par la mise en place de Plans d'Actions dont le but est la conservation des espèces les plus menacées ; par la Mission Rapaces qui vise à préserver l'ensemble des populations de rapaces et programmer des réintroductions pour les populations les plus faibles et par le programme Faune Sauvage en Détresse qui consiste à soigner les animaux dans le but de les relâcher dans leur milieu.
+La Préservation des espaces : la LPO est gestionnaire de 169 espaces naturels dont 12 Réserves Naturelles Nationales et 7 Réserves Naturelles Régionales, elle est active dans 507 sites Natura 2000, participe et se positionne pour une agriculture durable et porte le programme Des Terres et des Ailes. Elle anime le premier de jardins écologique de France avec 25500 Refuges LPO partout en France.
+L'Éducation et la sensibilisation : la LPO édite des revues naturalistes et met en place des actions pédagogiques et de sensibilisation, pour les scolaires ou le grand public, destinées à faire découvrir les secrets de la nature, sa vulnérabilité et les moyens de la protéger.</t>
+  </si>
+  <si>
+    <t>Département du Lot</t>
+  </si>
+  <si>
+    <t>Délégation téritoriale du Lot</t>
+  </si>
+  <si>
+    <t>Maison des associations Place Bessière</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
+  </si>
+  <si>
+    <t>Constant</t>
+  </si>
+  <si>
+    <t>Éducatrice environnement</t>
+  </si>
+  <si>
+    <t>animation.lot@lpo.fr</t>
+  </si>
+  <si>
+    <t>05 65 22 28 12</t>
+  </si>
+  <si>
+    <t>https://lot.lpo.fr/</t>
+  </si>
+  <si>
     <t>Lycée du Couserans</t>
   </si>
   <si>
     <t>Lycée général et technologique qui prépare :
 -au bac général
 -au bac technologique ST2S et STL
 -au BTS SP3S</t>
   </si>
   <si>
     <t>Esplanade Pierre Mendès-France</t>
   </si>
   <si>
     <t>09200</t>
   </si>
   <si>
     <t>Saint-Girons</t>
   </si>
   <si>
     <t>Adolescents (13-18 ans), Professionnels</t>
   </si>
   <si>
     <t>Bertille</t>
   </si>
   <si>
     <t>EICHENE</t>
@@ -4590,71 +4741,50 @@
 Acteur de santé publique, la Mutualité Française Occitanie développe une politique de prévention et promotion de la santé dans une logique d'accompagnement des adhérents des mutuelles et de la population régionale afin de contribuer au maintien et à l'amélioration de la santé de tous. Chaque année, ce sont près de 800 interventions en direction de plus de 40 000 participants qui contribuent au maintien et à l'amélioration de la santé de tous.</t>
   </si>
   <si>
     <t>3, rue de Metz</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Tout public</t>
   </si>
   <si>
     <t>Marion</t>
   </si>
   <si>
     <t>RETAUX</t>
   </si>
   <si>
     <t>Responsable Prévention et Promotion de la Santé</t>
   </si>
   <si>
     <t>marion.retaux@mutoccitanie.fr</t>
   </si>
   <si>
     <t>05 34 44 33 10</t>
   </si>
   <si>
     <t>https://occitanie.mutualite.fr/</t>
-  </si>
-[...19 lines deleted...]
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Salariés</t>
   </si>
   <si>
     <t>Octopus, fédération régionale des musiques actuelles en Occitanie</t>
   </si>
   <si>
     <t>Octopus est, depuis 2018, la Fédération des Musiques Actuelles en Occitanie.
 Elle est composée à ce jour de plus de 120 adhérent·e·s réparti·e·s sur les 13 départements de la région.
 L'équipe est constituée de 10 personnes, entre Toulouse et Montpellier, qui participent à fédérer les acteur·rice·s des musiques actuelles de la région et à défendre leurs intérêts, ainsi que ceux de la filière.
 L'association accompagne la structuration et le développement professionnels grâce à la veille, la ressource, et l'organisation de formations.
 Elle œuvre également à la prévention, la réduction des risques et la santé, en milieu festif, ainsi qu'à la lutte contre les violences sexistes et sexuelles, et les LGBTI-phobies.
 Enfin, la fédération soutient les musiques actuelles grâce aux dialogues et concertations avec les partenaires institutionnels, à l'observation, et la représentation.</t>
   </si>
   <si>
     <t>Environnement sonore, Santé-Environnement</t>
   </si>
   <si>
     <t>Région Occitanie</t>
   </si>
   <si>
     <t>2 rue Raymond Lizop</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Ingénierie de projet, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
@@ -4737,80 +4867,89 @@
   </si>
   <si>
     <t>Plateforme portée par un laboratoire de recherche</t>
   </si>
   <si>
     <t>« Aapriss » est une plateforme d'expertise interdisciplinaire, spécialisée dans les déterminants sociaux de la santé, les inégalités sociales de santé (ISS) et le transfert de connaissances. Elle a été créée en 2013 par l'IFERISS (Institut Fédératif d'Etudes et de Recherches Interdisciplinaires Santé Société) et est aujourd'hui portée par le CERPOP (Centre d'Epidémiologie et de Recherche en santé des POPulations). 
 Elle joue un rôle d'interface entre les espaces de l'action, de la recherche et de la décision publique au travers de différentes activités : 
 	L'accompagnement de projets en santé des populations, notamment des projets de recherche 
 	L'animation de formations et d'interventions autour des inégalités sociales de santé
 	La conception d'outils et de méthodes pour la prise en compte des inégalités sociales de santé
 Depuis 2022, la plateforme fait partie du réseau SO-RISP (Réseau Recherche Interventionnelle Santé Populations | SO-RISP (sorisp.fr)), un réseau national en RISP (Recherche Interventionnelle en Santé des Populations). </t>
   </si>
   <si>
     <t>National, principalement en Occitanie</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Formation</t>
   </si>
   <si>
     <t>Acteur.rices de terrain (santé), Décideur.euses, Chercheur.es et Etudiant.es</t>
   </si>
   <si>
     <t>contact@aapriss.fr</t>
   </si>
   <si>
-    <t>Promotion Santé Occitanie (ex Ireps Occitanie)</t>
-[...2 lines deleted...]
-    <t>Promotion Santé Occitanie (anciennement Instance Régionale d'Education et de Promotion de la Santé) est une association de loi 1901 qui a pour objet de soutenir les démarches en éducation et promotion de la santé sur les différents territoires de la région, auprès des acteurs concernés, des professionnels intervenant dans le secteur sanitaire, social et éducatif, et auprès des publics fragiles. </t>
+    <t>Promotion Santé Occitanie</t>
+  </si>
+  <si>
+    <t>Promotion Santé Occitanie est une association de loi 1901 qui a pour objet de soutenir les démarches en éducation et promotion de la santé sur les différents territoires de la région, auprès des acteurs concernés, des professionnels intervenant dans le secteur sanitaire, social et éducatif, et auprès des publics fragiles. </t>
   </si>
   <si>
     <t>Cité de la Santé, Hôpital La Grave</t>
+  </si>
+  <si>
+    <t>Carole</t>
+  </si>
+  <si>
+    <t>ALARCON</t>
+  </si>
+  <si>
+    <t>Référente SE</t>
+  </si>
+  <si>
+    <t>calarcon@promotion-sante-occitanie.org</t>
   </si>
   <si>
     <t>https://promotion-sante-occitanie.org/</t>
   </si>
   <si>
     <t>Quercy Energies, Agence Locale de l'Energie et du Climat</t>
   </si>
   <si>
     <t>Quercy Energies, ALEC</t>
   </si>
   <si>
     <t>Quercy Energies est l'Agence Locale de l'Energie et du Climat du Lot – qui œuvre à répondre aux enjeux de la transition énergétique.
 	Nous informons et conseillons les citoyens du Lot dans leur projet énergétique pour mieux maitriser leur consommation d'énergie.
 	Nous soutenons et accompagnons les collectivités du Lot dans leur stratégie de transition énergétique.
 	Nous encourageons et accompagnons les entreprises, associations et collectivités du Lot dans la mise en place de projets de chaleur renouvelable.
 	Nous formons élus et techniciens pour répondre aux enjeux de la transition énergétique et de la précarité énergétique.
 Nous sommes convaincus, et déterminés à faire de la transition énergétique un outil au service de l'équité sociale et de la lutte contre le changement climatique.</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
-  </si>
-[...1 lines deleted...]
-    <t>Département du Lot</t>
   </si>
   <si>
     <t>21 rue Joachim Murat</t>
   </si>
   <si>
     <t>Famille, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Charline</t>
   </si>
   <si>
     <t>Sellam</t>
   </si>
   <si>
     <t>Chargé de mission</t>
   </si>
   <si>
     <t>charline.sellam@quercy-energies.fr</t>
   </si>
   <si>
     <t>05 65 35 81 26</t>
   </si>
   <si>
     <t>https://www.quercy-energies.fr</t>
   </si>
@@ -4911,59 +5050,63 @@
   <si>
     <t>Pricila</t>
   </si>
   <si>
     <t>Harel</t>
   </si>
   <si>
     <t>Bénévole</t>
   </si>
   <si>
     <t>pricila@ecomail.fr</t>
   </si>
   <si>
     <t>0749089608</t>
   </si>
   <si>
     <t>https://reliancesnature.wixsite.com/asso</t>
   </si>
   <si>
     <t>Réseau Compost Citoyen Occitanie</t>
   </si>
   <si>
     <t>RCCO</t>
   </si>
   <si>
-    <t>Le Réseau Compost Citoyen Occitanie (RCCO) a été créé en 2019 pour promouvoir localement un éventail de solutions pour réduire et gérer les biodéchets.
-[...1 lines deleted...]
- </t>
+    <t>Association experte en prévention et gestion des biodéchets, le Réseau Compost Citoyen Occitanie (RCCO) a été créé en 2019 pour développer et accompagner localement la filière. Il promeut un éventail de solutions pour réduire et gérer les biodéchets.
+Depuis le 1er janvier 2024, le tri des biodéchets à la source est obligatoire pour toutes les collectivités ainsi que les acteurs privés, mais les solutions de compostage sont encore mal connues alors qu'elles permettent aux collectivités de stabiliser leurs coûts, tout en rendant les habitantes et habitants acteurs de la transition écologique.
+Avant même le tri, c'est la réduction des déchets qu'il faut adresser : lutte contre le gaspillage alimentaire et jardinage au naturel. Néanmoins, le déploiement progressif de ces pratiques dans de nombreux territoire remet en question des habitudes fortement ancrées (jeter les biodéchets dans la poubelle noire, brûler les déchets verts au jardin...). Malgré les solutions déployées peu à peu par les collectivités pour permettre le tri des biodéchets et sensibiliser à la gestion sur place, une grosse partie de la population a des difficultés à adopter ces pratiques.
+Par ses actions le Réseau Compost Citoyen Occitanie consolide la filière en région : formations, rencontres techniques locales et régionales, conseil réglementaire, sites vitrines, outils pédagogiques, événements, plaidoyer..</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>216 route de Launaguet</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
     <t>Manuel</t>
   </si>
   <si>
     <t>Leick-Jonard</t>
   </si>
   <si>
     <t>coordination@occitanie.reseaucompost.org</t>
   </si>
   <si>
     <t>06 13 99 35 06</t>
   </si>
   <si>
     <t>https://occitanie.reseaucompost.org/</t>
   </si>
   <si>
     <t>Réseau français d'éducation à la nature et à l'environnement</t>
   </si>
   <si>
     <t>FRENE</t>
   </si>
   <si>
     <t>Réseau français d'éducation à la nature et à l'environnement, le FRENE (anciennement Réseau École et Nature) est né en 1983 du besoin des enseignants et des animateurs nature de se rencontrer, d'échanger et d'améliorer leurs pratiques.
 Le FRENE promeut une éducation populaire, laïque et émancipatrice. Cette éducation participe à la conscience de notre propre place en tant qu'être humain de la nature et dans le monde. Il est une ressource pour agir ensemble par des actions concrètes.
@@ -5109,50 +5252,93 @@
     <t>SF</t>
   </si>
   <si>
     <t>Formation et conseil en santé-environnement</t>
   </si>
   <si>
     <t>Air Extérieur, Environnement sonore, Changements climatiques, Alimentation et Agriculture, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>42 rue charles baudelaire</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Sophie</t>
   </si>
   <si>
     <t>Fleckenstein</t>
   </si>
   <si>
     <t>Formatrice conseil</t>
   </si>
   <si>
     <t>soffleck@gmail.com</t>
+  </si>
+  <si>
+    <t>Syndicat de Développement du Pays Coeur d'Hérault</t>
+  </si>
+  <si>
+    <t>PCH</t>
+  </si>
+  <si>
+    <t>SYDEL du Pays Cœur d'Hérault est un syndicat mixte de développement local situé dans le département de l'Hérault. Il regroupe les trois communautés de communes du territoire : Vallée de l'Hérault, Clermontais et Lodévois &amp; Larzac, représentant 77 communes et environ 85 000 habitants.
+Le SYDEL a pour mission de porter et coordonner les politiques de développement à l'échelle du Pays Cœur d'Hérault. Il intervient notamment dans les domaines de l'aménagement du territoire, de la mobilité, de la transition écologique, de l'énergie-climat, du développement économique et de la planification territoriale. Il assure également l'élaboration et le suivi de documents stratégiques tels que le SCoT (Schéma de Cohérence Territoriale) et le PCAET (Plan Climat-Air-Énergie Territorial).</t>
+  </si>
+  <si>
+    <t>Air Extérieur, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Communautés de communes du Clermontais, du Lodévois &amp; Larzac et de la Vallée de l'Hérault</t>
+  </si>
+  <si>
+    <t>9 Rue de la Lucque,</t>
+  </si>
+  <si>
+    <t>Saint-André-de-Sangonis</t>
+  </si>
+  <si>
+    <t>Parents, Professionnels, Élus, Tout public</t>
+  </si>
+  <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>Barrière</t>
+  </si>
+  <si>
+    <t>Chargé de mission Pôle Santé</t>
+  </si>
+  <si>
+    <t>louise.barriere@coeur-herault.fr</t>
+  </si>
+  <si>
+    <t>04 67 02 01 01</t>
+  </si>
+  <si>
+    <t>https://www.coeur-herault.fr/</t>
   </si>
   <si>
     <t>Terra Alter</t>
   </si>
   <si>
     <t>Plateforme de collecte, de transformation et distribution de fruits et légumes bio &amp; locaux</t>
   </si>
   <si>
     <t>Route du lac</t>
   </si>
   <si>
     <t>Marciac</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>05 62 08 24 62</t>
   </si>
   <si>
     <t>https://www.terraalter.org/</t>
   </si>
   <si>
     <t>Tram'66</t>
   </si>
@@ -5709,51 +5895,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W151"/>
+  <dimension ref="A1:W154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="104.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1318.821" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="41.133" bestFit="true" customWidth="true" style="0"/>
@@ -7401,7326 +7587,7557 @@
       <c r="L27">
         <v>34000</v>
       </c>
       <c r="M27" t="s">
         <v>86</v>
       </c>
       <c r="N27" t="s">
         <v>314</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>315</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>316</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B28"/>
       <c r="C28" t="s">
         <v>41</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
+        <v>317</v>
+      </c>
+      <c r="F28" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="G28" t="s">
         <v>27</v>
       </c>
       <c r="H28" t="s">
         <v>28</v>
       </c>
       <c r="I28" t="s">
         <v>319</v>
       </c>
       <c r="J28" t="s">
         <v>320</v>
       </c>
       <c r="K28"/>
       <c r="L28">
-        <v>48100</v>
+        <v>31400</v>
       </c>
       <c r="M28" t="s">
         <v>321</v>
       </c>
       <c r="N28" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>33</v>
+        <v>322</v>
       </c>
       <c r="Q28" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="R28" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="S28" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="T28" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="U28" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="V28" t="s">
         <v>327</v>
       </c>
+      <c r="V28"/>
       <c r="W28" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>329</v>
       </c>
-      <c r="B29"/>
+      <c r="B29" t="s">
+        <v>330</v>
+      </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F29" t="s">
-        <v>331</v>
+        <v>299</v>
       </c>
       <c r="G29" t="s">
         <v>27</v>
       </c>
       <c r="H29" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I29" t="s">
         <v>332</v>
       </c>
       <c r="J29" t="s">
         <v>333</v>
       </c>
       <c r="K29"/>
-      <c r="L29" t="s">
+      <c r="L29">
+        <v>48100</v>
+      </c>
+      <c r="M29" t="s">
         <v>334</v>
       </c>
-      <c r="M29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N29" t="s">
-        <v>336</v>
+        <v>70</v>
       </c>
       <c r="O29"/>
       <c r="P29" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>335</v>
+      </c>
+      <c r="R29" t="s">
+        <v>336</v>
+      </c>
+      <c r="S29" t="s">
         <v>337</v>
       </c>
-      <c r="Q29" t="s">
+      <c r="T29" t="s">
         <v>338</v>
       </c>
-      <c r="R29" t="s">
+      <c r="U29" t="s">
         <v>339</v>
       </c>
-      <c r="S29" t="s">
+      <c r="V29" t="s">
         <v>340</v>
       </c>
-      <c r="T29" t="s">
+      <c r="W29" t="s">
         <v>341</v>
-      </c>
-[...5 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>344</v>
-[...3 lines deleted...]
-      </c>
+        <v>342</v>
+      </c>
+      <c r="B30"/>
       <c r="C30" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
+        <v>343</v>
+      </c>
+      <c r="F30" t="s">
+        <v>344</v>
+      </c>
+      <c r="G30" t="s">
+        <v>27</v>
+      </c>
+      <c r="H30" t="s">
+        <v>44</v>
+      </c>
+      <c r="I30" t="s">
+        <v>345</v>
+      </c>
+      <c r="J30" t="s">
         <v>346</v>
       </c>
-      <c r="F30" t="s">
+      <c r="K30"/>
+      <c r="L30" t="s">
         <v>347</v>
       </c>
-      <c r="G30" t="s">
-[...6 lines deleted...]
-      <c r="J30" t="s">
+      <c r="M30" t="s">
         <v>348</v>
       </c>
-      <c r="K30"/>
-[...5 lines deleted...]
-      </c>
       <c r="N30" t="s">
-        <v>32</v>
+        <v>349</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q30"/>
+        <v>350</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>351</v>
+      </c>
       <c r="R30" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="S30" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="T30" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="U30" t="s">
-        <v>352</v>
-[...3 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="V30"/>
       <c r="W30" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>357</v>
+      </c>
+      <c r="B31" t="s">
+        <v>358</v>
+      </c>
       <c r="C31" t="s">
         <v>24</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F31" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="G31" t="s">
         <v>27</v>
       </c>
       <c r="H31" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>361</v>
+      </c>
+      <c r="K31"/>
       <c r="L31">
-        <v>34470</v>
+        <v>48000</v>
       </c>
       <c r="M31" t="s">
-        <v>360</v>
+        <v>69</v>
       </c>
       <c r="N31" t="s">
-        <v>361</v>
+        <v>32</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31" t="s">
         <v>362</v>
       </c>
-      <c r="Q31"/>
-[...3 lines deleted...]
-      <c r="U31"/>
+      <c r="S31" t="s">
+        <v>363</v>
+      </c>
+      <c r="T31" t="s">
+        <v>364</v>
+      </c>
+      <c r="U31" t="s">
+        <v>365</v>
+      </c>
       <c r="V31" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="W31" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>368</v>
+      </c>
+      <c r="B32" t="s">
+        <v>369</v>
+      </c>
       <c r="C32" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="F32" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="G32" t="s">
         <v>27</v>
       </c>
       <c r="H32" t="s">
-        <v>368</v>
+        <v>28</v>
       </c>
       <c r="I32" t="s">
-        <v>369</v>
+        <v>201</v>
       </c>
       <c r="J32" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="K32"/>
       <c r="L32">
-        <v>81600</v>
+        <v>34410</v>
       </c>
       <c r="M32" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="N32" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="O32"/>
+        <v>374</v>
+      </c>
+      <c r="O32" t="s">
+        <v>375</v>
+      </c>
       <c r="P32" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="Q32"/>
       <c r="R32" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="S32" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="T32"/>
+        <v>378</v>
+      </c>
+      <c r="T32" t="s">
+        <v>379</v>
+      </c>
       <c r="U32" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="V32"/>
+        <v>380</v>
+      </c>
+      <c r="V32" t="s">
+        <v>381</v>
+      </c>
       <c r="W32" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D33"/>
       <c r="E33" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="F33" t="s">
-        <v>26</v>
+        <v>385</v>
       </c>
       <c r="G33" t="s">
         <v>27</v>
       </c>
       <c r="H33" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>44</v>
+      </c>
+      <c r="I33" t="s">
+        <v>27</v>
+      </c>
       <c r="J33" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="K33" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="L33">
-        <v>31078</v>
+        <v>34470</v>
       </c>
       <c r="M33" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="N33" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>58</v>
+        <v>390</v>
       </c>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="W33" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="B34"/>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="F34" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="G34" t="s">
         <v>27</v>
       </c>
       <c r="H34" t="s">
-        <v>44</v>
+        <v>396</v>
       </c>
       <c r="I34" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="J34" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="K34"/>
       <c r="L34">
-        <v>34500</v>
+        <v>81600</v>
       </c>
       <c r="M34" t="s">
-        <v>101</v>
+        <v>399</v>
       </c>
       <c r="N34" t="s">
         <v>70</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
-        <v>33</v>
+        <v>400</v>
       </c>
       <c r="Q34"/>
       <c r="R34" t="s">
-        <v>221</v>
+        <v>401</v>
       </c>
       <c r="S34" t="s">
-        <v>393</v>
-[...3 lines deleted...]
-      </c>
+        <v>402</v>
+      </c>
+      <c r="T34"/>
       <c r="U34" t="s">
-        <v>395</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="V34"/>
       <c r="W34" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D35"/>
+        <v>406</v>
+      </c>
+      <c r="D35" t="s">
+        <v>407</v>
+      </c>
       <c r="E35" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="F35" t="s">
-        <v>400</v>
+        <v>26</v>
       </c>
       <c r="G35" t="s">
         <v>27</v>
       </c>
       <c r="H35" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="K35"/>
+        <v>409</v>
+      </c>
+      <c r="K35" t="s">
+        <v>410</v>
+      </c>
       <c r="L35">
-        <v>30100</v>
+        <v>31078</v>
       </c>
       <c r="M35" t="s">
-        <v>402</v>
+        <v>321</v>
       </c>
       <c r="N35" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="O35"/>
       <c r="P35" t="s">
-        <v>33</v>
-[...16 lines deleted...]
-      <c r="V35"/>
+        <v>58</v>
+      </c>
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35"/>
+      <c r="T35"/>
+      <c r="U35"/>
+      <c r="V35" t="s">
+        <v>412</v>
+      </c>
       <c r="W35" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>414</v>
+      </c>
+      <c r="B36" t="s">
+        <v>415</v>
+      </c>
       <c r="C36" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F36" t="s">
-        <v>26</v>
+        <v>417</v>
       </c>
       <c r="G36" t="s">
         <v>27</v>
       </c>
       <c r="H36" t="s">
         <v>44</v>
       </c>
       <c r="I36" t="s">
-        <v>27</v>
+        <v>418</v>
       </c>
       <c r="J36" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="K36"/>
       <c r="L36">
-        <v>31330</v>
+        <v>34500</v>
       </c>
       <c r="M36" t="s">
-        <v>413</v>
+        <v>101</v>
       </c>
       <c r="N36" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
-        <v>414</v>
+        <v>33</v>
       </c>
       <c r="Q36"/>
       <c r="R36" t="s">
-        <v>415</v>
+        <v>221</v>
       </c>
       <c r="S36" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="T36" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="U36" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-      <c r="W36"/>
+        <v>422</v>
+      </c>
+      <c r="V36" t="s">
+        <v>423</v>
+      </c>
+      <c r="W36" t="s">
+        <v>424</v>
+      </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="F37" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="G37" t="s">
         <v>27</v>
       </c>
       <c r="H37" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="I37" t="s">
-        <v>422</v>
+        <v>247</v>
       </c>
       <c r="J37" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="K37"/>
       <c r="L37">
-        <v>81140</v>
+        <v>30100</v>
       </c>
       <c r="M37" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="N37" t="s">
-        <v>32</v>
+        <v>430</v>
       </c>
       <c r="O37"/>
       <c r="P37" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="Q37"/>
+        <v>33</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>431</v>
+      </c>
       <c r="R37" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="S37" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="T37" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="U37" t="s">
-        <v>429</v>
-[...3 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="V37"/>
       <c r="W37" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="F38" t="s">
-        <v>434</v>
+        <v>26</v>
       </c>
       <c r="G38" t="s">
         <v>27</v>
       </c>
       <c r="H38" t="s">
-        <v>435</v>
+        <v>44</v>
       </c>
       <c r="I38" t="s">
-        <v>436</v>
+        <v>27</v>
       </c>
       <c r="J38" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="K38"/>
       <c r="L38">
-        <v>46000</v>
+        <v>31330</v>
       </c>
       <c r="M38" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="N38" t="s">
-        <v>439</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="O38"/>
       <c r="P38" t="s">
         <v>441</v>
       </c>
       <c r="Q38"/>
       <c r="R38" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="S38" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="T38"/>
+        <v>443</v>
+      </c>
+      <c r="T38" t="s">
+        <v>444</v>
+      </c>
       <c r="U38" t="s">
-        <v>443</v>
-[...4 lines deleted...]
-      <c r="W38" t="s">
         <v>445</v>
       </c>
+      <c r="V38"/>
+      <c r="W38"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>446</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
         <v>447</v>
       </c>
       <c r="F39" t="s">
         <v>448</v>
       </c>
       <c r="G39" t="s">
         <v>27</v>
       </c>
       <c r="H39" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>311</v>
+      </c>
+      <c r="I39" t="s">
+        <v>449</v>
+      </c>
       <c r="J39" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="K39"/>
       <c r="L39">
-        <v>30000</v>
+        <v>81140</v>
       </c>
       <c r="M39" t="s">
-        <v>46</v>
+        <v>451</v>
       </c>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
-        <v>58</v>
+        <v>452</v>
       </c>
       <c r="Q39"/>
-      <c r="R39"/>
-[...2 lines deleted...]
-      <c r="U39"/>
+      <c r="R39" t="s">
+        <v>453</v>
+      </c>
+      <c r="S39" t="s">
+        <v>454</v>
+      </c>
+      <c r="T39" t="s">
+        <v>455</v>
+      </c>
+      <c r="U39" t="s">
+        <v>456</v>
+      </c>
       <c r="V39" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="W39" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>452</v>
-[...3 lines deleted...]
-      </c>
+        <v>459</v>
+      </c>
+      <c r="B40"/>
       <c r="C40" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="F40" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="G40" t="s">
         <v>27</v>
       </c>
       <c r="H40" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>462</v>
+      </c>
+      <c r="I40" t="s">
+        <v>463</v>
+      </c>
       <c r="J40" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="K40"/>
       <c r="L40">
-        <v>34000</v>
+        <v>46000</v>
       </c>
       <c r="M40" t="s">
-        <v>86</v>
+        <v>465</v>
       </c>
       <c r="N40" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="O40"/>
+        <v>466</v>
+      </c>
+      <c r="O40" t="s">
+        <v>467</v>
+      </c>
       <c r="P40" t="s">
-        <v>58</v>
+        <v>468</v>
       </c>
       <c r="Q40"/>
-      <c r="R40"/>
-      <c r="S40"/>
+      <c r="R40" t="s">
+        <v>459</v>
+      </c>
+      <c r="S40" t="s">
+        <v>469</v>
+      </c>
       <c r="T40"/>
-      <c r="U40"/>
+      <c r="U40" t="s">
+        <v>470</v>
+      </c>
       <c r="V40" t="s">
-        <v>457</v>
+        <v>471</v>
       </c>
       <c r="W40" t="s">
-        <v>458</v>
+        <v>472</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>459</v>
+        <v>473</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
-        <v>460</v>
+        <v>41</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="F41" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="G41" t="s">
         <v>27</v>
       </c>
       <c r="H41" t="s">
         <v>28</v>
       </c>
-      <c r="I41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="K41"/>
       <c r="L41">
-        <v>12000</v>
+        <v>30000</v>
       </c>
       <c r="M41" t="s">
-        <v>195</v>
+        <v>46</v>
       </c>
       <c r="N41" t="s">
         <v>32</v>
       </c>
-      <c r="O41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O41"/>
       <c r="P41" t="s">
-        <v>466</v>
-[...15 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
       <c r="V41" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="W41" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="B42" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D42"/>
       <c r="E42" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="F42" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="G42" t="s">
         <v>27</v>
       </c>
       <c r="H42" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="K42"/>
       <c r="L42">
         <v>34000</v>
       </c>
       <c r="M42" t="s">
-        <v>204</v>
+        <v>86</v>
       </c>
       <c r="N42" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="O42"/>
       <c r="P42" t="s">
-        <v>88</v>
-[...10 lines deleted...]
-      <c r="T42" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42" t="s">
         <v>484</v>
       </c>
-      <c r="U42" t="s">
+      <c r="W42" t="s">
         <v>485</v>
-      </c>
-[...4 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>488</v>
-[...3 lines deleted...]
-      </c>
+        <v>486</v>
+      </c>
+      <c r="B43"/>
       <c r="C43" t="s">
-        <v>24</v>
+        <v>487</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
+        <v>488</v>
+      </c>
+      <c r="F43" t="s">
+        <v>489</v>
+      </c>
+      <c r="G43" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" t="s">
+        <v>28</v>
+      </c>
+      <c r="I43" t="s">
         <v>490</v>
       </c>
-      <c r="F43" t="s">
+      <c r="J43" t="s">
         <v>491</v>
-      </c>
-[...10 lines deleted...]
-        <v>494</v>
       </c>
       <c r="K43"/>
       <c r="L43">
-        <v>34520</v>
+        <v>12000</v>
       </c>
       <c r="M43" t="s">
+        <v>195</v>
+      </c>
+      <c r="N43" t="s">
+        <v>32</v>
+      </c>
+      <c r="O43" t="s">
+        <v>492</v>
+      </c>
+      <c r="P43" t="s">
+        <v>493</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>494</v>
+      </c>
+      <c r="R43" t="s">
         <v>495</v>
       </c>
-      <c r="N43" t="s">
+      <c r="S43" t="s">
         <v>496</v>
       </c>
-      <c r="O43"/>
-      <c r="P43" t="s">
+      <c r="T43" t="s">
         <v>497</v>
       </c>
-      <c r="Q43"/>
-[...3 lines deleted...]
-      <c r="S43" t="s">
+      <c r="U43" t="s">
         <v>498</v>
       </c>
-      <c r="T43" t="s">
+      <c r="V43" t="s">
         <v>499</v>
       </c>
-      <c r="U43" t="s">
+      <c r="W43" t="s">
         <v>500</v>
-      </c>
-[...4 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
+        <v>501</v>
+      </c>
+      <c r="B44" t="s">
+        <v>502</v>
+      </c>
+      <c r="C44" t="s">
+        <v>80</v>
+      </c>
+      <c r="D44" t="s">
         <v>503</v>
       </c>
-      <c r="B44" t="s">
+      <c r="E44" t="s">
         <v>504</v>
       </c>
-      <c r="C44" t="s">
-[...3 lines deleted...]
-      <c r="E44" t="s">
+      <c r="F44" t="s">
         <v>505</v>
       </c>
-      <c r="F44" t="s">
+      <c r="G44" t="s">
+        <v>27</v>
+      </c>
+      <c r="H44" t="s">
+        <v>99</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
         <v>506</v>
-      </c>
-[...10 lines deleted...]
-        <v>509</v>
       </c>
       <c r="K44"/>
       <c r="L44">
-        <v>34220</v>
+        <v>34000</v>
       </c>
       <c r="M44" t="s">
-        <v>510</v>
+        <v>204</v>
       </c>
       <c r="N44" t="s">
-        <v>70</v>
+        <v>507</v>
       </c>
       <c r="O44"/>
       <c r="P44" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>508</v>
+      </c>
+      <c r="R44" t="s">
+        <v>509</v>
+      </c>
+      <c r="S44" t="s">
+        <v>510</v>
+      </c>
+      <c r="T44" t="s">
         <v>511</v>
       </c>
-      <c r="Q44"/>
-      <c r="R44" t="s">
+      <c r="U44" t="s">
         <v>512</v>
       </c>
-      <c r="S44" t="s">
+      <c r="V44" t="s">
         <v>513</v>
       </c>
-      <c r="T44" t="s">
+      <c r="W44" t="s">
         <v>514</v>
-      </c>
-[...7 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>515</v>
+      </c>
+      <c r="B45" t="s">
+        <v>516</v>
+      </c>
       <c r="C45" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
+        <v>517</v>
+      </c>
+      <c r="F45" t="s">
+        <v>518</v>
+      </c>
+      <c r="G45" t="s">
+        <v>27</v>
+      </c>
+      <c r="H45" t="s">
         <v>519</v>
       </c>
-      <c r="F45" t="s">
+      <c r="I45" t="s">
         <v>520</v>
       </c>
-      <c r="G45" t="s">
-[...5 lines deleted...]
-      <c r="I45"/>
       <c r="J45" t="s">
         <v>521</v>
       </c>
       <c r="K45"/>
       <c r="L45">
-        <v>31400</v>
+        <v>34520</v>
       </c>
       <c r="M45" t="s">
-        <v>383</v>
+        <v>522</v>
       </c>
       <c r="N45" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="Q45"/>
-      <c r="R45"/>
-[...2 lines deleted...]
-      <c r="U45"/>
+      <c r="R45" t="s">
+        <v>205</v>
+      </c>
+      <c r="S45" t="s">
+        <v>525</v>
+      </c>
+      <c r="T45" t="s">
+        <v>526</v>
+      </c>
+      <c r="U45" t="s">
+        <v>527</v>
+      </c>
       <c r="V45" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="W45" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="B46"/>
+        <v>530</v>
+      </c>
+      <c r="B46" t="s">
+        <v>531</v>
+      </c>
       <c r="C46" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D46"/>
       <c r="E46" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="F46" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="G46" t="s">
         <v>27</v>
       </c>
       <c r="H46" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>534</v>
+      </c>
+      <c r="I46" t="s">
+        <v>535</v>
+      </c>
       <c r="J46" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="K46"/>
       <c r="L46">
-        <v>34398</v>
+        <v>34220</v>
       </c>
       <c r="M46" t="s">
-        <v>86</v>
+        <v>537</v>
       </c>
       <c r="N46" t="s">
-        <v>530</v>
+        <v>70</v>
       </c>
       <c r="O46"/>
       <c r="P46" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="Q46"/>
-      <c r="R46"/>
-[...2 lines deleted...]
-      <c r="U46"/>
+      <c r="R46" t="s">
+        <v>539</v>
+      </c>
+      <c r="S46" t="s">
+        <v>540</v>
+      </c>
+      <c r="T46" t="s">
+        <v>541</v>
+      </c>
+      <c r="U46" t="s">
+        <v>542</v>
+      </c>
       <c r="V46" t="s">
-        <v>532</v>
+        <v>543</v>
       </c>
       <c r="W46" t="s">
-        <v>533</v>
+        <v>544</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>545</v>
+      </c>
+      <c r="B47"/>
       <c r="C47" t="s">
-        <v>41</v>
+        <v>167</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="F47" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="G47" t="s">
         <v>27</v>
       </c>
       <c r="H47" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="K47"/>
       <c r="L47">
-        <v>32300</v>
+        <v>31400</v>
       </c>
       <c r="M47" t="s">
-        <v>540</v>
+        <v>321</v>
       </c>
       <c r="N47" t="s">
-        <v>70</v>
+        <v>549</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="Q47"/>
-      <c r="R47" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
       <c r="V47" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="W47" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>547</v>
-[...3 lines deleted...]
-      </c>
+        <v>553</v>
+      </c>
+      <c r="B48"/>
       <c r="C48" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D48"/>
+        <v>80</v>
+      </c>
+      <c r="D48" t="s">
+        <v>407</v>
+      </c>
       <c r="E48" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>555</v>
       </c>
       <c r="G48" t="s">
         <v>27</v>
       </c>
       <c r="H48" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="K48"/>
       <c r="L48">
-        <v>31220</v>
+        <v>34398</v>
       </c>
       <c r="M48" t="s">
-        <v>551</v>
+        <v>86</v>
       </c>
       <c r="N48" t="s">
-        <v>32</v>
+        <v>557</v>
       </c>
       <c r="O48"/>
       <c r="P48" t="s">
-        <v>315</v>
+        <v>558</v>
       </c>
       <c r="Q48"/>
-      <c r="R48" t="s">
-[...11 lines deleted...]
-      <c r="V48"/>
+      <c r="R48"/>
+      <c r="S48"/>
+      <c r="T48"/>
+      <c r="U48"/>
+      <c r="V48" t="s">
+        <v>559</v>
+      </c>
       <c r="W48" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>557</v>
-[...1 lines deleted...]
-      <c r="B49"/>
+        <v>561</v>
+      </c>
+      <c r="B49" t="s">
+        <v>562</v>
+      </c>
       <c r="C49" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="F49" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="G49" t="s">
         <v>27</v>
       </c>
       <c r="H49" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>107</v>
+      </c>
+      <c r="I49" t="s">
+        <v>565</v>
+      </c>
       <c r="J49" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="K49"/>
       <c r="L49">
-        <v>82800</v>
+        <v>32300</v>
       </c>
       <c r="M49" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="N49" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="Q49"/>
-      <c r="R49"/>
-[...2 lines deleted...]
-      <c r="U49"/>
+      <c r="R49" t="s">
+        <v>569</v>
+      </c>
+      <c r="S49" t="s">
+        <v>570</v>
+      </c>
+      <c r="T49" t="s">
+        <v>364</v>
+      </c>
+      <c r="U49" t="s">
+        <v>571</v>
+      </c>
       <c r="V49" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="W49" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>574</v>
+      </c>
+      <c r="B50" t="s">
+        <v>575</v>
+      </c>
       <c r="C50" t="s">
-        <v>378</v>
+        <v>24</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
       <c r="F50" t="s">
-        <v>367</v>
+        <v>43</v>
       </c>
       <c r="G50" t="s">
         <v>27</v>
       </c>
       <c r="H50" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="K50"/>
       <c r="L50">
-        <v>66800</v>
+        <v>31220</v>
       </c>
       <c r="M50" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="N50" t="s">
-        <v>570</v>
+        <v>32</v>
       </c>
       <c r="O50"/>
       <c r="P50" t="s">
-        <v>33</v>
+        <v>315</v>
       </c>
       <c r="Q50"/>
       <c r="R50" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="S50" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="T50" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="U50" t="s">
-        <v>574</v>
-[...4 lines deleted...]
-      <c r="W50"/>
+        <v>582</v>
+      </c>
+      <c r="V50"/>
+      <c r="W50" t="s">
+        <v>583</v>
+      </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>584</v>
+      </c>
+      <c r="B51"/>
       <c r="C51" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D51"/>
       <c r="E51" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="F51" t="s">
-        <v>26</v>
+        <v>586</v>
       </c>
       <c r="G51" t="s">
         <v>27</v>
       </c>
       <c r="H51" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>579</v>
-[...3 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="K51"/>
       <c r="L51">
-        <v>31055</v>
+        <v>82800</v>
       </c>
       <c r="M51" t="s">
-        <v>383</v>
+        <v>588</v>
       </c>
       <c r="N51" t="s">
-        <v>530</v>
+        <v>32</v>
       </c>
       <c r="O51"/>
       <c r="P51" t="s">
-        <v>58</v>
+        <v>589</v>
       </c>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-      <c r="V51"/>
+      <c r="V51" t="s">
+        <v>590</v>
+      </c>
       <c r="W51" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
-        <v>583</v>
+        <v>406</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="F52" t="s">
-        <v>43</v>
+        <v>395</v>
       </c>
       <c r="G52" t="s">
         <v>27</v>
       </c>
       <c r="H52" t="s">
-        <v>54</v>
+        <v>519</v>
       </c>
       <c r="I52" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
       <c r="J52" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="K52"/>
       <c r="L52">
-        <v>31000</v>
+        <v>66800</v>
       </c>
       <c r="M52" t="s">
-        <v>383</v>
+        <v>596</v>
       </c>
       <c r="N52" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="O52"/>
       <c r="P52" t="s">
         <v>33</v>
       </c>
       <c r="Q52"/>
       <c r="R52" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="S52" t="s">
-        <v>589</v>
+        <v>599</v>
       </c>
       <c r="T52" t="s">
-        <v>590</v>
+        <v>600</v>
       </c>
       <c r="U52" t="s">
-        <v>591</v>
+        <v>601</v>
       </c>
       <c r="V52" t="s">
-        <v>592</v>
-[...3 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="W52"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="B53" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="C53" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D53"/>
+        <v>80</v>
+      </c>
+      <c r="D53" t="s">
+        <v>407</v>
+      </c>
       <c r="E53" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
       <c r="F53" t="s">
-        <v>597</v>
+        <v>26</v>
       </c>
       <c r="G53" t="s">
         <v>27</v>
       </c>
       <c r="H53" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="I53"/>
       <c r="J53" t="s">
-        <v>598</v>
-[...1 lines deleted...]
-      <c r="K53"/>
+        <v>606</v>
+      </c>
+      <c r="K53" t="s">
+        <v>607</v>
+      </c>
       <c r="L53">
-        <v>34070</v>
+        <v>31055</v>
       </c>
       <c r="M53" t="s">
-        <v>86</v>
+        <v>321</v>
       </c>
       <c r="N53" t="s">
-        <v>599</v>
+        <v>557</v>
       </c>
       <c r="O53"/>
       <c r="P53" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="Q53"/>
-      <c r="R53" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
       <c r="W53" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>606</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="B54"/>
       <c r="C54" t="s">
-        <v>378</v>
+        <v>610</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="F54" t="s">
-        <v>609</v>
+        <v>43</v>
       </c>
       <c r="G54" t="s">
         <v>27</v>
       </c>
       <c r="H54" t="s">
-        <v>492</v>
+        <v>54</v>
       </c>
       <c r="I54" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="J54" t="s">
-        <v>611</v>
-[...3 lines deleted...]
-      </c>
+        <v>613</v>
+      </c>
+      <c r="K54"/>
       <c r="L54">
-        <v>32120</v>
+        <v>31000</v>
       </c>
       <c r="M54" t="s">
-        <v>613</v>
+        <v>321</v>
       </c>
       <c r="N54" t="s">
-        <v>32</v>
+        <v>614</v>
       </c>
       <c r="O54"/>
       <c r="P54" t="s">
-        <v>614</v>
+        <v>33</v>
       </c>
       <c r="Q54"/>
       <c r="R54" t="s">
         <v>615</v>
       </c>
       <c r="S54" t="s">
         <v>616</v>
       </c>
       <c r="T54" t="s">
         <v>617</v>
       </c>
       <c r="U54" t="s">
         <v>618</v>
       </c>
       <c r="V54" t="s">
         <v>619</v>
       </c>
       <c r="W54" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>621</v>
       </c>
-      <c r="B55"/>
+      <c r="B55" t="s">
+        <v>622</v>
+      </c>
       <c r="C55" t="s">
-        <v>378</v>
+        <v>97</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="F55" t="s">
-        <v>26</v>
+        <v>624</v>
       </c>
       <c r="G55" t="s">
         <v>27</v>
       </c>
       <c r="H55" t="s">
-        <v>492</v>
+        <v>28</v>
       </c>
       <c r="I55" t="s">
-        <v>623</v>
+        <v>201</v>
       </c>
       <c r="J55" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="K55"/>
-      <c r="L55" t="s">
-        <v>625</v>
+      <c r="L55">
+        <v>34070</v>
       </c>
       <c r="M55" t="s">
+        <v>86</v>
+      </c>
+      <c r="N55" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="O55"/>
       <c r="P55" t="s">
         <v>33</v>
       </c>
       <c r="Q55"/>
       <c r="R55" t="s">
         <v>627</v>
       </c>
       <c r="S55" t="s">
         <v>628</v>
       </c>
       <c r="T55" t="s">
         <v>629</v>
       </c>
       <c r="U55" t="s">
         <v>630</v>
       </c>
       <c r="V55" t="s">
         <v>631</v>
       </c>
-      <c r="W55"/>
+      <c r="W55" t="s">
+        <v>632</v>
+      </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B56" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C56" t="s">
-        <v>24</v>
+        <v>406</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="F56" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="G56" t="s">
         <v>27</v>
       </c>
       <c r="H56" t="s">
-        <v>28</v>
+        <v>519</v>
       </c>
       <c r="I56" t="s">
-        <v>201</v>
+        <v>637</v>
       </c>
       <c r="J56" t="s">
-        <v>635</v>
-[...1 lines deleted...]
-      <c r="K56"/>
+        <v>638</v>
+      </c>
+      <c r="K56" t="s">
+        <v>639</v>
+      </c>
       <c r="L56">
-        <v>34000</v>
+        <v>32120</v>
       </c>
       <c r="M56" t="s">
-        <v>204</v>
+        <v>640</v>
       </c>
       <c r="N56" t="s">
-        <v>636</v>
+        <v>32</v>
       </c>
       <c r="O56"/>
       <c r="P56" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="Q56"/>
       <c r="R56" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="S56" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="T56" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="U56" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="V56" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="W56" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="B57"/>
       <c r="C57" t="s">
-        <v>24</v>
+        <v>406</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="F57" t="s">
-        <v>646</v>
+        <v>26</v>
       </c>
       <c r="G57" t="s">
         <v>27</v>
       </c>
       <c r="H57" t="s">
-        <v>28</v>
+        <v>519</v>
       </c>
       <c r="I57" t="s">
-        <v>218</v>
+        <v>650</v>
       </c>
       <c r="J57" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="K57"/>
-      <c r="L57">
-        <v>48210</v>
+      <c r="L57" t="s">
+        <v>652</v>
       </c>
       <c r="M57" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="N57" t="s">
-        <v>649</v>
+        <v>32</v>
       </c>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q57"/>
       <c r="R57" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="S57" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="T57" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="U57" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="V57" t="s">
-        <v>656</v>
-[...3 lines deleted...]
-      </c>
+        <v>658</v>
+      </c>
+      <c r="W57"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>658</v>
-[...1 lines deleted...]
-      <c r="B58"/>
+        <v>659</v>
+      </c>
+      <c r="B58" t="s">
+        <v>659</v>
+      </c>
       <c r="C58" t="s">
         <v>24</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="F58" t="s">
-        <v>520</v>
+        <v>661</v>
       </c>
       <c r="G58" t="s">
         <v>27</v>
       </c>
       <c r="H58" t="s">
         <v>28</v>
       </c>
-      <c r="I58"/>
+      <c r="I58" t="s">
+        <v>201</v>
+      </c>
       <c r="J58" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="K58"/>
-      <c r="L58" t="s">
-        <v>661</v>
+      <c r="L58">
+        <v>34000</v>
       </c>
       <c r="M58" t="s">
-        <v>86</v>
+        <v>204</v>
       </c>
       <c r="N58" t="s">
-        <v>456</v>
+        <v>663</v>
       </c>
       <c r="O58"/>
       <c r="P58" t="s">
-        <v>58</v>
+        <v>664</v>
       </c>
       <c r="Q58"/>
-      <c r="R58"/>
-[...2 lines deleted...]
-      <c r="U58"/>
+      <c r="R58" t="s">
+        <v>665</v>
+      </c>
+      <c r="S58" t="s">
+        <v>666</v>
+      </c>
+      <c r="T58" t="s">
+        <v>667</v>
+      </c>
+      <c r="U58" t="s">
+        <v>668</v>
+      </c>
       <c r="V58" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="W58" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="B59"/>
       <c r="C59" t="s">
         <v>24</v>
       </c>
       <c r="D59"/>
       <c r="E59" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="F59" t="s">
-        <v>434</v>
+        <v>673</v>
       </c>
       <c r="G59" t="s">
         <v>27</v>
       </c>
       <c r="H59" t="s">
         <v>28</v>
       </c>
       <c r="I59" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="J59" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="K59"/>
       <c r="L59">
-        <v>65200</v>
+        <v>48000</v>
       </c>
       <c r="M59" t="s">
-        <v>667</v>
+        <v>69</v>
       </c>
       <c r="N59" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="O59"/>
       <c r="P59" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="Q59"/>
+        <v>676</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>677</v>
+      </c>
       <c r="R59" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="S59" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="T59" t="s">
-        <v>590</v>
+        <v>680</v>
       </c>
       <c r="U59" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="V59" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="W59" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>675</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="B60"/>
       <c r="C60" t="s">
         <v>24</v>
       </c>
       <c r="D60"/>
       <c r="E60" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="F60" t="s">
-        <v>520</v>
+        <v>547</v>
       </c>
       <c r="G60" t="s">
         <v>27</v>
       </c>
       <c r="H60" t="s">
-        <v>678</v>
+        <v>28</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="K60"/>
-      <c r="L60">
-        <v>30100</v>
+      <c r="L60" t="s">
+        <v>687</v>
       </c>
       <c r="M60" t="s">
-        <v>402</v>
+        <v>86</v>
       </c>
       <c r="N60" t="s">
-        <v>680</v>
+        <v>483</v>
       </c>
       <c r="O60"/>
       <c r="P60" t="s">
         <v>58</v>
       </c>
       <c r="Q60"/>
-      <c r="R60" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R60"/>
+      <c r="S60"/>
       <c r="T60"/>
-      <c r="U60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U60"/>
       <c r="V60" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="W60" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
         <v>24</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="F61" t="s">
-        <v>687</v>
+        <v>461</v>
       </c>
       <c r="G61" t="s">
         <v>27</v>
       </c>
       <c r="H61" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="I61" t="s">
-        <v>193</v>
+        <v>227</v>
       </c>
       <c r="J61" t="s">
-        <v>688</v>
-[...1 lines deleted...]
-      <c r="K61"/>
+        <v>692</v>
+      </c>
+      <c r="K61" t="s">
+        <v>693</v>
+      </c>
       <c r="L61">
-        <v>12100</v>
+        <v>65201</v>
       </c>
       <c r="M61" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="N61" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="Q61"/>
       <c r="R61" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="S61" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="T61" t="s">
-        <v>590</v>
+        <v>617</v>
       </c>
       <c r="U61" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="V61" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="W61" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="B62" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="C62" t="s">
         <v>24</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="F62" t="s">
-        <v>699</v>
+        <v>547</v>
       </c>
       <c r="G62" t="s">
         <v>27</v>
       </c>
       <c r="H62" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>705</v>
+      </c>
+      <c r="I62"/>
       <c r="J62" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="K62"/>
       <c r="L62">
-        <v>32300</v>
+        <v>30100</v>
       </c>
       <c r="M62" t="s">
-        <v>702</v>
+        <v>429</v>
       </c>
       <c r="N62" t="s">
-        <v>70</v>
+        <v>707</v>
       </c>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="Q62"/>
       <c r="R62" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="S62" t="s">
-        <v>704</v>
-[...3 lines deleted...]
-      </c>
+        <v>702</v>
+      </c>
+      <c r="T62"/>
       <c r="U62" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="V62" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="W62" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>712</v>
+      </c>
+      <c r="B63"/>
       <c r="C63" t="s">
         <v>24</v>
       </c>
       <c r="D63"/>
       <c r="E63" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="F63" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="G63" t="s">
         <v>27</v>
       </c>
       <c r="H63" t="s">
         <v>155</v>
       </c>
       <c r="I63" t="s">
-        <v>273</v>
+        <v>193</v>
       </c>
       <c r="J63" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="K63"/>
       <c r="L63">
-        <v>81120</v>
+        <v>12100</v>
       </c>
       <c r="M63" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="N63" t="s">
-        <v>70</v>
+        <v>717</v>
       </c>
       <c r="O63"/>
       <c r="P63" t="s">
-        <v>33</v>
+        <v>718</v>
       </c>
       <c r="Q63"/>
       <c r="R63" t="s">
+        <v>719</v>
+      </c>
+      <c r="S63" t="s">
+        <v>720</v>
+      </c>
+      <c r="T63" t="s">
+        <v>617</v>
+      </c>
+      <c r="U63" t="s">
+        <v>721</v>
+      </c>
+      <c r="V63" t="s">
         <v>715</v>
       </c>
-      <c r="S63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="W63" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="B64" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="C64" t="s">
         <v>24</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="F64" t="s">
-        <v>699</v>
+        <v>726</v>
       </c>
       <c r="G64" t="s">
         <v>27</v>
       </c>
       <c r="H64" t="s">
-        <v>28</v>
+        <v>155</v>
       </c>
       <c r="I64" t="s">
-        <v>281</v>
+        <v>727</v>
       </c>
       <c r="J64" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="K64"/>
       <c r="L64">
-        <v>82160</v>
+        <v>32300</v>
       </c>
       <c r="M64" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="N64" t="s">
-        <v>668</v>
+        <v>70</v>
       </c>
       <c r="O64"/>
       <c r="P64" t="s">
         <v>33</v>
       </c>
       <c r="Q64"/>
       <c r="R64" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="S64" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="T64" t="s">
-        <v>590</v>
+        <v>732</v>
       </c>
       <c r="U64" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="V64" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="W64" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>730</v>
-[...1 lines deleted...]
-      <c r="B65"/>
+        <v>736</v>
+      </c>
+      <c r="B65" t="s">
+        <v>737</v>
+      </c>
       <c r="C65" t="s">
         <v>24</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="F65" t="s">
-        <v>520</v>
+        <v>739</v>
       </c>
       <c r="G65" t="s">
         <v>27</v>
       </c>
       <c r="H65" t="s">
-        <v>492</v>
+        <v>155</v>
       </c>
       <c r="I65" t="s">
-        <v>732</v>
+        <v>273</v>
       </c>
       <c r="J65" t="s">
-        <v>733</v>
-[...3 lines deleted...]
-      </c>
+        <v>740</v>
+      </c>
+      <c r="K65"/>
       <c r="L65">
-        <v>31200</v>
+        <v>81120</v>
       </c>
       <c r="M65" t="s">
-        <v>383</v>
+        <v>741</v>
       </c>
       <c r="N65" t="s">
-        <v>126</v>
+        <v>70</v>
       </c>
       <c r="O65"/>
       <c r="P65" t="s">
-        <v>735</v>
+        <v>33</v>
       </c>
       <c r="Q65"/>
       <c r="R65" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="S65" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="T65" t="s">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="U65" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="V65" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="W65" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>742</v>
-[...1 lines deleted...]
-      <c r="B66"/>
+        <v>747</v>
+      </c>
+      <c r="B66" t="s">
+        <v>748</v>
+      </c>
       <c r="C66" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D66"/>
       <c r="E66" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="F66" t="s">
-        <v>520</v>
+        <v>726</v>
       </c>
       <c r="G66" t="s">
         <v>27</v>
       </c>
       <c r="H66" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I66"/>
+        <v>28</v>
+      </c>
+      <c r="I66" t="s">
+        <v>281</v>
+      </c>
       <c r="J66" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="K66"/>
       <c r="L66">
-        <v>31000</v>
+        <v>82160</v>
       </c>
       <c r="M66" t="s">
-        <v>212</v>
+        <v>751</v>
       </c>
       <c r="N66" t="s">
-        <v>530</v>
+        <v>695</v>
       </c>
       <c r="O66"/>
       <c r="P66" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="Q66"/>
-      <c r="R66"/>
-[...2 lines deleted...]
-      <c r="U66"/>
+      <c r="R66" t="s">
+        <v>752</v>
+      </c>
+      <c r="S66" t="s">
+        <v>753</v>
+      </c>
+      <c r="T66" t="s">
+        <v>617</v>
+      </c>
+      <c r="U66" t="s">
+        <v>754</v>
+      </c>
       <c r="V66" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="W66" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>757</v>
+      </c>
+      <c r="B67"/>
       <c r="C67" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D67"/>
       <c r="E67" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="F67" t="s">
-        <v>750</v>
+        <v>547</v>
       </c>
       <c r="G67" t="s">
         <v>27</v>
       </c>
       <c r="H67" t="s">
-        <v>44</v>
+        <v>519</v>
       </c>
       <c r="I67" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="J67" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="K67"/>
+        <v>760</v>
+      </c>
+      <c r="K67" t="s">
+        <v>761</v>
+      </c>
       <c r="L67">
-        <v>31700</v>
+        <v>31200</v>
       </c>
       <c r="M67" t="s">
-        <v>753</v>
+        <v>321</v>
       </c>
       <c r="N67" t="s">
-        <v>754</v>
+        <v>126</v>
       </c>
       <c r="O67"/>
       <c r="P67" t="s">
-        <v>58</v>
+        <v>762</v>
       </c>
       <c r="Q67"/>
       <c r="R67" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="S67" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="T67" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="U67" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="V67" t="s">
-        <v>759</v>
-[...1 lines deleted...]
-      <c r="W67"/>
+        <v>767</v>
+      </c>
+      <c r="W67" t="s">
+        <v>768</v>
+      </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
-        <v>760</v>
-[...3 lines deleted...]
-      </c>
+        <v>769</v>
+      </c>
+      <c r="B68"/>
       <c r="C68" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D68"/>
+        <v>80</v>
+      </c>
+      <c r="D68" t="s">
+        <v>407</v>
+      </c>
       <c r="E68" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="F68" t="s">
-        <v>421</v>
+        <v>547</v>
       </c>
       <c r="G68" t="s">
         <v>27</v>
       </c>
       <c r="H68" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I68"/>
       <c r="J68" t="s">
-        <v>764</v>
-[...3 lines deleted...]
-      </c>
+        <v>771</v>
+      </c>
+      <c r="K68"/>
       <c r="L68">
-        <v>81500</v>
+        <v>31000</v>
       </c>
       <c r="M68" t="s">
-        <v>766</v>
+        <v>212</v>
       </c>
       <c r="N68" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="O68"/>
       <c r="P68" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="Q68"/>
-      <c r="R68" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R68"/>
+      <c r="S68"/>
+      <c r="T68"/>
+      <c r="U68"/>
       <c r="V68" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="W68" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B69" t="s">
         <v>774</v>
       </c>
       <c r="C69" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D69"/>
+        <v>80</v>
+      </c>
+      <c r="D69" t="s">
+        <v>775</v>
+      </c>
       <c r="E69" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="F69" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="G69" t="s">
         <v>27</v>
       </c>
       <c r="H69" t="s">
-        <v>492</v>
+        <v>44</v>
       </c>
       <c r="I69" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="J69" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="K69"/>
       <c r="L69">
-        <v>34150</v>
+        <v>31700</v>
       </c>
       <c r="M69" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="N69" t="s">
-        <v>32</v>
+        <v>781</v>
       </c>
       <c r="O69"/>
       <c r="P69" t="s">
-        <v>780</v>
+        <v>58</v>
       </c>
       <c r="Q69"/>
       <c r="R69" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="S69" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="T69" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="U69" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="V69" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="W69" t="s">
         <v>786</v>
       </c>
+      <c r="W69"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B70"/>
+        <v>787</v>
+      </c>
+      <c r="B70" t="s">
+        <v>788</v>
+      </c>
       <c r="C70" t="s">
-        <v>378</v>
+        <v>41</v>
       </c>
       <c r="D70"/>
-      <c r="E70"/>
+      <c r="E70" t="s">
+        <v>789</v>
+      </c>
       <c r="F70" t="s">
-        <v>53</v>
+        <v>448</v>
       </c>
       <c r="G70" t="s">
         <v>27</v>
       </c>
       <c r="H70" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I70"/>
+        <v>311</v>
+      </c>
+      <c r="I70" t="s">
+        <v>790</v>
+      </c>
       <c r="J70" t="s">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="K70"/>
+        <v>791</v>
+      </c>
+      <c r="K70" t="s">
+        <v>792</v>
+      </c>
       <c r="L70">
-        <v>66000</v>
+        <v>81500</v>
       </c>
       <c r="M70" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="N70" t="s">
-        <v>789</v>
-[...1 lines deleted...]
-      <c r="O70"/>
+        <v>32</v>
+      </c>
+      <c r="O70" t="s">
+        <v>794</v>
+      </c>
       <c r="P70" t="s">
         <v>33</v>
       </c>
       <c r="Q70"/>
-      <c r="R70"/>
-[...2 lines deleted...]
-      <c r="U70"/>
+      <c r="R70" t="s">
+        <v>642</v>
+      </c>
+      <c r="S70" t="s">
+        <v>795</v>
+      </c>
+      <c r="T70" t="s">
+        <v>796</v>
+      </c>
+      <c r="U70" t="s">
+        <v>797</v>
+      </c>
       <c r="V70" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="W70" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>792</v>
-[...1 lines deleted...]
-      <c r="B71"/>
+        <v>800</v>
+      </c>
+      <c r="B71" t="s">
+        <v>801</v>
+      </c>
       <c r="C71" t="s">
-        <v>378</v>
+        <v>24</v>
       </c>
       <c r="D71"/>
-      <c r="E71"/>
+      <c r="E71" t="s">
+        <v>802</v>
+      </c>
       <c r="F71" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="G71" t="s">
         <v>27</v>
       </c>
       <c r="H71" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I71"/>
+        <v>519</v>
+      </c>
+      <c r="I71" t="s">
+        <v>804</v>
+      </c>
       <c r="J71" t="s">
-        <v>794</v>
-[...3 lines deleted...]
-      </c>
+        <v>805</v>
+      </c>
+      <c r="K71"/>
       <c r="L71">
-        <v>32022</v>
+        <v>34150</v>
       </c>
       <c r="M71" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="N71" t="s">
-        <v>789</v>
+        <v>32</v>
       </c>
       <c r="O71"/>
       <c r="P71" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="Q71"/>
-      <c r="R71"/>
-[...2 lines deleted...]
-      <c r="U71"/>
+      <c r="R71" t="s">
+        <v>808</v>
+      </c>
+      <c r="S71" t="s">
+        <v>809</v>
+      </c>
+      <c r="T71" t="s">
+        <v>810</v>
+      </c>
+      <c r="U71" t="s">
+        <v>811</v>
+      </c>
       <c r="V71" t="s">
-        <v>798</v>
+        <v>812</v>
       </c>
       <c r="W71" t="s">
-        <v>799</v>
+        <v>813</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
-        <v>800</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B72"/>
       <c r="C72" t="s">
-        <v>24</v>
+        <v>406</v>
       </c>
       <c r="D72"/>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E72"/>
       <c r="F72" t="s">
-        <v>803</v>
+        <v>53</v>
       </c>
       <c r="G72" t="s">
         <v>27</v>
       </c>
       <c r="H72" t="s">
         <v>28</v>
       </c>
-      <c r="I72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I72"/>
       <c r="J72" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="K72"/>
       <c r="L72">
-        <v>31520</v>
+        <v>66000</v>
       </c>
       <c r="M72" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="N72" t="s">
-        <v>32</v>
+        <v>816</v>
       </c>
       <c r="O72"/>
       <c r="P72" t="s">
         <v>33</v>
       </c>
-      <c r="Q72" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="Q72"/>
+      <c r="R72"/>
+      <c r="S72"/>
+      <c r="T72"/>
+      <c r="U72"/>
       <c r="V72" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="W72" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>814</v>
-[...3 lines deleted...]
-      </c>
+        <v>819</v>
+      </c>
+      <c r="B73"/>
       <c r="C73" t="s">
-        <v>167</v>
+        <v>406</v>
       </c>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>43</v>
+        <v>820</v>
       </c>
       <c r="G73" t="s">
         <v>27</v>
       </c>
       <c r="H73" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
+        <v>821</v>
+      </c>
+      <c r="K73" t="s">
+        <v>822</v>
+      </c>
+      <c r="L73">
+        <v>32022</v>
+      </c>
+      <c r="M73" t="s">
+        <v>823</v>
+      </c>
+      <c r="N73" t="s">
         <v>816</v>
-      </c>
-[...8 lines deleted...]
-        <v>111</v>
       </c>
       <c r="O73"/>
       <c r="P73" t="s">
-        <v>531</v>
+        <v>824</v>
       </c>
       <c r="Q73"/>
-      <c r="R73" t="s">
-[...11 lines deleted...]
-      <c r="V73"/>
+      <c r="R73"/>
+      <c r="S73"/>
+      <c r="T73"/>
+      <c r="U73"/>
+      <c r="V73" t="s">
+        <v>825</v>
+      </c>
       <c r="W73" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>822</v>
-[...1 lines deleted...]
-      <c r="B74"/>
+        <v>827</v>
+      </c>
+      <c r="B74" t="s">
+        <v>828</v>
+      </c>
       <c r="C74" t="s">
-        <v>823</v>
+        <v>24</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="F74" t="s">
-        <v>26</v>
+        <v>830</v>
       </c>
       <c r="G74" t="s">
         <v>27</v>
       </c>
       <c r="H74" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I74"/>
+        <v>28</v>
+      </c>
+      <c r="I74" t="s">
+        <v>831</v>
+      </c>
       <c r="J74" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K74"/>
       <c r="L74">
-        <v>31059</v>
+        <v>31520</v>
       </c>
       <c r="M74" t="s">
-        <v>383</v>
+        <v>833</v>
       </c>
       <c r="N74" t="s">
-        <v>668</v>
+        <v>32</v>
       </c>
       <c r="O74"/>
       <c r="P74" t="s">
-        <v>826</v>
-[...1 lines deleted...]
-      <c r="Q74"/>
+        <v>33</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>834</v>
+      </c>
       <c r="R74" t="s">
-        <v>34</v>
+        <v>835</v>
       </c>
       <c r="S74" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="T74" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="U74" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="V74"/>
+        <v>838</v>
+      </c>
+      <c r="V74" t="s">
+        <v>839</v>
+      </c>
       <c r="W74" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="B75" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="C75" t="s">
         <v>167</v>
       </c>
       <c r="D75"/>
-      <c r="E75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E75"/>
       <c r="F75" t="s">
-        <v>834</v>
+        <v>43</v>
       </c>
       <c r="G75" t="s">
         <v>27</v>
       </c>
       <c r="H75" t="s">
         <v>44</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="K75"/>
       <c r="L75">
-        <v>31000</v>
+        <v>31074</v>
       </c>
       <c r="M75" t="s">
-        <v>383</v>
+        <v>321</v>
       </c>
       <c r="N75" t="s">
-        <v>836</v>
+        <v>111</v>
       </c>
       <c r="O75"/>
       <c r="P75" t="s">
-        <v>531</v>
+        <v>558</v>
       </c>
       <c r="Q75"/>
-      <c r="R75"/>
-[...2 lines deleted...]
-      <c r="U75"/>
+      <c r="R75" t="s">
+        <v>844</v>
+      </c>
+      <c r="S75" t="s">
+        <v>845</v>
+      </c>
+      <c r="T75" t="s">
+        <v>846</v>
+      </c>
+      <c r="U75" t="s">
+        <v>847</v>
+      </c>
       <c r="V75"/>
       <c r="W75" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>838</v>
-[...3 lines deleted...]
-      </c>
+        <v>849</v>
+      </c>
+      <c r="B76"/>
       <c r="C76" t="s">
-        <v>51</v>
+        <v>850</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>839</v>
+        <v>851</v>
       </c>
       <c r="F76" t="s">
-        <v>367</v>
+        <v>26</v>
       </c>
       <c r="G76" t="s">
         <v>27</v>
       </c>
       <c r="H76" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>840</v>
+        <v>852</v>
       </c>
       <c r="K76"/>
       <c r="L76">
-        <v>81100</v>
+        <v>31059</v>
       </c>
       <c r="M76" t="s">
-        <v>841</v>
+        <v>321</v>
       </c>
       <c r="N76" t="s">
-        <v>70</v>
+        <v>695</v>
       </c>
       <c r="O76"/>
       <c r="P76" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="Q76"/>
       <c r="R76" t="s">
-        <v>843</v>
+        <v>34</v>
       </c>
       <c r="S76" t="s">
-        <v>844</v>
-[...1 lines deleted...]
-      <c r="T76"/>
+        <v>854</v>
+      </c>
+      <c r="T76" t="s">
+        <v>855</v>
+      </c>
       <c r="U76" t="s">
-        <v>845</v>
-[...3 lines deleted...]
-      </c>
+        <v>856</v>
+      </c>
+      <c r="V76"/>
       <c r="W76" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="B77" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="C77" t="s">
-        <v>460</v>
+        <v>167</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="F77" t="s">
-        <v>26</v>
+        <v>861</v>
       </c>
       <c r="G77" t="s">
         <v>27</v>
       </c>
       <c r="H77" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I77"/>
       <c r="J77" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="K77"/>
       <c r="L77">
-        <v>46300</v>
+        <v>31000</v>
       </c>
       <c r="M77" t="s">
-        <v>853</v>
+        <v>321</v>
       </c>
       <c r="N77" t="s">
-        <v>32</v>
+        <v>374</v>
       </c>
       <c r="O77"/>
       <c r="P77" t="s">
-        <v>33</v>
+        <v>558</v>
       </c>
       <c r="Q77"/>
-      <c r="R77" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R77"/>
+      <c r="S77"/>
+      <c r="T77"/>
+      <c r="U77"/>
+      <c r="V77"/>
       <c r="W77" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>860</v>
-[...1 lines deleted...]
-      <c r="B78"/>
+        <v>864</v>
+      </c>
+      <c r="B78" t="s">
+        <v>864</v>
+      </c>
       <c r="C78" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="F78" t="s">
-        <v>862</v>
+        <v>395</v>
       </c>
       <c r="G78" t="s">
         <v>27</v>
       </c>
       <c r="H78" t="s">
         <v>28</v>
       </c>
-      <c r="I78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I78"/>
       <c r="J78" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="K78"/>
       <c r="L78">
-        <v>11300</v>
+        <v>81100</v>
       </c>
       <c r="M78" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="N78" t="s">
         <v>70</v>
       </c>
       <c r="O78"/>
       <c r="P78" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="Q78"/>
-      <c r="R78"/>
-      <c r="S78"/>
+      <c r="R78" t="s">
+        <v>869</v>
+      </c>
+      <c r="S78" t="s">
+        <v>870</v>
+      </c>
       <c r="T78"/>
-      <c r="U78"/>
-      <c r="V78"/>
+      <c r="U78" t="s">
+        <v>871</v>
+      </c>
+      <c r="V78" t="s">
+        <v>872</v>
+      </c>
       <c r="W78" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>867</v>
-[...1 lines deleted...]
-      <c r="B79"/>
+        <v>874</v>
+      </c>
+      <c r="B79" t="s">
+        <v>875</v>
+      </c>
       <c r="C79" t="s">
-        <v>24</v>
+        <v>487</v>
       </c>
       <c r="D79"/>
       <c r="E79" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="F79" t="s">
-        <v>869</v>
+        <v>26</v>
       </c>
       <c r="G79" t="s">
         <v>27</v>
       </c>
       <c r="H79" t="s">
         <v>28</v>
       </c>
       <c r="I79" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="J79" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="K79"/>
       <c r="L79">
-        <v>11400</v>
+        <v>46300</v>
       </c>
       <c r="M79" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="N79" t="s">
         <v>32</v>
       </c>
       <c r="O79"/>
       <c r="P79" t="s">
         <v>33</v>
       </c>
       <c r="Q79"/>
       <c r="R79" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="S79" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="T79" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="U79" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="V79" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="W79" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
         <v>24</v>
       </c>
       <c r="D80"/>
       <c r="E80" t="s">
-        <v>880</v>
+        <v>887</v>
       </c>
       <c r="F80" t="s">
-        <v>53</v>
+        <v>888</v>
       </c>
       <c r="G80" t="s">
         <v>27</v>
       </c>
       <c r="H80" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I80" t="s">
-        <v>881</v>
+        <v>184</v>
       </c>
       <c r="J80" t="s">
-        <v>882</v>
+        <v>889</v>
       </c>
       <c r="K80"/>
       <c r="L80">
-        <v>30170</v>
+        <v>11300</v>
       </c>
       <c r="M80" t="s">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="N80" t="s">
-        <v>884</v>
+        <v>70</v>
       </c>
       <c r="O80"/>
       <c r="P80" t="s">
-        <v>885</v>
-[...16 lines deleted...]
-      <c r="V80" t="s">
         <v>891</v>
       </c>
+      <c r="Q80"/>
+      <c r="R80"/>
+      <c r="S80"/>
+      <c r="T80"/>
+      <c r="U80"/>
+      <c r="V80"/>
       <c r="W80" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
         <v>893</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B81"/>
       <c r="C81" t="s">
-        <v>823</v>
+        <v>24</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
+        <v>894</v>
+      </c>
+      <c r="F81" t="s">
         <v>895</v>
       </c>
-      <c r="F81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G81" t="s">
         <v>27</v>
       </c>
       <c r="H81" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="I81"/>
+        <v>28</v>
+      </c>
+      <c r="I81" t="s">
+        <v>896</v>
+      </c>
       <c r="J81" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="K81"/>
       <c r="L81">
-        <v>31326</v>
+        <v>11400</v>
       </c>
       <c r="M81" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="N81" t="s">
-        <v>898</v>
+        <v>32</v>
       </c>
       <c r="O81"/>
       <c r="P81" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q81"/>
+      <c r="R81" t="s">
         <v>899</v>
       </c>
-      <c r="Q81"/>
-[...3 lines deleted...]
-      <c r="U81"/>
+      <c r="S81" t="s">
+        <v>900</v>
+      </c>
+      <c r="T81" t="s">
+        <v>901</v>
+      </c>
+      <c r="U81" t="s">
+        <v>902</v>
+      </c>
       <c r="V81" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="W81" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="B82"/>
       <c r="C82" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="F82" t="s">
-        <v>904</v>
+        <v>53</v>
       </c>
       <c r="G82" t="s">
         <v>27</v>
       </c>
       <c r="H82" t="s">
         <v>44</v>
       </c>
       <c r="I82" t="s">
-        <v>27</v>
+        <v>907</v>
       </c>
       <c r="J82" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="K82"/>
       <c r="L82">
-        <v>31500</v>
+        <v>30170</v>
       </c>
       <c r="M82" t="s">
-        <v>383</v>
+        <v>909</v>
       </c>
       <c r="N82" t="s">
-        <v>906</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="O82"/>
       <c r="P82" t="s">
-        <v>88</v>
+        <v>911</v>
       </c>
       <c r="Q82" t="s">
-        <v>907</v>
-[...5 lines deleted...]
-      <c r="V82"/>
+        <v>912</v>
+      </c>
+      <c r="R82" t="s">
+        <v>913</v>
+      </c>
+      <c r="S82" t="s">
+        <v>914</v>
+      </c>
+      <c r="T82" t="s">
+        <v>915</v>
+      </c>
+      <c r="U82" t="s">
+        <v>916</v>
+      </c>
+      <c r="V82" t="s">
+        <v>917</v>
+      </c>
       <c r="W82" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>909</v>
-[...1 lines deleted...]
-      <c r="B83"/>
+        <v>919</v>
+      </c>
+      <c r="B83" t="s">
+        <v>920</v>
+      </c>
       <c r="C83" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>850</v>
+      </c>
+      <c r="D83"/>
       <c r="E83" t="s">
-        <v>910</v>
+        <v>921</v>
       </c>
       <c r="F83" t="s">
-        <v>911</v>
+        <v>43</v>
       </c>
       <c r="G83" t="s">
         <v>27</v>
       </c>
       <c r="H83" t="s">
-        <v>44</v>
+        <v>311</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="K83"/>
       <c r="L83">
-        <v>34090</v>
+        <v>31326</v>
       </c>
       <c r="M83" t="s">
-        <v>86</v>
+        <v>923</v>
       </c>
       <c r="N83" t="s">
-        <v>530</v>
+        <v>924</v>
       </c>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>58</v>
+        <v>925</v>
       </c>
       <c r="Q83"/>
       <c r="R83"/>
       <c r="S83"/>
       <c r="T83"/>
-      <c r="U83" t="s">
-[...2 lines deleted...]
-      <c r="V83"/>
+      <c r="U83"/>
+      <c r="V83" t="s">
+        <v>926</v>
+      </c>
       <c r="W83" t="s">
-        <v>914</v>
+        <v>927</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>928</v>
+      </c>
+      <c r="B84"/>
       <c r="C84" t="s">
-        <v>917</v>
+        <v>41</v>
       </c>
       <c r="D84"/>
       <c r="E84" t="s">
-        <v>918</v>
+        <v>929</v>
       </c>
       <c r="F84" t="s">
-        <v>26</v>
+        <v>930</v>
       </c>
       <c r="G84" t="s">
         <v>27</v>
       </c>
       <c r="H84" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="I84"/>
+        <v>44</v>
+      </c>
+      <c r="I84" t="s">
+        <v>27</v>
+      </c>
       <c r="J84" t="s">
-        <v>919</v>
+        <v>931</v>
       </c>
       <c r="K84"/>
       <c r="L84">
-        <v>34298</v>
+        <v>31500</v>
       </c>
       <c r="M84" t="s">
-        <v>204</v>
+        <v>321</v>
       </c>
       <c r="N84" t="s">
-        <v>920</v>
+        <v>932</v>
       </c>
       <c r="O84" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="P84" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="Q84"/>
+        <v>88</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>933</v>
+      </c>
       <c r="R84"/>
       <c r="S84"/>
       <c r="T84"/>
       <c r="U84"/>
-      <c r="V84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V84"/>
       <c r="W84" t="s">
-        <v>924</v>
+        <v>934</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>925</v>
-[...3 lines deleted...]
-      </c>
+        <v>935</v>
+      </c>
+      <c r="B85"/>
       <c r="C85" t="s">
-        <v>823</v>
-[...1 lines deleted...]
-      <c r="D85"/>
+        <v>80</v>
+      </c>
+      <c r="D85" t="s">
+        <v>407</v>
+      </c>
       <c r="E85" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="F85" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="G85" t="s">
         <v>27</v>
       </c>
       <c r="H85" t="s">
-        <v>311</v>
+        <v>44</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="K85"/>
       <c r="L85">
-        <v>34093</v>
+        <v>34090</v>
       </c>
       <c r="M85" t="s">
         <v>86</v>
       </c>
       <c r="N85" t="s">
-        <v>930</v>
+        <v>557</v>
       </c>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>931</v>
+        <v>58</v>
       </c>
       <c r="Q85"/>
       <c r="R85"/>
       <c r="S85"/>
       <c r="T85"/>
-      <c r="U85"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U85" t="s">
+        <v>939</v>
+      </c>
+      <c r="V85"/>
       <c r="W85" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
-        <v>934</v>
-[...1 lines deleted...]
-      <c r="B86"/>
+        <v>941</v>
+      </c>
+      <c r="B86" t="s">
+        <v>942</v>
+      </c>
       <c r="C86" t="s">
-        <v>24</v>
+        <v>943</v>
       </c>
       <c r="D86"/>
       <c r="E86" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="F86" t="s">
-        <v>936</v>
+        <v>26</v>
       </c>
       <c r="G86" t="s">
         <v>27</v>
       </c>
       <c r="H86" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I86"/>
       <c r="J86" t="s">
-        <v>937</v>
-[...3 lines deleted...]
-      </c>
+        <v>945</v>
+      </c>
+      <c r="K86"/>
       <c r="L86">
-        <v>11000</v>
+        <v>34298</v>
       </c>
       <c r="M86" t="s">
-        <v>939</v>
+        <v>204</v>
       </c>
       <c r="N86" t="s">
-        <v>940</v>
-[...1 lines deleted...]
-      <c r="O86"/>
+        <v>946</v>
+      </c>
+      <c r="O86" t="s">
+        <v>947</v>
+      </c>
       <c r="P86" t="s">
-        <v>33</v>
-[...15 lines deleted...]
-      </c>
+        <v>948</v>
+      </c>
+      <c r="Q86"/>
+      <c r="R86"/>
+      <c r="S86"/>
+      <c r="T86"/>
+      <c r="U86"/>
       <c r="V86" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="W86" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>948</v>
-[...1 lines deleted...]
-      <c r="B87"/>
+        <v>951</v>
+      </c>
+      <c r="B87" t="s">
+        <v>952</v>
+      </c>
       <c r="C87" t="s">
-        <v>24</v>
+        <v>850</v>
       </c>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="F87" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="G87" t="s">
         <v>27</v>
       </c>
       <c r="H87" t="s">
-        <v>507</v>
-[...3 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="I87"/>
       <c r="J87" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="K87"/>
       <c r="L87">
-        <v>31400</v>
+        <v>34093</v>
       </c>
       <c r="M87" t="s">
-        <v>383</v>
+        <v>86</v>
       </c>
       <c r="N87" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>956</v>
+      </c>
+      <c r="O87"/>
       <c r="P87" t="s">
-        <v>954</v>
-[...3 lines deleted...]
-      </c>
+        <v>957</v>
+      </c>
+      <c r="Q87"/>
       <c r="R87"/>
       <c r="S87"/>
       <c r="T87"/>
-      <c r="U87" t="s">
-[...2 lines deleted...]
-      <c r="V87"/>
+      <c r="U87"/>
+      <c r="V87" t="s">
+        <v>958</v>
+      </c>
       <c r="W87" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>958</v>
-[...3 lines deleted...]
-      </c>
+        <v>960</v>
+      </c>
+      <c r="B88"/>
       <c r="C88" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F88" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="G88" t="s">
         <v>27</v>
       </c>
       <c r="H88" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="I88" t="s">
-        <v>962</v>
+        <v>184</v>
       </c>
       <c r="J88" t="s">
         <v>963</v>
       </c>
-      <c r="K88"/>
+      <c r="K88" t="s">
+        <v>964</v>
+      </c>
       <c r="L88">
-        <v>30250</v>
+        <v>11000</v>
       </c>
       <c r="M88" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="N88" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="O88"/>
       <c r="P88" t="s">
         <v>33</v>
       </c>
-      <c r="Q88"/>
-[...4 lines deleted...]
-      <c r="V88"/>
+      <c r="Q88" t="s">
+        <v>967</v>
+      </c>
+      <c r="R88" t="s">
+        <v>968</v>
+      </c>
+      <c r="S88" t="s">
+        <v>969</v>
+      </c>
+      <c r="T88" t="s">
+        <v>970</v>
+      </c>
+      <c r="U88" t="s">
+        <v>971</v>
+      </c>
+      <c r="V88" t="s">
+        <v>972</v>
+      </c>
       <c r="W88" t="s">
-        <v>966</v>
+        <v>973</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="B89" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="C89" t="s">
-        <v>24</v>
+        <v>850</v>
       </c>
       <c r="D89"/>
       <c r="E89" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="F89" t="s">
-        <v>559</v>
+        <v>977</v>
       </c>
       <c r="G89" t="s">
         <v>27</v>
       </c>
       <c r="H89" t="s">
         <v>44</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
       <c r="K89" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
       <c r="L89">
-        <v>34875</v>
+        <v>34092</v>
       </c>
       <c r="M89" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="N89" t="s">
-        <v>973</v>
-[...1 lines deleted...]
-      <c r="O89"/>
+        <v>695</v>
+      </c>
+      <c r="O89" t="s">
+        <v>981</v>
+      </c>
       <c r="P89" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-      <c r="U89"/>
+        <v>982</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>983</v>
+      </c>
+      <c r="R89" t="s">
+        <v>984</v>
+      </c>
+      <c r="S89" t="s">
+        <v>985</v>
+      </c>
+      <c r="T89" t="s">
+        <v>986</v>
+      </c>
+      <c r="U89" t="s">
+        <v>987</v>
+      </c>
       <c r="V89" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="W89" t="s">
-        <v>975</v>
+        <v>989</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>976</v>
-[...3 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="B90"/>
       <c r="C90" t="s">
         <v>24</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="F90" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="G90" t="s">
         <v>27</v>
       </c>
       <c r="H90" t="s">
-        <v>28</v>
+        <v>534</v>
       </c>
       <c r="I90" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="J90" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
       <c r="K90"/>
       <c r="L90">
-        <v>31000</v>
+        <v>31400</v>
       </c>
       <c r="M90" t="s">
-        <v>383</v>
+        <v>321</v>
       </c>
       <c r="N90" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="O90"/>
+        <v>32</v>
+      </c>
+      <c r="O90" t="s">
+        <v>995</v>
+      </c>
       <c r="P90" t="s">
-        <v>982</v>
-[...10 lines deleted...]
-      </c>
+        <v>996</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>997</v>
+      </c>
+      <c r="R90"/>
+      <c r="S90"/>
+      <c r="T90"/>
       <c r="U90" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="V90"/>
       <c r="W90" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>988</v>
-[...1 lines deleted...]
-      <c r="B91"/>
+        <v>1000</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1001</v>
+      </c>
       <c r="C91" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>989</v>
+        <v>1002</v>
       </c>
       <c r="F91" t="s">
-        <v>367</v>
+        <v>1003</v>
       </c>
       <c r="G91" t="s">
         <v>27</v>
       </c>
       <c r="H91" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I91"/>
+        <v>155</v>
+      </c>
+      <c r="I91" t="s">
+        <v>1004</v>
+      </c>
       <c r="J91" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="K91"/>
       <c r="L91">
-        <v>34990</v>
+        <v>30250</v>
       </c>
       <c r="M91" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="N91" t="s">
-        <v>32</v>
+        <v>1007</v>
       </c>
       <c r="O91"/>
       <c r="P91" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="Q91"/>
       <c r="R91"/>
       <c r="S91"/>
       <c r="T91"/>
       <c r="U91"/>
-      <c r="V91" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V91"/>
       <c r="W91" t="s">
-        <v>993</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>994</v>
+        <v>1009</v>
       </c>
       <c r="B92" t="s">
-        <v>995</v>
+        <v>1010</v>
       </c>
       <c r="C92" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D92"/>
       <c r="E92" t="s">
-        <v>997</v>
+        <v>1011</v>
       </c>
       <c r="F92" t="s">
-        <v>491</v>
+        <v>586</v>
       </c>
       <c r="G92" t="s">
         <v>27</v>
       </c>
       <c r="H92" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I92"/>
       <c r="J92" t="s">
-        <v>999</v>
-[...1 lines deleted...]
-      <c r="K92"/>
+        <v>1012</v>
+      </c>
+      <c r="K92" t="s">
+        <v>1013</v>
+      </c>
       <c r="L92">
-        <v>11590</v>
+        <v>34875</v>
       </c>
       <c r="M92" t="s">
-        <v>1000</v>
+        <v>1014</v>
       </c>
       <c r="N92" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>1015</v>
+      </c>
+      <c r="O92"/>
       <c r="P92" t="s">
-        <v>1002</v>
+        <v>589</v>
       </c>
       <c r="Q92"/>
-      <c r="R92" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R92"/>
+      <c r="S92"/>
+      <c r="T92"/>
+      <c r="U92"/>
       <c r="V92" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
       <c r="W92" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
       <c r="B93" t="s">
-        <v>1010</v>
+        <v>1019</v>
       </c>
       <c r="C93" t="s">
         <v>24</v>
       </c>
       <c r="D93"/>
       <c r="E93" t="s">
-        <v>1011</v>
+        <v>1020</v>
       </c>
       <c r="F93" t="s">
-        <v>299</v>
+        <v>1021</v>
       </c>
       <c r="G93" t="s">
         <v>27</v>
       </c>
       <c r="H93" t="s">
-        <v>107</v>
+        <v>1022</v>
       </c>
       <c r="I93" t="s">
-        <v>184</v>
+        <v>1023</v>
       </c>
       <c r="J93" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="K93"/>
       <c r="L93">
-        <v>11000</v>
+        <v>31000</v>
       </c>
       <c r="M93" t="s">
-        <v>939</v>
+        <v>321</v>
       </c>
       <c r="N93" t="s">
-        <v>1013</v>
+        <v>126</v>
       </c>
       <c r="O93"/>
       <c r="P93" t="s">
-        <v>33</v>
+        <v>1025</v>
       </c>
       <c r="Q93"/>
       <c r="R93" t="s">
-        <v>1014</v>
+        <v>213</v>
       </c>
       <c r="S93" t="s">
-        <v>1015</v>
+        <v>1026</v>
       </c>
       <c r="T93" t="s">
-        <v>590</v>
+        <v>1027</v>
       </c>
       <c r="U93" t="s">
-        <v>1016</v>
-[...3 lines deleted...]
-      </c>
+        <v>1028</v>
+      </c>
+      <c r="V93"/>
       <c r="W93" t="s">
-        <v>1018</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>1019</v>
+        <v>1030</v>
       </c>
       <c r="B94"/>
       <c r="C94" t="s">
         <v>24</v>
       </c>
       <c r="D94"/>
       <c r="E94" t="s">
-        <v>1020</v>
+        <v>1031</v>
       </c>
       <c r="F94" t="s">
-        <v>1021</v>
+        <v>395</v>
       </c>
       <c r="G94" t="s">
         <v>27</v>
       </c>
       <c r="H94" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>1022</v>
-[...1 lines deleted...]
-      <c r="K94"/>
+        <v>1032</v>
+      </c>
+      <c r="K94" t="s">
+        <v>1030</v>
+      </c>
       <c r="L94">
-        <v>34000</v>
+        <v>34570</v>
       </c>
       <c r="M94" t="s">
-        <v>86</v>
+        <v>1033</v>
       </c>
       <c r="N94" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="O94"/>
       <c r="P94" t="s">
-        <v>531</v>
+        <v>88</v>
       </c>
       <c r="Q94"/>
-      <c r="R94"/>
-[...2 lines deleted...]
-      <c r="U94"/>
+      <c r="R94" t="s">
+        <v>1034</v>
+      </c>
+      <c r="S94" t="s">
+        <v>1035</v>
+      </c>
+      <c r="T94" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U94" t="s">
+        <v>1037</v>
+      </c>
       <c r="V94" t="s">
-        <v>1023</v>
+        <v>1038</v>
       </c>
       <c r="W94" t="s">
-        <v>1024</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>1025</v>
+        <v>1040</v>
       </c>
       <c r="B95" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
       <c r="C95" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D95"/>
+        <v>80</v>
+      </c>
+      <c r="D95" t="s">
+        <v>1042</v>
+      </c>
       <c r="E95" t="s">
-        <v>1027</v>
+        <v>1043</v>
       </c>
       <c r="F95" t="s">
-        <v>26</v>
+        <v>518</v>
       </c>
       <c r="G95" t="s">
         <v>27</v>
       </c>
       <c r="H95" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="I95" t="s">
-        <v>1028</v>
+        <v>1044</v>
       </c>
       <c r="J95" t="s">
-        <v>1029</v>
+        <v>1045</v>
       </c>
       <c r="K95"/>
       <c r="L95">
-        <v>11000</v>
+        <v>11590</v>
       </c>
       <c r="M95" t="s">
-        <v>186</v>
+        <v>1046</v>
       </c>
       <c r="N95" t="s">
-        <v>1030</v>
-[...1 lines deleted...]
-      <c r="O95"/>
+        <v>70</v>
+      </c>
+      <c r="O95" t="s">
+        <v>1047</v>
+      </c>
       <c r="P95" t="s">
-        <v>1031</v>
-[...3 lines deleted...]
-      </c>
+        <v>1048</v>
+      </c>
+      <c r="Q95"/>
       <c r="R95" t="s">
-        <v>1033</v>
+        <v>1049</v>
       </c>
       <c r="S95" t="s">
-        <v>1034</v>
+        <v>1050</v>
       </c>
       <c r="T95" t="s">
-        <v>147</v>
+        <v>1051</v>
       </c>
       <c r="U95" t="s">
-        <v>1035</v>
+        <v>1052</v>
       </c>
       <c r="V95" t="s">
-        <v>1036</v>
+        <v>1053</v>
       </c>
       <c r="W95" t="s">
-        <v>1037</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>1038</v>
+        <v>1055</v>
       </c>
       <c r="B96" t="s">
-        <v>1038</v>
+        <v>1056</v>
       </c>
       <c r="C96" t="s">
         <v>24</v>
       </c>
       <c r="D96"/>
       <c r="E96" t="s">
-        <v>1039</v>
+        <v>1057</v>
       </c>
       <c r="F96" t="s">
-        <v>776</v>
+        <v>299</v>
       </c>
       <c r="G96" t="s">
         <v>27</v>
       </c>
       <c r="H96" t="s">
-        <v>28</v>
+        <v>107</v>
       </c>
       <c r="I96" t="s">
-        <v>1040</v>
+        <v>184</v>
       </c>
       <c r="J96" t="s">
-        <v>1041</v>
+        <v>1058</v>
       </c>
       <c r="K96"/>
       <c r="L96">
-        <v>30120</v>
+        <v>11000</v>
       </c>
       <c r="M96" t="s">
-        <v>1041</v>
+        <v>965</v>
       </c>
       <c r="N96" t="s">
-        <v>668</v>
+        <v>1059</v>
       </c>
       <c r="O96"/>
       <c r="P96" t="s">
         <v>33</v>
       </c>
       <c r="Q96"/>
       <c r="R96" t="s">
-        <v>1042</v>
+        <v>1060</v>
       </c>
       <c r="S96" t="s">
-        <v>1043</v>
+        <v>1061</v>
       </c>
       <c r="T96" t="s">
-        <v>1044</v>
+        <v>617</v>
       </c>
       <c r="U96" t="s">
-        <v>1045</v>
+        <v>1062</v>
       </c>
       <c r="V96" t="s">
-        <v>1046</v>
+        <v>1063</v>
       </c>
       <c r="W96" t="s">
-        <v>1047</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>1048</v>
+        <v>1065</v>
       </c>
       <c r="B97"/>
       <c r="C97" t="s">
         <v>24</v>
       </c>
       <c r="D97"/>
       <c r="E97" t="s">
-        <v>1049</v>
+        <v>1066</v>
       </c>
       <c r="F97" t="s">
-        <v>26</v>
+        <v>1067</v>
       </c>
       <c r="G97" t="s">
         <v>27</v>
       </c>
       <c r="H97" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I97"/>
       <c r="J97" t="s">
-        <v>1050</v>
+        <v>1068</v>
       </c>
       <c r="K97"/>
       <c r="L97">
         <v>34000</v>
       </c>
       <c r="M97" t="s">
         <v>86</v>
       </c>
       <c r="N97" t="s">
-        <v>1051</v>
+        <v>47</v>
       </c>
       <c r="O97"/>
       <c r="P97" t="s">
-        <v>58</v>
+        <v>558</v>
       </c>
       <c r="Q97"/>
-      <c r="R97" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R97"/>
+      <c r="S97"/>
+      <c r="T97"/>
+      <c r="U97"/>
       <c r="V97" t="s">
-        <v>1056</v>
+        <v>1069</v>
       </c>
       <c r="W97" t="s">
-        <v>1057</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>1058</v>
-[...1 lines deleted...]
-      <c r="B98"/>
+        <v>1071</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1072</v>
+      </c>
       <c r="C98" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D98"/>
       <c r="E98" t="s">
-        <v>1059</v>
+        <v>1073</v>
       </c>
       <c r="F98" t="s">
-        <v>478</v>
+        <v>26</v>
       </c>
       <c r="G98" t="s">
         <v>27</v>
       </c>
       <c r="H98" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I98" t="s">
-        <v>27</v>
+        <v>1074</v>
       </c>
       <c r="J98" t="s">
-        <v>981</v>
+        <v>1075</v>
       </c>
       <c r="K98"/>
       <c r="L98">
-        <v>31068</v>
+        <v>11000</v>
       </c>
       <c r="M98" t="s">
-        <v>383</v>
+        <v>186</v>
       </c>
       <c r="N98" t="s">
-        <v>680</v>
+        <v>1076</v>
       </c>
       <c r="O98"/>
       <c r="P98" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="Q98"/>
+        <v>1077</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>1078</v>
+      </c>
       <c r="R98" t="s">
-        <v>1052</v>
+        <v>1079</v>
       </c>
       <c r="S98" t="s">
-        <v>1060</v>
+        <v>1080</v>
       </c>
       <c r="T98" t="s">
-        <v>1054</v>
+        <v>147</v>
       </c>
       <c r="U98" t="s">
-        <v>1055</v>
+        <v>1081</v>
       </c>
       <c r="V98" t="s">
-        <v>1056</v>
+        <v>1082</v>
       </c>
       <c r="W98" t="s">
-        <v>1057</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>1061</v>
-[...1 lines deleted...]
-      <c r="B99"/>
+        <v>1084</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1084</v>
+      </c>
       <c r="C99" t="s">
-        <v>378</v>
+        <v>24</v>
       </c>
       <c r="D99"/>
       <c r="E99" t="s">
-        <v>1062</v>
+        <v>1085</v>
       </c>
       <c r="F99" t="s">
-        <v>448</v>
+        <v>803</v>
       </c>
       <c r="G99" t="s">
         <v>27</v>
       </c>
       <c r="H99" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="I99"/>
+        <v>28</v>
+      </c>
+      <c r="I99" t="s">
+        <v>1086</v>
+      </c>
       <c r="J99" t="s">
-        <v>1063</v>
+        <v>1087</v>
       </c>
       <c r="K99"/>
       <c r="L99">
-        <v>11100</v>
+        <v>30120</v>
       </c>
       <c r="M99" t="s">
-        <v>1064</v>
+        <v>1087</v>
       </c>
       <c r="N99" t="s">
-        <v>789</v>
+        <v>695</v>
       </c>
       <c r="O99"/>
       <c r="P99" t="s">
         <v>33</v>
       </c>
       <c r="Q99"/>
       <c r="R99" t="s">
-        <v>1065</v>
+        <v>1088</v>
       </c>
       <c r="S99" t="s">
-        <v>1066</v>
+        <v>1089</v>
       </c>
       <c r="T99" t="s">
-        <v>1067</v>
+        <v>1090</v>
       </c>
       <c r="U99" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="V99"/>
+        <v>1091</v>
+      </c>
+      <c r="V99" t="s">
+        <v>1092</v>
+      </c>
       <c r="W99" t="s">
-        <v>1069</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>1070</v>
+        <v>1094</v>
       </c>
       <c r="B100"/>
       <c r="C100" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>1071</v>
+        <v>1095</v>
       </c>
       <c r="F100" t="s">
         <v>26</v>
       </c>
       <c r="G100" t="s">
         <v>27</v>
       </c>
       <c r="H100" t="s">
-        <v>1072</v>
-[...1 lines deleted...]
-      <c r="I100"/>
+        <v>44</v>
+      </c>
+      <c r="I100" t="s">
+        <v>27</v>
+      </c>
       <c r="J100" t="s">
-        <v>1073</v>
+        <v>1096</v>
       </c>
       <c r="K100"/>
       <c r="L100">
-        <v>34130</v>
+        <v>34000</v>
       </c>
       <c r="M100" t="s">
-        <v>1074</v>
+        <v>86</v>
       </c>
       <c r="N100" t="s">
-        <v>32</v>
+        <v>1097</v>
       </c>
       <c r="O100"/>
       <c r="P100" t="s">
-        <v>1075</v>
-[...7 lines deleted...]
-      <c r="U100"/>
+        <v>58</v>
+      </c>
+      <c r="Q100"/>
+      <c r="R100" t="s">
+        <v>1098</v>
+      </c>
+      <c r="S100" t="s">
+        <v>1099</v>
+      </c>
+      <c r="T100" t="s">
+        <v>1100</v>
+      </c>
+      <c r="U100" t="s">
+        <v>1101</v>
+      </c>
       <c r="V100" t="s">
-        <v>1077</v>
+        <v>1102</v>
       </c>
       <c r="W100" t="s">
-        <v>1078</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>1079</v>
-[...3 lines deleted...]
-      </c>
+        <v>1104</v>
+      </c>
+      <c r="B101"/>
       <c r="C101" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D101"/>
       <c r="E101" t="s">
-        <v>1082</v>
+        <v>1105</v>
       </c>
       <c r="F101" t="s">
-        <v>26</v>
+        <v>505</v>
       </c>
       <c r="G101" t="s">
         <v>27</v>
       </c>
       <c r="H101" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="I101"/>
+        <v>44</v>
+      </c>
+      <c r="I101" t="s">
+        <v>27</v>
+      </c>
       <c r="J101" t="s">
-        <v>1083</v>
+        <v>1024</v>
       </c>
       <c r="K101"/>
-      <c r="L101" t="s">
-        <v>1084</v>
+      <c r="L101">
+        <v>31068</v>
       </c>
       <c r="M101" t="s">
-        <v>383</v>
+        <v>321</v>
       </c>
       <c r="N101" t="s">
-        <v>1085</v>
+        <v>707</v>
       </c>
       <c r="O101"/>
       <c r="P101" t="s">
         <v>58</v>
       </c>
       <c r="Q101"/>
-      <c r="R101"/>
-[...2 lines deleted...]
-      <c r="U101"/>
+      <c r="R101" t="s">
+        <v>1098</v>
+      </c>
+      <c r="S101" t="s">
+        <v>1106</v>
+      </c>
+      <c r="T101" t="s">
+        <v>1100</v>
+      </c>
+      <c r="U101" t="s">
+        <v>1101</v>
+      </c>
       <c r="V101" t="s">
-        <v>1086</v>
+        <v>1102</v>
       </c>
       <c r="W101" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>1088</v>
-[...3 lines deleted...]
-      </c>
+        <v>1107</v>
+      </c>
+      <c r="B102"/>
       <c r="C102" t="s">
-        <v>167</v>
+        <v>406</v>
       </c>
       <c r="D102"/>
       <c r="E102" t="s">
-        <v>1090</v>
+        <v>1108</v>
       </c>
       <c r="F102" t="s">
-        <v>520</v>
+        <v>475</v>
       </c>
       <c r="G102" t="s">
         <v>27</v>
       </c>
       <c r="H102" t="s">
-        <v>99</v>
+        <v>519</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
-        <v>1091</v>
+        <v>1109</v>
       </c>
       <c r="K102"/>
       <c r="L102">
-        <v>31320</v>
+        <v>11100</v>
       </c>
       <c r="M102" t="s">
-        <v>1092</v>
+        <v>1110</v>
       </c>
       <c r="N102" t="s">
-        <v>1093</v>
+        <v>816</v>
       </c>
       <c r="O102"/>
       <c r="P102" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="Q102"/>
       <c r="R102" t="s">
-        <v>1094</v>
+        <v>1111</v>
       </c>
       <c r="S102" t="s">
-        <v>1095</v>
-[...1 lines deleted...]
-      <c r="T102"/>
+        <v>1112</v>
+      </c>
+      <c r="T102" t="s">
+        <v>1113</v>
+      </c>
       <c r="U102" t="s">
-        <v>1096</v>
-[...3 lines deleted...]
-      </c>
+        <v>1114</v>
+      </c>
+      <c r="V102"/>
       <c r="W102" t="s">
-        <v>1098</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1116</v>
+      </c>
+      <c r="B103"/>
       <c r="C103" t="s">
-        <v>823</v>
+        <v>97</v>
       </c>
       <c r="D103"/>
       <c r="E103" t="s">
-        <v>1101</v>
+        <v>1117</v>
       </c>
       <c r="F103" t="s">
         <v>26</v>
       </c>
       <c r="G103" t="s">
         <v>27</v>
       </c>
       <c r="H103" t="s">
-        <v>28</v>
+        <v>1118</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>1102</v>
+        <v>1119</v>
       </c>
       <c r="K103"/>
       <c r="L103">
-        <v>46000</v>
+        <v>34130</v>
       </c>
       <c r="M103" t="s">
-        <v>438</v>
+        <v>1120</v>
       </c>
       <c r="N103" t="s">
-        <v>668</v>
+        <v>32</v>
       </c>
       <c r="O103"/>
       <c r="P103" t="s">
-        <v>88</v>
+        <v>1121</v>
       </c>
       <c r="Q103" t="s">
-        <v>1103</v>
+        <v>1122</v>
       </c>
       <c r="R103"/>
       <c r="S103"/>
       <c r="T103"/>
       <c r="U103"/>
-      <c r="V103"/>
+      <c r="V103" t="s">
+        <v>1123</v>
+      </c>
       <c r="W103" t="s">
-        <v>1104</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>1105</v>
+        <v>1125</v>
       </c>
       <c r="B104" t="s">
-        <v>1106</v>
+        <v>1126</v>
       </c>
       <c r="C104" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="D104"/>
+        <v>1127</v>
+      </c>
+      <c r="D104" t="s">
+        <v>407</v>
+      </c>
       <c r="E104" t="s">
-        <v>1107</v>
+        <v>1128</v>
       </c>
       <c r="F104" t="s">
-        <v>1108</v>
+        <v>26</v>
       </c>
       <c r="G104" t="s">
         <v>27</v>
       </c>
       <c r="H104" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="I104"/>
       <c r="J104" t="s">
-        <v>1109</v>
-[...5 lines deleted...]
-        <v>34090</v>
+        <v>1129</v>
+      </c>
+      <c r="K104"/>
+      <c r="L104" t="s">
+        <v>1130</v>
       </c>
       <c r="M104" t="s">
-        <v>86</v>
+        <v>321</v>
       </c>
       <c r="N104" t="s">
-        <v>32</v>
+        <v>1131</v>
       </c>
       <c r="O104"/>
       <c r="P104" t="s">
-        <v>1111</v>
+        <v>58</v>
       </c>
       <c r="Q104"/>
-      <c r="R104" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R104"/>
+      <c r="S104"/>
+      <c r="T104"/>
+      <c r="U104"/>
       <c r="V104" t="s">
-        <v>1115</v>
+        <v>1132</v>
       </c>
       <c r="W104" t="s">
-        <v>1116</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>1117</v>
-[...1 lines deleted...]
-      <c r="B105"/>
+        <v>1134</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1135</v>
+      </c>
       <c r="C105" t="s">
-        <v>41</v>
+        <v>167</v>
       </c>
       <c r="D105"/>
       <c r="E105" t="s">
-        <v>1118</v>
+        <v>1136</v>
       </c>
       <c r="F105" t="s">
-        <v>1119</v>
+        <v>547</v>
       </c>
       <c r="G105" t="s">
         <v>27</v>
       </c>
       <c r="H105" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I105"/>
       <c r="J105" t="s">
-        <v>1120</v>
+        <v>1137</v>
       </c>
       <c r="K105"/>
       <c r="L105">
-        <v>34110</v>
+        <v>31320</v>
       </c>
       <c r="M105" t="s">
-        <v>1121</v>
+        <v>1138</v>
       </c>
       <c r="N105" t="s">
-        <v>32</v>
+        <v>1139</v>
       </c>
       <c r="O105"/>
       <c r="P105" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="Q105"/>
-      <c r="R105"/>
-      <c r="S105"/>
+      <c r="R105" t="s">
+        <v>1140</v>
+      </c>
+      <c r="S105" t="s">
+        <v>1141</v>
+      </c>
       <c r="T105"/>
-      <c r="U105"/>
-      <c r="V105"/>
+      <c r="U105" t="s">
+        <v>1142</v>
+      </c>
+      <c r="V105" t="s">
+        <v>1143</v>
+      </c>
       <c r="W105" t="s">
-        <v>1122</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>1123</v>
-[...1 lines deleted...]
-      <c r="B106"/>
+        <v>1145</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1146</v>
+      </c>
       <c r="C106" t="s">
-        <v>24</v>
+        <v>850</v>
       </c>
       <c r="D106"/>
       <c r="E106" t="s">
-        <v>1124</v>
+        <v>1147</v>
       </c>
       <c r="F106" t="s">
-        <v>421</v>
+        <v>26</v>
       </c>
       <c r="G106" t="s">
         <v>27</v>
       </c>
       <c r="H106" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>1125</v>
+        <v>1148</v>
       </c>
       <c r="K106"/>
-      <c r="L106" t="s">
-        <v>625</v>
+      <c r="L106">
+        <v>46000</v>
       </c>
       <c r="M106" t="s">
-        <v>1126</v>
+        <v>465</v>
       </c>
       <c r="N106" t="s">
-        <v>32</v>
+        <v>695</v>
       </c>
       <c r="O106"/>
       <c r="P106" t="s">
-        <v>1127</v>
-[...13 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>1149</v>
+      </c>
+      <c r="R106"/>
+      <c r="S106"/>
+      <c r="T106"/>
+      <c r="U106"/>
       <c r="V106"/>
       <c r="W106" t="s">
-        <v>1132</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>1133</v>
-[...1 lines deleted...]
-      <c r="B107"/>
+        <v>1151</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1152</v>
+      </c>
       <c r="C107" t="s">
-        <v>1134</v>
+        <v>167</v>
       </c>
       <c r="D107"/>
       <c r="E107" t="s">
-        <v>1135</v>
+        <v>1153</v>
       </c>
       <c r="F107" t="s">
-        <v>421</v>
+        <v>1154</v>
       </c>
       <c r="G107" t="s">
         <v>27</v>
       </c>
       <c r="H107" t="s">
-        <v>311</v>
+        <v>44</v>
       </c>
       <c r="I107" t="s">
-        <v>1136</v>
+        <v>27</v>
       </c>
       <c r="J107" t="s">
-        <v>1137</v>
-[...1 lines deleted...]
-      <c r="K107"/>
+        <v>1155</v>
+      </c>
+      <c r="K107" t="s">
+        <v>1156</v>
+      </c>
       <c r="L107">
-        <v>32800</v>
+        <v>34090</v>
       </c>
       <c r="M107" t="s">
-        <v>1138</v>
+        <v>86</v>
       </c>
       <c r="N107" t="s">
-        <v>403</v>
+        <v>32</v>
       </c>
       <c r="O107"/>
       <c r="P107" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>1157</v>
+      </c>
+      <c r="Q107"/>
       <c r="R107" t="s">
-        <v>1140</v>
+        <v>177</v>
       </c>
       <c r="S107" t="s">
-        <v>1141</v>
+        <v>1158</v>
       </c>
       <c r="T107" t="s">
-        <v>1142</v>
+        <v>1159</v>
       </c>
       <c r="U107" t="s">
-        <v>1143</v>
+        <v>1160</v>
       </c>
       <c r="V107" t="s">
-        <v>1144</v>
+        <v>1161</v>
       </c>
       <c r="W107" t="s">
-        <v>1145</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>1146</v>
+        <v>1163</v>
       </c>
       <c r="B108"/>
       <c r="C108" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>1147</v>
+        <v>1164</v>
       </c>
       <c r="F108" t="s">
-        <v>367</v>
+        <v>1165</v>
       </c>
       <c r="G108" t="s">
         <v>27</v>
       </c>
       <c r="H108" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="I108" t="s">
-        <v>1148</v>
+        <v>27</v>
       </c>
       <c r="J108" t="s">
-        <v>1149</v>
+        <v>1166</v>
       </c>
       <c r="K108"/>
       <c r="L108">
-        <v>31530</v>
+        <v>34110</v>
       </c>
       <c r="M108" t="s">
-        <v>1150</v>
+        <v>1167</v>
       </c>
       <c r="N108" t="s">
-        <v>668</v>
+        <v>32</v>
       </c>
       <c r="O108"/>
       <c r="P108" t="s">
         <v>33</v>
       </c>
       <c r="Q108"/>
-      <c r="R108" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R108"/>
+      <c r="S108"/>
+      <c r="T108"/>
+      <c r="U108"/>
+      <c r="V108"/>
       <c r="W108" t="s">
-        <v>1155</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>1156</v>
+        <v>1169</v>
       </c>
       <c r="B109"/>
       <c r="C109" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D109"/>
       <c r="E109" t="s">
-        <v>1158</v>
+        <v>1170</v>
       </c>
       <c r="F109" t="s">
-        <v>1159</v>
+        <v>448</v>
       </c>
       <c r="G109" t="s">
         <v>27</v>
       </c>
       <c r="H109" t="s">
-        <v>44</v>
+        <v>155</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>1160</v>
+        <v>1171</v>
       </c>
       <c r="K109"/>
-      <c r="L109">
-        <v>31100</v>
+      <c r="L109" t="s">
+        <v>652</v>
       </c>
       <c r="M109" t="s">
-        <v>383</v>
+        <v>1172</v>
       </c>
       <c r="N109" t="s">
         <v>32</v>
       </c>
       <c r="O109"/>
       <c r="P109" t="s">
-        <v>885</v>
+        <v>1173</v>
       </c>
       <c r="Q109"/>
       <c r="R109" t="s">
-        <v>1161</v>
+        <v>1174</v>
       </c>
       <c r="S109" t="s">
-        <v>1162</v>
+        <v>1175</v>
       </c>
       <c r="T109" t="s">
-        <v>1163</v>
+        <v>1176</v>
       </c>
       <c r="U109" t="s">
-        <v>1164</v>
-[...3 lines deleted...]
-      </c>
+        <v>1177</v>
+      </c>
+      <c r="V109"/>
       <c r="W109" t="s">
-        <v>1166</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>1167</v>
+        <v>1179</v>
       </c>
       <c r="B110"/>
       <c r="C110" t="s">
-        <v>24</v>
+        <v>1180</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
       <c r="F110" t="s">
-        <v>1169</v>
+        <v>448</v>
       </c>
       <c r="G110" t="s">
         <v>27</v>
       </c>
       <c r="H110" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I110" t="s">
-        <v>1170</v>
+        <v>1182</v>
       </c>
       <c r="J110" t="s">
-        <v>1171</v>
+        <v>1183</v>
       </c>
       <c r="K110"/>
       <c r="L110">
-        <v>34000</v>
+        <v>32800</v>
       </c>
       <c r="M110" t="s">
-        <v>86</v>
+        <v>1184</v>
       </c>
       <c r="N110" t="s">
-        <v>668</v>
+        <v>430</v>
       </c>
       <c r="O110"/>
       <c r="P110" t="s">
-        <v>1172</v>
-[...1 lines deleted...]
-      <c r="Q110"/>
+        <v>350</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>1185</v>
+      </c>
       <c r="R110" t="s">
-        <v>1173</v>
+        <v>1186</v>
       </c>
       <c r="S110" t="s">
-        <v>1174</v>
+        <v>1187</v>
       </c>
       <c r="T110" t="s">
-        <v>590</v>
+        <v>1188</v>
       </c>
       <c r="U110" t="s">
-        <v>1175</v>
-[...1 lines deleted...]
-      <c r="V110"/>
+        <v>1189</v>
+      </c>
+      <c r="V110" t="s">
+        <v>1190</v>
+      </c>
       <c r="W110" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
-        <v>1177</v>
+        <v>1192</v>
       </c>
       <c r="B111"/>
       <c r="C111" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
-        <v>1178</v>
+        <v>1193</v>
       </c>
       <c r="F111" t="s">
-        <v>1108</v>
+        <v>395</v>
       </c>
       <c r="G111" t="s">
         <v>27</v>
       </c>
       <c r="H111" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I111"/>
+        <v>107</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1194</v>
+      </c>
       <c r="J111" t="s">
-        <v>1179</v>
-[...3 lines deleted...]
-      </c>
+        <v>1195</v>
+      </c>
+      <c r="K111"/>
       <c r="L111">
-        <v>34172</v>
+        <v>31530</v>
       </c>
       <c r="M111" t="s">
-        <v>1181</v>
+        <v>1196</v>
       </c>
       <c r="N111" t="s">
-        <v>403</v>
+        <v>695</v>
       </c>
       <c r="O111"/>
       <c r="P111" t="s">
-        <v>1182</v>
+        <v>33</v>
       </c>
       <c r="Q111"/>
-      <c r="R111"/>
-[...2 lines deleted...]
-      <c r="U111"/>
+      <c r="R111" t="s">
+        <v>1197</v>
+      </c>
+      <c r="S111" t="s">
+        <v>1198</v>
+      </c>
+      <c r="T111" t="s">
+        <v>36</v>
+      </c>
+      <c r="U111" t="s">
+        <v>1199</v>
+      </c>
       <c r="V111" t="s">
-        <v>1183</v>
+        <v>1200</v>
       </c>
       <c r="W111" t="s">
-        <v>1184</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>1185</v>
+        <v>1202</v>
       </c>
       <c r="B112"/>
       <c r="C112" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D112"/>
       <c r="E112" t="s">
-        <v>1187</v>
+        <v>1203</v>
       </c>
       <c r="F112" t="s">
-        <v>699</v>
+        <v>1204</v>
       </c>
       <c r="G112" t="s">
         <v>27</v>
       </c>
       <c r="H112" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="I112"/>
+        <v>28</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1205</v>
+      </c>
       <c r="J112" t="s">
-        <v>1188</v>
+        <v>1206</v>
       </c>
       <c r="K112"/>
       <c r="L112">
-        <v>34070</v>
+        <v>34000</v>
       </c>
       <c r="M112" t="s">
         <v>86</v>
       </c>
       <c r="N112" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>695</v>
+      </c>
+      <c r="O112"/>
       <c r="P112" t="s">
-        <v>1190</v>
+        <v>1207</v>
       </c>
       <c r="Q112"/>
       <c r="R112" t="s">
-        <v>1191</v>
+        <v>1208</v>
       </c>
       <c r="S112" t="s">
-        <v>1192</v>
-[...1 lines deleted...]
-      <c r="T112"/>
+        <v>1209</v>
+      </c>
+      <c r="T112" t="s">
+        <v>617</v>
+      </c>
       <c r="U112" t="s">
-        <v>1193</v>
-[...3 lines deleted...]
-      </c>
+        <v>1210</v>
+      </c>
+      <c r="V112"/>
       <c r="W112" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>1196</v>
-[...3 lines deleted...]
-      </c>
+        <v>1212</v>
+      </c>
+      <c r="B113"/>
       <c r="C113" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D113"/>
       <c r="E113" t="s">
-        <v>1198</v>
+        <v>1213</v>
       </c>
       <c r="F113" t="s">
-        <v>26</v>
+        <v>1154</v>
       </c>
       <c r="G113" t="s">
         <v>27</v>
       </c>
       <c r="H113" t="s">
-        <v>1199</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I113"/>
       <c r="J113" t="s">
-        <v>1201</v>
-[...1 lines deleted...]
-      <c r="K113"/>
+        <v>1214</v>
+      </c>
+      <c r="K113" t="s">
+        <v>1215</v>
+      </c>
       <c r="L113">
-        <v>34000</v>
+        <v>34172</v>
       </c>
       <c r="M113" t="s">
-        <v>86</v>
+        <v>1216</v>
       </c>
       <c r="N113" t="s">
-        <v>32</v>
+        <v>430</v>
       </c>
       <c r="O113"/>
       <c r="P113" t="s">
-        <v>33</v>
+        <v>1217</v>
       </c>
       <c r="Q113"/>
-      <c r="R113" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R113"/>
+      <c r="S113"/>
+      <c r="T113"/>
+      <c r="U113"/>
       <c r="V113" t="s">
-        <v>1205</v>
+        <v>1218</v>
       </c>
       <c r="W113" t="s">
-        <v>1206</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>1207</v>
-[...3 lines deleted...]
-      </c>
+        <v>1220</v>
+      </c>
+      <c r="B114"/>
       <c r="C114" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D114"/>
+        <v>51</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1221</v>
+      </c>
       <c r="E114" t="s">
-        <v>1209</v>
+        <v>1222</v>
       </c>
       <c r="F114" t="s">
-        <v>1210</v>
+        <v>726</v>
       </c>
       <c r="G114" t="s">
         <v>27</v>
       </c>
       <c r="H114" t="s">
-        <v>1199</v>
-[...3 lines deleted...]
-      </c>
+        <v>462</v>
+      </c>
+      <c r="I114"/>
       <c r="J114" t="s">
-        <v>1212</v>
+        <v>1223</v>
       </c>
       <c r="K114"/>
       <c r="L114">
-        <v>31000</v>
+        <v>34070</v>
       </c>
       <c r="M114" t="s">
-        <v>383</v>
+        <v>86</v>
       </c>
       <c r="N114" t="s">
-        <v>1213</v>
-[...1 lines deleted...]
-      <c r="O114"/>
+        <v>32</v>
+      </c>
+      <c r="O114" t="s">
+        <v>1224</v>
+      </c>
       <c r="P114" t="s">
-        <v>1214</v>
+        <v>1225</v>
       </c>
       <c r="Q114"/>
-      <c r="R114"/>
-      <c r="S114"/>
+      <c r="R114" t="s">
+        <v>1226</v>
+      </c>
+      <c r="S114" t="s">
+        <v>1227</v>
+      </c>
       <c r="T114"/>
-      <c r="U114"/>
-      <c r="V114"/>
+      <c r="U114" t="s">
+        <v>1228</v>
+      </c>
+      <c r="V114" t="s">
+        <v>1229</v>
+      </c>
       <c r="W114" t="s">
-        <v>1215</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>1216</v>
+        <v>1231</v>
       </c>
       <c r="B115" t="s">
-        <v>1217</v>
+        <v>1232</v>
       </c>
       <c r="C115" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D115"/>
       <c r="E115" t="s">
-        <v>1218</v>
+        <v>1233</v>
       </c>
       <c r="F115" t="s">
-        <v>1219</v>
+        <v>26</v>
       </c>
       <c r="G115" t="s">
         <v>27</v>
       </c>
       <c r="H115" t="s">
-        <v>44</v>
+        <v>1234</v>
       </c>
       <c r="I115" t="s">
-        <v>27</v>
+        <v>1235</v>
       </c>
       <c r="J115" t="s">
-        <v>1220</v>
+        <v>1236</v>
       </c>
       <c r="K115"/>
       <c r="L115">
         <v>34000</v>
       </c>
       <c r="M115" t="s">
         <v>86</v>
       </c>
       <c r="N115" t="s">
-        <v>403</v>
+        <v>32</v>
       </c>
       <c r="O115"/>
       <c r="P115" t="s">
         <v>33</v>
       </c>
       <c r="Q115"/>
       <c r="R115" t="s">
-        <v>1221</v>
+        <v>1237</v>
       </c>
       <c r="S115" t="s">
-        <v>1222</v>
+        <v>1238</v>
       </c>
       <c r="T115" t="s">
-        <v>1223</v>
+        <v>36</v>
       </c>
       <c r="U115" t="s">
-        <v>1224</v>
+        <v>1239</v>
       </c>
       <c r="V115" t="s">
-        <v>1225</v>
+        <v>1240</v>
       </c>
       <c r="W115" t="s">
-        <v>1226</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>1227</v>
+        <v>1242</v>
       </c>
       <c r="B116" t="s">
-        <v>1217</v>
+        <v>1243</v>
       </c>
       <c r="C116" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D116"/>
       <c r="E116" t="s">
-        <v>1228</v>
+        <v>1244</v>
       </c>
       <c r="F116" t="s">
-        <v>1229</v>
+        <v>1245</v>
       </c>
       <c r="G116" t="s">
         <v>27</v>
       </c>
       <c r="H116" t="s">
-        <v>28</v>
+        <v>1234</v>
       </c>
       <c r="I116" t="s">
-        <v>247</v>
+        <v>1246</v>
       </c>
       <c r="J116" t="s">
-        <v>1230</v>
+        <v>1247</v>
       </c>
       <c r="K116"/>
       <c r="L116">
-        <v>30900</v>
+        <v>31000</v>
       </c>
       <c r="M116" t="s">
-        <v>46</v>
+        <v>321</v>
       </c>
       <c r="N116" t="s">
-        <v>403</v>
+        <v>1248</v>
       </c>
       <c r="O116"/>
       <c r="P116" t="s">
-        <v>1231</v>
+        <v>1249</v>
       </c>
       <c r="Q116"/>
-      <c r="R116" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R116"/>
+      <c r="S116"/>
+      <c r="T116"/>
+      <c r="U116"/>
+      <c r="V116"/>
       <c r="W116" t="s">
-        <v>1226</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>1237</v>
-[...1 lines deleted...]
-      <c r="B117"/>
+        <v>1251</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1252</v>
+      </c>
       <c r="C117" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D117"/>
       <c r="E117" t="s">
-        <v>1238</v>
+        <v>1253</v>
       </c>
       <c r="F117" t="s">
-        <v>421</v>
+        <v>1254</v>
       </c>
       <c r="G117" t="s">
         <v>27</v>
       </c>
       <c r="H117" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="I117" t="s">
-        <v>1239</v>
+        <v>27</v>
       </c>
       <c r="J117" t="s">
-        <v>1240</v>
+        <v>1255</v>
       </c>
       <c r="K117"/>
       <c r="L117">
-        <v>66270</v>
+        <v>34000</v>
       </c>
       <c r="M117" t="s">
-        <v>1241</v>
+        <v>86</v>
       </c>
       <c r="N117" t="s">
-        <v>70</v>
+        <v>430</v>
       </c>
       <c r="O117"/>
       <c r="P117" t="s">
         <v>33</v>
       </c>
       <c r="Q117"/>
       <c r="R117" t="s">
-        <v>1242</v>
+        <v>1256</v>
       </c>
       <c r="S117" t="s">
-        <v>1243</v>
+        <v>1257</v>
       </c>
       <c r="T117" t="s">
-        <v>1244</v>
+        <v>1258</v>
       </c>
       <c r="U117" t="s">
-        <v>1245</v>
-[...1 lines deleted...]
-      <c r="V117"/>
+        <v>1259</v>
+      </c>
+      <c r="V117" t="s">
+        <v>1260</v>
+      </c>
       <c r="W117" t="s">
-        <v>1246</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>1247</v>
-[...1 lines deleted...]
-      <c r="B118"/>
+        <v>1262</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1252</v>
+      </c>
       <c r="C118" t="s">
-        <v>97</v>
+        <v>41</v>
       </c>
       <c r="D118"/>
       <c r="E118" t="s">
-        <v>1248</v>
+        <v>1263</v>
       </c>
       <c r="F118" t="s">
-        <v>803</v>
+        <v>1264</v>
       </c>
       <c r="G118" t="s">
         <v>27</v>
       </c>
       <c r="H118" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="I118"/>
+        <v>28</v>
+      </c>
+      <c r="I118" t="s">
+        <v>247</v>
+      </c>
       <c r="J118" t="s">
-        <v>1249</v>
+        <v>1265</v>
       </c>
       <c r="K118"/>
       <c r="L118">
-        <v>34000</v>
+        <v>30900</v>
       </c>
       <c r="M118" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="N118" t="s">
-        <v>754</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="O118"/>
       <c r="P118" t="s">
-        <v>1251</v>
+        <v>1266</v>
       </c>
       <c r="Q118"/>
       <c r="R118" t="s">
-        <v>1252</v>
+        <v>1267</v>
       </c>
       <c r="S118" t="s">
-        <v>1253</v>
-[...1 lines deleted...]
-      <c r="T118"/>
+        <v>1268</v>
+      </c>
+      <c r="T118" t="s">
+        <v>1269</v>
+      </c>
       <c r="U118" t="s">
-        <v>1254</v>
-[...1 lines deleted...]
-      <c r="V118"/>
+        <v>1270</v>
+      </c>
+      <c r="V118" t="s">
+        <v>1271</v>
+      </c>
       <c r="W118" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>1256</v>
+        <v>1272</v>
       </c>
       <c r="B119"/>
       <c r="C119" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D119"/>
       <c r="E119" t="s">
-        <v>1257</v>
+        <v>1273</v>
       </c>
       <c r="F119" t="s">
-        <v>367</v>
+        <v>448</v>
       </c>
       <c r="G119" t="s">
         <v>27</v>
       </c>
       <c r="H119" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I119" t="s">
-        <v>1258</v>
+        <v>1274</v>
       </c>
       <c r="J119" t="s">
-        <v>1259</v>
+        <v>1275</v>
       </c>
       <c r="K119"/>
       <c r="L119">
-        <v>31400</v>
+        <v>66270</v>
       </c>
       <c r="M119" t="s">
-        <v>383</v>
+        <v>1276</v>
       </c>
       <c r="N119" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="O119"/>
       <c r="P119" t="s">
-        <v>1231</v>
+        <v>33</v>
       </c>
       <c r="Q119"/>
       <c r="R119" t="s">
-        <v>1260</v>
+        <v>1277</v>
       </c>
       <c r="S119" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="T119" t="s">
-        <v>1262</v>
+        <v>1279</v>
       </c>
       <c r="U119" t="s">
-        <v>1263</v>
-[...4 lines deleted...]
-      <c r="W119"/>
+        <v>1280</v>
+      </c>
+      <c r="V119"/>
+      <c r="W119" t="s">
+        <v>1281</v>
+      </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>1265</v>
-[...3 lines deleted...]
-      </c>
+        <v>1282</v>
+      </c>
+      <c r="B120"/>
       <c r="C120" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="D120"/>
       <c r="E120" t="s">
-        <v>1267</v>
+        <v>1283</v>
       </c>
       <c r="F120" t="s">
-        <v>1268</v>
+        <v>830</v>
       </c>
       <c r="G120" t="s">
         <v>27</v>
       </c>
       <c r="H120" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
-        <v>1269</v>
+        <v>1284</v>
       </c>
       <c r="K120"/>
       <c r="L120">
-        <v>31058</v>
+        <v>34000</v>
       </c>
       <c r="M120" t="s">
-        <v>212</v>
+        <v>86</v>
       </c>
       <c r="N120" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="O120"/>
+        <v>781</v>
+      </c>
+      <c r="O120" t="s">
+        <v>1285</v>
+      </c>
       <c r="P120" t="s">
-        <v>58</v>
+        <v>1286</v>
       </c>
       <c r="Q120"/>
-      <c r="R120"/>
-      <c r="S120"/>
+      <c r="R120" t="s">
+        <v>1287</v>
+      </c>
+      <c r="S120" t="s">
+        <v>1288</v>
+      </c>
       <c r="T120"/>
-      <c r="U120"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U120" t="s">
+        <v>1289</v>
+      </c>
+      <c r="V120"/>
       <c r="W120" t="s">
-        <v>1271</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>1272</v>
-[...3 lines deleted...]
-      </c>
+        <v>1291</v>
+      </c>
+      <c r="B121"/>
       <c r="C121" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>1274</v>
+        <v>1292</v>
       </c>
       <c r="F121" t="s">
-        <v>421</v>
+        <v>395</v>
       </c>
       <c r="G121" t="s">
         <v>27</v>
       </c>
       <c r="H121" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="I121" t="s">
-        <v>1275</v>
+        <v>1293</v>
       </c>
       <c r="J121" t="s">
-        <v>1276</v>
+        <v>1294</v>
       </c>
       <c r="K121"/>
       <c r="L121">
-        <v>46000</v>
+        <v>31400</v>
       </c>
       <c r="M121" t="s">
-        <v>267</v>
+        <v>321</v>
       </c>
       <c r="N121" t="s">
-        <v>836</v>
+        <v>32</v>
       </c>
       <c r="O121"/>
       <c r="P121" t="s">
-        <v>1002</v>
+        <v>1266</v>
       </c>
       <c r="Q121"/>
       <c r="R121" t="s">
-        <v>670</v>
+        <v>1295</v>
       </c>
       <c r="S121" t="s">
-        <v>1277</v>
+        <v>1296</v>
       </c>
       <c r="T121" t="s">
-        <v>590</v>
+        <v>1297</v>
       </c>
       <c r="U121" t="s">
-        <v>1278</v>
-[...4 lines deleted...]
-      </c>
+        <v>1298</v>
+      </c>
+      <c r="V121" t="s">
+        <v>1299</v>
+      </c>
+      <c r="W121"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>1280</v>
-[...1 lines deleted...]
-      <c r="B122"/>
+        <v>1300</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1301</v>
+      </c>
       <c r="C122" t="s">
-        <v>823</v>
-[...1 lines deleted...]
-      <c r="D122"/>
+        <v>80</v>
+      </c>
+      <c r="D122" t="s">
+        <v>407</v>
+      </c>
       <c r="E122" t="s">
-        <v>1281</v>
+        <v>1302</v>
       </c>
       <c r="F122" t="s">
-        <v>67</v>
+        <v>1303</v>
       </c>
       <c r="G122" t="s">
         <v>27</v>
       </c>
       <c r="H122" t="s">
-        <v>492</v>
+        <v>44</v>
       </c>
       <c r="I122"/>
       <c r="J122" t="s">
-        <v>1282</v>
+        <v>1304</v>
       </c>
       <c r="K122"/>
-      <c r="L122" t="s">
-        <v>1283</v>
+      <c r="L122">
+        <v>31058</v>
       </c>
       <c r="M122" t="s">
-        <v>1284</v>
+        <v>212</v>
       </c>
       <c r="N122" t="s">
-        <v>32</v>
+        <v>557</v>
       </c>
       <c r="O122"/>
       <c r="P122" t="s">
-        <v>1285</v>
+        <v>58</v>
       </c>
       <c r="Q122"/>
-      <c r="R122" t="s">
-[...11 lines deleted...]
-      <c r="V122"/>
+      <c r="R122"/>
+      <c r="S122"/>
+      <c r="T122"/>
+      <c r="U122"/>
+      <c r="V122" t="s">
+        <v>1305</v>
+      </c>
       <c r="W122" t="s">
-        <v>1290</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>1291</v>
-[...1 lines deleted...]
-      <c r="B123"/>
+        <v>1307</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1308</v>
+      </c>
       <c r="C123" t="s">
-        <v>378</v>
+        <v>24</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
-        <v>1292</v>
+        <v>1309</v>
       </c>
       <c r="F123" t="s">
-        <v>1293</v>
+        <v>448</v>
       </c>
       <c r="G123" t="s">
         <v>27</v>
       </c>
       <c r="H123" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>31170</v>
+        <v>28</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1310</v>
       </c>
       <c r="J123" t="s">
-        <v>1294</v>
+        <v>1311</v>
       </c>
       <c r="K123"/>
       <c r="L123">
-        <v>31170</v>
+        <v>46000</v>
       </c>
       <c r="M123" t="s">
-        <v>1295</v>
+        <v>267</v>
       </c>
       <c r="N123" t="s">
-        <v>1296</v>
-[...3 lines deleted...]
-      </c>
+        <v>374</v>
+      </c>
+      <c r="O123"/>
       <c r="P123" t="s">
-        <v>1298</v>
-[...7 lines deleted...]
-      <c r="U123"/>
+        <v>1048</v>
+      </c>
+      <c r="Q123"/>
+      <c r="R123" t="s">
+        <v>697</v>
+      </c>
+      <c r="S123" t="s">
+        <v>1312</v>
+      </c>
+      <c r="T123" t="s">
+        <v>617</v>
+      </c>
+      <c r="U123" t="s">
+        <v>1313</v>
+      </c>
       <c r="V123"/>
       <c r="W123" t="s">
-        <v>1300</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>1301</v>
-[...1 lines deleted...]
-      <c r="B124"/>
+        <v>1315</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1316</v>
+      </c>
       <c r="C124" t="s">
-        <v>378</v>
+        <v>24</v>
       </c>
       <c r="D124"/>
       <c r="E124" t="s">
-        <v>1302</v>
+        <v>1317</v>
       </c>
       <c r="F124" t="s">
-        <v>1303</v>
+        <v>977</v>
       </c>
       <c r="G124" t="s">
         <v>27</v>
       </c>
       <c r="H124" t="s">
-        <v>1199</v>
-[...1 lines deleted...]
-      <c r="I124"/>
+        <v>28</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1318</v>
+      </c>
       <c r="J124" t="s">
-        <v>1304</v>
-[...1 lines deleted...]
-      <c r="K124"/>
+        <v>1319</v>
+      </c>
+      <c r="K124" t="s">
+        <v>1320</v>
+      </c>
       <c r="L124">
-        <v>11100</v>
+        <v>46000</v>
       </c>
       <c r="M124" t="s">
-        <v>1305</v>
+        <v>267</v>
       </c>
       <c r="N124" t="s">
-        <v>1306</v>
+        <v>1321</v>
       </c>
       <c r="O124"/>
       <c r="P124" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="Q124"/>
       <c r="R124" t="s">
-        <v>1307</v>
+        <v>984</v>
       </c>
       <c r="S124" t="s">
-        <v>1308</v>
+        <v>1322</v>
       </c>
       <c r="T124" t="s">
-        <v>1309</v>
+        <v>1323</v>
       </c>
       <c r="U124" t="s">
-        <v>1310</v>
-[...2 lines deleted...]
-      <c r="W124"/>
+        <v>1324</v>
+      </c>
+      <c r="V124" t="s">
+        <v>1325</v>
+      </c>
+      <c r="W124" t="s">
+        <v>1326</v>
+      </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>1311</v>
-[...3 lines deleted...]
-      </c>
+        <v>1327</v>
+      </c>
+      <c r="B125"/>
       <c r="C125" t="s">
-        <v>97</v>
+        <v>850</v>
       </c>
       <c r="D125"/>
       <c r="E125" t="s">
-        <v>1313</v>
+        <v>1328</v>
       </c>
       <c r="F125" t="s">
-        <v>793</v>
+        <v>67</v>
       </c>
       <c r="G125" t="s">
         <v>27</v>
       </c>
       <c r="H125" t="s">
-        <v>54</v>
+        <v>519</v>
       </c>
       <c r="I125"/>
       <c r="J125" t="s">
-        <v>1314</v>
+        <v>1329</v>
       </c>
       <c r="K125"/>
-      <c r="L125">
-        <v>34160</v>
+      <c r="L125" t="s">
+        <v>1330</v>
       </c>
       <c r="M125" t="s">
-        <v>1315</v>
+        <v>1331</v>
       </c>
       <c r="N125" t="s">
-        <v>1316</v>
+        <v>32</v>
       </c>
       <c r="O125"/>
       <c r="P125" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>1332</v>
+      </c>
+      <c r="Q125"/>
       <c r="R125" t="s">
-        <v>1318</v>
+        <v>1333</v>
       </c>
       <c r="S125" t="s">
-        <v>1319</v>
+        <v>1334</v>
       </c>
       <c r="T125" t="s">
-        <v>1320</v>
+        <v>1335</v>
       </c>
       <c r="U125" t="s">
-        <v>1321</v>
-[...3 lines deleted...]
-      </c>
+        <v>1336</v>
+      </c>
+      <c r="V125"/>
       <c r="W125" t="s">
-        <v>1323</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>1324</v>
-[...3 lines deleted...]
-      </c>
+        <v>1338</v>
+      </c>
+      <c r="B126"/>
       <c r="C126" t="s">
-        <v>41</v>
+        <v>406</v>
       </c>
       <c r="D126"/>
       <c r="E126" t="s">
-        <v>1326</v>
+        <v>1339</v>
       </c>
       <c r="F126" t="s">
-        <v>26</v>
+        <v>1340</v>
       </c>
       <c r="G126" t="s">
         <v>27</v>
       </c>
       <c r="H126" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>1327</v>
+        <v>1234</v>
+      </c>
+      <c r="I126">
+        <v>31170</v>
       </c>
       <c r="J126" t="s">
-        <v>1328</v>
+        <v>1341</v>
       </c>
       <c r="K126"/>
       <c r="L126">
-        <v>31390</v>
+        <v>31170</v>
       </c>
       <c r="M126" t="s">
-        <v>1329</v>
+        <v>1342</v>
       </c>
       <c r="N126" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="O126"/>
+        <v>1343</v>
+      </c>
+      <c r="O126" t="s">
+        <v>1344</v>
+      </c>
       <c r="P126" t="s">
-        <v>1330</v>
-[...16 lines deleted...]
-      </c>
+        <v>1345</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>1346</v>
+      </c>
+      <c r="R126"/>
+      <c r="S126"/>
+      <c r="T126"/>
+      <c r="U126"/>
+      <c r="V126"/>
       <c r="W126" t="s">
-        <v>1336</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>1337</v>
-[...3 lines deleted...]
-      </c>
+        <v>1348</v>
+      </c>
+      <c r="B127"/>
       <c r="C127" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="D127"/>
       <c r="E127" t="s">
-        <v>1340</v>
+        <v>1349</v>
       </c>
       <c r="F127" t="s">
-        <v>53</v>
+        <v>1350</v>
       </c>
       <c r="G127" t="s">
         <v>27</v>
       </c>
       <c r="H127" t="s">
-        <v>54</v>
+        <v>1234</v>
       </c>
       <c r="I127"/>
       <c r="J127" t="s">
-        <v>1341</v>
+        <v>1351</v>
       </c>
       <c r="K127"/>
       <c r="L127">
-        <v>31068</v>
+        <v>11100</v>
       </c>
       <c r="M127" t="s">
-        <v>212</v>
+        <v>1352</v>
       </c>
       <c r="N127" t="s">
-        <v>439</v>
+        <v>1353</v>
       </c>
       <c r="O127"/>
       <c r="P127" t="s">
-        <v>1342</v>
+        <v>33</v>
       </c>
       <c r="Q127"/>
       <c r="R127" t="s">
-        <v>1343</v>
+        <v>1354</v>
       </c>
       <c r="S127" t="s">
-        <v>1344</v>
+        <v>1355</v>
       </c>
       <c r="T127" t="s">
-        <v>1345</v>
+        <v>1356</v>
       </c>
       <c r="U127" t="s">
-        <v>1346</v>
-[...6 lines deleted...]
-      </c>
+        <v>1357</v>
+      </c>
+      <c r="V127"/>
+      <c r="W127"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>1349</v>
+        <v>1358</v>
       </c>
       <c r="B128" t="s">
-        <v>1349</v>
+        <v>1359</v>
       </c>
       <c r="C128" t="s">
         <v>97</v>
       </c>
       <c r="D128"/>
       <c r="E128" t="s">
-        <v>1350</v>
+        <v>1360</v>
       </c>
       <c r="F128" t="s">
-        <v>528</v>
+        <v>820</v>
       </c>
       <c r="G128" t="s">
         <v>27</v>
       </c>
       <c r="H128" t="s">
-        <v>507</v>
+        <v>54</v>
       </c>
       <c r="I128"/>
       <c r="J128" t="s">
-        <v>1351</v>
+        <v>1361</v>
       </c>
       <c r="K128"/>
       <c r="L128">
-        <v>31059</v>
+        <v>34160</v>
       </c>
       <c r="M128" t="s">
-        <v>383</v>
+        <v>1362</v>
       </c>
       <c r="N128" t="s">
-        <v>32</v>
+        <v>1363</v>
       </c>
       <c r="O128"/>
       <c r="P128" t="s">
-        <v>1352</v>
-[...7 lines deleted...]
-      <c r="W128"/>
+        <v>33</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>1364</v>
+      </c>
+      <c r="R128" t="s">
+        <v>1365</v>
+      </c>
+      <c r="S128" t="s">
+        <v>1366</v>
+      </c>
+      <c r="T128" t="s">
+        <v>1367</v>
+      </c>
+      <c r="U128" t="s">
+        <v>1368</v>
+      </c>
+      <c r="V128" t="s">
+        <v>1369</v>
+      </c>
+      <c r="W128" t="s">
+        <v>1370</v>
+      </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>1353</v>
-[...1 lines deleted...]
-      <c r="B129"/>
+        <v>1371</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1372</v>
+      </c>
       <c r="C129" t="s">
         <v>41</v>
       </c>
       <c r="D129"/>
       <c r="E129" t="s">
-        <v>1354</v>
+        <v>1373</v>
       </c>
       <c r="F129" t="s">
-        <v>1355</v>
+        <v>26</v>
       </c>
       <c r="G129" t="s">
         <v>27</v>
       </c>
       <c r="H129" t="s">
-        <v>44</v>
+        <v>519</v>
       </c>
       <c r="I129" t="s">
-        <v>1356</v>
+        <v>1374</v>
       </c>
       <c r="J129" t="s">
-        <v>1357</v>
+        <v>1375</v>
       </c>
       <c r="K129"/>
       <c r="L129">
-        <v>31100</v>
+        <v>31390</v>
       </c>
       <c r="M129" t="s">
-        <v>383</v>
+        <v>1376</v>
       </c>
       <c r="N129" t="s">
-        <v>1358</v>
+        <v>70</v>
       </c>
       <c r="O129"/>
       <c r="P129" t="s">
-        <v>1359</v>
-[...3 lines deleted...]
-      </c>
+        <v>1377</v>
+      </c>
+      <c r="Q129"/>
       <c r="R129" t="s">
-        <v>1361</v>
+        <v>1378</v>
       </c>
       <c r="S129" t="s">
-        <v>1362</v>
+        <v>1379</v>
       </c>
       <c r="T129" t="s">
-        <v>1363</v>
+        <v>1380</v>
       </c>
       <c r="U129" t="s">
-        <v>1364</v>
+        <v>1381</v>
       </c>
       <c r="V129" t="s">
-        <v>1365</v>
+        <v>1382</v>
       </c>
       <c r="W129" t="s">
-        <v>1366</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
-        <v>1367</v>
+        <v>1384</v>
       </c>
       <c r="B130" t="s">
-        <v>1367</v>
+        <v>1385</v>
       </c>
       <c r="C130" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D130"/>
+        <v>80</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1386</v>
+      </c>
       <c r="E130" t="s">
-        <v>1368</v>
+        <v>1387</v>
       </c>
       <c r="F130" t="s">
-        <v>421</v>
+        <v>53</v>
       </c>
       <c r="G130" t="s">
         <v>27</v>
       </c>
       <c r="H130" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I130"/>
       <c r="J130" t="s">
-        <v>1370</v>
+        <v>1388</v>
       </c>
       <c r="K130"/>
       <c r="L130">
-        <v>31200</v>
+        <v>31068</v>
       </c>
       <c r="M130" t="s">
-        <v>383</v>
+        <v>212</v>
       </c>
       <c r="N130" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="O130"/>
       <c r="P130" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>1389</v>
+      </c>
+      <c r="Q130"/>
       <c r="R130" t="s">
-        <v>1373</v>
+        <v>1390</v>
       </c>
       <c r="S130" t="s">
-        <v>1374</v>
+        <v>1391</v>
       </c>
       <c r="T130" t="s">
-        <v>1375</v>
+        <v>1392</v>
       </c>
       <c r="U130" t="s">
-        <v>1376</v>
+        <v>1393</v>
       </c>
       <c r="V130" t="s">
-        <v>1377</v>
+        <v>1394</v>
       </c>
       <c r="W130" t="s">
-        <v>1378</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>1379</v>
-[...3 lines deleted...]
-      </c>
+        <v>1396</v>
+      </c>
+      <c r="B131"/>
       <c r="C131" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D131"/>
       <c r="E131" t="s">
-        <v>1382</v>
+        <v>1397</v>
       </c>
       <c r="F131" t="s">
-        <v>26</v>
+        <v>1398</v>
       </c>
       <c r="G131" t="s">
         <v>27</v>
       </c>
       <c r="H131" t="s">
-        <v>311</v>
+        <v>44</v>
       </c>
       <c r="I131" t="s">
-        <v>1383</v>
+        <v>1399</v>
       </c>
       <c r="J131" t="s">
-        <v>1083</v>
+        <v>1400</v>
       </c>
       <c r="K131"/>
       <c r="L131">
-        <v>31062</v>
+        <v>31100</v>
       </c>
       <c r="M131" t="s">
-        <v>383</v>
+        <v>321</v>
       </c>
       <c r="N131" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="O131"/>
       <c r="P131" t="s">
-        <v>58</v>
+        <v>1402</v>
       </c>
       <c r="Q131" t="s">
-        <v>1385</v>
+        <v>1403</v>
       </c>
       <c r="R131" t="s">
-        <v>871</v>
+        <v>1404</v>
       </c>
       <c r="S131" t="s">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="T131"/>
+        <v>1405</v>
+      </c>
+      <c r="T131" t="s">
+        <v>1406</v>
+      </c>
       <c r="U131" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-      <c r="W131"/>
+        <v>1407</v>
+      </c>
+      <c r="V131" t="s">
+        <v>1408</v>
+      </c>
+      <c r="W131" t="s">
+        <v>1409</v>
+      </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
-        <v>1387</v>
-[...1 lines deleted...]
-      <c r="B132"/>
+        <v>1410</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1410</v>
+      </c>
       <c r="C132" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="D132"/>
       <c r="E132" t="s">
-        <v>1388</v>
+        <v>1411</v>
       </c>
       <c r="F132" t="s">
-        <v>26</v>
+        <v>448</v>
       </c>
       <c r="G132" t="s">
         <v>27</v>
       </c>
       <c r="H132" t="s">
         <v>28</v>
       </c>
-      <c r="I132"/>
+      <c r="I132" t="s">
+        <v>1412</v>
+      </c>
       <c r="J132" t="s">
-        <v>825</v>
-[...3 lines deleted...]
-      </c>
+        <v>1413</v>
+      </c>
+      <c r="K132"/>
       <c r="L132">
-        <v>31300</v>
+        <v>31200</v>
       </c>
       <c r="M132" t="s">
-        <v>383</v>
+        <v>321</v>
       </c>
       <c r="N132" t="s">
-        <v>599</v>
-[...1 lines deleted...]
-      <c r="O132"/>
+        <v>32</v>
+      </c>
+      <c r="O132" t="s">
+        <v>1414</v>
+      </c>
       <c r="P132" t="s">
         <v>33</v>
       </c>
-      <c r="Q132"/>
-[...4 lines deleted...]
-      <c r="V132"/>
+      <c r="Q132" t="s">
+        <v>1415</v>
+      </c>
+      <c r="R132" t="s">
+        <v>1416</v>
+      </c>
+      <c r="S132" t="s">
+        <v>1417</v>
+      </c>
+      <c r="T132" t="s">
+        <v>1418</v>
+      </c>
+      <c r="U132" t="s">
+        <v>1419</v>
+      </c>
+      <c r="V132" t="s">
+        <v>1420</v>
+      </c>
       <c r="W132" t="s">
-        <v>1390</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
-        <v>1391</v>
+        <v>1422</v>
       </c>
       <c r="B133" t="s">
-        <v>1392</v>
+        <v>1423</v>
       </c>
       <c r="C133" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D133"/>
+        <v>80</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1424</v>
+      </c>
       <c r="E133" t="s">
-        <v>1393</v>
+        <v>1425</v>
       </c>
       <c r="F133" t="s">
-        <v>1394</v>
+        <v>26</v>
       </c>
       <c r="G133" t="s">
         <v>27</v>
       </c>
       <c r="H133" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I133" t="s">
-        <v>1395</v>
+        <v>1426</v>
       </c>
       <c r="J133" t="s">
-        <v>1396</v>
+        <v>1129</v>
       </c>
       <c r="K133"/>
       <c r="L133">
-        <v>46000</v>
+        <v>31062</v>
       </c>
       <c r="M133" t="s">
-        <v>438</v>
+        <v>321</v>
       </c>
       <c r="N133" t="s">
-        <v>1316</v>
+        <v>1427</v>
       </c>
       <c r="O133"/>
       <c r="P133" t="s">
-        <v>1397</v>
-[...1 lines deleted...]
-      <c r="Q133"/>
+        <v>58</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>1428</v>
+      </c>
       <c r="R133" t="s">
-        <v>1398</v>
+        <v>897</v>
       </c>
       <c r="S133" t="s">
-        <v>1399</v>
-[...3 lines deleted...]
-      </c>
+        <v>897</v>
+      </c>
+      <c r="T133"/>
       <c r="U133" t="s">
-        <v>1401</v>
-[...6 lines deleted...]
-      </c>
+        <v>1429</v>
+      </c>
+      <c r="V133"/>
+      <c r="W133"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
-        <v>1404</v>
-[...3 lines deleted...]
-      </c>
+        <v>1430</v>
+      </c>
+      <c r="B134"/>
       <c r="C134" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="D134"/>
-      <c r="E134"/>
+      <c r="E134" t="s">
+        <v>1431</v>
+      </c>
       <c r="F134" t="s">
         <v>26</v>
       </c>
       <c r="G134" t="s">
         <v>27</v>
       </c>
       <c r="H134" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I134"/>
       <c r="J134" t="s">
-        <v>1406</v>
+        <v>852</v>
       </c>
       <c r="K134" t="s">
-        <v>1407</v>
+        <v>1432</v>
       </c>
       <c r="L134">
-        <v>34064</v>
+        <v>31300</v>
       </c>
       <c r="M134" t="s">
-        <v>204</v>
+        <v>321</v>
       </c>
       <c r="N134" t="s">
-        <v>80</v>
+        <v>626</v>
       </c>
       <c r="O134"/>
       <c r="P134" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="Q134"/>
-      <c r="R134"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R134" t="s">
+        <v>1433</v>
+      </c>
+      <c r="S134" t="s">
+        <v>1434</v>
+      </c>
+      <c r="T134" t="s">
+        <v>1435</v>
+      </c>
+      <c r="U134" t="s">
+        <v>1436</v>
+      </c>
+      <c r="V134"/>
       <c r="W134" t="s">
-        <v>1409</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
-        <v>1410</v>
-[...1 lines deleted...]
-      <c r="B135"/>
+        <v>1438</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1439</v>
+      </c>
       <c r="C135" t="s">
         <v>24</v>
       </c>
       <c r="D135"/>
       <c r="E135" t="s">
-        <v>1411</v>
+        <v>1440</v>
       </c>
       <c r="F135" t="s">
-        <v>26</v>
+        <v>1441</v>
       </c>
       <c r="G135" t="s">
         <v>27</v>
       </c>
       <c r="H135" t="s">
         <v>28</v>
       </c>
-      <c r="I135"/>
+      <c r="I135" t="s">
+        <v>1318</v>
+      </c>
       <c r="J135" t="s">
-        <v>1412</v>
+        <v>1442</v>
       </c>
       <c r="K135"/>
       <c r="L135">
-        <v>48400</v>
+        <v>46000</v>
       </c>
       <c r="M135" t="s">
-        <v>1413</v>
+        <v>465</v>
       </c>
       <c r="N135" t="s">
-        <v>1013</v>
+        <v>1363</v>
       </c>
       <c r="O135"/>
       <c r="P135" t="s">
-        <v>33</v>
+        <v>1443</v>
       </c>
       <c r="Q135"/>
       <c r="R135" t="s">
-        <v>339</v>
+        <v>1444</v>
       </c>
       <c r="S135" t="s">
-        <v>1414</v>
+        <v>1445</v>
       </c>
       <c r="T135" t="s">
-        <v>1415</v>
+        <v>1446</v>
       </c>
       <c r="U135" t="s">
-        <v>1416</v>
-[...1 lines deleted...]
-      <c r="V135"/>
+        <v>1447</v>
+      </c>
+      <c r="V135" t="s">
+        <v>1448</v>
+      </c>
       <c r="W135" t="s">
-        <v>1417</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
-        <v>1418</v>
-[...1 lines deleted...]
-      <c r="B136"/>
+        <v>1450</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1451</v>
+      </c>
       <c r="C136" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="D136"/>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E136"/>
       <c r="F136" t="s">
-        <v>803</v>
+        <v>26</v>
       </c>
       <c r="G136" t="s">
         <v>27</v>
       </c>
       <c r="H136" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
-        <v>1420</v>
-[...1 lines deleted...]
-      <c r="K136"/>
+        <v>1452</v>
+      </c>
+      <c r="K136" t="s">
+        <v>1453</v>
+      </c>
       <c r="L136">
-        <v>48400</v>
+        <v>34064</v>
       </c>
       <c r="M136" t="s">
-        <v>1421</v>
+        <v>204</v>
       </c>
       <c r="N136" t="s">
-        <v>1422</v>
+        <v>80</v>
       </c>
       <c r="O136"/>
       <c r="P136" t="s">
-        <v>315</v>
+        <v>88</v>
       </c>
       <c r="Q136"/>
       <c r="R136"/>
       <c r="S136"/>
       <c r="T136"/>
       <c r="U136"/>
       <c r="V136" t="s">
-        <v>1423</v>
+        <v>1454</v>
       </c>
       <c r="W136" t="s">
-        <v>1424</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
-        <v>1425</v>
+        <v>1456</v>
       </c>
       <c r="B137"/>
       <c r="C137" t="s">
         <v>24</v>
       </c>
       <c r="D137"/>
       <c r="E137" t="s">
-        <v>1426</v>
+        <v>1457</v>
       </c>
       <c r="F137" t="s">
-        <v>421</v>
+        <v>26</v>
       </c>
       <c r="G137" t="s">
         <v>27</v>
       </c>
       <c r="H137" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="I137"/>
       <c r="J137" t="s">
-        <v>1427</v>
+        <v>1458</v>
       </c>
       <c r="K137"/>
       <c r="L137">
-        <v>30580</v>
+        <v>48400</v>
       </c>
       <c r="M137" t="s">
-        <v>1428</v>
+        <v>1459</v>
       </c>
       <c r="N137" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      </c>
+        <v>1059</v>
+      </c>
+      <c r="O137"/>
       <c r="P137" t="s">
-        <v>1430</v>
+        <v>33</v>
       </c>
       <c r="Q137"/>
       <c r="R137" t="s">
-        <v>1431</v>
+        <v>352</v>
       </c>
       <c r="S137" t="s">
-        <v>1432</v>
+        <v>1460</v>
       </c>
       <c r="T137" t="s">
-        <v>1433</v>
+        <v>1461</v>
       </c>
       <c r="U137" t="s">
-        <v>1434</v>
-[...3 lines deleted...]
-      </c>
+        <v>1462</v>
+      </c>
+      <c r="V137"/>
       <c r="W137" t="s">
-        <v>1436</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
-        <v>1437</v>
-[...3 lines deleted...]
-      </c>
+        <v>1464</v>
+      </c>
+      <c r="B138"/>
       <c r="C138" t="s">
         <v>24</v>
       </c>
       <c r="D138"/>
       <c r="E138" t="s">
-        <v>1439</v>
+        <v>1465</v>
       </c>
       <c r="F138" t="s">
-        <v>1440</v>
+        <v>830</v>
       </c>
       <c r="G138" t="s">
         <v>27</v>
       </c>
       <c r="H138" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I138"/>
       <c r="J138" t="s">
-        <v>1441</v>
+        <v>1466</v>
       </c>
       <c r="K138"/>
       <c r="L138">
-        <v>31200</v>
+        <v>48400</v>
       </c>
       <c r="M138" t="s">
-        <v>212</v>
+        <v>1467</v>
       </c>
       <c r="N138" t="s">
-        <v>587</v>
+        <v>1468</v>
       </c>
       <c r="O138"/>
       <c r="P138" t="s">
         <v>315</v>
       </c>
       <c r="Q138"/>
-      <c r="R138" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R138"/>
+      <c r="S138"/>
+      <c r="T138"/>
+      <c r="U138"/>
       <c r="V138" t="s">
-        <v>1445</v>
+        <v>1469</v>
       </c>
       <c r="W138" t="s">
-        <v>1446</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
-        <v>1447</v>
-[...3 lines deleted...]
-      </c>
+        <v>1471</v>
+      </c>
+      <c r="B139"/>
       <c r="C139" t="s">
         <v>24</v>
       </c>
       <c r="D139"/>
       <c r="E139" t="s">
-        <v>1449</v>
+        <v>1472</v>
       </c>
       <c r="F139" t="s">
-        <v>26</v>
+        <v>448</v>
       </c>
       <c r="G139" t="s">
         <v>27</v>
       </c>
       <c r="H139" t="s">
-        <v>311</v>
+        <v>54</v>
       </c>
       <c r="I139"/>
       <c r="J139" t="s">
-        <v>1450</v>
+        <v>1473</v>
       </c>
       <c r="K139"/>
       <c r="L139">
-        <v>34000</v>
+        <v>30580</v>
       </c>
       <c r="M139" t="s">
-        <v>204</v>
+        <v>1474</v>
       </c>
       <c r="N139" t="s">
-        <v>1451</v>
-[...1 lines deleted...]
-      <c r="O139"/>
+        <v>430</v>
+      </c>
+      <c r="O139" t="s">
+        <v>1475</v>
+      </c>
       <c r="P139" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>1476</v>
+      </c>
+      <c r="Q139"/>
       <c r="R139" t="s">
-        <v>1453</v>
+        <v>1477</v>
       </c>
       <c r="S139" t="s">
-        <v>1454</v>
+        <v>1478</v>
       </c>
       <c r="T139" t="s">
-        <v>1455</v>
+        <v>1479</v>
       </c>
       <c r="U139" t="s">
-        <v>1456</v>
+        <v>1480</v>
       </c>
       <c r="V139" t="s">
-        <v>1457</v>
+        <v>1481</v>
       </c>
       <c r="W139" t="s">
-        <v>1458</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
-        <v>1459</v>
-[...1 lines deleted...]
-      <c r="B140"/>
+        <v>1483</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1484</v>
+      </c>
       <c r="C140" t="s">
         <v>24</v>
       </c>
       <c r="D140"/>
       <c r="E140" t="s">
-        <v>1460</v>
+        <v>1485</v>
       </c>
       <c r="F140" t="s">
-        <v>26</v>
+        <v>1486</v>
       </c>
       <c r="G140" t="s">
         <v>27</v>
       </c>
       <c r="H140" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="I140" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="J140" t="s">
-        <v>1461</v>
+        <v>1487</v>
       </c>
       <c r="K140"/>
       <c r="L140">
-        <v>48100</v>
+        <v>31200</v>
       </c>
       <c r="M140" t="s">
-        <v>1462</v>
+        <v>212</v>
       </c>
       <c r="N140" t="s">
-        <v>32</v>
+        <v>1488</v>
       </c>
       <c r="O140"/>
       <c r="P140" t="s">
-        <v>33</v>
+        <v>176</v>
       </c>
       <c r="Q140"/>
       <c r="R140" t="s">
-        <v>1463</v>
+        <v>1489</v>
       </c>
       <c r="S140" t="s">
-        <v>1464</v>
+        <v>1490</v>
       </c>
       <c r="T140" t="s">
-        <v>1465</v>
+        <v>421</v>
       </c>
       <c r="U140" t="s">
-        <v>1466</v>
+        <v>1491</v>
       </c>
       <c r="V140" t="s">
-        <v>1467</v>
+        <v>1492</v>
       </c>
       <c r="W140" t="s">
-        <v>1468</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
-        <v>1469</v>
-[...1 lines deleted...]
-      <c r="B141"/>
+        <v>1494</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1495</v>
+      </c>
       <c r="C141" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D141"/>
       <c r="E141" t="s">
-        <v>1470</v>
+        <v>1496</v>
       </c>
       <c r="F141" t="s">
-        <v>1471</v>
+        <v>26</v>
       </c>
       <c r="G141" t="s">
         <v>27</v>
       </c>
       <c r="H141" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="I141"/>
       <c r="J141" t="s">
-        <v>1427</v>
+        <v>1497</v>
       </c>
       <c r="K141"/>
       <c r="L141">
-        <v>30580</v>
+        <v>34000</v>
       </c>
       <c r="M141" t="s">
-        <v>1428</v>
+        <v>204</v>
       </c>
       <c r="N141" t="s">
-        <v>403</v>
+        <v>1498</v>
       </c>
       <c r="O141"/>
       <c r="P141" t="s">
-        <v>1473</v>
-[...1 lines deleted...]
-      <c r="Q141"/>
+        <v>33</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>1499</v>
+      </c>
       <c r="R141" t="s">
-        <v>1431</v>
+        <v>1500</v>
       </c>
       <c r="S141" t="s">
-        <v>1432</v>
+        <v>1501</v>
       </c>
       <c r="T141" t="s">
-        <v>147</v>
+        <v>1502</v>
       </c>
       <c r="U141" t="s">
-        <v>1434</v>
+        <v>1503</v>
       </c>
       <c r="V141" t="s">
-        <v>1435</v>
+        <v>1504</v>
       </c>
       <c r="W141" t="s">
-        <v>1474</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
-        <v>1475</v>
+        <v>1506</v>
       </c>
       <c r="B142"/>
       <c r="C142" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D142"/>
       <c r="E142" t="s">
-        <v>1476</v>
+        <v>1507</v>
       </c>
       <c r="F142" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="G142" t="s">
         <v>27</v>
       </c>
       <c r="H142" t="s">
         <v>28</v>
       </c>
-      <c r="I142"/>
+      <c r="I142" t="s">
+        <v>218</v>
+      </c>
       <c r="J142" t="s">
-        <v>1477</v>
+        <v>1508</v>
       </c>
       <c r="K142"/>
       <c r="L142">
-        <v>30110</v>
+        <v>48100</v>
       </c>
       <c r="M142" t="s">
-        <v>1478</v>
+        <v>1509</v>
       </c>
       <c r="N142" t="s">
-        <v>1479</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O142"/>
       <c r="P142" t="s">
         <v>33</v>
       </c>
       <c r="Q142"/>
-      <c r="R142"/>
-[...2 lines deleted...]
-      <c r="U142"/>
+      <c r="R142" t="s">
+        <v>1510</v>
+      </c>
+      <c r="S142" t="s">
+        <v>1511</v>
+      </c>
+      <c r="T142" t="s">
+        <v>1512</v>
+      </c>
+      <c r="U142" t="s">
+        <v>1513</v>
+      </c>
       <c r="V142" t="s">
-        <v>1481</v>
+        <v>1514</v>
       </c>
       <c r="W142" t="s">
-        <v>1482</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
-        <v>1483</v>
+        <v>1516</v>
       </c>
       <c r="B143"/>
       <c r="C143" t="s">
-        <v>460</v>
+        <v>51</v>
       </c>
       <c r="D143"/>
       <c r="E143" t="s">
-        <v>1484</v>
+        <v>1517</v>
       </c>
       <c r="F143" t="s">
-        <v>67</v>
+        <v>1518</v>
       </c>
       <c r="G143" t="s">
         <v>27</v>
       </c>
       <c r="H143" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I143"/>
+        <v>519</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1519</v>
+      </c>
       <c r="J143" t="s">
-        <v>1485</v>
+        <v>1473</v>
       </c>
       <c r="K143"/>
       <c r="L143">
-        <v>34295</v>
+        <v>30580</v>
       </c>
       <c r="M143" t="s">
-        <v>86</v>
+        <v>1474</v>
       </c>
       <c r="N143" t="s">
-        <v>32</v>
+        <v>430</v>
       </c>
       <c r="O143"/>
       <c r="P143" t="s">
-        <v>88</v>
+        <v>1520</v>
       </c>
       <c r="Q143"/>
-      <c r="R143"/>
-[...2 lines deleted...]
-      <c r="U143"/>
+      <c r="R143" t="s">
+        <v>1477</v>
+      </c>
+      <c r="S143" t="s">
+        <v>1478</v>
+      </c>
+      <c r="T143" t="s">
+        <v>147</v>
+      </c>
+      <c r="U143" t="s">
+        <v>1480</v>
+      </c>
       <c r="V143" t="s">
-        <v>1486</v>
+        <v>1481</v>
       </c>
       <c r="W143" t="s">
-        <v>1487</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
-        <v>1488</v>
-[...3 lines deleted...]
-      </c>
+        <v>1522</v>
+      </c>
+      <c r="B144"/>
       <c r="C144" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="D144"/>
       <c r="E144" t="s">
-        <v>1490</v>
+        <v>1523</v>
       </c>
       <c r="F144" t="s">
-        <v>1491</v>
+        <v>53</v>
       </c>
       <c r="G144" t="s">
         <v>27</v>
       </c>
       <c r="H144" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="I144"/>
       <c r="J144" t="s">
-        <v>1492</v>
+        <v>1524</v>
       </c>
       <c r="K144"/>
       <c r="L144">
-        <v>31200</v>
+        <v>30110</v>
       </c>
       <c r="M144" t="s">
-        <v>383</v>
+        <v>1525</v>
       </c>
       <c r="N144" t="s">
-        <v>754</v>
-[...1 lines deleted...]
-      <c r="O144"/>
+        <v>1526</v>
+      </c>
+      <c r="O144" t="s">
+        <v>1527</v>
+      </c>
       <c r="P144" t="s">
-        <v>1493</v>
+        <v>33</v>
       </c>
       <c r="Q144"/>
-      <c r="R144" t="s">
-[...12 lines deleted...]
-      <c r="W144"/>
+      <c r="R144"/>
+      <c r="S144"/>
+      <c r="T144"/>
+      <c r="U144"/>
+      <c r="V144" t="s">
+        <v>1528</v>
+      </c>
+      <c r="W144" t="s">
+        <v>1529</v>
+      </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
-        <v>1498</v>
+        <v>1530</v>
       </c>
       <c r="B145"/>
       <c r="C145" t="s">
-        <v>24</v>
+        <v>487</v>
       </c>
       <c r="D145"/>
       <c r="E145" t="s">
-        <v>1499</v>
+        <v>1531</v>
       </c>
       <c r="F145" t="s">
-        <v>520</v>
+        <v>67</v>
       </c>
       <c r="G145" t="s">
         <v>27</v>
       </c>
       <c r="H145" t="s">
-        <v>678</v>
+        <v>44</v>
       </c>
       <c r="I145"/>
       <c r="J145" t="s">
-        <v>1500</v>
+        <v>1532</v>
       </c>
       <c r="K145"/>
       <c r="L145">
-        <v>32230</v>
+        <v>34295</v>
       </c>
       <c r="M145" t="s">
-        <v>1501</v>
+        <v>86</v>
       </c>
       <c r="N145" t="s">
-        <v>789</v>
+        <v>32</v>
       </c>
       <c r="O145"/>
       <c r="P145" t="s">
-        <v>1502</v>
+        <v>88</v>
       </c>
       <c r="Q145"/>
       <c r="R145"/>
       <c r="S145"/>
       <c r="T145"/>
       <c r="U145"/>
       <c r="V145" t="s">
-        <v>1503</v>
+        <v>1533</v>
       </c>
       <c r="W145" t="s">
-        <v>1504</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
-        <v>1505</v>
+        <v>1535</v>
       </c>
       <c r="B146" t="s">
-        <v>1506</v>
+        <v>1536</v>
       </c>
       <c r="C146" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D146"/>
       <c r="E146" t="s">
-        <v>1507</v>
+        <v>1537</v>
       </c>
       <c r="F146" t="s">
-        <v>1508</v>
+        <v>1538</v>
       </c>
       <c r="G146" t="s">
         <v>27</v>
       </c>
       <c r="H146" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I146"/>
       <c r="J146" t="s">
-        <v>1509</v>
+        <v>1539</v>
       </c>
       <c r="K146"/>
       <c r="L146">
-        <v>66350</v>
+        <v>31200</v>
       </c>
       <c r="M146" t="s">
-        <v>1510</v>
+        <v>321</v>
       </c>
       <c r="N146" t="s">
-        <v>1013</v>
+        <v>781</v>
       </c>
       <c r="O146"/>
       <c r="P146" t="s">
-        <v>1511</v>
+        <v>1540</v>
       </c>
       <c r="Q146"/>
       <c r="R146" t="s">
-        <v>112</v>
+        <v>1541</v>
       </c>
       <c r="S146" t="s">
-        <v>1512</v>
+        <v>1542</v>
       </c>
       <c r="T146" t="s">
-        <v>394</v>
+        <v>1543</v>
       </c>
       <c r="U146" t="s">
-        <v>1513</v>
-[...6 lines deleted...]
-      </c>
+        <v>1544</v>
+      </c>
+      <c r="V146"/>
+      <c r="W146"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
-        <v>1516</v>
+        <v>1545</v>
       </c>
       <c r="B147" t="s">
-        <v>1517</v>
+        <v>1546</v>
       </c>
       <c r="C147" t="s">
-        <v>24</v>
+        <v>406</v>
       </c>
       <c r="D147"/>
       <c r="E147" t="s">
-        <v>1518</v>
+        <v>1547</v>
       </c>
       <c r="F147" t="s">
-        <v>83</v>
+        <v>1548</v>
       </c>
       <c r="G147" t="s">
         <v>27</v>
       </c>
       <c r="H147" t="s">
-        <v>44</v>
+        <v>519</v>
       </c>
       <c r="I147" t="s">
-        <v>1519</v>
+        <v>1549</v>
       </c>
       <c r="J147" t="s">
-        <v>1520</v>
+        <v>1550</v>
       </c>
       <c r="K147"/>
       <c r="L147">
-        <v>32300</v>
+        <v>34725</v>
       </c>
       <c r="M147" t="s">
-        <v>1521</v>
+        <v>1551</v>
       </c>
       <c r="N147" t="s">
-        <v>1522</v>
+        <v>597</v>
       </c>
       <c r="O147"/>
       <c r="P147" t="s">
-        <v>33</v>
+        <v>1552</v>
       </c>
       <c r="Q147"/>
       <c r="R147" t="s">
-        <v>1523</v>
+        <v>1553</v>
       </c>
       <c r="S147" t="s">
-        <v>1524</v>
+        <v>1554</v>
       </c>
       <c r="T147" t="s">
-        <v>1525</v>
+        <v>1555</v>
       </c>
       <c r="U147" t="s">
-        <v>1526</v>
+        <v>1556</v>
       </c>
       <c r="V147" t="s">
-        <v>1527</v>
+        <v>1557</v>
       </c>
       <c r="W147" t="s">
-        <v>1528</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
-        <v>1529</v>
-[...3 lines deleted...]
-      </c>
+        <v>1559</v>
+      </c>
+      <c r="B148"/>
       <c r="C148" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="D148"/>
       <c r="E148" t="s">
-        <v>1531</v>
+        <v>1560</v>
       </c>
       <c r="F148" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="G148" t="s">
         <v>27</v>
       </c>
       <c r="H148" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>705</v>
+      </c>
+      <c r="I148"/>
       <c r="J148" t="s">
-        <v>1533</v>
+        <v>1561</v>
       </c>
       <c r="K148"/>
       <c r="L148">
-        <v>31300</v>
+        <v>32230</v>
       </c>
       <c r="M148" t="s">
-        <v>383</v>
+        <v>1562</v>
       </c>
       <c r="N148" t="s">
-        <v>32</v>
+        <v>816</v>
       </c>
       <c r="O148"/>
       <c r="P148" t="s">
-        <v>88</v>
-[...15 lines deleted...]
-      </c>
+        <v>1563</v>
+      </c>
+      <c r="Q148"/>
+      <c r="R148"/>
+      <c r="S148"/>
+      <c r="T148"/>
+      <c r="U148"/>
       <c r="V148" t="s">
-        <v>1539</v>
+        <v>1564</v>
       </c>
       <c r="W148" t="s">
-        <v>1540</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
-        <v>1541</v>
-[...1 lines deleted...]
-      <c r="B149"/>
+        <v>1566</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1567</v>
+      </c>
       <c r="C149" t="s">
-        <v>378</v>
+        <v>24</v>
       </c>
       <c r="D149"/>
       <c r="E149" t="s">
-        <v>1542</v>
+        <v>1568</v>
       </c>
       <c r="F149" t="s">
-        <v>1543</v>
+        <v>1569</v>
       </c>
       <c r="G149" t="s">
         <v>27</v>
       </c>
       <c r="H149" t="s">
-        <v>1199</v>
+        <v>28</v>
       </c>
       <c r="I149"/>
       <c r="J149" t="s">
-        <v>1544</v>
+        <v>1570</v>
       </c>
       <c r="K149"/>
       <c r="L149">
-        <v>34000</v>
+        <v>66350</v>
       </c>
       <c r="M149" t="s">
-        <v>86</v>
+        <v>1571</v>
       </c>
       <c r="N149" t="s">
-        <v>32</v>
+        <v>1059</v>
       </c>
       <c r="O149"/>
       <c r="P149" t="s">
-        <v>33</v>
+        <v>1572</v>
       </c>
       <c r="Q149"/>
       <c r="R149" t="s">
-        <v>1545</v>
+        <v>112</v>
       </c>
       <c r="S149" t="s">
-        <v>1546</v>
+        <v>1573</v>
       </c>
       <c r="T149" t="s">
-        <v>1547</v>
+        <v>421</v>
       </c>
       <c r="U149" t="s">
-        <v>1548</v>
+        <v>1574</v>
       </c>
       <c r="V149" t="s">
-        <v>1549</v>
+        <v>1575</v>
       </c>
       <c r="W149" t="s">
-        <v>1550</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
-        <v>1551</v>
-[...1 lines deleted...]
-      <c r="B150"/>
+        <v>1577</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1578</v>
+      </c>
       <c r="C150" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D150"/>
       <c r="E150" t="s">
-        <v>1552</v>
+        <v>1579</v>
       </c>
       <c r="F150" t="s">
-        <v>357</v>
+        <v>83</v>
       </c>
       <c r="G150" t="s">
         <v>27</v>
       </c>
       <c r="H150" t="s">
-        <v>1553</v>
-[...1 lines deleted...]
-      <c r="I150"/>
+        <v>44</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1580</v>
+      </c>
       <c r="J150" t="s">
-        <v>1554</v>
-[...3 lines deleted...]
-      </c>
+        <v>1581</v>
+      </c>
+      <c r="K150"/>
       <c r="L150">
-        <v>31520</v>
+        <v>32300</v>
       </c>
       <c r="M150" t="s">
-        <v>1556</v>
+        <v>1582</v>
       </c>
       <c r="N150" t="s">
-        <v>111</v>
+        <v>1583</v>
       </c>
       <c r="O150"/>
       <c r="P150" t="s">
-        <v>1557</v>
+        <v>33</v>
       </c>
       <c r="Q150"/>
       <c r="R150" t="s">
-        <v>1558</v>
+        <v>1584</v>
       </c>
       <c r="S150" t="s">
-        <v>1559</v>
+        <v>1585</v>
       </c>
       <c r="T150" t="s">
-        <v>1560</v>
+        <v>1586</v>
       </c>
       <c r="U150" t="s">
-        <v>1561</v>
-[...2 lines deleted...]
-      <c r="W150"/>
+        <v>1587</v>
+      </c>
+      <c r="V150" t="s">
+        <v>1588</v>
+      </c>
+      <c r="W150" t="s">
+        <v>1589</v>
+      </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
-        <v>1562</v>
+        <v>1590</v>
       </c>
       <c r="B151" t="s">
-        <v>1563</v>
+        <v>1591</v>
       </c>
       <c r="C151" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="D151"/>
       <c r="E151" t="s">
-        <v>1564</v>
+        <v>1592</v>
       </c>
       <c r="F151" t="s">
-        <v>1565</v>
+        <v>26</v>
       </c>
       <c r="G151" t="s">
         <v>27</v>
       </c>
       <c r="H151" t="s">
-        <v>492</v>
+        <v>44</v>
       </c>
       <c r="I151" t="s">
-        <v>1566</v>
+        <v>1593</v>
       </c>
       <c r="J151" t="s">
-        <v>1567</v>
+        <v>1594</v>
       </c>
       <c r="K151"/>
       <c r="L151">
-        <v>31200</v>
+        <v>31300</v>
       </c>
       <c r="M151" t="s">
-        <v>383</v>
+        <v>321</v>
       </c>
       <c r="N151" t="s">
-        <v>1568</v>
+        <v>32</v>
       </c>
       <c r="O151"/>
       <c r="P151" t="s">
-        <v>1569</v>
-[...1 lines deleted...]
-      <c r="Q151"/>
+        <v>88</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>1595</v>
+      </c>
       <c r="R151" t="s">
-        <v>1570</v>
+        <v>1596</v>
       </c>
       <c r="S151" t="s">
-        <v>1571</v>
+        <v>1597</v>
       </c>
       <c r="T151" t="s">
-        <v>1320</v>
+        <v>1598</v>
       </c>
       <c r="U151" t="s">
-        <v>1572</v>
+        <v>1599</v>
       </c>
       <c r="V151" t="s">
-        <v>1573</v>
+        <v>1600</v>
       </c>
       <c r="W151" t="s">
-        <v>1574</v>
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="152" spans="1:23">
+      <c r="A152" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B152"/>
+      <c r="C152" t="s">
+        <v>406</v>
+      </c>
+      <c r="D152"/>
+      <c r="E152" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G152" t="s">
+        <v>27</v>
+      </c>
+      <c r="H152" t="s">
+        <v>1234</v>
+      </c>
+      <c r="I152"/>
+      <c r="J152" t="s">
+        <v>1605</v>
+      </c>
+      <c r="K152"/>
+      <c r="L152">
+        <v>34000</v>
+      </c>
+      <c r="M152" t="s">
+        <v>86</v>
+      </c>
+      <c r="N152" t="s">
+        <v>32</v>
+      </c>
+      <c r="O152"/>
+      <c r="P152" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q152"/>
+      <c r="R152" t="s">
+        <v>1606</v>
+      </c>
+      <c r="S152" t="s">
+        <v>1607</v>
+      </c>
+      <c r="T152" t="s">
+        <v>1608</v>
+      </c>
+      <c r="U152" t="s">
+        <v>1609</v>
+      </c>
+      <c r="V152" t="s">
+        <v>1610</v>
+      </c>
+      <c r="W152" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="153" spans="1:23">
+      <c r="A153" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B153"/>
+      <c r="C153" t="s">
+        <v>51</v>
+      </c>
+      <c r="D153"/>
+      <c r="E153" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F153" t="s">
+        <v>385</v>
+      </c>
+      <c r="G153" t="s">
+        <v>27</v>
+      </c>
+      <c r="H153" t="s">
+        <v>1614</v>
+      </c>
+      <c r="I153"/>
+      <c r="J153" t="s">
+        <v>1615</v>
+      </c>
+      <c r="K153" t="s">
+        <v>1616</v>
+      </c>
+      <c r="L153">
+        <v>31520</v>
+      </c>
+      <c r="M153" t="s">
+        <v>1617</v>
+      </c>
+      <c r="N153" t="s">
+        <v>111</v>
+      </c>
+      <c r="O153"/>
+      <c r="P153" t="s">
+        <v>1618</v>
+      </c>
+      <c r="Q153"/>
+      <c r="R153" t="s">
+        <v>1619</v>
+      </c>
+      <c r="S153" t="s">
+        <v>1620</v>
+      </c>
+      <c r="T153" t="s">
+        <v>1621</v>
+      </c>
+      <c r="U153" t="s">
+        <v>1622</v>
+      </c>
+      <c r="V153"/>
+      <c r="W153"/>
+    </row>
+    <row r="154" spans="1:23">
+      <c r="A154" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C154" t="s">
+        <v>24</v>
+      </c>
+      <c r="D154"/>
+      <c r="E154" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1626</v>
+      </c>
+      <c r="G154" t="s">
+        <v>27</v>
+      </c>
+      <c r="H154" t="s">
+        <v>519</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1627</v>
+      </c>
+      <c r="J154" t="s">
+        <v>1628</v>
+      </c>
+      <c r="K154"/>
+      <c r="L154">
+        <v>31200</v>
+      </c>
+      <c r="M154" t="s">
+        <v>321</v>
+      </c>
+      <c r="N154" t="s">
+        <v>1629</v>
+      </c>
+      <c r="O154"/>
+      <c r="P154" t="s">
+        <v>1630</v>
+      </c>
+      <c r="Q154"/>
+      <c r="R154" t="s">
+        <v>1631</v>
+      </c>
+      <c r="S154" t="s">
+        <v>1632</v>
+      </c>
+      <c r="T154" t="s">
+        <v>1367</v>
+      </c>
+      <c r="U154" t="s">
+        <v>1633</v>
+      </c>
+      <c r="V154" t="s">
+        <v>1634</v>
+      </c>
+      <c r="W154" t="s">
+        <v>1635</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">