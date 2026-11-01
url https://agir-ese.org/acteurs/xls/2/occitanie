--- v1 (2026-09-19)
+++ v2 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="liste_acteurs_occitanie" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1636">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1663">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Sigle</t>
   </si>
   <si>
     <t>Type de structure</t>
   </si>
   <si>
     <t>Type de structure - autre</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Territoire d’intervention</t>
   </si>
   <si>
@@ -459,81 +459,81 @@
   <si>
     <t>Bernard</t>
   </si>
   <si>
     <t>Chargée de mission animation nature</t>
   </si>
   <si>
     <t>fabienne.b@ariegenature.fr</t>
   </si>
   <si>
     <t>0561658054</t>
   </si>
   <si>
     <t>https://ariegenature.fr/</t>
   </si>
   <si>
     <t>Arbre et Paysage 66</t>
   </si>
   <si>
     <t>AP66</t>
   </si>
   <si>
     <t>L'association Arbre et Paysage 66 (AP66) a été créée fin 2019, sous l'impulsion notamment d'agriculteurs et de citoyens soucieux de restaurer le paysage et de préserver l'environnement.
 L'association est basée dans la commune d'Elne et hébergée au sein de la maison de projet.
 Notre association a pour objet de défendre, restaurer, valoriser l'environnement naturel et agricole, notamment en promouvant l'agroécologie ainsi qu'en éduquant à l'environnement et en accompagnant à la plantation de haies champêtres.
-Formes de sensibilisation proposées : Conférences, Ateliers, Animations, Formations, Expositions, Participation à des salons, Actions auprès des écoles et des publics  empêchés, Chantier de plantation de haies champêtres ...</t>
+Formes de sensibilisation proposées : Conférences, Ateliers, Animations, Formations, Expositions, Participation à des salons, Actions auprès des écoles et des publics empêchés, Chantier de plantation de haies champêtres ...</t>
   </si>
   <si>
     <t>Département des Pyrénées-Orientales</t>
   </si>
   <si>
     <t>10 Rue des Blanqueries</t>
   </si>
   <si>
     <t>Appt 19</t>
   </si>
   <si>
     <t>ELNE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Accompagnement à la plantation de Haies champêtres</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus</t>
   </si>
   <si>
     <t>Tous publics</t>
   </si>
   <si>
     <t>Muriel</t>
   </si>
   <si>
-    <t>Mauconduit</t>
+    <t>MAUCONDUIT</t>
   </si>
   <si>
     <t>Animatrice</t>
   </si>
   <si>
     <t>muriel.mauconduit@ap66.org</t>
   </si>
   <si>
     <t>0663001179</t>
   </si>
   <si>
     <t>https://ap66.org/</t>
   </si>
   <si>
     <t>ARDAM</t>
   </si>
   <si>
     <t>Association de ressources et de développement des activités et des métiers de l'environnement</t>
   </si>
   <si>
     <t>L'ARDAM est une association loi 1901 ancrée sur le territoire de Thau depuis 1981. Constituée d'une équipe de onze salariés, l'association a pour vocation principale l'éducation à l'environnement et au développement durable (EEDD). Sa taille et son statut lui confère une dimension humaine lui permettant de mener ses activités au plus proches de ses publics.
 L'ARDAM est organisée autour de 3 pôles d'activités :
 	la formation professionnelle aux métiers de l'environnement,
 	l'animation environnement et transition écologique : actions de sensibilisation auprès de tout public,
 	la préservation de l'environnement et développement durable avec la gestion d'un espace naturel zone humide La Conque et l'accompagnement de projets de développement durable sur le territoire.
@@ -1227,118 +1227,126 @@
     <t>Charles</t>
   </si>
   <si>
     <t>Duterte</t>
   </si>
   <si>
     <t>Animateur coordinateur</t>
   </si>
   <si>
     <t>animation@alepe48.fr</t>
   </si>
   <si>
     <t>0648229000</t>
   </si>
   <si>
     <t>https://www.alepe48.fr/</t>
   </si>
   <si>
     <t>Association Sauvegarde Hérault Littoral</t>
   </si>
   <si>
     <t>ASHL</t>
   </si>
   <si>
     <t>L'association Sauvegarde Hérault Littoral propose diverses formes d'éducation et de sensibilisation à l'environnement :
-	des ateliers pédagogiques en milieu scolaire ou lors d'événements grand public, des conférences thématiques sur la biodiversité littorale; 
-[...1 lines deleted...]
-	des sorties nature guidées, ainsi que des formations et temps d'échange pour les bénévoles, naturalistes ou grand public.
+	Des ateliers pédagogiques en milieu scolaire ou lors d'événements grand public ;
+	Des conférences thématiques sur la biodiversité littorale ;
+	Des cycles d'animations pour les centres de loisirs ou médiathèques ;
+	Des stands de sensibilisation lors de manifestations locales ; 
+	Des sorties nature guidées, ainsi que des formations et temps d'échange pour les bénévoles, naturalistes ou grand public.
 Nous privilégions l'école du dehors, convaincus que l'expérience directe de la nature, ancrée dans les valeurs de l'éducation populaire, est un levier essentiel pour développer une conscience écologique active, critique et émancipatrice.</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement sonore, Changements climatiques, Déchets, Santé-Environnement</t>
   </si>
   <si>
-    <t>1 RUE KLEBER</t>
+    <t>1 rue Kléber</t>
   </si>
   <si>
     <t>SERIGNAN</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise</t>
   </si>
   <si>
     <t>Association Agréée Environnement</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Yann</t>
   </si>
   <si>
-    <t>Geshors</t>
-[...2 lines deleted...]
-    <t>coordinateur</t>
+    <t>GESHORS</t>
+  </si>
+  <si>
+    <t>Coordinateur</t>
   </si>
   <si>
     <t>y.geshors@ashl.fr</t>
   </si>
   <si>
-    <t>0768984934</t>
+    <t>04 23 50 03 38</t>
   </si>
   <si>
     <t>https://ashl.fr</t>
   </si>
   <si>
     <t>Atmo Occitanie</t>
   </si>
   <si>
     <t>Atmo Occitanie est l'association agréée pour la surveillance de la qualité de l'air en région pour :
 	Surveiller la qualité de l'air 24h/24 ;
 	Prévoir la qualité de l'air au quotidien sur toute l'Occitanie pour le jour même et le lendemain ;
 	Informer au quotidien et en cas d'épisode de pollution les citoyens, médias, autorités et collectivités ;
 	Accompagner les décideurs, acteurs locaux : les évaluations menées sont mises en place afin d'améliorer les connaissances sur la qualité de l'air localement et en région.</t>
   </si>
   <si>
     <t>Air Extérieur</t>
   </si>
   <si>
-    <t>10 rue Louis Lépine</t>
+    <t>10, rue Louis Lépine</t>
   </si>
   <si>
     <t>Parc de la Méditerranée</t>
   </si>
   <si>
     <t>PEROLS</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Offre documentaire</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Professionnels, Élus</t>
+  </si>
+  <si>
+    <t>Atmo</t>
+  </si>
+  <si>
+    <t>contact@atmo-occitanie.org</t>
   </si>
   <si>
     <t>09 69 36 89 53</t>
   </si>
   <si>
     <t>https://atmo-occitanie.org/</t>
   </si>
   <si>
     <t>Au Jardin des Émotions</t>
   </si>
   <si>
     <t>Au Jardin des Émotions, je propose des ateliers, des animations et de formations sur les compétences psychosociales (CPS). Ils sont basés sur une pédagogie active, participative, coopérative et positive, principalement à travers des jeux, du mouvement, des interactions ludiques et sensorielles, des espaces créatifs, de réflexion et de partages.
 Consciente que le temps passé dans un environnement naturel apporte une multitude des bienfaits pour la santé et plus concrètement qu'il joue un rôle important dans le développement des CPS à tout âge, je propose également une série d'activités en milieu naturel avec le souhait de faciliter la connexion avec la nature. Ceci en stimulant et en encourageant la curiosité, l'émerveillement et la créativité des participants et pour les sensibiliser aux nombreux bienfaits de la nature sur la santé mentale, physique et émotionnelle.
  </t>
   </si>
   <si>
     <t>Nature et Santé, Santé-Environnement</t>
   </si>
   <si>
     <t>Commune, Départements, Régions</t>
   </si>
   <si>
     <t>Tarn et départements alentours, Occitanie</t>
   </si>
   <si>
@@ -1392,103 +1400,100 @@
   </si>
   <si>
     <t>Autres Regards sur l'Environnement du Piémont Biterrois</t>
   </si>
   <si>
     <t>AREpb</t>
   </si>
   <si>
     <t>Nous sommes une une association d'éducation à l'environnement située à Béziers.
 Son équipe est en mesure d'intervenir sur tous les domaines qui touchent au développement durable.
 Elle intervient sur l'ouest Hérault et sur une partie de l'Aude (Narbonnais). </t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Eau, Déchets</t>
   </si>
   <si>
     <t>Ouest Hérault (Biterrois) - Est Audois (Narbonnais)</t>
   </si>
   <si>
     <t>13 bis Place Pierre Sémard</t>
   </si>
   <si>
     <t>ARAGON</t>
   </si>
   <si>
-    <t>Coordinateur</t>
-[...1 lines deleted...]
-  <si>
     <t>taragon.arepb@gmail.com</t>
   </si>
   <si>
     <t>0987724345</t>
   </si>
   <si>
     <t>https://www.facebook.com/arepiemontbiterrois</t>
   </si>
   <si>
     <t>Bâti Poucet</t>
   </si>
   <si>
     <t>Bâti Poucet est votre partenaire de jeu dans l'expérimentation du cadre de vie éco-responsable.
 Animations, ateliers, balades découvertes, interventions scolaires.</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Changements climatiques, Aménagement du territoire, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>7 rue Jeanne d'Arc</t>
   </si>
   <si>
     <t>Alès</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Formation</t>
   </si>
   <si>
     <t>à partir de 7 ans. Enfants et jeunes de préférence.</t>
   </si>
   <si>
     <t>Ghislaine</t>
   </si>
   <si>
     <t>Scheffer</t>
   </si>
   <si>
     <t>Intervenante, conseillère en architecture</t>
   </si>
   <si>
     <t>admin@batipoucet.fr</t>
   </si>
   <si>
     <t>https://cpiegard.fr/les-membres</t>
   </si>
   <si>
     <t>BILOBA Santé - Conseil et Accompagnement</t>
   </si>
   <si>
-    <t>Je propose une activité de conseil en santé-environnement et développement durable en santé, pour diminuer les impacts... de l'environnement sur la santé et de la santé sur l'environnement.
+    <t>Je propose une activité de conseil en santé-environnement et développement durable en santé, pour diminuer les impacts de l'environnement sur la santé et de la santé sur l'environnement.
  </t>
   </si>
   <si>
     <t>--</t>
   </si>
   <si>
     <t>GRENADE</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Salariés</t>
   </si>
   <si>
     <t>Lucie</t>
   </si>
   <si>
     <t>LORIN-ZURBUCH</t>
   </si>
   <si>
     <t>Consultante</t>
   </si>
   <si>
     <t>lconseil@biloba-sante.com</t>
   </si>
   <si>
     <t>Branch'ée Nature</t>
@@ -1509,50 +1514,90 @@
     <t>Hameau de Lacapelle</t>
   </si>
   <si>
     <t>Puycelsi</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Maryline</t>
   </si>
   <si>
     <t>BROCHET</t>
   </si>
   <si>
     <t>responsable</t>
   </si>
   <si>
     <t>marylinebrochet@yahoo.fr</t>
   </si>
   <si>
     <t>06 75 72 14 00</t>
   </si>
   <si>
     <t>https://brancheenature.fr/</t>
+  </si>
+  <si>
+    <t>Camins Natura</t>
+  </si>
+  <si>
+    <t>Avec Camins Natura, je vous propose des sorties nature adaptées à différents publics et à votre projet. Accompagnateur montagne et éducateur nature, mes interventions peuvent se mettre en place à proximité de votre structure ou en montagne.
+Pour en savoir plus : www.caminsnatura.fr</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Alimentation et Agriculture, Eau, Déchets</t>
+  </si>
+  <si>
+    <t>Intercommunalité</t>
+  </si>
+  <si>
+    <t>PETR du Pays des Nestes</t>
+  </si>
+  <si>
+    <t>287 Léchan</t>
+  </si>
+  <si>
+    <t>Hèches</t>
+  </si>
+  <si>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>PAROIX</t>
+  </si>
+  <si>
+    <t>dapa65@protonmail.com</t>
+  </si>
+  <si>
+    <t>0643115282</t>
+  </si>
+  <si>
+    <t>https://www.caminsnatura.fr</t>
   </si>
   <si>
     <t>Carrefour des Sciences et des Arts</t>
   </si>
   <si>
     <t>L'association Carrefour des Sciences et des Arts, créée en 1994, sillonne le territoire lotois à la rencontre de petits et grands pour aiguiser l'esprit critique par des actions de médiation culturelles et scientifiques.
 Diffuser la culture scientifique sur l'ensemble du territoire, pour tous 
 Notre association est investie par des salariés et bénévoles passionnés et enthousiastes qui œuvrent ensemble pour que le monde de la recherche soit compréhensible par le grand public ; pour mettre l'environnement, la science, la technique et l'innovation à portée de tous. Mieux comprendre la science et ses enjeux passe par des actions de terrains, au quotidien. Nous donnons au public les outils pour s'informer, comprendre et se questionner. Notre association offre des temps et des lieux de rencontres conviviaux pour découvrir, apprendre, s'informer, partager et échanger.
 Une association au carrefour des sciences pour comprendre le monde qui nous entoure
 Nous sommes convaincus que la démarche scientifique est un moyen pertinent pour explorer et comprendre le monde ; pour construire le futur ; pour aiguiser l'esprit critique et permettre l'ouverture d'esprit. La science est pour nous une partie intégrante de la culture, qui est elle-même un outil puissant pour résister aux obscurantismes.
 Apprendre, comprendre, faire de chaque citoyen un être éclairé
 L'association met en place des actions diversifiées et originales pour permettre à chacun d'accéder à l'information scientifique : ateliers animés, conférences, projections cinématographiques, création d'outils pédagogiques, formations, organisation d'événements collaboratifs, etc… Nos publics sont multiples : de 3 à 113 ans (publics d'enfants, d'adultes, de scolaires, de familles, de néophytes et de confirmés). Nos actions foisonnent tout au long de l'année (en périodes scolaires, pendant les vacances, en semaine, en soirée et le week-end). La majeure partie de nos activités sont entièrement gratuites afin de faciliter l'accès à la culture pour tous.
 Rendez-vous sur notre site web pour un catalogue complet de nos outils.
 Notre site web : https://carrefour-sciences-arts.org/association/ 
 Notre instagram : @carrefour.sciences.arts</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Santé-Environnement</t>
   </si>
   <si>
     <t>Commune, Départements</t>
   </si>
   <si>
     <t>Cahors, Grand Cahors, département du Lot (46)</t>
   </si>
@@ -1737,53 +1782,50 @@
 	Mise en relation, échanges et coopérations au service d'un territoire écologique et solidaire
 	Approche humaniste de l'environnement : elle vise à l'épanouissement des femmes et des hommes dans la
 	complexité de leur milieu de vie tout en veillant à un équilibre des usages dans le respect des espaces naturels
 	Promotion de la citoyenneté : elle est basée sur l'engagement citoyen, les démarches participatives et la concertation
 	Respect de la démarche scientifique
 Nous travaillons pour et avec
 	Citoyen·nes (habitant·es ou touristes, individuel·les ou familles, parents)
 	Jeune public (scolaire et hors scolaire)
 	Personnes en difficulté sociale, personnes en situation de handicap, pensionnaires de maison de retraite
 	Collectivités territoriales (élu·es et technicien·nes)
 	Professionnel·les (agriculteur·trices, forestier·tières, entreprises, professionnel·les du tourisme…)
 	Établissements scolaires et universités
 	Associations
 	Pratiquant·e d'Activités de Pleine Nature
 Ambassadeurs des Causses et des Cévennes depuis 2016
 Agréments
 L'association dispose de 3 agréments :
  Agrément association éducative complémentaire de l'Enseignement public
  Agrément Jeunesse et Éducation Populaire
  Des associations de protection de l'environnement (articles L141-1 à L141-3)</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
-    <t>Intercommunalité</t>
-[...1 lines deleted...]
-  <si>
     <t>Communauté de Communes Lodévois Larzac et Pays Vigannais et Causses Noirs et Bégon</t>
   </si>
   <si>
     <t>34 route de Saint Pierre</t>
   </si>
   <si>
     <t>Le Caylar</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Animation de réseau, dialogue territorial, Offre documentaire</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Élus</t>
   </si>
   <si>
     <t>LEVINE</t>
   </si>
   <si>
     <t>Chargée de projets</t>
   </si>
   <si>
     <t>claire.levine@cpie-causses.org</t>
   </si>
   <si>
     <t>0467447579</t>
@@ -3031,53 +3073,50 @@
   <si>
     <t>https://www.eco-citoyennetes.fr/</t>
   </si>
   <si>
     <t>Ecodiv</t>
   </si>
   <si>
     <t>L'association Ecodiv est née en 2002. Créée à l'initiative de naturalistes de terrain, ses activités se développent essentiellement dans la région Languedoc-Roussillon et Midi-Pyrénées et le long de la chaîne pyrénéenne. 
 Elle a pour but de contribuer à la préservation de notre environnement à travers différents axes : 
 	La connaissance du patrimoine naturel, grâce à la réalisation d'inventaires, de suivis, et à des prospections dans différents domaines naturalistes ; 
 	L'information du grand public, des institutions et des professionnels à travers des formations, des publications, des actions de sensibilisation ; 
 	La gestion et la préservation du patrimoine naturel, avec, par exemple, la réalisation de plans de gestion, la participation à des actions de mise en protection.
 L'association Ecodiv est membre du Groupe d'Education à l'Environnement de l'Aude (Gée Aude).</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Eau</t>
   </si>
   <si>
     <t>Aude surtout et ponctuellement départements limitrophes</t>
   </si>
   <si>
     <t>/</t>
   </si>
   <si>
     <t>Fendeille</t>
-  </si>
-[...1 lines deleted...]
-    <t>David</t>
   </si>
   <si>
     <t>Richin</t>
   </si>
   <si>
     <t>Médiateur scientifique</t>
   </si>
   <si>
     <t>drichin@free.fr</t>
   </si>
   <si>
     <t>0618754319</t>
   </si>
   <si>
     <t>https://ecodiv.fr/</t>
   </si>
   <si>
     <t>ECOLAB30</t>
   </si>
   <si>
     <t>Ecolab30 est une association qui vise à promouvoir les techniques de construction écologiques, dans le neuf comme en rénovation. Elle agit notamment auprès des particuliers qui souhaitent entreprendre un projet en autoconstruction/rénovation écologique totale ou partielle.</t>
   </si>
   <si>
     <t>100km autour de Monoblet (30170)</t>
   </si>
@@ -3963,51 +4002,51 @@
   <si>
     <t>07 66 86 94 90</t>
   </si>
   <si>
     <t>https://www.ird.fr/occitanie</t>
   </si>
   <si>
     <t>Kimiyo</t>
   </si>
   <si>
     <t>Kimiyo, Éveiller votre curiosité
 Notre association de culture scientifique a pour objectif de créer des liens entre le monde de la recherche et les citoyens.
 Nous participons au développement de la citoyenneté en incitant tous les publics, y compris les chercheurs à questionner la société de demain et comment les sciences la construise.
 A travers divers évènements - rencontres en médiathèque, animations scolaires et grand public.</t>
   </si>
   <si>
     <t>Aménagement du territoire, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>27 rue Jules Ferry</t>
   </si>
   <si>
     <t>Frontignan</t>
   </si>
   <si>
-    <t>https://kimiyo.fr/?AccueiL=</t>
+    <t>https://kimiyo.fr/?AccueiL</t>
   </si>
   <si>
     <t>KPSENS</t>
   </si>
   <si>
     <t>L'association KPsens œuvre depuis 2013 dans le domaine de l'Éducation au Développement Durable (EDD) et s'inscrit dans les principes de l'Éducation Populaire. Acteur clé de la transition écologique, économique et sociale en Ariège, KPsens propose des animations et des ateliers en cohérence avec sa philosophie.
 Depuis sa création, l'association agit autour de trois grands objectifs :
 	Contribuer à la participation active pour un vivre-ensemble harmonieux.
 	Accompagner les structures dans une démarche solidaire centrée sur l'épanouissement humain.
 	Promouvoir un mode de vie durable et respectueux de l'environnement, en sensibilisant, informant et formant différents publics.
 Ses principales thématiques d'action sont :
  </t>
   </si>
   <si>
     <t>2, chemin du Col d'Ussat</t>
   </si>
   <si>
     <t>Ornolac-Ussat-les-Bains</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Tout public</t>
   </si>
   <si>
     <t>Aurore</t>
   </si>
@@ -4275,109 +4314,109 @@
     <t>Nature et Santé, Aménagement du territoire, Alimentation et Agriculture</t>
   </si>
   <si>
     <t>Toulouse et environs</t>
   </si>
   <si>
     <t>6 rue de Plaisance</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Ingénierie de projet</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Jeunes (12-25 ans), Famille, Professionnels</t>
   </si>
   <si>
     <t>https://www.lesagribains.org/</t>
   </si>
   <si>
     <t>Les Petits Débrouillards Occitanie</t>
   </si>
   <si>
     <t>?=+</t>
   </si>
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
-Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
+Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, Les Petits Débrouillards contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.
-L'association des petits débrouillards mène des projets éducatifs aux sciences et aux techniques via ses antennes locales, au plus proche des populations urbaines, péri-urbaines et rurales.</t>
+L'association des Petits Débrouillards mène des projets éducatifs aux sciences et aux techniques via ses antennes locales, au plus proche des populations urbaines, péri-urbaines et rurales.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau, Déchets</t>
   </si>
   <si>
     <t>49 boulevard Berthelot</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
-    <t>Bernabeu</t>
+    <t>BERNABEU</t>
   </si>
   <si>
     <t>coordinateur pédagogique</t>
   </si>
   <si>
     <t>d.bernabeu@lespetitsdebrouillards.org</t>
   </si>
   <si>
     <t>09 72 13 10 83</t>
   </si>
   <si>
     <t>https://www.lespetitsdebrouillardsoccitanie.org/</t>
   </si>
   <si>
     <t>Les Petits Débrouillards Occitanie - Antenne du Gard</t>
   </si>
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
-Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
+Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, Les Petits Débrouillards contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.</t>
   </si>
   <si>
     <t>Air Extérieur, Changements climatiques, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
-    <t>2 rue de Font Dame</t>
+    <t>241 rue Thalès</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Amalia</t>
   </si>
   <si>
-    <t>Guardiola</t>
+    <t>GUARDIOLA</t>
   </si>
   <si>
     <t>Coordinatrice Pédagogique Transition Ecologique</t>
   </si>
   <si>
     <t>a.guardiola@debrouillonet.org</t>
   </si>
   <si>
-    <t>09 81 36 97 02</t>
+    <t>06 44 82 74 97</t>
   </si>
   <si>
     <t>Les Petits Débrouillards Occitanie - antenne Pyrénées-Orientales</t>
   </si>
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
 Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.
 L'association participe activement à la campagne Pik'tro, dispositif pédagogique régional qui sensibilise la population d'Occitanie aux enjeux sanitaires liés aux moustique tigre, mais aussi des tiques et des chenilles processionnaires.</t>
   </si>
   <si>
     <t>Perpignan</t>
   </si>
   <si>
     <t>1 rue Léon Blum</t>
   </si>
   <si>
     <t>Le Soler</t>
   </si>
   <si>
     <t>Noémie</t>
   </si>
   <si>
     <t>REGLI</t>
   </si>
@@ -4398,79 +4437,80 @@
 Nous proposons des ateliers, animations et conférences accessibles à tous, explorant des thématiques essentielles comme le microbiote intestinal, l'axe intestin-cerveau, les maladies inflammatoires ou encore la santé intégrative. 
 Notre objectif est de sensibiliser aux solutions naturelles pour mieux manger sainement, en mettant en avant les bienfaits des probiotiques – que nous enseignons à produire via des ateliers de cuisine santé, tels que la lactofermentation – ainsi que la fabrication de produits sains à faire soi-même, comme les plantes et remèdes issus de l'herboristerie. Nous encourageons ainsi l'adoption de gestes simples et bénéfiques pour la santé au quotidien pour tout public.</t>
   </si>
   <si>
     <t>44 avenue Saint Lazare</t>
   </si>
   <si>
     <t>environnement</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public</t>
   </si>
   <si>
     <t>Cécilia</t>
   </si>
   <si>
     <t>TETARD</t>
   </si>
   <si>
     <t>les.secrets.de.la.nature.34@gmail.com</t>
   </si>
   <si>
     <t>https://secretsdelanature.my.canva.site/</t>
   </si>
   <si>
-    <t>Lisa Bonal - Eco-infirmière</t>
-[...2 lines deleted...]
-    <t>Infirmière depuis 5 ans, j'ai commencé ma carrière aux urgences pédiatriques sur Paris et Toulouse. Consciente de l'urgence d'agir face au réchauffement climatique, de nombreux questionnements se soulèvent notamment concernant la sur-consommation de plastiques à usage unique au sein de l'hôpital mais aussi sur notre manière de soigner. Plutôt que de soigner des maladies, comment les éviter ?
+    <t>Lisa Bonal - Éco-infirmière</t>
+  </si>
+  <si>
+    <t>Infirmière depuis cinq ans, j'ai commencé ma carrière aux urgences pédiatriques sur Paris et Toulouse. Consciente de l'urgence d'agir face au réchauffement climatique, de nombreux questionnements se soulèvent notamment concernant la sur-consommation de plastiques à usage unique au sein de l'hôpital mais aussi sur notre manière de soigner. Plutôt que de soigner des maladies, comment les éviter ?
 Pour répondre à cette question, il faut connaître les expositions, je me suis formée en 2023 à la santé environnementale grâce à l'IFSEN (Institut de Formation en Santé ENvironnementale).
-Depuis janvier 2024, j'interviens en tant qu'éco-infirmière auprès de futur.es professionnel.les soignants, étudiants, professionnel.les de santé, grand public, etc.
-[...1 lines deleted...]
-Profil LinkedIn : www.linkedin.com/in/lisa-bonal </t>
+Depuis janvier 2024, j'interviens en tant qu'éco-infirmière auprès de futur·es professionnel·les soignants, étudiants, professionnel·les de santé, grand public, etc.
+Mon activité est inscrite au sein d'une Coopérative d'Activité et d'Emploi (CAE) : Kanopé sur Auch. 
+→ Mon profil LinkedIn : www.linkedin.com/in/lisa-bonal 
+→ Pour en savoir plus sur mes activités : https://www.eco-inf.fr/</t>
   </si>
   <si>
     <t>Toulouse et alentours</t>
   </si>
   <si>
-    <t>rue</t>
-[...1 lines deleted...]
-  <si>
     <t>Lisa</t>
   </si>
   <si>
-    <t>Bonal</t>
-[...2 lines deleted...]
-    <t>Eco-infirmière</t>
+    <t>BONAL</t>
+  </si>
+  <si>
+    <t>Éco-infirmière</t>
   </si>
   <si>
     <t>lisabonal@eco-inf.fr</t>
   </si>
   <si>
-    <t>0763726285</t>
+    <t>07 63 72 62 85</t>
+  </si>
+  <si>
+    <t>https://www.eco-inf.fr/</t>
   </si>
   <si>
     <t>LISST</t>
   </si>
   <si>
     <t>Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires</t>
   </si>
   <si>
     <t>Le LISST (Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires) est une Unité Mixte de Recherche en Sciences Humaines et Sociales à large couverture thématique qui relève des sections 36, 38 et 39 du CNRS. Il est situé à la Maison de la Recherche sur le campus du Mirail de l'Université Toulouse Jean-Jaurès. Le LISST a pour tutelles l'Université Toulouse - Jean Jaurès, le CNRS, l'EHESS et l'ENSFEA.
 Le projet scientifique du LISST est de contribuer globalement à la compréhension des dynamiques des sociétés contemporaines. Il s'intéresse aux :
 	Solidarités : sous toutes leurs formes, qu'il s'agisse d'agencements spontanés ou de dispositifs publics,
 	Sociétés : globalisation, innovation, fragmentation, diversité des mondes sociaux et économiques, recompositions des inégalités,
 	Territoires : considérés non pas comme une simple "surface" de déploiement mais comme une composante des dynamiques sociales.
 Les recherches sont portées par 4 équipes : LISST-CAS (Centre d'Anthropologie Sociale), LISST-CERS (Collectif : Expériences Réseaux et Sociétés), LISST-CIEU (Centre Interdisciplinaire d'Études Urbaines), LISST-Dynamiques Rurales (en savoir plus).
 Le travail réalisé par chaque équipe est complété au sein de 5 axes transversaux, à la fois espaces de dialogue inter-équipes et pépinières thématiques : Environnement et Sociétés, Mondialisations, Différenciations territoriales et action collective, Innovations et société, Parcours de vie et inégalités (en savoir plus).
 Le LISST : Un laboratoire internationalisé dont les terrains d'enquêtes se situent dans l'espace européen, les Amériques, l'Afrique et l'Asie.</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>5, Allées A. Machado</t>
   </si>
   <si>
     <t>05.61.50.42.71 ou 05.61.50.42.70</t>
@@ -4584,51 +4624,51 @@
   <si>
     <t>La Ville de Tournefeuille promeut un environnement favorable à la santé. Les initiatives sont multiples, qu'il s'agisse d'initier des programmes d'éducation, de soutenir le sport-santé, d'offrir une alimentation saine, de réduire les pollutions et les émissions de gaz à effet de serre, de veiller au maintien d'une offre de soins suffisante et complète, l'objectif est de protéger la santé des tournefeuillaises et des tournefeuillais, de participer à la réduction des inégalités sociales en la matière, qui sont encore très importantes.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Santé-Environnement</t>
   </si>
   <si>
     <t>Place de la Mairie</t>
   </si>
   <si>
     <t>Tournefeuille</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Ingénierie de projet</t>
   </si>
   <si>
     <t>politiques publiques</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Famille, Parents, Professionnels, Élus</t>
   </si>
   <si>
     <t>Habitants de Tournefeuille</t>
   </si>
   <si>
-    <t>https://www.mairie-tournefeuille.fr/?_gl=1%2A115firl%2A_ga%2AMTM3Njk4MDg2Ni4xNj…</t>
+    <t>https://www.mairie-tournefeuille.fr/?_gl=1*115firl*_ga*MTM3Njk4MDg2Ni4xNjYxODUx…</t>
   </si>
   <si>
     <t>Maison de la Prévention Santé - Ville de Narbonne</t>
   </si>
   <si>
     <t>Lieu ressource en santé pour tous, nous vous proposons des activités gratuites :
 - des ateliers (bien-être, cuisine, sport-santé, initiation aux massages cardiaques, consultation infirmière, dépistage...) ;
 - des conférences débats et des vidéos sur des thèmes de santé globale ;
 - des évènements santé (relai des campagnes nationales: Journée nationale de l'audition, octobre rose, mars bleu, SISM, mois sans tabac...)</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement sonore, Alimentation et Agriculture, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>41 Bd Ferroul</t>
   </si>
   <si>
     <t>NARBONNE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Offre documentaire</t>
   </si>
   <si>
     <t>Sandrine</t>
   </si>
@@ -4714,53 +4754,53 @@
   <si>
     <t>TIXIER</t>
   </si>
   <si>
     <t>Coordinatrice enfance-jeunesse</t>
   </si>
   <si>
     <t>coord@carbonne-mjc.fr</t>
   </si>
   <si>
     <t>0561874358</t>
   </si>
   <si>
     <t>http://www.carbonne-mjc.fr</t>
   </si>
   <si>
     <t>Mutualité Française Occitanie</t>
   </si>
   <si>
     <t>MFO</t>
   </si>
   <si>
     <t>Fédération de mutuelles</t>
   </si>
   <si>
-    <t>La Mutualité Française Occitanie représente la Mutualité Française au niveau régional. Elle rassemble et représente environ 132 mutuelles. Ces mutuelles protègent 3,2 millions de personnes.
+    <t>La Mutualité Française Occitanie représente la Mutualité Française au niveau régional. Elle rassemble et représente environ 128 mutuelles. Ces mutuelles protègent 3,2 millions de personnes.
 Porte-parole de la Fédération Nationale de la Mutualité Française en région, la Mutualité Française Occitanie contribue à défendre et améliorer notre système de santé et de protection sociale.
-Acteur de santé publique, la Mutualité Française Occitanie développe une politique de prévention et promotion de la santé dans une logique d'accompagnement des adhérents des mutuelles et de la population régionale afin de contribuer au maintien et à l'amélioration de la santé de tous. Chaque année, ce sont près de 800 interventions en direction de plus de 40 000 participants qui contribuent au maintien et à l'amélioration de la santé de tous.</t>
+Acteur de santé publique, la Mutualité Française Occitanie développe une politique de prévention et promotion de la santé dans une logique d'accompagnement des adhérents des mutuelles et de la population régionale afin de contribuer au maintien et à l'amélioration de la santé de tous. Chaque année, ce sont près de 900 interventions en direction de plus de 24 000 participants qui contribuent au maintien et à l'amélioration de la santé de tous.</t>
   </si>
   <si>
     <t>3, rue de Metz</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Tout public</t>
   </si>
   <si>
     <t>Marion</t>
   </si>
   <si>
     <t>RETAUX</t>
   </si>
   <si>
     <t>Responsable Prévention et Promotion de la Santé</t>
   </si>
   <si>
     <t>marion.retaux@mutoccitanie.fr</t>
   </si>
   <si>
     <t>05 34 44 33 10</t>
   </si>
   <si>
     <t>https://occitanie.mutualite.fr/</t>
   </si>
@@ -4788,50 +4828,96 @@
     <t>Information, communication, sensibilisation, Plaidoyer, Ingénierie de projet, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans)</t>
   </si>
   <si>
     <t>Publics de tout âge et tout genre</t>
   </si>
   <si>
     <t>Barbara</t>
   </si>
   <si>
     <t>Goffinet</t>
   </si>
   <si>
     <t>Responsable du pôle prévention</t>
   </si>
   <si>
     <t>prevention@federation-octopus.org</t>
   </si>
   <si>
     <t>0698782901</t>
   </si>
   <si>
     <t>https://federation-octopus.org/</t>
+  </si>
+  <si>
+    <t>Parc naturel régional Corbières-Fenouillèdes</t>
+  </si>
+  <si>
+    <t>PNR CF</t>
+  </si>
+  <si>
+    <t>Syndicat mixte de gestion d'un PNR</t>
+  </si>
+  <si>
+    <t>Situé à cheval entre l'Aude et les Pyrénées-Orientales, le Parc s'étend sur 1 780 km² et regroupe 99 communes. Ici, garrigues méditerranéennes et forêts pyrénéennes se rencontrent, dessinant un paysage unique. Près de 30 000 habitants vivent au cœur de ce territoire, où traditions locales, biodiversité et savoir-faire sont au centre du projet du Parc.
+Le Parc mène des actions concrètes de protection de la biodiversité, valorisation du patrimoine culturel, éducation au développement durable, aménagement respectueux… Ces défis transversaux sont relevés en partenariat avec les acteurs locaux.</t>
+  </si>
+  <si>
+    <t>Changements climatiques, Aménagement du territoire, Eau, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Interdépartemental</t>
+  </si>
+  <si>
+    <t>Corbières (Aude) et Fenouillèdes (Pyrénées-Orientales)</t>
+  </si>
+  <si>
+    <t>2 rue de la Cave coopérative</t>
+  </si>
+  <si>
+    <t>TUCHAN</t>
+  </si>
+  <si>
+    <t>Mélissa</t>
+  </si>
+  <si>
+    <t>BERNARD</t>
+  </si>
+  <si>
+    <t>Chargée de mission EEDD</t>
+  </si>
+  <si>
+    <t>m.bernard@corbieres-fenouilledes.fr</t>
+  </si>
+  <si>
+    <t>04 68 33 99 80</t>
+  </si>
+  <si>
+    <t>https://www.parc-corbieres-fenouilledes.fr/</t>
   </si>
   <si>
     <t>Partageons les Jardins</t>
   </si>
   <si>
     <t>Partageons les jardins anime depuis 2012 un réseau de jardins collectifs, diffuse les valeurs des jardins partagés auprès du grand public et effectue des animations et formations liées au jardinage écologique et citoyen. Elle accompagne également des bailleurs sociaux, communes entreprises et structures diverses dans la création et le suivi de jardin partagé. 
 Historique
 Le collectif Partageons les jardins ! est né en novembre 2009 d'une rencontre entre jardiniers et amateurs de nature en ville dans l'agglomération toulousaine. En 2012 est créée l'association afin de mettre en place des outils et des actions de partage autour du jardinage. En 2021, l'association Partageons les Jardins emploie cinq salariés, compte une cinquantaine d'adhérents et accompagne une dizaine de création de jardins partagés.
 Activités
 Animation de réseau :
 Accueil, information, sensibilisation du public / Gestion d'un centre de ressources du jardinage (livres, outils, graines…) / Ateliers pratiques de jardinage et de construction en bois / Organisation événements : projections, cafés jardins, conférences, fêtes de saison… / Visites de jardins : thématiques ou destinées aux porteurs de projets / Diffusion d'événements nature via le site internet, les réseaux sociaux et la lettre d'information. 
 Accompagnement à la création de jardins partagés :
 Accompagnement de différents types de porteurs de projets (habitants, collectivités, association, bailleurs sociaux, promoteurs immobiliers…) à une méthodologie pour la création de jardins partagés en respectant les principes de la charte « Jardin en partage ». Les étapes méthodologiques sont les suivantes : Diagnostic, mobilisation, concertation, animation d'ateliers de jardinage et de suivi, évaluation.
 Formation :
 Partageons les jardins propose des formations destinées aux salariés et bénévoles de structures à vocation socioéducatives, socio-culturelles ou d'éducation à l'environnement et aux particuliers souhaitant acquérir de nouveaux savoirs et savoir-faire. Les thèmes : création de jardin partagé, animation de jardin partagé, aménagement d'un jardin partagé, pratiques agro écologiques.
 Réseaux
 Partageons les jardins est un réseau d'acteurs du jardinage collectif et écologique. Il regroupe aussi bien des jardiniers, des entreprises que des acteurs de l'animation travaillant autour des thématiques du jardinage et de l'animation territoriale. Si les actions de terrain se déroulent principalement autour de Toulouse, le rayonnement des actions, outils et modes de diffusion atteignent des adhérents et usagers, personnes physiques et morales venant de toute de l'Occitanie ouest. 
 Partageons les jardins est le correspondant local pour l'Occitanie ouest du réseau national des jardins partagés (JTSE).</t>
   </si>
   <si>
     <t>Territoires adjacents à Toulouse 31;09; 81; 82; 32</t>
   </si>
   <si>
     <t>105 boulevard Pierre et Marie Curie</t>
   </si>
@@ -5586,52 +5672,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -5895,9249 +5984,9381 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W154"/>
+  <dimension ref="A1:W156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:W156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="104.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1318.821" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D2"/>
-      <c r="E2" t="s">
+      <c r="D2" s="1"/>
+      <c r="E2" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G2" t="s">
-[...2 lines deleted...]
-      <c r="H2" t="s">
+      <c r="G2" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I2" t="s">
+      <c r="I2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="K2" s="1"/>
+      <c r="L2" s="1">
         <v>31370</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="N2" t="s">
+      <c r="N2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O2"/>
-      <c r="P2" t="s">
+      <c r="O2" s="1"/>
+      <c r="P2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2" t="s">
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="S2" t="s">
+      <c r="S2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="T2" t="s">
+      <c r="T2" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U2" t="s">
+      <c r="U2" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="V2" t="s">
+      <c r="V2" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="W2" t="s">
+      <c r="W2" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B3"/>
-      <c r="C3" t="s">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D3"/>
-      <c r="E3" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="G3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="I3"/>
-      <c r="J3" t="s">
+      <c r="I3" s="1"/>
+      <c r="J3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="K3"/>
-      <c r="L3">
+      <c r="K3" s="1"/>
+      <c r="L3" s="1">
         <v>30000</v>
       </c>
-      <c r="M3" t="s">
+      <c r="M3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="N3" t="s">
+      <c r="N3" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="O3"/>
-      <c r="P3" t="s">
+      <c r="O3" s="1"/>
+      <c r="P3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q3"/>
-[...4 lines deleted...]
-      <c r="V3" t="s">
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="W3" t="s">
+      <c r="W3" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B4"/>
-      <c r="C4" t="s">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D4"/>
-      <c r="E4" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="H4" t="s">
+      <c r="G4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="I4"/>
-      <c r="J4" t="s">
+      <c r="I4" s="1"/>
+      <c r="J4" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="K4"/>
-      <c r="L4">
+      <c r="K4" s="1"/>
+      <c r="L4" s="1">
         <v>32600</v>
       </c>
-      <c r="M4" t="s">
+      <c r="M4" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N4" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="O4"/>
-      <c r="P4" t="s">
+      <c r="O4" s="1"/>
+      <c r="P4" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4" t="s">
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="S4" t="s">
+      <c r="S4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="T4" t="s">
+      <c r="T4" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="U4" t="s">
+      <c r="U4" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="V4"/>
-      <c r="W4" t="s">
+      <c r="V4" s="1"/>
+      <c r="W4" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D5"/>
-      <c r="E5" t="s">
+      <c r="D5" s="1"/>
+      <c r="E5" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="G5" t="s">
-[...2 lines deleted...]
-      <c r="H5" t="s">
+      <c r="G5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I5"/>
-      <c r="J5" t="s">
+      <c r="I5" s="1"/>
+      <c r="J5" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="K5" s="1"/>
+      <c r="L5" s="1">
         <v>48000</v>
       </c>
-      <c r="M5" t="s">
+      <c r="M5" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="N5" t="s">
+      <c r="N5" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="O5"/>
-      <c r="P5" t="s">
+      <c r="O5" s="1"/>
+      <c r="P5" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5" t="s">
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="S5" t="s">
+      <c r="S5" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="T5" t="s">
+      <c r="T5" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="U5" t="s">
+      <c r="U5" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="V5" t="s">
+      <c r="V5" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="W5" t="s">
+      <c r="W5" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E6" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="H6" t="s">
+      <c r="G6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="I6"/>
-      <c r="J6" t="s">
+      <c r="I6" s="1"/>
+      <c r="J6" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="K6" t="s">
+      <c r="K6" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="L6">
+      <c r="L6" s="1">
         <v>34064</v>
       </c>
-      <c r="M6" t="s">
+      <c r="M6" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="N6" t="s">
+      <c r="N6" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="O6"/>
-      <c r="P6" t="s">
+      <c r="O6" s="1"/>
+      <c r="P6" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="Q6"/>
-      <c r="R6" t="s">
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="S6" t="s">
+      <c r="S6" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="T6" t="s">
+      <c r="T6" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="U6" t="s">
+      <c r="U6" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="V6" t="s">
+      <c r="V6" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="W6" t="s">
+      <c r="W6" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D7"/>
-      <c r="E7" t="s">
+      <c r="D7" s="1"/>
+      <c r="E7" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G7" t="s">
-[...2 lines deleted...]
-      <c r="H7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="I7"/>
-      <c r="J7" t="s">
+      <c r="I7" s="1"/>
+      <c r="J7" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="K7" s="1"/>
+      <c r="L7" s="1">
         <v>34500</v>
       </c>
-      <c r="M7" t="s">
+      <c r="M7" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="N7" t="s">
+      <c r="N7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O7"/>
-      <c r="P7" t="s">
+      <c r="O7" s="1"/>
+      <c r="P7" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7" t="s">
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="S7" t="s">
+      <c r="S7" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="T7"/>
-      <c r="U7" t="s">
+      <c r="T7" s="1"/>
+      <c r="U7" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B8"/>
-      <c r="C8" t="s">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D8"/>
-      <c r="E8" t="s">
+      <c r="D8" s="1"/>
+      <c r="E8" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G8" t="s">
-[...2 lines deleted...]
-      <c r="H8" t="s">
+      <c r="G8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="I8" t="s">
+      <c r="I8" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="J8" t="s">
+      <c r="J8" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="K8" s="1"/>
+      <c r="L8" s="1">
         <v>11570</v>
       </c>
-      <c r="M8" t="s">
+      <c r="M8" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="N8" t="s">
+      <c r="N8" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="O8"/>
-      <c r="P8" t="s">
+      <c r="O8" s="1"/>
+      <c r="P8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8" t="s">
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="S8" t="s">
+      <c r="S8" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="T8" t="s">
+      <c r="T8" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="U8" t="s">
+      <c r="U8" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="V8" t="s">
+      <c r="V8" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="W8" t="s">
+      <c r="W8" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D9"/>
-      <c r="E9" t="s">
+      <c r="D9" s="1"/>
+      <c r="E9" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G9" t="s">
-[...2 lines deleted...]
-      <c r="H9" t="s">
+      <c r="G9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I9" t="s">
+      <c r="I9" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="J9" t="s">
+      <c r="J9" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="K9"/>
-      <c r="L9" t="s">
+      <c r="K9" s="1"/>
+      <c r="L9" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="M9" t="s">
+      <c r="M9" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="N9" t="s">
+      <c r="N9" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="O9"/>
-      <c r="P9" t="s">
+      <c r="O9" s="1"/>
+      <c r="P9" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9" t="s">
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="S9" t="s">
+      <c r="S9" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="T9" t="s">
+      <c r="T9" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="U9" t="s">
+      <c r="U9" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="V9" t="s">
+      <c r="V9" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="W9" t="s">
+      <c r="W9" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D10"/>
-      <c r="E10" t="s">
+      <c r="D10" s="1"/>
+      <c r="E10" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G10" t="s">
-[...2 lines deleted...]
-      <c r="H10" t="s">
+      <c r="G10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I10" t="s">
+      <c r="I10" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="J10" t="s">
+      <c r="J10" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="K10" t="s">
+      <c r="K10" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="L10">
+      <c r="L10" s="1">
         <v>66200</v>
       </c>
-      <c r="M10" t="s">
+      <c r="M10" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="N10" t="s">
+      <c r="N10" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="O10" t="s">
+      <c r="O10" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="P10" t="s">
+      <c r="P10" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="Q10" t="s">
+      <c r="Q10" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="R10" t="s">
+      <c r="R10" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="S10" t="s">
+      <c r="S10" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="T10" t="s">
+      <c r="T10" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="U10" t="s">
+      <c r="U10" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="V10" t="s">
+      <c r="V10" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="W10" t="s">
+      <c r="W10" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D11"/>
-      <c r="E11" t="s">
+      <c r="D11" s="1"/>
+      <c r="E11" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="G11" t="s">
-[...2 lines deleted...]
-      <c r="H11" t="s">
+      <c r="G11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="I11" t="s">
+      <c r="I11" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="J11" t="s">
+      <c r="J11" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="K11"/>
-      <c r="L11">
+      <c r="K11" s="1"/>
+      <c r="L11" s="1">
         <v>34140</v>
       </c>
-      <c r="M11" t="s">
+      <c r="M11" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="N11" t="s">
+      <c r="N11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O11"/>
-      <c r="P11" t="s">
+      <c r="O11" s="1"/>
+      <c r="P11" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11" t="s">
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="S11" t="s">
+      <c r="S11" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="T11" t="s">
+      <c r="T11" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="U11" t="s">
+      <c r="U11" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="V11" t="s">
+      <c r="V11" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="W11" t="s">
+      <c r="W11" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D12"/>
-      <c r="E12" t="s">
+      <c r="D12" s="1"/>
+      <c r="E12" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G12" t="s">
-[...2 lines deleted...]
-      <c r="H12" t="s">
+      <c r="G12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I12" t="s">
+      <c r="I12" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="J12" t="s">
+      <c r="J12" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="K12" t="s">
+      <c r="K12" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="L12" t="s">
+      <c r="L12" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="M12" t="s">
+      <c r="M12" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="N12" t="s">
+      <c r="N12" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O12"/>
-      <c r="P12" t="s">
+      <c r="O12" s="1"/>
+      <c r="P12" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12" t="s">
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="S12" t="s">
+      <c r="S12" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="T12" t="s">
+      <c r="T12" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="U12" t="s">
+      <c r="U12" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="V12"/>
-      <c r="W12" t="s">
+      <c r="V12" s="1"/>
+      <c r="W12" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D13"/>
-      <c r="E13" t="s">
+      <c r="D13" s="1"/>
+      <c r="E13" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G13" t="s">
-[...2 lines deleted...]
-      <c r="H13" t="s">
+      <c r="G13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I13" t="s">
+      <c r="I13" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="J13" t="s">
+      <c r="J13" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="K13" s="1"/>
+      <c r="L13" s="1">
         <v>11000</v>
       </c>
-      <c r="M13" t="s">
+      <c r="M13" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="N13" t="s">
+      <c r="N13" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O13"/>
-      <c r="P13" t="s">
+      <c r="O13" s="1"/>
+      <c r="P13" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13" t="s">
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="S13" t="s">
+      <c r="S13" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="T13" t="s">
+      <c r="T13" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="U13" t="s">
+      <c r="U13" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="V13"/>
-      <c r="W13" t="s">
+      <c r="V13" s="1"/>
+      <c r="W13" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D14"/>
-      <c r="E14" t="s">
+      <c r="D14" s="1"/>
+      <c r="E14" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G14" t="s">
-[...2 lines deleted...]
-      <c r="H14" t="s">
+      <c r="G14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I14" t="s">
+      <c r="I14" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="J14" t="s">
+      <c r="J14" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="K14" s="1"/>
+      <c r="L14" s="1">
         <v>12000</v>
       </c>
-      <c r="M14" t="s">
+      <c r="M14" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N14" t="s">
+      <c r="N14" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O14"/>
-      <c r="P14" t="s">
+      <c r="O14" s="1"/>
+      <c r="P14" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14" t="s">
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="S14" t="s">
+      <c r="S14" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="T14" t="s">
+      <c r="T14" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="U14" t="s">
+      <c r="U14" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="V14"/>
-      <c r="W14" t="s">
+      <c r="V14" s="1"/>
+      <c r="W14" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D15"/>
-      <c r="E15" t="s">
+      <c r="D15" s="1"/>
+      <c r="E15" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G15" t="s">
-[...2 lines deleted...]
-      <c r="H15" t="s">
+      <c r="G15" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I15" t="s">
+      <c r="I15" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="J15" t="s">
+      <c r="J15" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="K15" t="s">
+      <c r="K15" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="L15">
+      <c r="L15" s="1">
         <v>34067</v>
       </c>
-      <c r="M15" t="s">
+      <c r="M15" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="N15" t="s">
+      <c r="N15" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O15"/>
-      <c r="P15" t="s">
+      <c r="O15" s="1"/>
+      <c r="P15" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15" t="s">
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="S15" t="s">
+      <c r="S15" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="T15" t="s">
+      <c r="T15" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="U15" t="s">
+      <c r="U15" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="V15"/>
-      <c r="W15" t="s">
+      <c r="V15" s="1"/>
+      <c r="W15" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D16"/>
-      <c r="E16" t="s">
+      <c r="D16" s="1"/>
+      <c r="E16" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G16" t="s">
-[...2 lines deleted...]
-      <c r="H16" t="s">
+      <c r="G16" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I16" t="s">
+      <c r="I16" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="J16" t="s">
+      <c r="J16" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="K16" s="1"/>
+      <c r="L16" s="1">
         <v>31050</v>
       </c>
-      <c r="M16" t="s">
+      <c r="M16" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="N16" t="s">
+      <c r="N16" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O16"/>
-      <c r="P16" t="s">
+      <c r="O16" s="1"/>
+      <c r="P16" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16" t="s">
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="S16" t="s">
+      <c r="S16" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="T16" t="s">
+      <c r="T16" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="U16" t="s">
+      <c r="U16" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="V16"/>
-      <c r="W16" t="s">
+      <c r="V16" s="1"/>
+      <c r="W16" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D17"/>
-      <c r="E17" t="s">
+      <c r="D17" s="1"/>
+      <c r="E17" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G17" t="s">
-[...2 lines deleted...]
-      <c r="H17" t="s">
+      <c r="G17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I17" t="s">
+      <c r="I17" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="J17" t="s">
+      <c r="J17" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="K17" s="1"/>
+      <c r="L17" s="1">
         <v>48005</v>
       </c>
-      <c r="M17" t="s">
+      <c r="M17" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="N17" t="s">
+      <c r="N17" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O17"/>
-      <c r="P17" t="s">
+      <c r="O17" s="1"/>
+      <c r="P17" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17" t="s">
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="S17" t="s">
+      <c r="S17" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="T17" t="s">
+      <c r="T17" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="U17" t="s">
+      <c r="U17" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="V17"/>
-      <c r="W17" t="s">
+      <c r="V17" s="1"/>
+      <c r="W17" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D18"/>
-      <c r="E18" t="s">
+      <c r="D18" s="1"/>
+      <c r="E18" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G18" t="s">
-[...2 lines deleted...]
-      <c r="H18" t="s">
+      <c r="G18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I18" t="s">
+      <c r="I18" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="J18" t="s">
+      <c r="J18" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="K18" t="s">
+      <c r="K18" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="L18">
+      <c r="L18" s="1">
         <v>65013</v>
       </c>
-      <c r="M18" t="s">
+      <c r="M18" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="N18" t="s">
+      <c r="N18" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O18"/>
-      <c r="P18" t="s">
+      <c r="O18" s="1"/>
+      <c r="P18" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18" t="s">
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="S18" t="s">
+      <c r="S18" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="T18" t="s">
+      <c r="T18" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="U18" t="s">
+      <c r="U18" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="V18"/>
-      <c r="W18" t="s">
+      <c r="V18" s="1"/>
+      <c r="W18" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D19"/>
-      <c r="E19" t="s">
+      <c r="D19" s="1"/>
+      <c r="E19" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G19" t="s">
-[...2 lines deleted...]
-      <c r="H19" t="s">
+      <c r="G19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I19" t="s">
+      <c r="I19" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="J19" t="s">
+      <c r="J19" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="K19" t="s">
+      <c r="K19" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="L19">
+      <c r="L19" s="1">
         <v>66020</v>
       </c>
-      <c r="M19" t="s">
+      <c r="M19" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="N19" t="s">
+      <c r="N19" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O19"/>
-      <c r="P19" t="s">
+      <c r="O19" s="1"/>
+      <c r="P19" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19" t="s">
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="S19" t="s">
+      <c r="S19" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="T19" t="s">
+      <c r="T19" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="U19" t="s">
+      <c r="U19" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="V19"/>
-      <c r="W19" t="s">
+      <c r="V19" s="1"/>
+      <c r="W19" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D20"/>
-      <c r="E20" t="s">
+      <c r="D20" s="1"/>
+      <c r="E20" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G20" t="s">
-[...2 lines deleted...]
-      <c r="H20" t="s">
+      <c r="G20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I20" t="s">
+      <c r="I20" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="J20" t="s">
+      <c r="J20" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="K20" s="1"/>
+      <c r="L20" s="1">
         <v>30906</v>
       </c>
-      <c r="M20" t="s">
+      <c r="M20" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="N20" t="s">
+      <c r="N20" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O20"/>
-      <c r="P20" t="s">
+      <c r="O20" s="1"/>
+      <c r="P20" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20" t="s">
+      <c r="Q20" s="1"/>
+      <c r="R20" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="S20" t="s">
+      <c r="S20" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="T20" t="s">
+      <c r="T20" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="U20" t="s">
+      <c r="U20" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="V20"/>
-      <c r="W20" t="s">
+      <c r="V20" s="1"/>
+      <c r="W20" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D21"/>
-      <c r="E21" t="s">
+      <c r="D21" s="1"/>
+      <c r="E21" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G21" t="s">
-[...2 lines deleted...]
-      <c r="H21" t="s">
+      <c r="G21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I21" t="s">
+      <c r="I21" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="J21" t="s">
+      <c r="J21" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="K21" t="s">
+      <c r="K21" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="L21">
+      <c r="L21" s="1">
         <v>32020</v>
       </c>
-      <c r="M21" t="s">
+      <c r="M21" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="N21" t="s">
+      <c r="N21" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O21"/>
-      <c r="P21" t="s">
+      <c r="O21" s="1"/>
+      <c r="P21" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21" t="s">
+      <c r="Q21" s="1"/>
+      <c r="R21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="S21" t="s">
+      <c r="S21" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="T21" t="s">
+      <c r="T21" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="U21" t="s">
+      <c r="U21" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="V21"/>
-      <c r="W21" t="s">
+      <c r="V21" s="1"/>
+      <c r="W21" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D22"/>
-      <c r="E22" t="s">
+      <c r="D22" s="1"/>
+      <c r="E22" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G22" t="s">
-[...2 lines deleted...]
-      <c r="H22" t="s">
+      <c r="G22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H22" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I22" t="s">
+      <c r="I22" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="J22" t="s">
+      <c r="J22" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="K22" s="1"/>
+      <c r="L22" s="1">
         <v>46000</v>
       </c>
-      <c r="M22" t="s">
+      <c r="M22" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="N22" t="s">
+      <c r="N22" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O22"/>
-      <c r="P22" t="s">
+      <c r="O22" s="1"/>
+      <c r="P22" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22" t="s">
+      <c r="Q22" s="1"/>
+      <c r="R22" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="S22" t="s">
+      <c r="S22" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="T22" t="s">
+      <c r="T22" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="U22" t="s">
+      <c r="U22" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="V22"/>
-      <c r="W22" t="s">
+      <c r="V22" s="1"/>
+      <c r="W22" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D23"/>
-      <c r="E23" t="s">
+      <c r="D23" s="1"/>
+      <c r="E23" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G23" t="s">
-[...2 lines deleted...]
-      <c r="H23" t="s">
+      <c r="G23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H23" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I23" t="s">
+      <c r="I23" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="J23" t="s">
+      <c r="J23" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="K23"/>
-      <c r="L23">
+      <c r="K23" s="1"/>
+      <c r="L23" s="1">
         <v>81000</v>
       </c>
-      <c r="M23" t="s">
+      <c r="M23" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="N23" t="s">
+      <c r="N23" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O23"/>
-      <c r="P23" t="s">
+      <c r="O23" s="1"/>
+      <c r="P23" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23" t="s">
+      <c r="Q23" s="1"/>
+      <c r="R23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="S23" t="s">
+      <c r="S23" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="T23" t="s">
+      <c r="T23" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="U23" t="s">
+      <c r="U23" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="V23"/>
-      <c r="W23" t="s">
+      <c r="V23" s="1"/>
+      <c r="W23" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D24"/>
-      <c r="E24" t="s">
+      <c r="D24" s="1"/>
+      <c r="E24" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G24" t="s">
-[...2 lines deleted...]
-      <c r="H24" t="s">
+      <c r="G24" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I24" t="s">
+      <c r="I24" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="J24" t="s">
+      <c r="J24" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="K24" s="1"/>
+      <c r="L24" s="1">
         <v>82000</v>
       </c>
-      <c r="M24" t="s">
+      <c r="M24" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="N24" t="s">
+      <c r="N24" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O24"/>
-      <c r="P24" t="s">
+      <c r="O24" s="1"/>
+      <c r="P24" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24" t="s">
+      <c r="Q24" s="1"/>
+      <c r="R24" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="S24" t="s">
+      <c r="S24" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="T24" t="s">
+      <c r="T24" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="U24" t="s">
+      <c r="U24" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="V24"/>
-      <c r="W24" t="s">
+      <c r="V24" s="1"/>
+      <c r="W24" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D25"/>
-      <c r="E25" t="s">
+      <c r="D25" s="1"/>
+      <c r="E25" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G25" t="s">
-[...2 lines deleted...]
-      <c r="H25" t="s">
+      <c r="G25" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H25" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="I25"/>
-      <c r="J25" t="s">
+      <c r="I25" s="1"/>
+      <c r="J25" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="K25" s="1"/>
+      <c r="L25" s="1">
         <v>34067</v>
       </c>
-      <c r="M25" t="s">
+      <c r="M25" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="N25" t="s">
+      <c r="N25" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="O25" t="s">
+      <c r="O25" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="P25" t="s">
+      <c r="P25" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25" t="s">
+      <c r="Q25" s="1"/>
+      <c r="R25" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="S25" t="s">
+      <c r="S25" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="T25" t="s">
+      <c r="T25" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="U25" t="s">
+      <c r="U25" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="V25"/>
-      <c r="W25" t="s">
+      <c r="V25" s="1"/>
+      <c r="W25" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B26"/>
-      <c r="C26" t="s">
+      <c r="B26" s="1"/>
+      <c r="C26" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D26"/>
-      <c r="E26" t="s">
+      <c r="D26" s="1"/>
+      <c r="E26" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="G26" t="s">
-[...2 lines deleted...]
-      <c r="H26" t="s">
+      <c r="G26" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H26" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I26">
+      <c r="I26" s="1">
         <v>65</v>
       </c>
-      <c r="J26" t="s">
+      <c r="J26" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="K26" s="1"/>
+      <c r="L26" s="1">
         <v>65500</v>
       </c>
-      <c r="M26" t="s">
+      <c r="M26" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="N26" t="s">
+      <c r="N26" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O26"/>
-      <c r="P26" t="s">
+      <c r="O26" s="1"/>
+      <c r="P26" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q26" t="s">
+      <c r="Q26" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="R26" t="s">
+      <c r="R26" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="S26" t="s">
+      <c r="S26" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="T26" t="s">
+      <c r="T26" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="U26" t="s">
+      <c r="U26" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="V26"/>
-      <c r="W26" t="s">
+      <c r="V26" s="1"/>
+      <c r="W26" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D27"/>
-      <c r="E27" t="s">
+      <c r="D27" s="1"/>
+      <c r="E27" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G27" t="s">
-[...2 lines deleted...]
-      <c r="H27" t="s">
+      <c r="G27" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="I27"/>
-      <c r="J27" t="s">
+      <c r="I27" s="1"/>
+      <c r="J27" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="K27" t="s">
+      <c r="K27" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="L27">
+      <c r="L27" s="1">
         <v>34000</v>
       </c>
-      <c r="M27" t="s">
+      <c r="M27" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="N27" t="s">
+      <c r="N27" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="O27"/>
-      <c r="P27" t="s">
+      <c r="O27" s="1"/>
+      <c r="P27" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="Q27"/>
-[...5 lines deleted...]
-      <c r="W27"/>
+      <c r="Q27" s="1"/>
+      <c r="R27" s="1"/>
+      <c r="S27" s="1"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="B28"/>
-      <c r="C28" t="s">
+      <c r="B28" s="1"/>
+      <c r="C28" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D28"/>
-      <c r="E28" t="s">
+      <c r="D28" s="1"/>
+      <c r="E28" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="G28" t="s">
-[...2 lines deleted...]
-      <c r="H28" t="s">
+      <c r="G28" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H28" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I28" t="s">
+      <c r="I28" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="J28" t="s">
+      <c r="J28" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="K28" s="1"/>
+      <c r="L28" s="1">
         <v>31400</v>
       </c>
-      <c r="M28" t="s">
+      <c r="M28" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="N28" t="s">
+      <c r="N28" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O28"/>
-      <c r="P28" t="s">
+      <c r="O28" s="1"/>
+      <c r="P28" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="Q28" t="s">
+      <c r="Q28" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="R28" t="s">
+      <c r="R28" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="S28" t="s">
+      <c r="S28" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="T28" t="s">
+      <c r="T28" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="U28" t="s">
+      <c r="U28" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="V28"/>
-      <c r="W28" t="s">
+      <c r="V28" s="1"/>
+      <c r="W28" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D29"/>
-      <c r="E29" t="s">
+      <c r="D29" s="1"/>
+      <c r="E29" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="G29" t="s">
-[...2 lines deleted...]
-      <c r="H29" t="s">
+      <c r="G29" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H29" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I29" t="s">
+      <c r="I29" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="J29" t="s">
+      <c r="J29" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="K29" s="1"/>
+      <c r="L29" s="1">
         <v>48100</v>
       </c>
-      <c r="M29" t="s">
+      <c r="M29" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="N29" t="s">
+      <c r="N29" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="O29"/>
-      <c r="P29" t="s">
+      <c r="O29" s="1"/>
+      <c r="P29" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q29" t="s">
+      <c r="Q29" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="R29" t="s">
+      <c r="R29" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="S29" t="s">
+      <c r="S29" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="T29" t="s">
+      <c r="T29" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="U29" t="s">
+      <c r="U29" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="V29" t="s">
+      <c r="V29" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="W29" t="s">
+      <c r="W29" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B30"/>
-      <c r="C30" t="s">
+      <c r="B30" s="1"/>
+      <c r="C30" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D30"/>
-      <c r="E30" t="s">
+      <c r="D30" s="1"/>
+      <c r="E30" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="G30" t="s">
-[...2 lines deleted...]
-      <c r="H30" t="s">
+      <c r="G30" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H30" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="I30" t="s">
+      <c r="I30" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="J30" t="s">
+      <c r="J30" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="K30"/>
-      <c r="L30" t="s">
+      <c r="K30" s="1"/>
+      <c r="L30" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="M30" t="s">
+      <c r="M30" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="N30" t="s">
+      <c r="N30" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="O30"/>
-      <c r="P30" t="s">
+      <c r="O30" s="1"/>
+      <c r="P30" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="Q30" t="s">
+      <c r="Q30" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="R30" t="s">
+      <c r="R30" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="S30" t="s">
+      <c r="S30" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="T30" t="s">
+      <c r="T30" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="U30" t="s">
+      <c r="U30" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="V30"/>
-      <c r="W30" t="s">
+      <c r="V30" s="1"/>
+      <c r="W30" s="1" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D31"/>
-      <c r="E31" t="s">
+      <c r="D31" s="1"/>
+      <c r="E31" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="G31" t="s">
-[...2 lines deleted...]
-      <c r="H31" t="s">
+      <c r="G31" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I31"/>
-      <c r="J31" t="s">
+      <c r="I31" s="1"/>
+      <c r="J31" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="K31"/>
-      <c r="L31">
+      <c r="K31" s="1"/>
+      <c r="L31" s="1">
         <v>48000</v>
       </c>
-      <c r="M31" t="s">
+      <c r="M31" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="N31" t="s">
+      <c r="N31" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O31"/>
-      <c r="P31" t="s">
+      <c r="O31" s="1"/>
+      <c r="P31" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31" t="s">
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="S31" t="s">
+      <c r="S31" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="T31" t="s">
+      <c r="T31" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="U31" t="s">
+      <c r="U31" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="V31" t="s">
+      <c r="V31" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="W31" t="s">
+      <c r="W31" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="32" spans="1:23">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D32"/>
-      <c r="E32" t="s">
+      <c r="D32" s="1"/>
+      <c r="E32" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="G32" t="s">
-[...2 lines deleted...]
-      <c r="H32" t="s">
+      <c r="G32" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I32" t="s">
+      <c r="I32" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="J32" t="s">
+      <c r="J32" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="K32" s="1"/>
+      <c r="L32" s="1">
         <v>34410</v>
       </c>
-      <c r="M32" t="s">
+      <c r="M32" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="N32" t="s">
+      <c r="N32" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="O32" t="s">
+      <c r="O32" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="P32" t="s">
+      <c r="P32" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32" t="s">
+      <c r="Q32" s="1"/>
+      <c r="R32" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="S32" t="s">
+      <c r="S32" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="T32" t="s">
+      <c r="T32" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="U32" t="s">
+      <c r="U32" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="V32" t="s">
+      <c r="V32" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="W32" t="s">
+      <c r="W32" s="1" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B33"/>
-      <c r="C33" t="s">
+      <c r="B33" s="1"/>
+      <c r="C33" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D33"/>
-      <c r="E33" t="s">
+      <c r="D33" s="1"/>
+      <c r="E33" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="G33" t="s">
-[...2 lines deleted...]
-      <c r="H33" t="s">
+      <c r="G33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H33" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="I33" t="s">
-[...2 lines deleted...]
-      <c r="J33" t="s">
+      <c r="I33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J33" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="K33" t="s">
+      <c r="K33" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="L33">
+      <c r="L33" s="1">
         <v>34470</v>
       </c>
-      <c r="M33" t="s">
+      <c r="M33" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="N33" t="s">
+      <c r="N33" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="O33"/>
-      <c r="P33" t="s">
+      <c r="O33" s="1"/>
+      <c r="P33" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="Q33"/>
-[...4 lines deleted...]
-      <c r="V33" t="s">
+      <c r="Q33" s="1"/>
+      <c r="R33" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="W33" t="s">
+      <c r="S33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1" t="s">
         <v>392</v>
       </c>
+      <c r="V33" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="W33" s="1" t="s">
+        <v>394</v>
+      </c>
     </row>
     <row r="34" spans="1:23">
-      <c r="A34" t="s">
-[...3 lines deleted...]
-      <c r="C34" t="s">
+      <c r="A34" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D34"/>
-[...9 lines deleted...]
-      <c r="H34" t="s">
+      <c r="D34" s="1"/>
+      <c r="E34" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="I34" t="s">
+      <c r="F34" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="J34" t="s">
+      <c r="G34" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H34" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="I34" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1">
         <v>81600</v>
       </c>
-      <c r="M34" t="s">
-[...2 lines deleted...]
-      <c r="N34" t="s">
+      <c r="M34" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="N34" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="O34"/>
-[...7 lines deleted...]
-      <c r="S34" t="s">
+      <c r="O34" s="1"/>
+      <c r="P34" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="T34"/>
-      <c r="U34" t="s">
+      <c r="Q34" s="1"/>
+      <c r="R34" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="V34"/>
-      <c r="W34" t="s">
+      <c r="S34" s="1" t="s">
         <v>404</v>
       </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1" t="s">
+        <v>406</v>
+      </c>
     </row>
     <row r="35" spans="1:23">
-      <c r="A35" t="s">
-[...6 lines deleted...]
-      <c r="D35" t="s">
+      <c r="A35" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="E35" t="s">
+      <c r="B35" s="1"/>
+      <c r="C35" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="F35" t="s">
+      <c r="D35" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G35" t="s">
-[...2 lines deleted...]
-      <c r="H35" t="s">
+      <c r="G35" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H35" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="I35"/>
-      <c r="J35" t="s">
+      <c r="I35" s="1"/>
+      <c r="J35" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="L35" s="1">
+        <v>31078</v>
+      </c>
+      <c r="M35" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N35" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O35" s="1"/>
+      <c r="P35" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q35" s="1"/>
+      <c r="R35" s="1"/>
+      <c r="S35" s="1"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="W35" s="1" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1">
+        <v>34500</v>
+      </c>
+      <c r="M36" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="N36" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O36" s="1"/>
+      <c r="P36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q36" s="1"/>
+      <c r="R36" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="S36" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="T36" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="U36" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="V36" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="W36" s="1" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1">
+        <v>30100</v>
+      </c>
+      <c r="M37" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="O37" s="1"/>
+      <c r="P37" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q37" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="R37" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="S37" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="T37" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="U37" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1">
+        <v>31330</v>
+      </c>
+      <c r="M38" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="N38" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="O38" s="1"/>
+      <c r="P38" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="S38" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="T38" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="U38" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1">
+        <v>81140</v>
+      </c>
+      <c r="M39" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="N39" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O39" s="1"/>
+      <c r="P39" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="Q39" s="1"/>
+      <c r="R39" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="S39" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="T39" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="U39" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="V39" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="W39" s="1" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B40" s="1"/>
+      <c r="C40" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1">
+        <v>65250</v>
+      </c>
+      <c r="M40" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="O40" s="1"/>
+      <c r="P40" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="Q40" s="1"/>
+      <c r="R40" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="S40" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="V40" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="W40" s="1" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M41" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="N41" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="O41" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="P41" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="S41" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="V41" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="W41" s="1" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I42" s="1"/>
+      <c r="J42" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1">
+        <v>30000</v>
+      </c>
+      <c r="M42" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="N42" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O42" s="1"/>
+      <c r="P42" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1"/>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="W42" s="1" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M43" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N43" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="O43" s="1"/>
+      <c r="P43" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1"/>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="W43" s="1" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1">
+        <v>12000</v>
+      </c>
+      <c r="M44" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="N44" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O44" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="P44" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="Q44" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="R44" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="S44" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="T44" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U44" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="V44" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="W44" s="1" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M45" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="N45" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="O45" s="1"/>
+      <c r="P45" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q45" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="R45" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="S45" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="T45" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="U45" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="V45" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="W45" s="1" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1">
+        <v>34520</v>
+      </c>
+      <c r="M46" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="N46" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="O46" s="1"/>
+      <c r="P46" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q46" s="1"/>
+      <c r="R46" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="S46" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="T46" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="U46" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="V46" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="W46" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1">
+        <v>34220</v>
+      </c>
+      <c r="M47" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="N47" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O47" s="1"/>
+      <c r="P47" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="Q47" s="1"/>
+      <c r="R47" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="S47" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="T47" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="U47" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="V47" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="W47" s="1" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B48" s="1"/>
+      <c r="C48" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I48" s="1"/>
+      <c r="J48" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M48" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N48" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="O48" s="1"/>
+      <c r="P48" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="Q48" s="1"/>
+      <c r="R48" s="1"/>
+      <c r="S48" s="1"/>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="W48" s="1" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B49" s="1"/>
+      <c r="C49" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="K35" t="s">
-[...5 lines deleted...]
-      <c r="M35" t="s">
+      <c r="E49" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I49" s="1"/>
+      <c r="J49" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1">
+        <v>34398</v>
+      </c>
+      <c r="M49" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N49" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="O49" s="1"/>
+      <c r="P49" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1"/>
+      <c r="S49" s="1"/>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="W49" s="1" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="K50" s="1"/>
+      <c r="L50" s="1">
+        <v>32300</v>
+      </c>
+      <c r="M50" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="N50" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O50" s="1"/>
+      <c r="P50" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="Q50" s="1"/>
+      <c r="R50" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="S50" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="T50" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="U50" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="V50" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="W50" s="1" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I51" s="1"/>
+      <c r="J51" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1">
+        <v>31220</v>
+      </c>
+      <c r="M51" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="N51" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O51" s="1"/>
+      <c r="P51" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q51" s="1"/>
+      <c r="R51" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="S51" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="T51" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="U51" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I52" s="1"/>
+      <c r="J52" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1">
+        <v>82800</v>
+      </c>
+      <c r="M52" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="N52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O52" s="1"/>
+      <c r="P52" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="Q52" s="1"/>
+      <c r="R52" s="1"/>
+      <c r="S52" s="1"/>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="W52" s="1" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1">
+        <v>66800</v>
+      </c>
+      <c r="M53" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="N53" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="O53" s="1"/>
+      <c r="P53" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q53" s="1"/>
+      <c r="R53" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="S53" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="T53" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="U53" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="V53" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="W53" s="1"/>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I54" s="1"/>
+      <c r="J54" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="L54" s="1">
+        <v>31055</v>
+      </c>
+      <c r="M54" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="N35" t="s">
-[...3 lines deleted...]
-      <c r="P35" t="s">
+      <c r="N54" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="O54" s="1"/>
+      <c r="P54" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="Q35"/>
-[...18 lines deleted...]
-      <c r="C36" t="s">
+      <c r="Q54" s="1"/>
+      <c r="R54" s="1"/>
+      <c r="S54" s="1"/>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B55" s="1"/>
+      <c r="C55" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="K55" s="1"/>
+      <c r="L55" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M55" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N55" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="O55" s="1"/>
+      <c r="P55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q55" s="1"/>
+      <c r="R55" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="S55" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="T55" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="U55" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="V55" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="W55" s="1" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1">
+        <v>34070</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="O56" s="1"/>
+      <c r="P56" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q56" s="1"/>
+      <c r="R56" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="S56" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="T56" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="U56" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="V56" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="W56" s="1" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
+      <c r="A57" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="L57" s="1">
+        <v>32120</v>
+      </c>
+      <c r="M57" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="N57" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O57" s="1"/>
+      <c r="P57" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="Q57" s="1"/>
+      <c r="R57" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="S57" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="T57" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="U57" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="V57" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="W57" s="1" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="B58" s="1"/>
+      <c r="C58" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="M58" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="N58" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O58" s="1"/>
+      <c r="P58" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q58" s="1"/>
+      <c r="R58" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="S58" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="T58" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="U58" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="V58" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="W58" s="1"/>
+    </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D36"/>
-[...9 lines deleted...]
-      <c r="H36" t="s">
+      <c r="D59" s="1"/>
+      <c r="E59" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="K59" s="1"/>
+      <c r="L59" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M59" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="N59" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="O59" s="1"/>
+      <c r="P59" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="Q59" s="1"/>
+      <c r="R59" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="S59" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="T59" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="U59" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="V59" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="W59" s="1" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="B60" s="1"/>
+      <c r="C60" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="K60" s="1"/>
+      <c r="L60" s="1">
+        <v>48000</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="N60" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="O60" s="1"/>
+      <c r="P60" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="Q60" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="R60" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="S60" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="T60" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="U60" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="V60" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="W60" s="1" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I61" s="1"/>
+      <c r="J61" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="K61" s="1"/>
+      <c r="L61" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N61" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="O61" s="1"/>
+      <c r="P61" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q61" s="1"/>
+      <c r="R61" s="1"/>
+      <c r="S61" s="1"/>
+      <c r="T61" s="1"/>
+      <c r="U61" s="1"/>
+      <c r="V61" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="W61" s="1" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="L62" s="1">
+        <v>65201</v>
+      </c>
+      <c r="M62" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="N62" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="O62" s="1"/>
+      <c r="P62" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="Q62" s="1"/>
+      <c r="R62" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="S62" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="T62" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="U62" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="V62" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="W62" s="1" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="I63" s="1"/>
+      <c r="J63" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1">
+        <v>30100</v>
+      </c>
+      <c r="M63" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="N63" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="O63" s="1"/>
+      <c r="P63" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q63" s="1"/>
+      <c r="R63" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="S63" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="V63" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="W63" s="1" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="K64" s="1"/>
+      <c r="L64" s="1">
+        <v>12100</v>
+      </c>
+      <c r="M64" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="N64" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="O64" s="1"/>
+      <c r="P64" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="Q64" s="1"/>
+      <c r="R64" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="S64" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="T64" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="U64" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="V64" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="W64" s="1" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1">
+        <v>32300</v>
+      </c>
+      <c r="M65" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="N65" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O65" s="1"/>
+      <c r="P65" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q65" s="1"/>
+      <c r="R65" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="S65" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="T65" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="U65" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="V65" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="W65" s="1" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1">
+        <v>81120</v>
+      </c>
+      <c r="M66" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="N66" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O66" s="1"/>
+      <c r="P66" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q66" s="1"/>
+      <c r="R66" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="S66" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="T66" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="U66" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="V66" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="W66" s="1" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23">
+      <c r="A67" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1">
+        <v>82160</v>
+      </c>
+      <c r="M67" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="N67" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="O67" s="1"/>
+      <c r="P67" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q67" s="1"/>
+      <c r="R67" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="S67" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="T67" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="U67" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="V67" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="W67" s="1" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23">
+      <c r="A68" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="L68" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M68" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N68" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="O68" s="1"/>
+      <c r="P68" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="Q68" s="1"/>
+      <c r="R68" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="S68" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="T68" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="U68" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="V68" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="W68" s="1" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H69" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="I36" t="s">
-[...12 lines deleted...]
-      <c r="N36" t="s">
+      <c r="I69" s="1"/>
+      <c r="J69" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M69" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="N69" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="O69" s="1"/>
+      <c r="P69" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q69" s="1"/>
+      <c r="R69" s="1"/>
+      <c r="S69" s="1"/>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="W69" s="1" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1">
+        <v>31700</v>
+      </c>
+      <c r="M70" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="N70" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="O70" s="1"/>
+      <c r="P70" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q70" s="1"/>
+      <c r="R70" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="S70" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="T70" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="U70" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="V70" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="W70" s="1"/>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="L71" s="1">
+        <v>81500</v>
+      </c>
+      <c r="M71" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="N71" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O71" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="P71" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q71" s="1"/>
+      <c r="R71" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="S71" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="T71" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="U71" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="V71" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="W71" s="1" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="72" spans="1:23">
+      <c r="A72" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="K72" s="1"/>
+      <c r="L72" s="1">
+        <v>34150</v>
+      </c>
+      <c r="M72" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="N72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O72" s="1"/>
+      <c r="P72" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="Q72" s="1"/>
+      <c r="R72" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="S72" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="T72" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="U72" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="V72" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="W72" s="1" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="73" spans="1:23">
+      <c r="A73" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B73" s="1"/>
+      <c r="C73" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I73" s="1"/>
+      <c r="J73" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="K73" s="1"/>
+      <c r="L73" s="1">
+        <v>66000</v>
+      </c>
+      <c r="M73" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="N73" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="O73" s="1"/>
+      <c r="P73" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q73" s="1"/>
+      <c r="R73" s="1"/>
+      <c r="S73" s="1"/>
+      <c r="T73" s="1"/>
+      <c r="U73" s="1"/>
+      <c r="V73" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="W73" s="1" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="74" spans="1:23">
+      <c r="A74" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I74" s="1"/>
+      <c r="J74" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="L74" s="1">
+        <v>32022</v>
+      </c>
+      <c r="M74" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="N74" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="O74" s="1"/>
+      <c r="P74" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="Q74" s="1"/>
+      <c r="R74" s="1"/>
+      <c r="S74" s="1"/>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1"/>
+      <c r="V74" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="W74" s="1" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="K75" s="1"/>
+      <c r="L75" s="1">
+        <v>31520</v>
+      </c>
+      <c r="M75" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="N75" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O75" s="1"/>
+      <c r="P75" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q75" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="R75" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="S75" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="T75" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="U75" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="V75" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="W75" s="1" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1"/>
+      <c r="F76" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I76" s="1"/>
+      <c r="J76" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="K76" s="1"/>
+      <c r="L76" s="1">
+        <v>31074</v>
+      </c>
+      <c r="M76" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N76" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="O76" s="1"/>
+      <c r="P76" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q76" s="1"/>
+      <c r="R76" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="S76" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="T76" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="U76" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="77" spans="1:23">
+      <c r="A77" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="B77" s="1"/>
+      <c r="C77" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I77" s="1"/>
+      <c r="J77" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="K77" s="1"/>
+      <c r="L77" s="1">
+        <v>31059</v>
+      </c>
+      <c r="M77" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N77" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="O77" s="1"/>
+      <c r="P77" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="Q77" s="1"/>
+      <c r="R77" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="S77" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="T77" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="U77" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="V77" s="1"/>
+      <c r="W77" s="1" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="78" spans="1:23">
+      <c r="A78" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I78" s="1"/>
+      <c r="J78" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="K78" s="1"/>
+      <c r="L78" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M78" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N78" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="O78" s="1"/>
+      <c r="P78" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q78" s="1"/>
+      <c r="R78" s="1"/>
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="79" spans="1:23">
+      <c r="A79" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I79" s="1"/>
+      <c r="J79" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="K79" s="1"/>
+      <c r="L79" s="1">
+        <v>81100</v>
+      </c>
+      <c r="M79" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="N79" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="O36"/>
-      <c r="P36" t="s">
+      <c r="O79" s="1"/>
+      <c r="P79" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="Q79" s="1"/>
+      <c r="R79" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="S79" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="V79" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="W79" s="1" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="80" spans="1:23">
+      <c r="A80" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="K80" s="1"/>
+      <c r="L80" s="1">
+        <v>46300</v>
+      </c>
+      <c r="M80" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="N80" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O80" s="1"/>
+      <c r="P80" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q36"/>
-[...24 lines deleted...]
-      <c r="C37" t="s">
+      <c r="Q80" s="1"/>
+      <c r="R80" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="S80" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="T80" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="U80" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="V80" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="W80" s="1" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="81" spans="1:23">
+      <c r="A81" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D37"/>
-[...9 lines deleted...]
-      <c r="H37" t="s">
+      <c r="D81" s="1"/>
+      <c r="E81" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H81" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I37" t="s">
+      <c r="I81" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="K81" s="1"/>
+      <c r="L81" s="1">
+        <v>11300</v>
+      </c>
+      <c r="M81" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="N81" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O81" s="1"/>
+      <c r="P81" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="Q81" s="1"/>
+      <c r="R81" s="1"/>
+      <c r="S81" s="1"/>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1"/>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="82" spans="1:23">
+      <c r="A82" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B82" s="1"/>
+      <c r="C82" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="K82" s="1"/>
+      <c r="L82" s="1">
+        <v>11400</v>
+      </c>
+      <c r="M82" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="N82" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O82" s="1"/>
+      <c r="P82" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q82" s="1"/>
+      <c r="R82" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="S82" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="T82" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="U82" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="V82" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="W82" s="1" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="83" spans="1:23">
+      <c r="A83" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B83" s="1"/>
+      <c r="C83" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="K83" s="1"/>
+      <c r="L83" s="1">
+        <v>30170</v>
+      </c>
+      <c r="M83" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="N83" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="O83" s="1"/>
+      <c r="P83" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="Q83" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="R83" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="S83" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="T83" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="U83" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="V83" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="W83" s="1" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="84" spans="1:23">
+      <c r="A84" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I84" s="1"/>
+      <c r="J84" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="K84" s="1"/>
+      <c r="L84" s="1">
+        <v>31326</v>
+      </c>
+      <c r="M84" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="N84" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="O84" s="1"/>
+      <c r="P84" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="Q84" s="1"/>
+      <c r="R84" s="1"/>
+      <c r="S84" s="1"/>
+      <c r="T84" s="1"/>
+      <c r="U84" s="1"/>
+      <c r="V84" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="W84" s="1" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="85" spans="1:23">
+      <c r="A85" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="B85" s="1"/>
+      <c r="C85" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J85" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="K85" s="1"/>
+      <c r="L85" s="1">
+        <v>31500</v>
+      </c>
+      <c r="M85" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N85" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="O85" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="P85" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q85" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="R85" s="1"/>
+      <c r="S85" s="1"/>
+      <c r="T85" s="1"/>
+      <c r="U85" s="1"/>
+      <c r="V85" s="1"/>
+      <c r="W85" s="1" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="86" spans="1:23">
+      <c r="A86" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B86" s="1"/>
+      <c r="C86" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I86" s="1"/>
+      <c r="J86" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="K86" s="1"/>
+      <c r="L86" s="1">
+        <v>34090</v>
+      </c>
+      <c r="M86" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N86" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="O86" s="1"/>
+      <c r="P86" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q86" s="1"/>
+      <c r="R86" s="1"/>
+      <c r="S86" s="1"/>
+      <c r="T86" s="1"/>
+      <c r="U86" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="V86" s="1"/>
+      <c r="W86" s="1" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="87" spans="1:23">
+      <c r="A87" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I87" s="1"/>
+      <c r="J87" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="K87" s="1"/>
+      <c r="L87" s="1">
+        <v>34298</v>
+      </c>
+      <c r="M87" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="N87" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="O87" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="P87" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="Q87" s="1"/>
+      <c r="R87" s="1"/>
+      <c r="S87" s="1"/>
+      <c r="T87" s="1"/>
+      <c r="U87" s="1"/>
+      <c r="V87" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="W87" s="1" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="88" spans="1:23">
+      <c r="A88" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I88" s="1"/>
+      <c r="J88" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="K88" s="1"/>
+      <c r="L88" s="1">
+        <v>34093</v>
+      </c>
+      <c r="M88" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N88" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="O88" s="1"/>
+      <c r="P88" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="Q88" s="1"/>
+      <c r="R88" s="1"/>
+      <c r="S88" s="1"/>
+      <c r="T88" s="1"/>
+      <c r="U88" s="1"/>
+      <c r="V88" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="W88" s="1" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="89" spans="1:23">
+      <c r="A89" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B89" s="1"/>
+      <c r="C89" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="L89" s="1">
+        <v>11000</v>
+      </c>
+      <c r="M89" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="N89" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="O89" s="1"/>
+      <c r="P89" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q89" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="R89" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="S89" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="T89" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="U89" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="V89" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="W89" s="1" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="90" spans="1:23">
+      <c r="A90" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I90" s="1"/>
+      <c r="J90" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="L90" s="1">
+        <v>34092</v>
+      </c>
+      <c r="M90" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="N90" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="O90" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="P90" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="Q90" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="R90" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="S90" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="T90" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="U90" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="V90" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="W90" s="1" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:23">
+      <c r="A91" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B91" s="1"/>
+      <c r="C91" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J91" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="K91" s="1"/>
+      <c r="L91" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M91" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N91" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O91" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="P91" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="Q91" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="R91" s="1"/>
+      <c r="S91" s="1"/>
+      <c r="T91" s="1"/>
+      <c r="U91" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="V91" s="1"/>
+      <c r="W91" s="1" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="92" spans="1:23">
+      <c r="A92" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J92" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K92" s="1"/>
+      <c r="L92" s="1">
+        <v>30250</v>
+      </c>
+      <c r="M92" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="N92" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="O92" s="1"/>
+      <c r="P92" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q92" s="1"/>
+      <c r="R92" s="1"/>
+      <c r="S92" s="1"/>
+      <c r="T92" s="1"/>
+      <c r="U92" s="1"/>
+      <c r="V92" s="1"/>
+      <c r="W92" s="1" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="93" spans="1:23">
+      <c r="A93" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I93" s="1"/>
+      <c r="J93" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="L93" s="1">
+        <v>34875</v>
+      </c>
+      <c r="M93" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="N93" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="O93" s="1"/>
+      <c r="P93" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="Q93" s="1"/>
+      <c r="R93" s="1"/>
+      <c r="S93" s="1"/>
+      <c r="T93" s="1"/>
+      <c r="U93" s="1"/>
+      <c r="V93" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="W93" s="1" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="94" spans="1:23">
+      <c r="A94" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="J94" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="K94" s="1"/>
+      <c r="L94" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M94" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N94" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="O94" s="1"/>
+      <c r="P94" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="Q94" s="1"/>
+      <c r="R94" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="S94" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="T94" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="U94" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="V94" s="1"/>
+      <c r="W94" s="1" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="95" spans="1:23">
+      <c r="A95" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B95" s="1"/>
+      <c r="C95" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I95" s="1"/>
+      <c r="J95" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="K95" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L95" s="1">
+        <v>34570</v>
+      </c>
+      <c r="M95" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="N95" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O95" s="1"/>
+      <c r="P95" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q95" s="1"/>
+      <c r="R95" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="S95" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="T95" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="U95" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="V95" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="W95" s="1" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="96" spans="1:23">
+      <c r="A96" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="I96" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="J96" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="K96" s="1"/>
+      <c r="L96" s="1">
+        <v>11590</v>
+      </c>
+      <c r="M96" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="N96" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O96" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="P96" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="Q96" s="1"/>
+      <c r="R96" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="S96" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="T96" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="U96" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="V96" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="W96" s="1" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="97" spans="1:23">
+      <c r="A97" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I97" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="J97" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K97" s="1"/>
+      <c r="L97" s="1">
+        <v>11000</v>
+      </c>
+      <c r="M97" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="N97" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="O97" s="1"/>
+      <c r="P97" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q97" s="1"/>
+      <c r="R97" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="S97" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="T97" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="U97" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="V97" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="W97" s="1" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="98" spans="1:23">
+      <c r="A98" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B98" s="1"/>
+      <c r="C98" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I98" s="1"/>
+      <c r="J98" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="K98" s="1"/>
+      <c r="L98" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M98" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N98" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="O98" s="1"/>
+      <c r="P98" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q98" s="1"/>
+      <c r="R98" s="1"/>
+      <c r="S98" s="1"/>
+      <c r="T98" s="1"/>
+      <c r="U98" s="1"/>
+      <c r="V98" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="W98" s="1" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="99" spans="1:23">
+      <c r="A99" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J99" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="K99" s="1"/>
+      <c r="L99" s="1">
+        <v>11000</v>
+      </c>
+      <c r="M99" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="N99" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O99" s="1"/>
+      <c r="P99" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="Q99" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="R99" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="S99" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="T99" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="U99" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="V99" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="W99" s="1" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="100" spans="1:23">
+      <c r="A100" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I100" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J100" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="K100" s="1"/>
+      <c r="L100" s="1">
+        <v>30120</v>
+      </c>
+      <c r="M100" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="N100" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="O100" s="1"/>
+      <c r="P100" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q100" s="1"/>
+      <c r="R100" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="S100" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="T100" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="U100" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="V100" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="W100" s="1" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="101" spans="1:23">
+      <c r="A101" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B101" s="1"/>
+      <c r="C101" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J101" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="K101" s="1"/>
+      <c r="L101" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M101" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N101" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="O101" s="1"/>
+      <c r="P101" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q101" s="1"/>
+      <c r="R101" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="S101" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="T101" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="U101" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="V101" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="W101" s="1" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="102" spans="1:23">
+      <c r="A102" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B102" s="1"/>
+      <c r="C102" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J102" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="K102" s="1"/>
+      <c r="L102" s="1">
+        <v>31068</v>
+      </c>
+      <c r="M102" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N102" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="O102" s="1"/>
+      <c r="P102" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q102" s="1"/>
+      <c r="R102" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="S102" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="T102" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="U102" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="V102" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="W102" s="1" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="103" spans="1:23">
+      <c r="A103" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B103" s="1"/>
+      <c r="C103" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I103" s="1"/>
+      <c r="J103" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K103" s="1"/>
+      <c r="L103" s="1">
+        <v>11100</v>
+      </c>
+      <c r="M103" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="N103" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="O103" s="1"/>
+      <c r="P103" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q103" s="1"/>
+      <c r="R103" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="S103" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="T103" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="U103" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="V103" s="1"/>
+      <c r="W103" s="1" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="104" spans="1:23">
+      <c r="A104" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B104" s="1"/>
+      <c r="C104" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I104" s="1"/>
+      <c r="J104" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K104" s="1"/>
+      <c r="L104" s="1">
+        <v>34130</v>
+      </c>
+      <c r="M104" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="N104" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O104" s="1"/>
+      <c r="P104" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="Q104" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="R104" s="1"/>
+      <c r="S104" s="1"/>
+      <c r="T104" s="1"/>
+      <c r="U104" s="1"/>
+      <c r="V104" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="W104" s="1" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="105" spans="1:23">
+      <c r="A105" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I105" s="1"/>
+      <c r="J105" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="K105" s="1"/>
+      <c r="L105" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="M105" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N105" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="O105" s="1"/>
+      <c r="P105" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q105" s="1"/>
+      <c r="R105" s="1"/>
+      <c r="S105" s="1"/>
+      <c r="T105" s="1"/>
+      <c r="U105" s="1"/>
+      <c r="V105" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="W105" s="1" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="106" spans="1:23">
+      <c r="A106" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I106" s="1"/>
+      <c r="J106" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="K106" s="1"/>
+      <c r="L106" s="1">
+        <v>31320</v>
+      </c>
+      <c r="M106" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="N106" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="O106" s="1"/>
+      <c r="P106" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q106" s="1"/>
+      <c r="R106" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="S106" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="T106" s="1"/>
+      <c r="U106" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="V106" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="W106" s="1" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="107" spans="1:23">
+      <c r="A107" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I107" s="1"/>
+      <c r="J107" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="K107" s="1"/>
+      <c r="L107" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M107" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="N107" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="O107" s="1"/>
+      <c r="P107" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q107" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="R107" s="1"/>
+      <c r="S107" s="1"/>
+      <c r="T107" s="1"/>
+      <c r="U107" s="1"/>
+      <c r="V107" s="1"/>
+      <c r="W107" s="1" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="108" spans="1:23">
+      <c r="A108" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J108" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="K108" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="L108" s="1">
+        <v>34090</v>
+      </c>
+      <c r="M108" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N108" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O108" s="1"/>
+      <c r="P108" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="Q108" s="1"/>
+      <c r="R108" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="S108" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="T108" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="U108" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="V108" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="W108" s="1" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="109" spans="1:23">
+      <c r="A109" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B109" s="1"/>
+      <c r="C109" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J109" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="K109" s="1"/>
+      <c r="L109" s="1">
+        <v>34110</v>
+      </c>
+      <c r="M109" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="N109" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O109" s="1"/>
+      <c r="P109" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q109" s="1"/>
+      <c r="R109" s="1"/>
+      <c r="S109" s="1"/>
+      <c r="T109" s="1"/>
+      <c r="U109" s="1"/>
+      <c r="V109" s="1"/>
+      <c r="W109" s="1" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="110" spans="1:23">
+      <c r="A110" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B110" s="1"/>
+      <c r="C110" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="I110" s="1"/>
+      <c r="J110" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="K110" s="1"/>
+      <c r="L110" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="M110" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="N110" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O110" s="1"/>
+      <c r="P110" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="Q110" s="1"/>
+      <c r="R110" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="S110" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="T110" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="U110" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="V110" s="1"/>
+      <c r="W110" s="1" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="111" spans="1:23">
+      <c r="A111" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B111" s="1"/>
+      <c r="C111" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="J111" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="K111" s="1"/>
+      <c r="L111" s="1">
+        <v>32800</v>
+      </c>
+      <c r="M111" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="N111" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="O111" s="1"/>
+      <c r="P111" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q111" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="R111" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="S111" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="T111" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="U111" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="V111" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="W111" s="1" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="112" spans="1:23">
+      <c r="A112" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B112" s="1"/>
+      <c r="C112" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J112" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="K112" s="1"/>
+      <c r="L112" s="1">
+        <v>31530</v>
+      </c>
+      <c r="M112" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="N112" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="O112" s="1"/>
+      <c r="P112" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q112" s="1"/>
+      <c r="R112" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="S112" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="T112" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U112" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="V112" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="W112" s="1" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="113" spans="1:23">
+      <c r="A113" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B113" s="1"/>
+      <c r="C113" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J113" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="K113" s="1"/>
+      <c r="L113" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M113" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N113" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="O113" s="1"/>
+      <c r="P113" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="Q113" s="1"/>
+      <c r="R113" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="S113" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="T113" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="U113" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="V113" s="1"/>
+      <c r="W113" s="1" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="114" spans="1:23">
+      <c r="A114" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B114" s="1"/>
+      <c r="C114" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I114" s="1"/>
+      <c r="J114" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K114" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L114" s="1">
+        <v>34172</v>
+      </c>
+      <c r="M114" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="N114" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="O114" s="1"/>
+      <c r="P114" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="Q114" s="1"/>
+      <c r="R114" s="1"/>
+      <c r="S114" s="1"/>
+      <c r="T114" s="1"/>
+      <c r="U114" s="1"/>
+      <c r="V114" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="W114" s="1" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="115" spans="1:23">
+      <c r="A115" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B115" s="1"/>
+      <c r="C115" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="I115" s="1"/>
+      <c r="J115" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="K115" s="1"/>
+      <c r="L115" s="1">
+        <v>34070</v>
+      </c>
+      <c r="M115" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N115" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O115" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="P115" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="Q115" s="1"/>
+      <c r="R115" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="S115" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="T115" s="1"/>
+      <c r="U115" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="V115" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="W115" s="1" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="116" spans="1:23">
+      <c r="A116" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="J116" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="K116" s="1"/>
+      <c r="L116" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M116" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N116" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O116" s="1"/>
+      <c r="P116" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q116" s="1"/>
+      <c r="R116" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="S116" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="T116" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U116" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="V116" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="W116" s="1" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="117" spans="1:23">
+      <c r="A117" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="J117" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="K117" s="1"/>
+      <c r="L117" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M117" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N117" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="O117" s="1"/>
+      <c r="P117" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="Q117" s="1"/>
+      <c r="R117" s="1"/>
+      <c r="S117" s="1"/>
+      <c r="T117" s="1"/>
+      <c r="U117" s="1"/>
+      <c r="V117" s="1"/>
+      <c r="W117" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="118" spans="1:23">
+      <c r="A118" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J118" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="K118" s="1"/>
+      <c r="L118" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M118" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N118" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="O118" s="1"/>
+      <c r="P118" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q118" s="1"/>
+      <c r="R118" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="S118" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="T118" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="U118" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="V118" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="W118" s="1" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="119" spans="1:23">
+      <c r="A119" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I119" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="J37" t="s">
-[...13 lines deleted...]
-      <c r="P37" t="s">
+      <c r="J119" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="K119" s="1"/>
+      <c r="L119" s="1">
+        <v>30900</v>
+      </c>
+      <c r="M119" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="N119" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="O119" s="1"/>
+      <c r="P119" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="Q119" s="1"/>
+      <c r="R119" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="S119" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="T119" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="U119" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="V119" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="W119" s="1" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="120" spans="1:23">
+      <c r="A120" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B120" s="1"/>
+      <c r="C120" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I120" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="J120" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="K120" s="1"/>
+      <c r="L120" s="1">
+        <v>66270</v>
+      </c>
+      <c r="M120" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="N120" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O120" s="1"/>
+      <c r="P120" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q37" t="s">
+      <c r="Q120" s="1"/>
+      <c r="R120" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="S120" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="T120" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="U120" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="V120" s="1"/>
+      <c r="W120" s="1" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="121" spans="1:23">
+      <c r="A121" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B121" s="1"/>
+      <c r="C121" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I121" s="1"/>
+      <c r="J121" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="K121" s="1"/>
+      <c r="L121" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M121" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N121" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="O121" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="P121" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="Q121" s="1"/>
+      <c r="R121" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="S121" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="T121" s="1"/>
+      <c r="U121" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="V121" s="1"/>
+      <c r="W121" s="1" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="122" spans="1:23">
+      <c r="A122" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B122" s="1"/>
+      <c r="C122" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I122" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J122" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="K122" s="1"/>
+      <c r="L122" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M122" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N122" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O122" s="1"/>
+      <c r="P122" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="Q122" s="1"/>
+      <c r="R122" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="S122" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="T122" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="U122" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="V122" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="W122" s="1" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="123" spans="1:23">
+      <c r="A123" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I123" s="1"/>
+      <c r="J123" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K123" s="1"/>
+      <c r="L123" s="1">
+        <v>31058</v>
+      </c>
+      <c r="M123" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="N123" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="O123" s="1"/>
+      <c r="P123" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q123" s="1"/>
+      <c r="R123" s="1"/>
+      <c r="S123" s="1"/>
+      <c r="T123" s="1"/>
+      <c r="U123" s="1"/>
+      <c r="V123" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="W123" s="1" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="124" spans="1:23">
+      <c r="A124" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="J124" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="K124" s="1"/>
+      <c r="L124" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M124" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="N124" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="O124" s="1"/>
+      <c r="P124" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="Q124" s="1"/>
+      <c r="R124" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="S124" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="T124" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="U124" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="V124" s="1"/>
+      <c r="W124" s="1" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="125" spans="1:23">
+      <c r="A125" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I125" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J125" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K125" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="L125" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M125" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="N125" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="O125" s="1"/>
+      <c r="P125" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q125" s="1"/>
+      <c r="R125" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="S125" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="T125" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="U125" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="V125" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="W125" s="1" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="126" spans="1:23">
+      <c r="A126" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B126" s="1"/>
+      <c r="C126" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I126" s="1"/>
+      <c r="J126" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="K126" s="1"/>
+      <c r="L126" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="M126" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="N126" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O126" s="1"/>
+      <c r="P126" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="Q126" s="1"/>
+      <c r="R126" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="S126" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="T126" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="U126" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="V126" s="1"/>
+      <c r="W126" s="1" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="127" spans="1:23">
+      <c r="A127" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B127" s="1"/>
+      <c r="C127" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I127" s="1">
+        <v>31170</v>
+      </c>
+      <c r="J127" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="K127" s="1"/>
+      <c r="L127" s="1">
+        <v>31170</v>
+      </c>
+      <c r="M127" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="N127" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="O127" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P127" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="Q127" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="R127" s="1"/>
+      <c r="S127" s="1"/>
+      <c r="T127" s="1"/>
+      <c r="U127" s="1"/>
+      <c r="V127" s="1"/>
+      <c r="W127" s="1" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="128" spans="1:23">
+      <c r="A128" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B128" s="1"/>
+      <c r="C128" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I128" s="1"/>
+      <c r="J128" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="K128" s="1"/>
+      <c r="L128" s="1">
+        <v>11100</v>
+      </c>
+      <c r="M128" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="N128" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="O128" s="1"/>
+      <c r="P128" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q128" s="1"/>
+      <c r="R128" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="S128" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="T128" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="U128" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="V128" s="1"/>
+      <c r="W128" s="1"/>
+    </row>
+    <row r="129" spans="1:23">
+      <c r="A129" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="I129" s="1"/>
+      <c r="J129" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="K129" s="1"/>
+      <c r="L129" s="1">
+        <v>34160</v>
+      </c>
+      <c r="M129" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="N129" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="O129" s="1"/>
+      <c r="P129" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q129" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="R129" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="S129" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="T129" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="U129" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="V129" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="W129" s="1" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="130" spans="1:23">
+      <c r="A130" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="J130" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="K130" s="1"/>
+      <c r="L130" s="1">
+        <v>31390</v>
+      </c>
+      <c r="M130" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="N130" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O130" s="1"/>
+      <c r="P130" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="Q130" s="1"/>
+      <c r="R130" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="S130" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="T130" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="U130" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="V130" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="W130" s="1" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="131" spans="1:23">
+      <c r="A131" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="I131" s="1"/>
+      <c r="J131" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="K131" s="1"/>
+      <c r="L131" s="1">
+        <v>31068</v>
+      </c>
+      <c r="M131" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="N131" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="O131" s="1"/>
+      <c r="P131" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="Q131" s="1"/>
+      <c r="R131" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="S131" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="T131" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="U131" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="V131" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="W131" s="1" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="132" spans="1:23">
+      <c r="A132" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B132" s="1"/>
+      <c r="C132" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J132" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="K132" s="1"/>
+      <c r="L132" s="1">
+        <v>31100</v>
+      </c>
+      <c r="M132" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N132" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="O132" s="1"/>
+      <c r="P132" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="Q132" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="R132" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="S132" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="T132" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="U132" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="V132" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="W132" s="1" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="133" spans="1:23">
+      <c r="A133" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J133" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="K133" s="1"/>
+      <c r="L133" s="1">
+        <v>11350</v>
+      </c>
+      <c r="M133" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="N133" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O133" s="1"/>
+      <c r="P133" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q133" s="1"/>
+      <c r="R133" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="S133" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="T133" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="U133" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="V133" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="W133" s="1" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="134" spans="1:23">
+      <c r="A134" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I134" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J134" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="K134" s="1"/>
+      <c r="L134" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M134" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N134" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O134" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="P134" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q134" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="R134" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="S134" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="T134" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="U134" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="V134" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="W134" s="1" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="135" spans="1:23">
+      <c r="A135" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I135" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="J135" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="K135" s="1"/>
+      <c r="L135" s="1">
+        <v>31062</v>
+      </c>
+      <c r="M135" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N135" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="O135" s="1"/>
+      <c r="P135" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q135" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="R135" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="S135" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="T135" s="1"/>
+      <c r="U135" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="V135" s="1"/>
+      <c r="W135" s="1"/>
+    </row>
+    <row r="136" spans="1:23">
+      <c r="A136" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B136" s="1"/>
+      <c r="C136" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I136" s="1"/>
+      <c r="J136" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="K136" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="L136" s="1">
+        <v>31300</v>
+      </c>
+      <c r="M136" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N136" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="O136" s="1"/>
+      <c r="P136" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q136" s="1"/>
+      <c r="R136" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="S136" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="T136" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="U136" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="V136" s="1"/>
+      <c r="W136" s="1" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="137" spans="1:23">
+      <c r="A137" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I137" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J137" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="K137" s="1"/>
+      <c r="L137" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M137" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="N137" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="O137" s="1"/>
+      <c r="P137" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="Q137" s="1"/>
+      <c r="R137" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="S137" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="T137" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="U137" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="V137" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="W137" s="1" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="138" spans="1:23">
+      <c r="A138" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1"/>
+      <c r="F138" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I138" s="1"/>
+      <c r="J138" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="K138" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="L138" s="1">
+        <v>34064</v>
+      </c>
+      <c r="M138" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="N138" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O138" s="1"/>
+      <c r="P138" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q138" s="1"/>
+      <c r="R138" s="1"/>
+      <c r="S138" s="1"/>
+      <c r="T138" s="1"/>
+      <c r="U138" s="1"/>
+      <c r="V138" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="W138" s="1" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="139" spans="1:23">
+      <c r="A139" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B139" s="1"/>
+      <c r="C139" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I139" s="1"/>
+      <c r="J139" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="K139" s="1"/>
+      <c r="L139" s="1">
+        <v>48400</v>
+      </c>
+      <c r="M139" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="N139" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="O139" s="1"/>
+      <c r="P139" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q139" s="1"/>
+      <c r="R139" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="S139" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="T139" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="U139" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="V139" s="1"/>
+      <c r="W139" s="1" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="140" spans="1:23">
+      <c r="A140" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B140" s="1"/>
+      <c r="C140" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I140" s="1"/>
+      <c r="J140" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="K140" s="1"/>
+      <c r="L140" s="1">
+        <v>48400</v>
+      </c>
+      <c r="M140" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="N140" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="O140" s="1"/>
+      <c r="P140" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q140" s="1"/>
+      <c r="R140" s="1"/>
+      <c r="S140" s="1"/>
+      <c r="T140" s="1"/>
+      <c r="U140" s="1"/>
+      <c r="V140" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="W140" s="1" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="141" spans="1:23">
+      <c r="A141" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B141" s="1"/>
+      <c r="C141" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="I141" s="1"/>
+      <c r="J141" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="K141" s="1"/>
+      <c r="L141" s="1">
+        <v>30580</v>
+      </c>
+      <c r="M141" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="N141" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="R37" t="s">
-[...21 lines deleted...]
-      <c r="C38" t="s">
+      <c r="O141" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="P141" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="Q141" s="1"/>
+      <c r="R141" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="S141" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="T141" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="U141" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="V141" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="W141" s="1" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="142" spans="1:23">
+      <c r="A142" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I142" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J142" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="K142" s="1"/>
+      <c r="L142" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M142" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="N142" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="O142" s="1"/>
+      <c r="P142" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q142" s="1"/>
+      <c r="R142" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="S142" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="T142" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="U142" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="V142" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="W142" s="1" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="143" spans="1:23">
+      <c r="A143" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I143" s="1"/>
+      <c r="J143" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="K143" s="1"/>
+      <c r="L143" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M143" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="N143" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="O143" s="1"/>
+      <c r="P143" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q143" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="R143" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="S143" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="T143" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="U143" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="V143" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="W143" s="1" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="144" spans="1:23">
+      <c r="A144" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B144" s="1"/>
+      <c r="C144" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H144" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="J144" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="K144" s="1"/>
+      <c r="L144" s="1">
+        <v>48100</v>
+      </c>
+      <c r="M144" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="N144" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O144" s="1"/>
+      <c r="P144" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q144" s="1"/>
+      <c r="R144" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="S144" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="T144" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="U144" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="V144" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="W144" s="1" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="145" spans="1:23">
+      <c r="A145" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B145" s="1"/>
+      <c r="C145" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D38"/>
-[...3 lines deleted...]
-      <c r="F38" t="s">
+      <c r="D145" s="1"/>
+      <c r="E145" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="J145" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="K145" s="1"/>
+      <c r="L145" s="1">
+        <v>30580</v>
+      </c>
+      <c r="M145" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="N145" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="O145" s="1"/>
+      <c r="P145" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="Q145" s="1"/>
+      <c r="R145" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="S145" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="T145" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="U145" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="V145" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="W145" s="1" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="146" spans="1:23">
+      <c r="A146" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B146" s="1"/>
+      <c r="C146" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H146" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I146" s="1"/>
+      <c r="J146" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="K146" s="1"/>
+      <c r="L146" s="1">
+        <v>30110</v>
+      </c>
+      <c r="M146" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="N146" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="O146" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="P146" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q146" s="1"/>
+      <c r="R146" s="1"/>
+      <c r="S146" s="1"/>
+      <c r="T146" s="1"/>
+      <c r="U146" s="1"/>
+      <c r="V146" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="W146" s="1" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="147" spans="1:23">
+      <c r="A147" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B147" s="1"/>
+      <c r="C147" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H147" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I147" s="1"/>
+      <c r="J147" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="K147" s="1"/>
+      <c r="L147" s="1">
+        <v>34295</v>
+      </c>
+      <c r="M147" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N147" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O147" s="1"/>
+      <c r="P147" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q147" s="1"/>
+      <c r="R147" s="1"/>
+      <c r="S147" s="1"/>
+      <c r="T147" s="1"/>
+      <c r="U147" s="1"/>
+      <c r="V147" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="W147" s="1" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="148" spans="1:23">
+      <c r="A148" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I148" s="1"/>
+      <c r="J148" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="K148" s="1"/>
+      <c r="L148" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M148" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N148" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="O148" s="1"/>
+      <c r="P148" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="Q148" s="1"/>
+      <c r="R148" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="S148" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="T148" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="U148" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="V148" s="1"/>
+      <c r="W148" s="1"/>
+    </row>
+    <row r="149" spans="1:23">
+      <c r="A149" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="I149" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="J149" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="K149" s="1"/>
+      <c r="L149" s="1">
+        <v>34725</v>
+      </c>
+      <c r="M149" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="N149" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="O149" s="1"/>
+      <c r="P149" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="Q149" s="1"/>
+      <c r="R149" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="S149" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="T149" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="U149" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="V149" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="W149" s="1" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="150" spans="1:23">
+      <c r="A150" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B150" s="1"/>
+      <c r="C150" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="I150" s="1"/>
+      <c r="J150" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="K150" s="1"/>
+      <c r="L150" s="1">
+        <v>32230</v>
+      </c>
+      <c r="M150" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="N150" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="O150" s="1"/>
+      <c r="P150" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="Q150" s="1"/>
+      <c r="R150" s="1"/>
+      <c r="S150" s="1"/>
+      <c r="T150" s="1"/>
+      <c r="U150" s="1"/>
+      <c r="V150" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="W150" s="1" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="151" spans="1:23">
+      <c r="A151" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I151" s="1"/>
+      <c r="J151" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="K151" s="1"/>
+      <c r="L151" s="1">
+        <v>66350</v>
+      </c>
+      <c r="M151" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="N151" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="O151" s="1"/>
+      <c r="P151" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="Q151" s="1"/>
+      <c r="R151" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="S151" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="T151" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="U151" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="V151" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="W151" s="1" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="152" spans="1:23">
+      <c r="A152" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="J152" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="K152" s="1"/>
+      <c r="L152" s="1">
+        <v>32300</v>
+      </c>
+      <c r="M152" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="N152" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="O152" s="1"/>
+      <c r="P152" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q152" s="1"/>
+      <c r="R152" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="S152" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="T152" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="U152" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="V152" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="W152" s="1" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="153" spans="1:23">
+      <c r="A153" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F153" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G38" t="s">
-[...2 lines deleted...]
-      <c r="H38" t="s">
+      <c r="G153" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H153" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="I38" t="s">
-[...12 lines deleted...]
-      <c r="N38" t="s">
+      <c r="I153" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="J153" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="K153" s="1"/>
+      <c r="L153" s="1">
+        <v>31300</v>
+      </c>
+      <c r="M153" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="N153" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O153" s="1"/>
+      <c r="P153" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q153" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="R153" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="S153" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="T153" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="U153" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="V153" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="W153" s="1" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="154" spans="1:23">
+      <c r="A154" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B154" s="1"/>
+      <c r="C154" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I154" s="1"/>
+      <c r="J154" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="K154" s="1"/>
+      <c r="L154" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M154" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N154" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O154" s="1"/>
+      <c r="P154" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q154" s="1"/>
+      <c r="R154" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="S154" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="T154" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="U154" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="V154" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="W154" s="1" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="155" spans="1:23">
+      <c r="A155" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B155" s="1"/>
+      <c r="C155" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="I155" s="1"/>
+      <c r="J155" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="K155" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="L155" s="1">
+        <v>31520</v>
+      </c>
+      <c r="M155" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="N155" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="O38"/>
-[...101 lines deleted...]
-      <c r="I40" t="s">
+      <c r="O155" s="1"/>
+      <c r="P155" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="Q155" s="1"/>
+      <c r="R155" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="S155" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="T155" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="U155" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="V155" s="1"/>
+      <c r="W155" s="1"/>
+    </row>
+    <row r="156" spans="1:23">
+      <c r="A156" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H156" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="J40" t="s">
-[...425 lines deleted...]
-      <c r="M47" t="s">
+      <c r="I156" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="J156" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="K156" s="1"/>
+      <c r="L156" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M156" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="N47" t="s">
-[...4832 lines deleted...]
-      <c r="S129" t="s">
+      <c r="N156" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="O156" s="1"/>
+      <c r="P156" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="Q156" s="1"/>
+      <c r="R156" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="S156" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="T156" s="1" t="s">
         <v>1379</v>
       </c>
-      <c r="T129" t="s">
-[...1498 lines deleted...]
-        <v>1635</v>
+      <c r="U156" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="V156" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="W156" s="1" t="s">
+        <v>1662</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">