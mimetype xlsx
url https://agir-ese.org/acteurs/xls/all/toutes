--- v4 (2026-09-23)
+++ v5 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="liste_acteurs_toutes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3578">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3588">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Sigle</t>
   </si>
   <si>
     <t>Type de structure</t>
   </si>
   <si>
     <t>Type de structure - autre</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Territoire d’intervention</t>
   </si>
   <si>
@@ -2040,51 +2040,51 @@
   <si>
     <t>Allier, Haute-Loire, Puy-de-Dôme</t>
   </si>
   <si>
     <t>8, rue Jacques Magnier</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Famille, Parents, Professionnels, Salariés</t>
   </si>
   <si>
     <t>CLEMENT</t>
   </si>
   <si>
     <t>ANGELIQUE</t>
   </si>
   <si>
     <t>coordo@aceppauvergne.com</t>
   </si>
   <si>
     <t>04.44.05.06.80</t>
   </si>
   <si>
-    <t>https://www.acepp.asso.fr/acepp-auvergne/?PagePrincipale=</t>
+    <t>https://www.acepp.asso.fr/acepp-auvergne/?PagePrincipale</t>
   </si>
   <si>
     <t>Association Espoir</t>
   </si>
   <si>
     <t>L'Association ESPOIR se mobilise constamment au profit des plus démunis et intervient auprès des publics en situation d'exclusion, en risque de fragilité d'adaptation ou d'insertion sociale en lien avec une difficulté de santé, l'absence de logement ou d'emploi, des carences de lien familial ou social ou un déracinement lié à l'exil.</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Changements climatiques, Aménagement du territoire</t>
   </si>
   <si>
     <t>Toulouse et Saint Gaudens</t>
   </si>
   <si>
     <t>16 Chemin de Fages</t>
   </si>
   <si>
     <t>Toulouse</t>
   </si>
   <si>
     <t>Professionnels, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Gens du voyage en situation de précarité</t>
   </si>
@@ -7686,51 +7686,51 @@
   <si>
     <t>animistaire@gmail.com</t>
   </si>
   <si>
     <t>0626115061</t>
   </si>
   <si>
     <t>Kimiyo</t>
   </si>
   <si>
     <t>Kimiyo, Éveiller votre curiosité
 Notre association de culture scientifique a pour objectif de créer des liens entre le monde de la recherche et les citoyens.
 Nous participons au développement de la citoyenneté en incitant tous les publics, y compris les chercheurs à questionner la société de demain et comment les sciences la construise.
 A travers divers évènements - rencontres en médiathèque, animations scolaires et grand public.</t>
   </si>
   <si>
     <t>Aménagement du territoire, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>27 rue Jules Ferry</t>
   </si>
   <si>
     <t>Frontignan</t>
   </si>
   <si>
-    <t>https://kimiyo.fr/?AccueiL=</t>
+    <t>https://kimiyo.fr/?AccueiL</t>
   </si>
   <si>
     <t>KPSENS</t>
   </si>
   <si>
     <t>L'association KPsens œuvre depuis 2013 dans le domaine de l'Éducation au Développement Durable (EDD) et s'inscrit dans les principes de l'Éducation Populaire. Acteur clé de la transition écologique, économique et sociale en Ariège, KPsens propose des animations et des ateliers en cohérence avec sa philosophie.
 Depuis sa création, l'association agit autour de trois grands objectifs :
 	Contribuer à la participation active pour un vivre-ensemble harmonieux.
 	Accompagner les structures dans une démarche solidaire centrée sur l'épanouissement humain.
 	Promouvoir un mode de vie durable et respectueux de l'environnement, en sensibilisant, informant et formant différents publics.
 Ses principales thématiques d'action sont :
  </t>
   </si>
   <si>
     <t>2, chemin du Col d'Ussat</t>
   </si>
   <si>
     <t>Ornolac-Ussat-les-Bains</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Tout public</t>
   </si>
   <si>
     <t>Aurore</t>
   </si>
@@ -8899,51 +8899,51 @@
   <si>
     <t>La Ville de Tournefeuille promeut un environnement favorable à la santé. Les initiatives sont multiples, qu'il s'agisse d'initier des programmes d'éducation, de soutenir le sport-santé, d'offrir une alimentation saine, de réduire les pollutions et les émissions de gaz à effet de serre, de veiller au maintien d'une offre de soins suffisante et complète, l'objectif est de protéger la santé des tournefeuillaises et des tournefeuillais, de participer à la réduction des inégalités sociales en la matière, qui sont encore très importantes.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Santé-Environnement</t>
   </si>
   <si>
     <t>Place de la Mairie</t>
   </si>
   <si>
     <t>Tournefeuille</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Ingénierie de projet</t>
   </si>
   <si>
     <t>politiques publiques</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Famille, Parents, Professionnels, Élus</t>
   </si>
   <si>
     <t>Habitants de Tournefeuille</t>
   </si>
   <si>
-    <t>https://www.mairie-tournefeuille.fr/?_gl=1%2A115firl%2A_ga%2AMTM3Njk4MDg2Ni4xNj…</t>
+    <t>https://www.mairie-tournefeuille.fr/?_gl=1*115firl*_ga*MTM3Njk4MDg2Ni4xNjYxODUx…</t>
   </si>
   <si>
     <t>Maison de l'Eau et de la Nature</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>Cette structure d'Education à l'environnement, ouverte depuis 2010, propose des animations et activités pédagogiques adaptées aux scolaires, de la maternelle au lycée- aux centres de loisirs, groupes adultes, familles... 
 Découverte et sensibilisation à l`environnement et aux enjeux sociaux de l'environnement : l'eau,  la forêt au fil des saisons, la biodiversité, traces et indices de vie, l'alimentation, agriculture… 
 Des sites naturels protégés à proximité de la Maison de l'eau permettent de découvrir les différents milieux naturels qui caractérisent notre territoire : la forêt, le bocage, la rivière, les zones humides, les dunes de sable…
 Ces animations se caractérisent par des méthodes et des approches plurielles et variées : rencontre avec le vivant, ateliers jeux sensoriels, animations sensibles, projection débats, observations scientifiques, rencontre avec des acteurs locaux pour faire du lien et interroger entre l'homme et son environnement, entre sa santé et son environnement…</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau</t>
   </si>
   <si>
     <t>Val de Saone Bresse, Val de Saône Veyle, Ain</t>
   </si>
   <si>
     <t>Place de Dornhan</t>
   </si>
   <si>
     <t>01190</t>
   </si>
@@ -11831,50 +11831,80 @@
   </si>
   <si>
     <t>Le verger Essen'Ciel est né en décembre 2014, à l'initiative de la mairie.
 Il s'agit d'un espace public ouvert de 1200 m² réservé à des arbres fruitiers (une vingtaine), des plantes aromatiques, des fleurs, des fruits et légumes et entretenu par des habitants du quartier (une douzaine).
 Nous disposons également d'un compost et pratiquons la permaculture.
 Il y a aujourd'hui plus de 400 espèces végétales différentes, et ce lieu est devenu une bulle d'oxygène, appréciée par tous les habitants qui le côtoient et profitent des récoltes.
 Nous sommes également labellisés Eco jardin depuis 2017.</t>
   </si>
   <si>
     <t>quartier du secteur 1 de Grenoble</t>
   </si>
   <si>
     <t>64 rue Ampère</t>
   </si>
   <si>
     <t>Cubas</t>
   </si>
   <si>
     <t>community manager</t>
   </si>
   <si>
     <t>verger.essenciel@gmail.com</t>
   </si>
   <si>
     <t>0611812140</t>
+  </si>
+  <si>
+    <t>VetAgro Sup</t>
+  </si>
+  <si>
+    <t>VAS</t>
+  </si>
+  <si>
+    <t>Etablissement d'enseignement et de recherche, école vétérinaire de Lyon</t>
+  </si>
+  <si>
+    <t>1 avenue Bourgelat</t>
+  </si>
+  <si>
+    <t>MARCY-L'ETOILE</t>
+  </si>
+  <si>
+    <t>Ayral</t>
+  </si>
+  <si>
+    <t>Enseignante-Chercheuse</t>
+  </si>
+  <si>
+    <t>florence.ayral@vetagro-sup.fr</t>
+  </si>
+  <si>
+    <t>0665826903</t>
+  </si>
+  <si>
+    <t>https://www.vetagro-sup.fr/</t>
   </si>
   <si>
     <t>Ville de Grenoble</t>
   </si>
   <si>
     <t>Service santé environnementale / Direction Santé publique et environnementale :
 - police sanitaire ;
 - pilotage, coordination ou pilotage de projets de santé environnementale : qualité de l'air intérieur, ondes électromagnétiques, perturbateurs endocriniens, environnement sonore, repérage de l'habitat indigne.</t>
   </si>
   <si>
     <t>47 avenue Marcelin Berthelot</t>
   </si>
   <si>
     <t>Conseils, expertise, Ingénierie de projet</t>
   </si>
   <si>
     <t>Rubin</t>
   </si>
   <si>
     <t>responsable du service Santé environnementale</t>
   </si>
   <si>
     <t>nathalie.rubin@grenoble.fr</t>
   </si>
   <si>
@@ -12076,52 +12106,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -12385,20141 +12418,20202 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W332"/>
+  <dimension ref="A1:W333"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:W333"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1557.048" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D2"/>
-      <c r="E2" t="s">
+      <c r="D2" s="1"/>
+      <c r="E2" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I2" t="s">
+      <c r="I2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="K2" s="1"/>
+      <c r="L2" s="1">
         <v>31370</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="N2" t="s">
+      <c r="N2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O2"/>
-      <c r="P2" t="s">
+      <c r="O2" s="1"/>
+      <c r="P2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2" t="s">
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="S2" t="s">
+      <c r="S2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="T2" t="s">
+      <c r="T2" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U2" t="s">
+      <c r="U2" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="V2" t="s">
+      <c r="V2" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="W2" t="s">
+      <c r="W2" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D3"/>
-      <c r="E3" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H3" t="s">
+      <c r="H3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I3" t="s">
+      <c r="I3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="K3"/>
-      <c r="L3">
+      <c r="K3" s="1"/>
+      <c r="L3" s="1">
         <v>63370</v>
       </c>
-      <c r="M3" t="s">
+      <c r="M3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="N3" t="s">
+      <c r="N3" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="O3" t="s">
+      <c r="O3" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="P3" t="s">
+      <c r="P3" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="Q3" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="R3" t="s">
+      <c r="R3" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="S3" t="s">
+      <c r="S3" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="T3" t="s">
+      <c r="T3" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="U3" t="s">
+      <c r="U3" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="V3" t="s">
+      <c r="V3" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="W3" t="s">
+      <c r="W3" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D4"/>
-      <c r="E4" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I4" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="K4"/>
-      <c r="L4" t="s">
+      <c r="K4" s="1"/>
+      <c r="L4" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="M4" t="s">
+      <c r="M4" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N4" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O4"/>
-      <c r="P4" t="s">
+      <c r="O4" s="1"/>
+      <c r="P4" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4" t="s">
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="S4" t="s">
+      <c r="S4" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="T4" t="s">
+      <c r="T4" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U4" t="s">
+      <c r="U4" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="V4" t="s">
+      <c r="V4" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="W4" t="s">
+      <c r="W4" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B5"/>
-      <c r="C5" t="s">
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D5"/>
-      <c r="E5" t="s">
+      <c r="D5" s="1"/>
+      <c r="E5" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H5" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="I5" t="s">
+      <c r="I5" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="J5" t="s">
+      <c r="J5" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="K5" s="1"/>
+      <c r="L5" s="1">
         <v>69007</v>
       </c>
-      <c r="M5" t="s">
+      <c r="M5" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N5" t="s">
+      <c r="N5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O5" t="s">
+      <c r="O5" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="P5" t="s">
+      <c r="P5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="Q5" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="R5" t="s">
+      <c r="R5" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="S5" t="s">
+      <c r="S5" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="T5" t="s">
+      <c r="T5" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="U5" t="s">
+      <c r="U5" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="V5" t="s">
+      <c r="V5" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="W5" t="s">
+      <c r="W5" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B6"/>
-      <c r="C6" t="s">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D6"/>
-      <c r="E6" t="s">
+      <c r="D6" s="1"/>
+      <c r="E6" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H6" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I6"/>
-      <c r="J6" t="s">
+      <c r="I6" s="1"/>
+      <c r="J6" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="K6"/>
-      <c r="L6">
+      <c r="K6" s="1"/>
+      <c r="L6" s="1">
         <v>30000</v>
       </c>
-      <c r="M6" t="s">
+      <c r="M6" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="N6" t="s">
+      <c r="N6" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="O6"/>
-      <c r="P6" t="s">
+      <c r="O6" s="1"/>
+      <c r="P6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q6"/>
-[...4 lines deleted...]
-      <c r="V6" t="s">
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="W6" t="s">
+      <c r="W6" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B7"/>
-      <c r="C7" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7"/>
-      <c r="E7" t="s">
+      <c r="D7" s="1"/>
+      <c r="E7" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H7" t="s">
+      <c r="H7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I7"/>
-      <c r="J7" t="s">
+      <c r="I7" s="1"/>
+      <c r="J7" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="K7" s="1"/>
+      <c r="L7" s="1">
         <v>73000</v>
       </c>
-      <c r="M7" t="s">
+      <c r="M7" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="N7" t="s">
+      <c r="N7" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O7"/>
-      <c r="P7" t="s">
+      <c r="O7" s="1"/>
+      <c r="P7" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7" t="s">
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="S7" t="s">
+      <c r="S7" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="T7" t="s">
+      <c r="T7" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="U7" t="s">
+      <c r="U7" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="V7" t="s">
+      <c r="V7" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="W7" t="s">
+      <c r="W7" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B8"/>
-      <c r="C8" t="s">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D8"/>
-      <c r="E8" t="s">
+      <c r="D8" s="1"/>
+      <c r="E8" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H8" t="s">
+      <c r="H8" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I8"/>
-      <c r="J8" t="s">
+      <c r="I8" s="1"/>
+      <c r="J8" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="K8" s="1"/>
+      <c r="L8" s="1">
         <v>32600</v>
       </c>
-      <c r="M8" t="s">
+      <c r="M8" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="N8" t="s">
+      <c r="N8" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="O8"/>
-      <c r="P8" t="s">
+      <c r="O8" s="1"/>
+      <c r="P8" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8" t="s">
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="S8" t="s">
+      <c r="S8" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="T8" t="s">
+      <c r="T8" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="U8" t="s">
+      <c r="U8" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="V8"/>
-      <c r="W8" t="s">
+      <c r="V8" s="1"/>
+      <c r="W8" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D9"/>
-      <c r="E9" t="s">
+      <c r="D9" s="1"/>
+      <c r="E9" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="G9" t="s">
+      <c r="G9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H9" t="s">
+      <c r="H9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I9"/>
-      <c r="J9" t="s">
+      <c r="I9" s="1"/>
+      <c r="J9" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="K9"/>
-      <c r="L9">
+      <c r="K9" s="1"/>
+      <c r="L9" s="1">
         <v>48000</v>
       </c>
-      <c r="M9" t="s">
+      <c r="M9" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="N9" t="s">
+      <c r="N9" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O9"/>
-      <c r="P9" t="s">
+      <c r="O9" s="1"/>
+      <c r="P9" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9" t="s">
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="S9" t="s">
+      <c r="S9" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="T9" t="s">
+      <c r="T9" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="U9" t="s">
+      <c r="U9" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="V9" t="s">
+      <c r="V9" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="W9" t="s">
+      <c r="W9" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E10" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G10" t="s">
+      <c r="G10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H10" t="s">
+      <c r="H10" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I10"/>
-      <c r="J10" t="s">
+      <c r="I10" s="1"/>
+      <c r="J10" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="K10" t="s">
+      <c r="K10" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="L10">
+      <c r="L10" s="1">
         <v>34064</v>
       </c>
-      <c r="M10" t="s">
+      <c r="M10" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N10" t="s">
+      <c r="N10" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="O10"/>
-      <c r="P10" t="s">
+      <c r="O10" s="1"/>
+      <c r="P10" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10" t="s">
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="S10" t="s">
+      <c r="S10" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="T10" t="s">
+      <c r="T10" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="U10" t="s">
+      <c r="U10" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="V10" t="s">
+      <c r="V10" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="W10" t="s">
+      <c r="W10" s="1" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D11"/>
-      <c r="E11" t="s">
+      <c r="D11" s="1"/>
+      <c r="E11" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="G11" t="s">
+      <c r="G11" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H11" t="s">
+      <c r="H11" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I11"/>
-      <c r="J11" t="s">
+      <c r="I11" s="1"/>
+      <c r="J11" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="K11"/>
-      <c r="L11" t="s">
+      <c r="K11" s="1"/>
+      <c r="L11" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="M11" t="s">
+      <c r="M11" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="N11" t="s">
+      <c r="N11" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="O11"/>
-      <c r="P11" t="s">
+      <c r="O11" s="1"/>
+      <c r="P11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11" t="s">
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="S11" t="s">
+      <c r="S11" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="T11" t="s">
+      <c r="T11" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="U11" t="s">
+      <c r="U11" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="V11" t="s">
+      <c r="V11" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="W11" t="s">
+      <c r="W11" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D12"/>
-      <c r="E12" t="s">
+      <c r="D12" s="1"/>
+      <c r="E12" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G12" t="s">
+      <c r="G12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H12" t="s">
+      <c r="H12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I12" t="s">
+      <c r="I12" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="J12" t="s">
+      <c r="J12" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="K12" s="1"/>
+      <c r="L12" s="1">
         <v>73000</v>
       </c>
-      <c r="M12" t="s">
+      <c r="M12" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="N12" t="s">
+      <c r="N12" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="O12"/>
-      <c r="P12" t="s">
+      <c r="O12" s="1"/>
+      <c r="P12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12" t="s">
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="S12" t="s">
+      <c r="S12" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="T12"/>
-      <c r="U12" t="s">
+      <c r="T12" s="1"/>
+      <c r="U12" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="V12" t="s">
+      <c r="V12" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="W12" t="s">
+      <c r="W12" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D13"/>
-      <c r="E13" t="s">
+      <c r="D13" s="1"/>
+      <c r="E13" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="G13" t="s">
+      <c r="G13" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H13" t="s">
+      <c r="H13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I13" t="s">
+      <c r="I13" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="J13" t="s">
+      <c r="J13" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="K13"/>
-      <c r="L13" t="s">
+      <c r="K13" s="1"/>
+      <c r="L13" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="M13" t="s">
+      <c r="M13" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="N13" t="s">
+      <c r="N13" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="O13"/>
-      <c r="P13" t="s">
+      <c r="O13" s="1"/>
+      <c r="P13" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13" t="s">
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="S13" t="s">
+      <c r="S13" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="T13"/>
-      <c r="U13" t="s">
+      <c r="T13" s="1"/>
+      <c r="U13" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="V13" t="s">
+      <c r="V13" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="W13" t="s">
+      <c r="W13" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D14"/>
-      <c r="E14" t="s">
+      <c r="D14" s="1"/>
+      <c r="E14" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="G14" t="s">
+      <c r="G14" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H14" t="s">
+      <c r="H14" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I14" t="s">
+      <c r="I14" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="J14" t="s">
+      <c r="J14" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="K14" t="s">
+      <c r="K14" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="L14">
+      <c r="L14" s="1">
         <v>69003</v>
       </c>
-      <c r="M14" t="s">
+      <c r="M14" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N14" t="s">
+      <c r="N14" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="O14"/>
-      <c r="P14" t="s">
+      <c r="O14" s="1"/>
+      <c r="P14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14" t="s">
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="S14" t="s">
+      <c r="S14" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="T14" t="s">
+      <c r="T14" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="U14" t="s">
+      <c r="U14" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="V14" t="s">
+      <c r="V14" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="W14" t="s">
+      <c r="W14" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D15"/>
-      <c r="E15" t="s">
+      <c r="D15" s="1"/>
+      <c r="E15" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="G15" t="s">
+      <c r="G15" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H15" t="s">
+      <c r="H15" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I15">
+      <c r="I15" s="1">
         <v>63</v>
       </c>
-      <c r="J15" t="s">
+      <c r="J15" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="K15" t="s">
+      <c r="K15" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="L15">
+      <c r="L15" s="1">
         <v>63000</v>
       </c>
-      <c r="M15" t="s">
+      <c r="M15" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="N15" t="s">
+      <c r="N15" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="O15"/>
-      <c r="P15" t="s">
+      <c r="O15" s="1"/>
+      <c r="P15" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15" t="s">
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="S15" t="s">
+      <c r="S15" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="T15" t="s">
+      <c r="T15" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="U15" t="s">
+      <c r="U15" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="V15" t="s">
+      <c r="V15" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="W15" t="s">
+      <c r="W15" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D16"/>
-      <c r="E16" t="s">
+      <c r="D16" s="1"/>
+      <c r="E16" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G16" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H16" t="s">
+      <c r="H16" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I16" t="s">
+      <c r="I16" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="J16" t="s">
+      <c r="J16" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="K16" s="1"/>
+      <c r="L16" s="1">
         <v>63500</v>
       </c>
-      <c r="M16" t="s">
+      <c r="M16" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="N16" t="s">
+      <c r="N16" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O16"/>
-      <c r="P16" t="s">
+      <c r="O16" s="1"/>
+      <c r="P16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16" t="s">
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="S16" t="s">
+      <c r="S16" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="T16" t="s">
+      <c r="T16" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="U16" t="s">
+      <c r="U16" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="V16" t="s">
+      <c r="V16" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="W16" t="s">
+      <c r="W16" s="1" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D17"/>
-      <c r="E17" t="s">
+      <c r="D17" s="1"/>
+      <c r="E17" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G17" t="s">
+      <c r="G17" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H17" t="s">
+      <c r="H17" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="I17"/>
-      <c r="J17" t="s">
+      <c r="I17" s="1"/>
+      <c r="J17" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="K17" s="1"/>
+      <c r="L17" s="1">
         <v>34500</v>
       </c>
-      <c r="M17" t="s">
+      <c r="M17" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="N17" t="s">
+      <c r="N17" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O17"/>
-      <c r="P17" t="s">
+      <c r="O17" s="1"/>
+      <c r="P17" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17" t="s">
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="S17" t="s">
+      <c r="S17" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="T17"/>
-      <c r="U17" t="s">
+      <c r="T17" s="1"/>
+      <c r="U17" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="V17"/>
-      <c r="W17"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B18"/>
-      <c r="C18" t="s">
+      <c r="B18" s="1"/>
+      <c r="C18" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D18"/>
-      <c r="E18" t="s">
+      <c r="D18" s="1"/>
+      <c r="E18" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G18" t="s">
+      <c r="G18" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H18" t="s">
+      <c r="H18" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I18" t="s">
+      <c r="I18" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="J18" t="s">
+      <c r="J18" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="K18" s="1"/>
+      <c r="L18" s="1">
         <v>11570</v>
       </c>
-      <c r="M18" t="s">
+      <c r="M18" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="N18" t="s">
+      <c r="N18" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="O18"/>
-      <c r="P18" t="s">
+      <c r="O18" s="1"/>
+      <c r="P18" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18" t="s">
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="S18" t="s">
+      <c r="S18" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="T18" t="s">
+      <c r="T18" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="U18" t="s">
+      <c r="U18" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="V18" t="s">
+      <c r="V18" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="W18" t="s">
+      <c r="W18" s="1" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D19"/>
-      <c r="E19" t="s">
+      <c r="D19" s="1"/>
+      <c r="E19" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G19" t="s">
+      <c r="G19" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H19" t="s">
+      <c r="H19" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I19"/>
-      <c r="J19" t="s">
+      <c r="I19" s="1"/>
+      <c r="J19" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="K19" s="1"/>
+      <c r="L19" s="1">
         <v>69290</v>
       </c>
-      <c r="M19" t="s">
+      <c r="M19" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="N19" t="s">
+      <c r="N19" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O19"/>
-      <c r="P19" t="s">
+      <c r="O19" s="1"/>
+      <c r="P19" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19" t="s">
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="S19" t="s">
+      <c r="S19" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="T19"/>
-      <c r="U19" t="s">
+      <c r="T19" s="1"/>
+      <c r="U19" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="V19"/>
-      <c r="W19" t="s">
+      <c r="V19" s="1"/>
+      <c r="W19" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D20"/>
-      <c r="E20" t="s">
+      <c r="D20" s="1"/>
+      <c r="E20" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="G20" t="s">
+      <c r="G20" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H20" t="s">
+      <c r="H20" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I20" t="s">
+      <c r="I20" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="J20" t="s">
+      <c r="J20" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="K20"/>
-      <c r="L20" t="s">
+      <c r="K20" s="1"/>
+      <c r="L20" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="M20" t="s">
+      <c r="M20" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="N20" t="s">
+      <c r="N20" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="O20"/>
-      <c r="P20" t="s">
+      <c r="O20" s="1"/>
+      <c r="P20" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20" t="s">
+      <c r="Q20" s="1"/>
+      <c r="R20" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="S20" t="s">
+      <c r="S20" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="T20" t="s">
+      <c r="T20" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="U20" t="s">
+      <c r="U20" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="V20" t="s">
+      <c r="V20" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="W20" t="s">
+      <c r="W20" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="B21"/>
-      <c r="C21" t="s">
+      <c r="B21" s="1"/>
+      <c r="C21" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D21"/>
-      <c r="E21" t="s">
+      <c r="D21" s="1"/>
+      <c r="E21" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G21" t="s">
+      <c r="G21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H21" t="s">
+      <c r="H21" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I21" t="s">
+      <c r="I21" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="J21" t="s">
+      <c r="J21" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="K21" s="1"/>
+      <c r="L21" s="1">
         <v>15350</v>
       </c>
-      <c r="M21" t="s">
+      <c r="M21" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="N21" t="s">
+      <c r="N21" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O21"/>
-      <c r="P21" t="s">
+      <c r="O21" s="1"/>
+      <c r="P21" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q21" t="s">
+      <c r="Q21" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="R21" t="s">
+      <c r="R21" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="S21" t="s">
+      <c r="S21" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="T21" t="s">
+      <c r="T21" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="U21" t="s">
+      <c r="U21" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="V21" t="s">
+      <c r="V21" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="W21" t="s">
+      <c r="W21" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D22"/>
-      <c r="E22" t="s">
+      <c r="D22" s="1"/>
+      <c r="E22" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="G22" t="s">
+      <c r="G22" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H22" t="s">
+      <c r="H22" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I22" t="s">
+      <c r="I22" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="J22" t="s">
+      <c r="J22" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="K22" s="1"/>
+      <c r="L22" s="1">
         <v>42100</v>
       </c>
-      <c r="M22" t="s">
+      <c r="M22" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="N22" t="s">
+      <c r="N22" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O22"/>
-      <c r="P22" t="s">
+      <c r="O22" s="1"/>
+      <c r="P22" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22" t="s">
+      <c r="Q22" s="1"/>
+      <c r="R22" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="S22" t="s">
+      <c r="S22" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="T22" t="s">
+      <c r="T22" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="U22" t="s">
+      <c r="U22" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="V22" t="s">
+      <c r="V22" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="W22" t="s">
+      <c r="W22" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D23"/>
-      <c r="E23" t="s">
+      <c r="D23" s="1"/>
+      <c r="E23" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G23" t="s">
+      <c r="G23" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H23" t="s">
+      <c r="H23" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I23" t="s">
+      <c r="I23" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="J23" t="s">
+      <c r="J23" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="K23" t="s">
+      <c r="K23" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="L23">
+      <c r="L23" s="1">
         <v>66200</v>
       </c>
-      <c r="M23" t="s">
+      <c r="M23" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="N23" t="s">
+      <c r="N23" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="O23" t="s">
+      <c r="O23" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="P23" t="s">
+      <c r="P23" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="Q23" t="s">
+      <c r="Q23" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="R23" t="s">
+      <c r="R23" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="S23" t="s">
+      <c r="S23" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="T23" t="s">
+      <c r="T23" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="U23" t="s">
+      <c r="U23" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="V23" t="s">
+      <c r="V23" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="W23" t="s">
+      <c r="W23" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="B24"/>
-      <c r="C24" t="s">
+      <c r="B24" s="1"/>
+      <c r="C24" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D24"/>
-      <c r="E24" t="s">
+      <c r="D24" s="1"/>
+      <c r="E24" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="G24" t="s">
+      <c r="G24" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H24" t="s">
+      <c r="H24" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I24" t="s">
+      <c r="I24" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="J24" t="s">
+      <c r="J24" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="K24" s="1"/>
+      <c r="L24" s="1">
         <v>43200</v>
       </c>
-      <c r="M24" t="s">
+      <c r="M24" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="N24" t="s">
+      <c r="N24" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="O24"/>
-      <c r="P24" t="s">
+      <c r="O24" s="1"/>
+      <c r="P24" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q24" t="s">
+      <c r="Q24" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="R24" t="s">
+      <c r="R24" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="S24" t="s">
+      <c r="S24" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="T24" t="s">
+      <c r="T24" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="U24" t="s">
+      <c r="U24" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="V24" t="s">
+      <c r="V24" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="W24" t="s">
+      <c r="W24" s="1" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B25"/>
-      <c r="C25" t="s">
+      <c r="B25" s="1"/>
+      <c r="C25" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E25" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G25" t="s">
+      <c r="G25" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H25" t="s">
+      <c r="H25" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I25"/>
-      <c r="J25" t="s">
+      <c r="I25" s="1"/>
+      <c r="J25" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="K25" s="1"/>
+      <c r="L25" s="1">
         <v>26190</v>
       </c>
-      <c r="M25" t="s">
+      <c r="M25" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="N25" t="s">
+      <c r="N25" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O25" t="s">
+      <c r="O25" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="P25" t="s">
+      <c r="P25" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q25" t="s">
+      <c r="Q25" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="R25" t="s">
+      <c r="R25" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="S25" t="s">
+      <c r="S25" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="T25" t="s">
+      <c r="T25" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="U25" t="s">
+      <c r="U25" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="V25" t="s">
+      <c r="V25" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="W25" t="s">
+      <c r="W25" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D26"/>
-      <c r="E26" t="s">
+      <c r="D26" s="1"/>
+      <c r="E26" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="G26" t="s">
+      <c r="G26" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H26" t="s">
+      <c r="H26" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I26" t="s">
+      <c r="I26" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="J26" t="s">
+      <c r="J26" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="K26" s="1"/>
+      <c r="L26" s="1">
         <v>34140</v>
       </c>
-      <c r="M26" t="s">
+      <c r="M26" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="N26" t="s">
+      <c r="N26" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O26"/>
-      <c r="P26" t="s">
+      <c r="O26" s="1"/>
+      <c r="P26" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26" t="s">
+      <c r="Q26" s="1"/>
+      <c r="R26" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="S26" t="s">
+      <c r="S26" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="T26" t="s">
+      <c r="T26" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="U26" t="s">
+      <c r="U26" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="V26" t="s">
+      <c r="V26" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="W26" t="s">
+      <c r="W26" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="B27"/>
-      <c r="C27" t="s">
+      <c r="B27" s="1"/>
+      <c r="C27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D27"/>
-      <c r="E27" t="s">
+      <c r="D27" s="1"/>
+      <c r="E27" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G27" t="s">
+      <c r="G27" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H27" t="s">
+      <c r="H27" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="I27" t="s">
+      <c r="I27" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="J27" t="s">
+      <c r="J27" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="K27" s="1"/>
+      <c r="L27" s="1">
         <v>26160</v>
       </c>
-      <c r="M27" t="s">
+      <c r="M27" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="N27" t="s">
+      <c r="N27" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O27" t="s">
+      <c r="O27" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="P27" t="s">
+      <c r="P27" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q27" t="s">
+      <c r="Q27" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="R27" t="s">
+      <c r="R27" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="S27" t="s">
+      <c r="S27" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="T27" t="s">
+      <c r="T27" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="U27" t="s">
+      <c r="U27" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="V27" t="s">
+      <c r="V27" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="W27" t="s">
+      <c r="W27" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D28"/>
-      <c r="E28" t="s">
+      <c r="D28" s="1"/>
+      <c r="E28" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="G28" t="s">
+      <c r="G28" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H28" t="s">
+      <c r="H28" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I28" t="s">
+      <c r="I28" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="J28" t="s">
+      <c r="J28" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="K28" s="1"/>
+      <c r="L28" s="1">
         <v>26000</v>
       </c>
-      <c r="M28" t="s">
+      <c r="M28" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="N28" t="s">
+      <c r="N28" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O28"/>
-      <c r="P28" t="s">
+      <c r="O28" s="1"/>
+      <c r="P28" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28" t="s">
+      <c r="Q28" s="1"/>
+      <c r="R28" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="S28" t="s">
+      <c r="S28" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="T28" t="s">
+      <c r="T28" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="U28" t="s">
+      <c r="U28" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="V28" t="s">
+      <c r="V28" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="W28" t="s">
+      <c r="W28" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D29"/>
-      <c r="E29" t="s">
+      <c r="D29" s="1"/>
+      <c r="E29" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G29" t="s">
+      <c r="G29" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H29" t="s">
+      <c r="H29" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I29"/>
-      <c r="J29" t="s">
+      <c r="I29" s="1"/>
+      <c r="J29" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="K29" s="1"/>
+      <c r="L29" s="1">
         <v>74000</v>
       </c>
-      <c r="M29" t="s">
+      <c r="M29" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="N29" t="s">
+      <c r="N29" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="O29" t="s">
+      <c r="O29" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="P29" t="s">
+      <c r="P29" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29" t="s">
+      <c r="Q29" s="1"/>
+      <c r="R29" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="S29" t="s">
+      <c r="S29" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="T29" t="s">
+      <c r="T29" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="U29" t="s">
+      <c r="U29" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="V29" t="s">
+      <c r="V29" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="W29" t="s">
+      <c r="W29" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D30"/>
-      <c r="E30" t="s">
+      <c r="D30" s="1"/>
+      <c r="E30" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G30" t="s">
+      <c r="G30" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H30" t="s">
+      <c r="H30" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I30" t="s">
+      <c r="I30" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="J30" t="s">
+      <c r="J30" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="K30" t="s">
+      <c r="K30" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="L30" t="s">
+      <c r="L30" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="M30" t="s">
+      <c r="M30" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="N30" t="s">
+      <c r="N30" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O30"/>
-      <c r="P30" t="s">
+      <c r="O30" s="1"/>
+      <c r="P30" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30" t="s">
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="S30" t="s">
+      <c r="S30" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="T30" t="s">
+      <c r="T30" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="U30" t="s">
+      <c r="U30" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="V30"/>
-      <c r="W30" t="s">
+      <c r="V30" s="1"/>
+      <c r="W30" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D31"/>
-      <c r="E31" t="s">
+      <c r="D31" s="1"/>
+      <c r="E31" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G31" t="s">
+      <c r="G31" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H31" t="s">
+      <c r="H31" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I31" t="s">
+      <c r="I31" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="J31" t="s">
+      <c r="J31" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="K31"/>
-      <c r="L31">
+      <c r="K31" s="1"/>
+      <c r="L31" s="1">
         <v>11000</v>
       </c>
-      <c r="M31" t="s">
+      <c r="M31" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="N31" t="s">
+      <c r="N31" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O31"/>
-      <c r="P31" t="s">
+      <c r="O31" s="1"/>
+      <c r="P31" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31" t="s">
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="S31" t="s">
+      <c r="S31" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="T31" t="s">
+      <c r="T31" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="U31" t="s">
+      <c r="U31" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="V31"/>
-      <c r="W31" t="s">
+      <c r="V31" s="1"/>
+      <c r="W31" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="32" spans="1:23">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D32"/>
-      <c r="E32" t="s">
+      <c r="D32" s="1"/>
+      <c r="E32" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G32" t="s">
+      <c r="G32" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H32" t="s">
+      <c r="H32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I32" t="s">
+      <c r="I32" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="J32" t="s">
+      <c r="J32" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="K32" s="1"/>
+      <c r="L32" s="1">
         <v>12000</v>
       </c>
-      <c r="M32" t="s">
+      <c r="M32" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="N32" t="s">
+      <c r="N32" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O32"/>
-      <c r="P32" t="s">
+      <c r="O32" s="1"/>
+      <c r="P32" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32" t="s">
+      <c r="Q32" s="1"/>
+      <c r="R32" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="S32" t="s">
+      <c r="S32" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="T32" t="s">
+      <c r="T32" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="U32" t="s">
+      <c r="U32" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="V32"/>
-      <c r="W32" t="s">
+      <c r="V32" s="1"/>
+      <c r="W32" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D33"/>
-      <c r="E33" t="s">
+      <c r="D33" s="1"/>
+      <c r="E33" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G33" t="s">
+      <c r="G33" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H33" t="s">
+      <c r="H33" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I33" t="s">
+      <c r="I33" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="J33" t="s">
+      <c r="J33" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="K33" t="s">
+      <c r="K33" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="L33">
+      <c r="L33" s="1">
         <v>34067</v>
       </c>
-      <c r="M33" t="s">
+      <c r="M33" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="N33" t="s">
+      <c r="N33" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O33"/>
-      <c r="P33" t="s">
+      <c r="O33" s="1"/>
+      <c r="P33" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33" t="s">
+      <c r="Q33" s="1"/>
+      <c r="R33" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="S33" t="s">
+      <c r="S33" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="T33" t="s">
+      <c r="T33" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="U33" t="s">
+      <c r="U33" s="1" t="s">
         <v>442</v>
       </c>
-      <c r="V33"/>
-      <c r="W33" t="s">
+      <c r="V33" s="1"/>
+      <c r="W33" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="34" spans="1:23">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D34"/>
-      <c r="E34" t="s">
+      <c r="D34" s="1"/>
+      <c r="E34" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F34" t="s">
+      <c r="F34" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G34" t="s">
+      <c r="G34" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H34" t="s">
+      <c r="H34" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I34" t="s">
+      <c r="I34" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="J34" t="s">
+      <c r="J34" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="K34" s="1"/>
+      <c r="L34" s="1">
         <v>31050</v>
       </c>
-      <c r="M34" t="s">
+      <c r="M34" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="N34" t="s">
+      <c r="N34" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O34"/>
-      <c r="P34" t="s">
+      <c r="O34" s="1"/>
+      <c r="P34" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34" t="s">
+      <c r="Q34" s="1"/>
+      <c r="R34" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="S34" t="s">
+      <c r="S34" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="T34" t="s">
+      <c r="T34" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="U34" t="s">
+      <c r="U34" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="V34"/>
-      <c r="W34" t="s">
+      <c r="V34" s="1"/>
+      <c r="W34" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="35" spans="1:23">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D35"/>
-      <c r="E35" t="s">
+      <c r="D35" s="1"/>
+      <c r="E35" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G35" t="s">
+      <c r="G35" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H35" t="s">
+      <c r="H35" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I35" t="s">
+      <c r="I35" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="J35" t="s">
+      <c r="J35" s="1" t="s">
         <v>454</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="K35" s="1"/>
+      <c r="L35" s="1">
         <v>48005</v>
       </c>
-      <c r="M35" t="s">
+      <c r="M35" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="N35" t="s">
+      <c r="N35" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O35"/>
-      <c r="P35" t="s">
+      <c r="O35" s="1"/>
+      <c r="P35" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35" t="s">
+      <c r="Q35" s="1"/>
+      <c r="R35" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="S35" t="s">
+      <c r="S35" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="T35" t="s">
+      <c r="T35" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="U35" t="s">
+      <c r="U35" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="V35"/>
-      <c r="W35" t="s">
+      <c r="V35" s="1"/>
+      <c r="W35" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="36" spans="1:23">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D36"/>
-      <c r="E36" t="s">
+      <c r="D36" s="1"/>
+      <c r="E36" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G36" t="s">
+      <c r="G36" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H36" t="s">
+      <c r="H36" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I36" t="s">
+      <c r="I36" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="J36" t="s">
+      <c r="J36" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="K36" t="s">
+      <c r="K36" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="L36">
+      <c r="L36" s="1">
         <v>65013</v>
       </c>
-      <c r="M36" t="s">
+      <c r="M36" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="N36" t="s">
+      <c r="N36" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O36"/>
-      <c r="P36" t="s">
+      <c r="O36" s="1"/>
+      <c r="P36" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36" t="s">
+      <c r="Q36" s="1"/>
+      <c r="R36" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="S36" t="s">
+      <c r="S36" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="T36" t="s">
+      <c r="T36" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="U36" t="s">
+      <c r="U36" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="V36"/>
-      <c r="W36" t="s">
+      <c r="V36" s="1"/>
+      <c r="W36" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D37"/>
-      <c r="E37" t="s">
+      <c r="D37" s="1"/>
+      <c r="E37" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F37" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G37" t="s">
+      <c r="G37" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H37" t="s">
+      <c r="H37" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I37" t="s">
+      <c r="I37" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="J37" t="s">
+      <c r="J37" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="K37" t="s">
+      <c r="K37" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="L37">
+      <c r="L37" s="1">
         <v>66020</v>
       </c>
-      <c r="M37" t="s">
+      <c r="M37" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="N37" t="s">
+      <c r="N37" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O37"/>
-      <c r="P37" t="s">
+      <c r="O37" s="1"/>
+      <c r="P37" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q37"/>
-      <c r="R37" t="s">
+      <c r="Q37" s="1"/>
+      <c r="R37" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="S37" t="s">
+      <c r="S37" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="T37" t="s">
+      <c r="T37" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="U37" t="s">
+      <c r="U37" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="V37"/>
-      <c r="W37" t="s">
+      <c r="V37" s="1"/>
+      <c r="W37" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D38"/>
-      <c r="E38" t="s">
+      <c r="D38" s="1"/>
+      <c r="E38" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F38" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G38" t="s">
+      <c r="G38" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H38" t="s">
+      <c r="H38" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I38" t="s">
+      <c r="I38" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="J38" t="s">
+      <c r="J38" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="K38" s="1"/>
+      <c r="L38" s="1">
         <v>30906</v>
       </c>
-      <c r="M38" t="s">
+      <c r="M38" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="N38" t="s">
+      <c r="N38" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O38"/>
-      <c r="P38" t="s">
+      <c r="O38" s="1"/>
+      <c r="P38" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38" t="s">
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="S38" t="s">
+      <c r="S38" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="T38" t="s">
+      <c r="T38" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="U38" t="s">
+      <c r="U38" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="V38"/>
-      <c r="W38" t="s">
+      <c r="V38" s="1"/>
+      <c r="W38" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="39" spans="1:23">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D39"/>
-      <c r="E39" t="s">
+      <c r="D39" s="1"/>
+      <c r="E39" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F39" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G39" t="s">
+      <c r="G39" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H39" t="s">
+      <c r="H39" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I39" t="s">
+      <c r="I39" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="J39" t="s">
+      <c r="J39" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="K39" t="s">
+      <c r="K39" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="L39">
+      <c r="L39" s="1">
         <v>32020</v>
       </c>
-      <c r="M39" t="s">
+      <c r="M39" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="N39" t="s">
+      <c r="N39" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O39"/>
-      <c r="P39" t="s">
+      <c r="O39" s="1"/>
+      <c r="P39" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q39"/>
-      <c r="R39" t="s">
+      <c r="Q39" s="1"/>
+      <c r="R39" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="S39" t="s">
+      <c r="S39" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="T39" t="s">
+      <c r="T39" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="U39" t="s">
+      <c r="U39" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="V39"/>
-      <c r="W39" t="s">
+      <c r="V39" s="1"/>
+      <c r="W39" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="40" spans="1:23">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D40"/>
-      <c r="E40" t="s">
+      <c r="D40" s="1"/>
+      <c r="E40" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F40" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G40" t="s">
+      <c r="G40" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H40" t="s">
+      <c r="H40" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I40" t="s">
+      <c r="I40" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="J40" t="s">
+      <c r="J40" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="K40"/>
-      <c r="L40">
+      <c r="K40" s="1"/>
+      <c r="L40" s="1">
         <v>46000</v>
       </c>
-      <c r="M40" t="s">
+      <c r="M40" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="N40" t="s">
+      <c r="N40" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O40"/>
-      <c r="P40" t="s">
+      <c r="O40" s="1"/>
+      <c r="P40" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q40"/>
-      <c r="R40" t="s">
+      <c r="Q40" s="1"/>
+      <c r="R40" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="S40" t="s">
+      <c r="S40" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="T40" t="s">
+      <c r="T40" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="U40" t="s">
+      <c r="U40" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="V40"/>
-      <c r="W40" t="s">
+      <c r="V40" s="1"/>
+      <c r="W40" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="41" spans="1:23">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D41"/>
-      <c r="E41" t="s">
+      <c r="D41" s="1"/>
+      <c r="E41" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F41" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G41" t="s">
+      <c r="G41" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H41" t="s">
+      <c r="H41" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I41" t="s">
+      <c r="I41" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="J41" t="s">
+      <c r="J41" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="K41"/>
-      <c r="L41">
+      <c r="K41" s="1"/>
+      <c r="L41" s="1">
         <v>81000</v>
       </c>
-      <c r="M41" t="s">
+      <c r="M41" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="N41" t="s">
+      <c r="N41" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O41"/>
-      <c r="P41" t="s">
+      <c r="O41" s="1"/>
+      <c r="P41" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41" t="s">
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="S41" t="s">
+      <c r="S41" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="T41" t="s">
+      <c r="T41" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="U41" t="s">
+      <c r="U41" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="V41"/>
-      <c r="W41" t="s">
+      <c r="V41" s="1"/>
+      <c r="W41" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="42" spans="1:23">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D42"/>
-      <c r="E42" t="s">
+      <c r="D42" s="1"/>
+      <c r="E42" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F42" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G42" t="s">
+      <c r="G42" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H42" t="s">
+      <c r="H42" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I42" t="s">
+      <c r="I42" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="J42" t="s">
+      <c r="J42" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="K42" s="1"/>
+      <c r="L42" s="1">
         <v>82000</v>
       </c>
-      <c r="M42" t="s">
+      <c r="M42" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="N42" t="s">
+      <c r="N42" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O42"/>
-      <c r="P42" t="s">
+      <c r="O42" s="1"/>
+      <c r="P42" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q42"/>
-      <c r="R42" t="s">
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="S42" t="s">
+      <c r="S42" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="T42" t="s">
+      <c r="T42" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="U42" t="s">
+      <c r="U42" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="V42"/>
-      <c r="W42" t="s">
+      <c r="V42" s="1"/>
+      <c r="W42" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="43" spans="1:23">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D43"/>
-      <c r="E43" t="s">
+      <c r="D43" s="1"/>
+      <c r="E43" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="F43" t="s">
+      <c r="F43" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G43" t="s">
+      <c r="G43" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H43" t="s">
+      <c r="H43" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I43"/>
-      <c r="J43" t="s">
+      <c r="I43" s="1"/>
+      <c r="J43" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="K43"/>
-      <c r="L43">
+      <c r="K43" s="1"/>
+      <c r="L43" s="1">
         <v>34067</v>
       </c>
-      <c r="M43" t="s">
+      <c r="M43" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="N43" t="s">
+      <c r="N43" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O43" t="s">
+      <c r="O43" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="P43" t="s">
+      <c r="P43" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q43"/>
-      <c r="R43" t="s">
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="S43" t="s">
+      <c r="S43" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="T43" t="s">
+      <c r="T43" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="U43" t="s">
+      <c r="U43" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="V43"/>
-      <c r="W43" t="s">
+      <c r="V43" s="1"/>
+      <c r="W43" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="B44"/>
-      <c r="C44" t="s">
+      <c r="B44" s="1"/>
+      <c r="C44" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D44"/>
-      <c r="E44" t="s">
+      <c r="D44" s="1"/>
+      <c r="E44" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="F44" t="s">
+      <c r="F44" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G44" t="s">
+      <c r="G44" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H44" t="s">
+      <c r="H44" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I44"/>
-      <c r="J44" t="s">
+      <c r="I44" s="1"/>
+      <c r="J44" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="K44"/>
-      <c r="L44">
+      <c r="K44" s="1"/>
+      <c r="L44" s="1">
         <v>69440</v>
       </c>
-      <c r="M44" t="s">
+      <c r="M44" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="N44" t="s">
+      <c r="N44" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="O44" t="s">
+      <c r="O44" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="P44" t="s">
+      <c r="P44" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="Q44"/>
-      <c r="R44" t="s">
+      <c r="Q44" s="1"/>
+      <c r="R44" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="S44" t="s">
+      <c r="S44" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="T44"/>
-      <c r="U44" t="s">
+      <c r="T44" s="1"/>
+      <c r="U44" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="V44"/>
-      <c r="W44" t="s">
+      <c r="V44" s="1"/>
+      <c r="W44" s="1" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="45" spans="1:23">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B45"/>
-      <c r="C45" t="s">
+      <c r="B45" s="1"/>
+      <c r="C45" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D45"/>
-      <c r="E45" t="s">
+      <c r="D45" s="1"/>
+      <c r="E45" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="F45" t="s">
+      <c r="F45" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="G45" t="s">
+      <c r="G45" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H45" t="s">
+      <c r="H45" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I45">
+      <c r="I45" s="1">
         <v>65</v>
       </c>
-      <c r="J45" t="s">
+      <c r="J45" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="K45"/>
-      <c r="L45">
+      <c r="K45" s="1"/>
+      <c r="L45" s="1">
         <v>65500</v>
       </c>
-      <c r="M45" t="s">
+      <c r="M45" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="N45" t="s">
+      <c r="N45" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O45"/>
-      <c r="P45" t="s">
+      <c r="O45" s="1"/>
+      <c r="P45" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q45" t="s">
+      <c r="Q45" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="R45" t="s">
+      <c r="R45" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="S45" t="s">
+      <c r="S45" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="T45" t="s">
+      <c r="T45" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="U45" t="s">
+      <c r="U45" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="V45"/>
-      <c r="W45" t="s">
+      <c r="V45" s="1"/>
+      <c r="W45" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="46" spans="1:23">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D46"/>
-      <c r="E46" t="s">
+      <c r="D46" s="1"/>
+      <c r="E46" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="F46" t="s">
+      <c r="F46" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="G46" t="s">
+      <c r="G46" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H46" t="s">
+      <c r="H46" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I46"/>
-      <c r="J46" t="s">
+      <c r="I46" s="1"/>
+      <c r="J46" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="K46"/>
-      <c r="L46">
+      <c r="K46" s="1"/>
+      <c r="L46" s="1">
         <v>73000</v>
       </c>
-      <c r="M46" t="s">
+      <c r="M46" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="N46" t="s">
+      <c r="N46" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="O46"/>
-      <c r="P46" t="s">
+      <c r="O46" s="1"/>
+      <c r="P46" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46" t="s">
+      <c r="Q46" s="1"/>
+      <c r="R46" s="1" t="s">
         <v>557</v>
       </c>
-      <c r="S46" t="s">
+      <c r="S46" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="T46" t="s">
+      <c r="T46" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="U46" t="s">
+      <c r="U46" s="1" t="s">
         <v>560</v>
       </c>
-      <c r="V46"/>
-      <c r="W46" t="s">
+      <c r="V46" s="1"/>
+      <c r="W46" s="1" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="47" spans="1:23">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D47"/>
-      <c r="E47" t="s">
+      <c r="D47" s="1"/>
+      <c r="E47" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F47" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G47" t="s">
+      <c r="G47" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H47" t="s">
+      <c r="H47" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I47"/>
-      <c r="J47" t="s">
+      <c r="I47" s="1"/>
+      <c r="J47" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="K47" t="s">
+      <c r="K47" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="L47">
+      <c r="L47" s="1">
         <v>34000</v>
       </c>
-      <c r="M47" t="s">
+      <c r="M47" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N47" t="s">
+      <c r="N47" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="O47"/>
-      <c r="P47" t="s">
+      <c r="O47" s="1"/>
+      <c r="P47" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="Q47"/>
-[...5 lines deleted...]
-      <c r="W47"/>
+      <c r="Q47" s="1"/>
+      <c r="R47" s="1"/>
+      <c r="S47" s="1"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D48"/>
-      <c r="E48" t="s">
+      <c r="D48" s="1"/>
+      <c r="E48" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="F48" t="s">
+      <c r="F48" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="G48" t="s">
+      <c r="G48" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H48" t="s">
+      <c r="H48" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I48" t="s">
+      <c r="I48" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="J48" t="s">
+      <c r="J48" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="K48"/>
-      <c r="L48">
+      <c r="K48" s="1"/>
+      <c r="L48" s="1">
         <v>38350</v>
       </c>
-      <c r="M48" t="s">
+      <c r="M48" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="N48" t="s">
+      <c r="N48" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="O48"/>
-      <c r="P48" t="s">
+      <c r="O48" s="1"/>
+      <c r="P48" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="Q48" t="s">
+      <c r="Q48" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="R48" t="s">
+      <c r="R48" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="S48" t="s">
+      <c r="S48" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="T48" t="s">
+      <c r="T48" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="U48" t="s">
+      <c r="U48" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="V48" t="s">
+      <c r="V48" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="W48"/>
+      <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
-      <c r="A49" t="s">
+      <c r="A49" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D49"/>
-      <c r="E49" t="s">
+      <c r="D49" s="1"/>
+      <c r="E49" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F49" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G49" t="s">
+      <c r="G49" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H49" t="s">
+      <c r="H49" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I49"/>
-      <c r="J49" t="s">
+      <c r="I49" s="1"/>
+      <c r="J49" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="K49" t="s">
+      <c r="K49" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="L49">
+      <c r="L49" s="1">
         <v>63000</v>
       </c>
-      <c r="M49" t="s">
+      <c r="M49" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="N49" t="s">
+      <c r="N49" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O49" t="s">
+      <c r="O49" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="P49" t="s">
+      <c r="P49" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49" t="s">
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="S49" t="s">
+      <c r="S49" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="T49" t="s">
+      <c r="T49" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="U49" t="s">
+      <c r="U49" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="V49" t="s">
+      <c r="V49" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="W49" t="s">
+      <c r="W49" s="1" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="50" spans="1:23">
-      <c r="A50" t="s">
+      <c r="A50" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D50"/>
-      <c r="E50" t="s">
+      <c r="D50" s="1"/>
+      <c r="E50" s="1" t="s">
         <v>598</v>
       </c>
-      <c r="F50" t="s">
+      <c r="F50" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G50" t="s">
+      <c r="G50" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H50" t="s">
+      <c r="H50" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I50" t="s">
+      <c r="I50" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="J50" t="s">
+      <c r="J50" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="K50"/>
-      <c r="L50" t="s">
+      <c r="K50" s="1"/>
+      <c r="L50" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="M50" t="s">
+      <c r="M50" s="1" t="s">
         <v>602</v>
       </c>
-      <c r="N50" t="s">
+      <c r="N50" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O50"/>
-      <c r="P50" t="s">
+      <c r="O50" s="1"/>
+      <c r="P50" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50" t="s">
+      <c r="Q50" s="1"/>
+      <c r="R50" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="S50" t="s">
+      <c r="S50" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="T50" t="s">
+      <c r="T50" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U50" t="s">
+      <c r="U50" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="V50" t="s">
+      <c r="V50" s="1" t="s">
         <v>607</v>
       </c>
-      <c r="W50" t="s">
+      <c r="W50" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="51" spans="1:23">
-      <c r="A51" t="s">
+      <c r="A51" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D51" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="E51" t="s">
+      <c r="E51" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="F51" t="s">
+      <c r="F51" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="G51" t="s">
+      <c r="G51" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H51" t="s">
+      <c r="H51" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I51" t="s">
+      <c r="I51" s="1" t="s">
         <v>614</v>
       </c>
-      <c r="J51" t="s">
+      <c r="J51" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="K51"/>
-      <c r="L51">
+      <c r="K51" s="1"/>
+      <c r="L51" s="1">
         <v>63100</v>
       </c>
-      <c r="M51" t="s">
+      <c r="M51" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="N51" t="s">
+      <c r="N51" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="O51"/>
-      <c r="P51" t="s">
+      <c r="O51" s="1"/>
+      <c r="P51" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51" t="s">
+      <c r="Q51" s="1"/>
+      <c r="R51" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="S51" t="s">
+      <c r="S51" s="1" t="s">
         <v>619</v>
       </c>
-      <c r="T51" t="s">
+      <c r="T51" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U51" t="s">
+      <c r="U51" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="V51" t="s">
+      <c r="V51" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="W51" t="s">
+      <c r="W51" s="1" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="52" spans="1:23">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="B52"/>
-      <c r="C52" t="s">
+      <c r="B52" s="1"/>
+      <c r="C52" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D52"/>
-      <c r="E52" t="s">
+      <c r="D52" s="1"/>
+      <c r="E52" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F52" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="G52" t="s">
+      <c r="G52" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H52" t="s">
+      <c r="H52" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I52" t="s">
+      <c r="I52" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="J52" t="s">
+      <c r="J52" s="1" t="s">
         <v>627</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="K52" s="1"/>
+      <c r="L52" s="1">
         <v>31400</v>
       </c>
-      <c r="M52" t="s">
+      <c r="M52" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N52" t="s">
+      <c r="N52" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O52"/>
-      <c r="P52" t="s">
+      <c r="O52" s="1"/>
+      <c r="P52" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="Q52" t="s">
+      <c r="Q52" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="R52" t="s">
+      <c r="R52" s="1" t="s">
         <v>631</v>
       </c>
-      <c r="S52" t="s">
+      <c r="S52" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="T52" t="s">
+      <c r="T52" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="U52" t="s">
+      <c r="U52" s="1" t="s">
         <v>634</v>
       </c>
-      <c r="V52"/>
-      <c r="W52" t="s">
+      <c r="V52" s="1"/>
+      <c r="W52" s="1" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="53" spans="1:23">
-      <c r="A53" t="s">
+      <c r="A53" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="B53"/>
-      <c r="C53" t="s">
+      <c r="B53" s="1"/>
+      <c r="C53" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D53"/>
-      <c r="E53" t="s">
+      <c r="D53" s="1"/>
+      <c r="E53" s="1" t="s">
         <v>637</v>
       </c>
-      <c r="F53" t="s">
+      <c r="F53" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="G53"/>
-      <c r="H53" t="s">
+      <c r="G53" s="1"/>
+      <c r="H53" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I53" t="s">
+      <c r="I53" s="1" t="s">
         <v>639</v>
       </c>
-      <c r="J53" t="s">
+      <c r="J53" s="1" t="s">
         <v>640</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="K53" s="1"/>
+      <c r="L53" s="1">
         <v>78290</v>
       </c>
-      <c r="M53" t="s">
+      <c r="M53" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="N53" t="s">
+      <c r="N53" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O53"/>
-      <c r="P53" t="s">
+      <c r="O53" s="1"/>
+      <c r="P53" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="Q53" t="s">
+      <c r="Q53" s="1" t="s">
         <v>643</v>
       </c>
-      <c r="R53" t="s">
+      <c r="R53" s="1" t="s">
         <v>644</v>
       </c>
-      <c r="S53" t="s">
+      <c r="S53" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="T53" t="s">
+      <c r="T53" s="1" t="s">
         <v>646</v>
       </c>
-      <c r="U53" t="s">
+      <c r="U53" s="1" t="s">
         <v>647</v>
       </c>
-      <c r="V53" t="s">
+      <c r="V53" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="W53" t="s">
+      <c r="W53" s="1" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="54" spans="1:23">
-      <c r="A54" t="s">
+      <c r="A54" s="1" t="s">
         <v>650</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C54" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D54"/>
-      <c r="E54" t="s">
+      <c r="D54" s="1"/>
+      <c r="E54" s="1" t="s">
         <v>652</v>
       </c>
-      <c r="F54" t="s">
+      <c r="F54" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G54" t="s">
+      <c r="G54" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H54" t="s">
+      <c r="H54" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I54" t="s">
+      <c r="I54" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="J54" t="s">
+      <c r="J54" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="K54"/>
-      <c r="L54">
+      <c r="K54" s="1"/>
+      <c r="L54" s="1">
         <v>74310</v>
       </c>
-      <c r="M54" t="s">
+      <c r="M54" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="N54" t="s">
+      <c r="N54" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O54"/>
-      <c r="P54" t="s">
+      <c r="O54" s="1"/>
+      <c r="P54" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q54" t="s">
+      <c r="Q54" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="R54" t="s">
+      <c r="R54" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="S54" t="s">
+      <c r="S54" s="1" t="s">
         <v>658</v>
       </c>
-      <c r="T54" t="s">
+      <c r="T54" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="U54" t="s">
+      <c r="U54" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="V54"/>
-      <c r="W54" t="s">
+      <c r="V54" s="1"/>
+      <c r="W54" s="1" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="55" spans="1:23">
-      <c r="A55" t="s">
+      <c r="A55" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C55" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D55"/>
-      <c r="E55" t="s">
+      <c r="D55" s="1"/>
+      <c r="E55" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="F55" t="s">
+      <c r="F55" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="G55" t="s">
+      <c r="G55" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H55" t="s">
+      <c r="H55" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I55" t="s">
+      <c r="I55" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="J55" t="s">
+      <c r="J55" s="1" t="s">
         <v>666</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="K55" s="1"/>
+      <c r="L55" s="1">
         <v>48100</v>
       </c>
-      <c r="M55" t="s">
+      <c r="M55" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="N55" t="s">
+      <c r="N55" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O55"/>
-      <c r="P55" t="s">
+      <c r="O55" s="1"/>
+      <c r="P55" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q55" t="s">
+      <c r="Q55" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="R55" t="s">
+      <c r="R55" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="S55" t="s">
+      <c r="S55" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="T55" t="s">
+      <c r="T55" s="1" t="s">
         <v>671</v>
       </c>
-      <c r="U55" t="s">
+      <c r="U55" s="1" t="s">
         <v>672</v>
       </c>
-      <c r="V55" t="s">
+      <c r="V55" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="W55" t="s">
+      <c r="W55" s="1" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="56" spans="1:23">
-      <c r="A56" t="s">
+      <c r="A56" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B56"/>
-      <c r="C56" t="s">
+      <c r="B56" s="1"/>
+      <c r="C56" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D56"/>
-      <c r="E56" t="s">
+      <c r="D56" s="1"/>
+      <c r="E56" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="F56" t="s">
+      <c r="F56" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="G56" t="s">
+      <c r="G56" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H56" t="s">
+      <c r="H56" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I56" t="s">
+      <c r="I56" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="J56" t="s">
+      <c r="J56" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="K56"/>
-      <c r="L56" t="s">
+      <c r="K56" s="1"/>
+      <c r="L56" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="M56" t="s">
+      <c r="M56" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="N56" t="s">
+      <c r="N56" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="O56"/>
-      <c r="P56" t="s">
+      <c r="O56" s="1"/>
+      <c r="P56" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="Q56" t="s">
+      <c r="Q56" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="R56" t="s">
+      <c r="R56" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="S56" t="s">
+      <c r="S56" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="T56" t="s">
+      <c r="T56" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="U56" t="s">
+      <c r="U56" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="V56"/>
-      <c r="W56" t="s">
+      <c r="V56" s="1"/>
+      <c r="W56" s="1" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="57" spans="1:23">
-      <c r="A57" t="s">
+      <c r="A57" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="C57" t="s">
+      <c r="C57" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D57"/>
-      <c r="E57" t="s">
+      <c r="D57" s="1"/>
+      <c r="E57" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="F57" t="s">
+      <c r="F57" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="G57" t="s">
+      <c r="G57" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H57" t="s">
+      <c r="H57" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I57"/>
-      <c r="J57" t="s">
+      <c r="I57" s="1"/>
+      <c r="J57" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="K57"/>
-      <c r="L57">
+      <c r="K57" s="1"/>
+      <c r="L57" s="1">
         <v>48000</v>
       </c>
-      <c r="M57" t="s">
+      <c r="M57" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="N57" t="s">
+      <c r="N57" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O57"/>
-      <c r="P57" t="s">
+      <c r="O57" s="1"/>
+      <c r="P57" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q57"/>
-      <c r="R57" t="s">
+      <c r="Q57" s="1"/>
+      <c r="R57" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="S57" t="s">
+      <c r="S57" s="1" t="s">
         <v>696</v>
       </c>
-      <c r="T57" t="s">
+      <c r="T57" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="U57" t="s">
+      <c r="U57" s="1" t="s">
         <v>698</v>
       </c>
-      <c r="V57" t="s">
+      <c r="V57" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="W57" t="s">
+      <c r="W57" s="1" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="58" spans="1:23">
-      <c r="A58" t="s">
+      <c r="A58" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="C58" t="s">
+      <c r="C58" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D58"/>
-      <c r="E58" t="s">
+      <c r="D58" s="1"/>
+      <c r="E58" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="F58" t="s">
+      <c r="F58" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="G58" t="s">
+      <c r="G58" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H58" t="s">
+      <c r="H58" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I58" t="s">
+      <c r="I58" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="J58" t="s">
+      <c r="J58" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="K58" s="1"/>
+      <c r="L58" s="1">
         <v>69007</v>
       </c>
-      <c r="M58" t="s">
+      <c r="M58" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N58" t="s">
+      <c r="N58" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O58"/>
-      <c r="P58" t="s">
+      <c r="O58" s="1"/>
+      <c r="P58" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="Q58" t="s">
+      <c r="Q58" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="R58" t="s">
+      <c r="R58" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="S58" t="s">
+      <c r="S58" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="T58" t="s">
+      <c r="T58" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="U58" t="s">
+      <c r="U58" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="V58"/>
-      <c r="W58" t="s">
+      <c r="V58" s="1"/>
+      <c r="W58" s="1" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="59" spans="1:23">
-      <c r="A59" t="s">
+      <c r="A59" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="C59" t="s">
+      <c r="C59" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D59"/>
-      <c r="E59" t="s">
+      <c r="D59" s="1"/>
+      <c r="E59" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="F59" t="s">
+      <c r="F59" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="G59" t="s">
+      <c r="G59" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H59" t="s">
+      <c r="H59" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I59" t="s">
+      <c r="I59" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="J59" t="s">
+      <c r="J59" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="K59"/>
-      <c r="L59">
+      <c r="K59" s="1"/>
+      <c r="L59" s="1">
         <v>34410</v>
       </c>
-      <c r="M59" t="s">
+      <c r="M59" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="N59" t="s">
+      <c r="N59" s="1" t="s">
         <v>720</v>
       </c>
-      <c r="O59" t="s">
+      <c r="O59" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="P59" t="s">
+      <c r="P59" s="1" t="s">
         <v>722</v>
       </c>
-      <c r="Q59"/>
-      <c r="R59" t="s">
+      <c r="Q59" s="1"/>
+      <c r="R59" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="S59" t="s">
+      <c r="S59" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="T59" t="s">
+      <c r="T59" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="U59" t="s">
+      <c r="U59" s="1" t="s">
         <v>726</v>
       </c>
-      <c r="V59" t="s">
+      <c r="V59" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="W59" t="s">
+      <c r="W59" s="1" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="60" spans="1:23">
-      <c r="A60" t="s">
+      <c r="A60" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="C60" t="s">
+      <c r="C60" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D60"/>
-      <c r="E60" t="s">
+      <c r="D60" s="1"/>
+      <c r="E60" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="F60" t="s">
+      <c r="F60" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G60" t="s">
+      <c r="G60" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H60" t="s">
+      <c r="H60" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I60" t="s">
+      <c r="I60" s="1" t="s">
         <v>732</v>
       </c>
-      <c r="J60" t="s">
+      <c r="J60" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="K60" s="1"/>
+      <c r="L60" s="1">
         <v>63500</v>
       </c>
-      <c r="M60" t="s">
+      <c r="M60" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="N60" t="s">
+      <c r="N60" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="O60" t="s">
+      <c r="O60" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="P60" t="s">
+      <c r="P60" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60" t="s">
+      <c r="Q60" s="1"/>
+      <c r="R60" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="S60" t="s">
+      <c r="S60" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="T60" t="s">
+      <c r="T60" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="U60" t="s">
+      <c r="U60" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="V60" t="s">
+      <c r="V60" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="W60"/>
+      <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
-      <c r="A61" t="s">
+      <c r="A61" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="B61"/>
-      <c r="C61" t="s">
+      <c r="B61" s="1"/>
+      <c r="C61" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D61"/>
-      <c r="E61" t="s">
+      <c r="D61" s="1"/>
+      <c r="E61" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="F61" t="s">
+      <c r="F61" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="G61" t="s">
+      <c r="G61" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H61" t="s">
+      <c r="H61" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I61" t="s">
+      <c r="I61" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="J61" t="s">
+      <c r="J61" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="K61"/>
-      <c r="L61">
+      <c r="K61" s="1"/>
+      <c r="L61" s="1">
         <v>69500</v>
       </c>
-      <c r="M61" t="s">
+      <c r="M61" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="N61" t="s">
+      <c r="N61" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="O61"/>
-      <c r="P61" t="s">
+      <c r="O61" s="1"/>
+      <c r="P61" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q61"/>
-      <c r="R61" t="s">
+      <c r="Q61" s="1"/>
+      <c r="R61" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="S61" t="s">
+      <c r="S61" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="T61" t="s">
+      <c r="T61" s="1" t="s">
         <v>747</v>
       </c>
-      <c r="U61" t="s">
+      <c r="U61" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="V61" t="s">
+      <c r="V61" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="W61" t="s">
+      <c r="W61" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="62" spans="1:23">
-      <c r="A62" t="s">
+      <c r="A62" s="1" t="s">
         <v>751</v>
       </c>
-      <c r="B62"/>
-      <c r="C62" t="s">
+      <c r="B62" s="1"/>
+      <c r="C62" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D62"/>
-      <c r="E62" t="s">
+      <c r="D62" s="1"/>
+      <c r="E62" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="F62" t="s">
+      <c r="F62" s="1" t="s">
         <v>753</v>
       </c>
-      <c r="G62" t="s">
+      <c r="G62" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H62" t="s">
+      <c r="H62" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I62" t="s">
+      <c r="I62" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="J62" t="s">
+      <c r="J62" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="K62" t="s">
+      <c r="K62" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="L62">
+      <c r="L62" s="1">
         <v>34470</v>
       </c>
-      <c r="M62" t="s">
+      <c r="M62" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="N62" t="s">
+      <c r="N62" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="O62"/>
-      <c r="P62" t="s">
+      <c r="O62" s="1"/>
+      <c r="P62" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="Q62"/>
-[...4 lines deleted...]
-      <c r="V62" t="s">
+      <c r="Q62" s="1"/>
+      <c r="R62" s="1"/>
+      <c r="S62" s="1"/>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1" t="s">
         <v>758</v>
       </c>
-      <c r="W62" t="s">
+      <c r="W62" s="1" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="63" spans="1:23">
-      <c r="A63" t="s">
+      <c r="A63" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="B63"/>
-      <c r="C63" t="s">
+      <c r="B63" s="1"/>
+      <c r="C63" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D63"/>
-      <c r="E63" t="s">
+      <c r="D63" s="1"/>
+      <c r="E63" s="1" t="s">
         <v>761</v>
       </c>
-      <c r="F63" t="s">
+      <c r="F63" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G63" t="s">
+      <c r="G63" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H63" t="s">
+      <c r="H63" s="1" t="s">
         <v>763</v>
       </c>
-      <c r="I63" t="s">
+      <c r="I63" s="1" t="s">
         <v>764</v>
       </c>
-      <c r="J63" t="s">
+      <c r="J63" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="K63"/>
-      <c r="L63">
+      <c r="K63" s="1"/>
+      <c r="L63" s="1">
         <v>81600</v>
       </c>
-      <c r="M63" t="s">
+      <c r="M63" s="1" t="s">
         <v>766</v>
       </c>
-      <c r="N63" t="s">
+      <c r="N63" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O63"/>
-      <c r="P63" t="s">
+      <c r="O63" s="1"/>
+      <c r="P63" s="1" t="s">
         <v>767</v>
       </c>
-      <c r="Q63"/>
-      <c r="R63" t="s">
+      <c r="Q63" s="1"/>
+      <c r="R63" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="S63" t="s">
+      <c r="S63" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="T63"/>
-      <c r="U63" t="s">
+      <c r="T63" s="1"/>
+      <c r="U63" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="V63"/>
-      <c r="W63" t="s">
+      <c r="V63" s="1"/>
+      <c r="W63" s="1" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="64" spans="1:23">
-      <c r="A64" t="s">
+      <c r="A64" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="B64"/>
-      <c r="C64" t="s">
+      <c r="B64" s="1"/>
+      <c r="C64" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D64" t="s">
+      <c r="D64" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="E64" t="s">
+      <c r="E64" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="F64" t="s">
+      <c r="F64" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G64" t="s">
+      <c r="G64" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H64" t="s">
+      <c r="H64" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I64"/>
-      <c r="J64" t="s">
+      <c r="I64" s="1"/>
+      <c r="J64" s="1" t="s">
         <v>775</v>
       </c>
-      <c r="K64" t="s">
+      <c r="K64" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="L64">
+      <c r="L64" s="1">
         <v>31078</v>
       </c>
-      <c r="M64" t="s">
+      <c r="M64" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N64" t="s">
+      <c r="N64" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="O64"/>
-      <c r="P64" t="s">
+      <c r="O64" s="1"/>
+      <c r="P64" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q64"/>
-[...4 lines deleted...]
-      <c r="V64" t="s">
+      <c r="Q64" s="1"/>
+      <c r="R64" s="1"/>
+      <c r="S64" s="1"/>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1" t="s">
         <v>778</v>
       </c>
-      <c r="W64" t="s">
+      <c r="W64" s="1" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="65" spans="1:23">
-      <c r="A65" t="s">
+      <c r="A65" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="C65" t="s">
+      <c r="C65" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D65"/>
-      <c r="E65" t="s">
+      <c r="D65" s="1"/>
+      <c r="E65" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="F65" t="s">
+      <c r="F65" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="G65" t="s">
+      <c r="G65" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H65" t="s">
+      <c r="H65" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I65" t="s">
+      <c r="I65" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="J65" t="s">
+      <c r="J65" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="K65"/>
-      <c r="L65">
+      <c r="K65" s="1"/>
+      <c r="L65" s="1">
         <v>34500</v>
       </c>
-      <c r="M65" t="s">
+      <c r="M65" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="N65" t="s">
+      <c r="N65" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O65"/>
-      <c r="P65" t="s">
+      <c r="O65" s="1"/>
+      <c r="P65" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q65"/>
-      <c r="R65" t="s">
+      <c r="Q65" s="1"/>
+      <c r="R65" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="S65" t="s">
+      <c r="S65" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="T65" t="s">
+      <c r="T65" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="U65" t="s">
+      <c r="U65" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="V65" t="s">
+      <c r="V65" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="W65" t="s">
+      <c r="W65" s="1" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="66" spans="1:23">
-      <c r="A66" t="s">
+      <c r="A66" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="B66"/>
-      <c r="C66" t="s">
+      <c r="B66" s="1"/>
+      <c r="C66" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D66"/>
-      <c r="E66" t="s">
+      <c r="D66" s="1"/>
+      <c r="E66" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="F66" t="s">
+      <c r="F66" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G66" t="s">
+      <c r="G66" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H66" t="s">
+      <c r="H66" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I66" t="s">
+      <c r="I66" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="J66" t="s">
+      <c r="J66" s="1" t="s">
         <v>794</v>
       </c>
-      <c r="K66"/>
-      <c r="L66">
+      <c r="K66" s="1"/>
+      <c r="L66" s="1">
         <v>69610</v>
       </c>
-      <c r="M66" t="s">
+      <c r="M66" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="N66" t="s">
+      <c r="N66" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="O66"/>
-      <c r="P66" t="s">
+      <c r="O66" s="1"/>
+      <c r="P66" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="Q66" t="s">
+      <c r="Q66" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="R66" t="s">
+      <c r="R66" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="S66" t="s">
+      <c r="S66" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="T66"/>
-      <c r="U66" t="s">
+      <c r="T66" s="1"/>
+      <c r="U66" s="1" t="s">
         <v>800</v>
       </c>
-      <c r="V66"/>
-      <c r="W66"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
-      <c r="A67" t="s">
+      <c r="A67" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="B67"/>
-      <c r="C67" t="s">
+      <c r="B67" s="1"/>
+      <c r="C67" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D67"/>
-      <c r="E67" t="s">
+      <c r="D67" s="1"/>
+      <c r="E67" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="F67" t="s">
+      <c r="F67" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="G67" t="s">
+      <c r="G67" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H67" t="s">
+      <c r="H67" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I67" t="s">
+      <c r="I67" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="J67" t="s">
+      <c r="J67" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="K67"/>
-      <c r="L67">
+      <c r="K67" s="1"/>
+      <c r="L67" s="1">
         <v>30100</v>
       </c>
-      <c r="M67" t="s">
+      <c r="M67" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="N67" t="s">
+      <c r="N67" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O67"/>
-      <c r="P67" t="s">
+      <c r="O67" s="1"/>
+      <c r="P67" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q67" t="s">
+      <c r="Q67" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="R67" t="s">
+      <c r="R67" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="S67" t="s">
+      <c r="S67" s="1" t="s">
         <v>808</v>
       </c>
-      <c r="T67" t="s">
+      <c r="T67" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="U67" t="s">
+      <c r="U67" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="V67"/>
-      <c r="W67" t="s">
+      <c r="V67" s="1"/>
+      <c r="W67" s="1" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="68" spans="1:23">
-      <c r="A68" t="s">
+      <c r="A68" s="1" t="s">
         <v>812</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="C68" t="s">
+      <c r="C68" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D68"/>
-      <c r="E68" t="s">
+      <c r="D68" s="1"/>
+      <c r="E68" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="F68" t="s">
+      <c r="F68" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G68" t="s">
+      <c r="G68" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H68" t="s">
+      <c r="H68" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I68" t="s">
+      <c r="I68" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="J68" t="s">
+      <c r="J68" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="K68"/>
-      <c r="L68">
+      <c r="K68" s="1"/>
+      <c r="L68" s="1">
         <v>38260</v>
       </c>
-      <c r="M68" t="s">
+      <c r="M68" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="N68" t="s">
+      <c r="N68" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O68"/>
-      <c r="P68" t="s">
+      <c r="O68" s="1"/>
+      <c r="P68" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q68"/>
-      <c r="R68" t="s">
+      <c r="Q68" s="1"/>
+      <c r="R68" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="S68" t="s">
+      <c r="S68" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="T68" t="s">
+      <c r="T68" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="U68" t="s">
+      <c r="U68" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="V68" t="s">
+      <c r="V68" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="W68" t="s">
+      <c r="W68" s="1" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="69" spans="1:23">
-      <c r="A69" t="s">
+      <c r="A69" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="B69"/>
-      <c r="C69" t="s">
+      <c r="B69" s="1"/>
+      <c r="C69" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D69"/>
-      <c r="E69" t="s">
+      <c r="D69" s="1"/>
+      <c r="E69" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="F69" t="s">
+      <c r="F69" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G69" t="s">
+      <c r="G69" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H69" t="s">
+      <c r="H69" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I69" t="s">
+      <c r="I69" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="J69" t="s">
+      <c r="J69" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="K69"/>
-      <c r="L69">
+      <c r="K69" s="1"/>
+      <c r="L69" s="1">
         <v>31330</v>
       </c>
-      <c r="M69" t="s">
+      <c r="M69" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="N69" t="s">
+      <c r="N69" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="O69"/>
-      <c r="P69" t="s">
+      <c r="O69" s="1"/>
+      <c r="P69" s="1" t="s">
         <v>827</v>
       </c>
-      <c r="Q69"/>
-      <c r="R69" t="s">
+      <c r="Q69" s="1"/>
+      <c r="R69" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="S69" t="s">
+      <c r="S69" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="T69" t="s">
+      <c r="T69" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="U69" t="s">
+      <c r="U69" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="V69"/>
-      <c r="W69"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
-      <c r="A70" t="s">
+      <c r="A70" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="B70"/>
-      <c r="C70" t="s">
+      <c r="B70" s="1"/>
+      <c r="C70" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D70"/>
-      <c r="E70" t="s">
+      <c r="D70" s="1"/>
+      <c r="E70" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="F70" t="s">
+      <c r="F70" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="G70" t="s">
+      <c r="G70" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H70" t="s">
+      <c r="H70" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I70"/>
-      <c r="J70" t="s">
+      <c r="I70" s="1"/>
+      <c r="J70" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="K70"/>
-      <c r="L70">
+      <c r="K70" s="1"/>
+      <c r="L70" s="1">
         <v>43130</v>
       </c>
-      <c r="M70" t="s">
+      <c r="M70" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="N70" t="s">
+      <c r="N70" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O70"/>
-      <c r="P70" t="s">
+      <c r="O70" s="1"/>
+      <c r="P70" s="1" t="s">
         <v>837</v>
       </c>
-      <c r="Q70"/>
-      <c r="R70" t="s">
+      <c r="Q70" s="1"/>
+      <c r="R70" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="S70" t="s">
+      <c r="S70" s="1" t="s">
         <v>839</v>
       </c>
-      <c r="T70" t="s">
+      <c r="T70" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="U70" t="s">
+      <c r="U70" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="V70" t="s">
+      <c r="V70" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="W70"/>
+      <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
-      <c r="A71" t="s">
+      <c r="A71" s="1" t="s">
         <v>843</v>
       </c>
-      <c r="B71"/>
-      <c r="C71" t="s">
+      <c r="B71" s="1"/>
+      <c r="C71" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D71"/>
-      <c r="E71" t="s">
+      <c r="D71" s="1"/>
+      <c r="E71" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="F71" t="s">
+      <c r="F71" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="G71" t="s">
+      <c r="G71" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H71" t="s">
+      <c r="H71" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="I71" t="s">
+      <c r="I71" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="J71" t="s">
+      <c r="J71" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="K71"/>
-      <c r="L71">
+      <c r="K71" s="1"/>
+      <c r="L71" s="1">
         <v>38190</v>
       </c>
-      <c r="M71" t="s">
+      <c r="M71" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="N71" t="s">
+      <c r="N71" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="O71" t="s">
+      <c r="O71" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="P71" t="s">
+      <c r="P71" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="Q71" t="s">
+      <c r="Q71" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="R71" t="s">
+      <c r="R71" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="S71" t="s">
+      <c r="S71" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="T71" t="s">
+      <c r="T71" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="U71" t="s">
+      <c r="U71" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="V71" t="s">
+      <c r="V71" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="W71" t="s">
+      <c r="W71" s="1" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="72" spans="1:23">
-      <c r="A72" t="s">
+      <c r="A72" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="B72"/>
-      <c r="C72" t="s">
+      <c r="B72" s="1"/>
+      <c r="C72" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D72"/>
-      <c r="E72" t="s">
+      <c r="D72" s="1"/>
+      <c r="E72" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="F72" t="s">
+      <c r="F72" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G72" t="s">
+      <c r="G72" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H72" t="s">
+      <c r="H72" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I72" t="s">
+      <c r="I72" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="J72" t="s">
+      <c r="J72" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="K72"/>
-      <c r="L72">
+      <c r="K72" s="1"/>
+      <c r="L72" s="1">
         <v>81140</v>
       </c>
-      <c r="M72" t="s">
+      <c r="M72" s="1" t="s">
         <v>863</v>
       </c>
-      <c r="N72" t="s">
+      <c r="N72" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O72"/>
-      <c r="P72" t="s">
+      <c r="O72" s="1"/>
+      <c r="P72" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="Q72"/>
-      <c r="R72" t="s">
+      <c r="Q72" s="1"/>
+      <c r="R72" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="S72" t="s">
+      <c r="S72" s="1" t="s">
         <v>866</v>
       </c>
-      <c r="T72" t="s">
+      <c r="T72" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="U72" t="s">
+      <c r="U72" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="V72" t="s">
+      <c r="V72" s="1" t="s">
         <v>869</v>
       </c>
-      <c r="W72" t="s">
+      <c r="W72" s="1" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="73" spans="1:23">
-      <c r="A73" t="s">
+      <c r="A73" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B73" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="C73" t="s">
+      <c r="C73" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D73"/>
-      <c r="E73" t="s">
+      <c r="D73" s="1"/>
+      <c r="E73" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="F73" t="s">
+      <c r="F73" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="G73" t="s">
+      <c r="G73" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H73" t="s">
+      <c r="H73" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I73" t="s">
+      <c r="I73" s="1" t="s">
         <v>875</v>
       </c>
-      <c r="J73" t="s">
+      <c r="J73" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="K73"/>
-      <c r="L73">
+      <c r="K73" s="1"/>
+      <c r="L73" s="1">
         <v>69007</v>
       </c>
-      <c r="M73" t="s">
+      <c r="M73" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N73" t="s">
+      <c r="N73" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O73"/>
-      <c r="P73" t="s">
+      <c r="O73" s="1"/>
+      <c r="P73" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="Q73"/>
-      <c r="R73" t="s">
+      <c r="Q73" s="1"/>
+      <c r="R73" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="S73" t="s">
+      <c r="S73" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="T73" t="s">
+      <c r="T73" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="U73" t="s">
+      <c r="U73" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="V73"/>
-      <c r="W73" t="s">
+      <c r="V73" s="1"/>
+      <c r="W73" s="1" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="74" spans="1:23">
-      <c r="A74" t="s">
+      <c r="A74" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="B74"/>
-      <c r="C74" t="s">
+      <c r="B74" s="1"/>
+      <c r="C74" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D74"/>
-      <c r="E74" t="s">
+      <c r="D74" s="1"/>
+      <c r="E74" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="F74" t="s">
+      <c r="F74" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="G74" t="s">
+      <c r="G74" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H74" t="s">
+      <c r="H74" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I74"/>
-      <c r="J74" t="s">
+      <c r="I74" s="1"/>
+      <c r="J74" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="K74"/>
-      <c r="L74" t="s">
+      <c r="K74" s="1"/>
+      <c r="L74" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="M74" t="s">
+      <c r="M74" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="N74" t="s">
+      <c r="N74" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O74"/>
-      <c r="P74" t="s">
+      <c r="O74" s="1"/>
+      <c r="P74" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="Q74"/>
-      <c r="R74" t="s">
+      <c r="Q74" s="1"/>
+      <c r="R74" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="S74" t="s">
+      <c r="S74" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="T74" t="s">
+      <c r="T74" s="1" t="s">
         <v>890</v>
       </c>
-      <c r="U74" t="s">
+      <c r="U74" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="V74" t="s">
+      <c r="V74" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="W74" t="s">
+      <c r="W74" s="1" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="75" spans="1:23">
-      <c r="A75" t="s">
+      <c r="A75" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="B75"/>
-      <c r="C75" t="s">
+      <c r="B75" s="1"/>
+      <c r="C75" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D75"/>
-      <c r="E75" t="s">
+      <c r="D75" s="1"/>
+      <c r="E75" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="F75" t="s">
+      <c r="F75" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="G75" t="s">
+      <c r="G75" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H75" t="s">
+      <c r="H75" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="I75" t="s">
+      <c r="I75" s="1" t="s">
         <v>896</v>
       </c>
-      <c r="J75" t="s">
+      <c r="J75" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="K75"/>
-      <c r="L75">
+      <c r="K75" s="1"/>
+      <c r="L75" s="1">
         <v>46000</v>
       </c>
-      <c r="M75" t="s">
+      <c r="M75" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="N75" t="s">
+      <c r="N75" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="O75" t="s">
+      <c r="O75" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="P75" t="s">
+      <c r="P75" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="Q75"/>
-      <c r="R75" t="s">
+      <c r="Q75" s="1"/>
+      <c r="R75" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="S75" t="s">
+      <c r="S75" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="T75"/>
-      <c r="U75" t="s">
+      <c r="T75" s="1"/>
+      <c r="U75" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="V75" t="s">
+      <c r="V75" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="W75" t="s">
+      <c r="W75" s="1" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="76" spans="1:23">
-      <c r="A76" t="s">
+      <c r="A76" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="B76"/>
-      <c r="C76" t="s">
+      <c r="B76" s="1"/>
+      <c r="C76" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D76"/>
-      <c r="E76" t="s">
+      <c r="D76" s="1"/>
+      <c r="E76" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="F76" t="s">
+      <c r="F76" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="G76" t="s">
+      <c r="G76" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H76" t="s">
+      <c r="H76" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="I76" t="s">
+      <c r="I76" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="J76" t="s">
+      <c r="J76" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="K76"/>
-      <c r="L76">
+      <c r="K76" s="1"/>
+      <c r="L76" s="1">
         <v>26000</v>
       </c>
-      <c r="M76" t="s">
+      <c r="M76" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="N76" t="s">
+      <c r="N76" s="1" t="s">
         <v>912</v>
       </c>
-      <c r="O76" t="s">
+      <c r="O76" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="P76" t="s">
+      <c r="P76" s="1" t="s">
         <v>914</v>
       </c>
-      <c r="Q76"/>
-      <c r="R76" t="s">
+      <c r="Q76" s="1"/>
+      <c r="R76" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="S76" t="s">
+      <c r="S76" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="T76" t="s">
+      <c r="T76" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="U76" t="s">
+      <c r="U76" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="V76" t="s">
+      <c r="V76" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="W76" t="s">
+      <c r="W76" s="1" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="77" spans="1:23">
-      <c r="A77" t="s">
+      <c r="A77" s="1" t="s">
         <v>921</v>
       </c>
-      <c r="B77"/>
-      <c r="C77" t="s">
+      <c r="B77" s="1"/>
+      <c r="C77" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D77"/>
-      <c r="E77" t="s">
+      <c r="D77" s="1"/>
+      <c r="E77" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="F77" t="s">
+      <c r="F77" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="G77" t="s">
+      <c r="G77" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H77" t="s">
+      <c r="H77" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I77"/>
-      <c r="J77" t="s">
+      <c r="I77" s="1"/>
+      <c r="J77" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="K77"/>
-      <c r="L77">
+      <c r="K77" s="1"/>
+      <c r="L77" s="1">
         <v>30000</v>
       </c>
-      <c r="M77" t="s">
+      <c r="M77" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="N77" t="s">
+      <c r="N77" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O77"/>
-      <c r="P77" t="s">
+      <c r="O77" s="1"/>
+      <c r="P77" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q77"/>
-[...4 lines deleted...]
-      <c r="V77" t="s">
+      <c r="Q77" s="1"/>
+      <c r="R77" s="1"/>
+      <c r="S77" s="1"/>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1"/>
+      <c r="V77" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="W77" t="s">
+      <c r="W77" s="1" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="78" spans="1:23">
-      <c r="A78" t="s">
+      <c r="A78" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="C78" t="s">
+      <c r="C78" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D78"/>
-      <c r="E78" t="s">
+      <c r="D78" s="1"/>
+      <c r="E78" s="1" t="s">
         <v>929</v>
       </c>
-      <c r="F78" t="s">
+      <c r="F78" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="G78" t="s">
+      <c r="G78" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H78" t="s">
+      <c r="H78" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I78"/>
-      <c r="J78" t="s">
+      <c r="I78" s="1"/>
+      <c r="J78" s="1" t="s">
         <v>930</v>
       </c>
-      <c r="K78"/>
-      <c r="L78">
+      <c r="K78" s="1"/>
+      <c r="L78" s="1">
         <v>34000</v>
       </c>
-      <c r="M78" t="s">
+      <c r="M78" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N78" t="s">
+      <c r="N78" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="O78"/>
-      <c r="P78" t="s">
+      <c r="O78" s="1"/>
+      <c r="P78" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q78"/>
-[...4 lines deleted...]
-      <c r="V78" t="s">
+      <c r="Q78" s="1"/>
+      <c r="R78" s="1"/>
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1" t="s">
         <v>932</v>
       </c>
-      <c r="W78" t="s">
+      <c r="W78" s="1" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="79" spans="1:23">
-      <c r="A79" t="s">
+      <c r="A79" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="C79" t="s">
+      <c r="C79" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D79"/>
-      <c r="E79" t="s">
+      <c r="D79" s="1"/>
+      <c r="E79" s="1" t="s">
         <v>936</v>
       </c>
-      <c r="F79" t="s">
+      <c r="F79" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="G79" t="s">
+      <c r="G79" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H79" t="s">
+      <c r="H79" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I79" t="s">
+      <c r="I79" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="J79" t="s">
+      <c r="J79" s="1" t="s">
         <v>938</v>
       </c>
-      <c r="K79"/>
-      <c r="L79">
+      <c r="K79" s="1"/>
+      <c r="L79" s="1">
         <v>74000</v>
       </c>
-      <c r="M79" t="s">
+      <c r="M79" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="N79" t="s">
+      <c r="N79" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O79" t="s">
+      <c r="O79" s="1" t="s">
         <v>940</v>
       </c>
-      <c r="P79" t="s">
+      <c r="P79" s="1" t="s">
         <v>941</v>
       </c>
-      <c r="Q79"/>
-      <c r="R79" t="s">
+      <c r="Q79" s="1"/>
+      <c r="R79" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="S79" t="s">
+      <c r="S79" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="T79" t="s">
+      <c r="T79" s="1" t="s">
         <v>944</v>
       </c>
-      <c r="U79" t="s">
+      <c r="U79" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="V79" t="s">
+      <c r="V79" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="W79" t="s">
+      <c r="W79" s="1" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="80" spans="1:23">
-      <c r="A80" t="s">
+      <c r="A80" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="B80"/>
-      <c r="C80" t="s">
+      <c r="B80" s="1"/>
+      <c r="C80" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="D80" t="s">
+      <c r="D80" s="1" t="s">
         <v>950</v>
       </c>
-      <c r="E80" t="s">
+      <c r="E80" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="F80" t="s">
+      <c r="F80" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="G80" t="s">
+      <c r="G80" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H80" t="s">
+      <c r="H80" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I80" t="s">
+      <c r="I80" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="J80" t="s">
+      <c r="J80" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="K80"/>
-      <c r="L80">
+      <c r="K80" s="1"/>
+      <c r="L80" s="1">
         <v>69700</v>
       </c>
-      <c r="M80" t="s">
+      <c r="M80" s="1" t="s">
         <v>955</v>
       </c>
-      <c r="N80" t="s">
+      <c r="N80" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O80"/>
-      <c r="P80" t="s">
+      <c r="O80" s="1"/>
+      <c r="P80" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q80"/>
-      <c r="R80" t="s">
+      <c r="Q80" s="1"/>
+      <c r="R80" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="S80" t="s">
+      <c r="S80" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="T80" t="s">
+      <c r="T80" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="U80" t="s">
+      <c r="U80" s="1" t="s">
         <v>958</v>
       </c>
-      <c r="V80"/>
-      <c r="W80"/>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
-      <c r="A81" t="s">
+      <c r="A81" s="1" t="s">
         <v>959</v>
       </c>
-      <c r="B81"/>
-      <c r="C81" t="s">
+      <c r="B81" s="1"/>
+      <c r="C81" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="D81"/>
-      <c r="E81" t="s">
+      <c r="D81" s="1"/>
+      <c r="E81" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="F81" t="s">
+      <c r="F81" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="G81" t="s">
+      <c r="G81" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H81" t="s">
+      <c r="H81" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I81" t="s">
+      <c r="I81" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="J81" t="s">
+      <c r="J81" s="1" t="s">
         <v>964</v>
       </c>
-      <c r="K81"/>
-      <c r="L81">
+      <c r="K81" s="1"/>
+      <c r="L81" s="1">
         <v>12000</v>
       </c>
-      <c r="M81" t="s">
+      <c r="M81" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="N81" t="s">
+      <c r="N81" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O81" t="s">
+      <c r="O81" s="1" t="s">
         <v>965</v>
       </c>
-      <c r="P81" t="s">
+      <c r="P81" s="1" t="s">
         <v>966</v>
       </c>
-      <c r="Q81" t="s">
+      <c r="Q81" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="R81" t="s">
+      <c r="R81" s="1" t="s">
         <v>968</v>
       </c>
-      <c r="S81" t="s">
+      <c r="S81" s="1" t="s">
         <v>969</v>
       </c>
-      <c r="T81" t="s">
+      <c r="T81" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="U81" t="s">
+      <c r="U81" s="1" t="s">
         <v>971</v>
       </c>
-      <c r="V81" t="s">
+      <c r="V81" s="1" t="s">
         <v>972</v>
       </c>
-      <c r="W81" t="s">
+      <c r="W81" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="82" spans="1:23">
-      <c r="A82" t="s">
+      <c r="A82" s="1" t="s">
         <v>974</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B82" s="1" t="s">
         <v>975</v>
       </c>
-      <c r="C82" t="s">
+      <c r="C82" s="1" t="s">
         <v>976</v>
       </c>
-      <c r="D82" t="s">
+      <c r="D82" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="E82" t="s">
+      <c r="E82" s="1" t="s">
         <v>978</v>
       </c>
-      <c r="F82" t="s">
+      <c r="F82" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G82" t="s">
+      <c r="G82" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H82" t="s">
+      <c r="H82" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I82" t="s">
+      <c r="I82" s="1" t="s">
         <v>979</v>
       </c>
-      <c r="J82" t="s">
+      <c r="J82" s="1" t="s">
         <v>980</v>
       </c>
-      <c r="K82"/>
-      <c r="L82">
+      <c r="K82" s="1"/>
+      <c r="L82" s="1">
         <v>73011</v>
       </c>
-      <c r="M82" t="s">
+      <c r="M82" s="1" t="s">
         <v>981</v>
       </c>
-      <c r="N82" t="s">
+      <c r="N82" s="1" t="s">
         <v>982</v>
       </c>
-      <c r="O82"/>
-      <c r="P82" t="s">
+      <c r="O82" s="1"/>
+      <c r="P82" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q82"/>
-      <c r="R82" t="s">
+      <c r="Q82" s="1"/>
+      <c r="R82" s="1" t="s">
         <v>983</v>
       </c>
-      <c r="S82" t="s">
+      <c r="S82" s="1" t="s">
         <v>984</v>
       </c>
-      <c r="T82" t="s">
+      <c r="T82" s="1" t="s">
         <v>985</v>
       </c>
-      <c r="U82" t="s">
+      <c r="U82" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="V82" t="s">
+      <c r="V82" s="1" t="s">
         <v>987</v>
       </c>
-      <c r="W82" t="s">
+      <c r="W82" s="1" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="83" spans="1:23">
-      <c r="A83" t="s">
+      <c r="A83" s="1" t="s">
         <v>989</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="C83" t="s">
+      <c r="C83" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D83"/>
-      <c r="E83" t="s">
+      <c r="D83" s="1"/>
+      <c r="E83" s="1" t="s">
         <v>991</v>
       </c>
-      <c r="F83" t="s">
+      <c r="F83" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="G83" t="s">
+      <c r="G83" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H83" t="s">
+      <c r="H83" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I83" t="s">
+      <c r="I83" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="J83" t="s">
+      <c r="J83" s="1" t="s">
         <v>994</v>
       </c>
-      <c r="K83"/>
-      <c r="L83">
+      <c r="K83" s="1"/>
+      <c r="L83" s="1">
         <v>38500</v>
       </c>
-      <c r="M83" t="s">
+      <c r="M83" s="1" t="s">
         <v>995</v>
       </c>
-      <c r="N83" t="s">
+      <c r="N83" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="O83"/>
-      <c r="P83" t="s">
+      <c r="O83" s="1"/>
+      <c r="P83" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q83"/>
-      <c r="R83" t="s">
+      <c r="Q83" s="1"/>
+      <c r="R83" s="1" t="s">
         <v>997</v>
       </c>
-      <c r="S83" t="s">
+      <c r="S83" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="T83" t="s">
+      <c r="T83" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="U83" t="s">
+      <c r="U83" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="V83" t="s">
+      <c r="V83" s="1" t="s">
         <v>1001</v>
       </c>
-      <c r="W83"/>
+      <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
-      <c r="A84" t="s">
+      <c r="A84" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="C84" t="s">
+      <c r="C84" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D84" t="s">
+      <c r="D84" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="E84" t="s">
+      <c r="E84" s="1" t="s">
         <v>1005</v>
       </c>
-      <c r="F84" t="s">
+      <c r="F84" s="1" t="s">
         <v>1006</v>
       </c>
-      <c r="G84" t="s">
+      <c r="G84" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H84" t="s">
+      <c r="H84" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="I84"/>
-      <c r="J84" t="s">
+      <c r="I84" s="1"/>
+      <c r="J84" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="K84"/>
-      <c r="L84">
+      <c r="K84" s="1"/>
+      <c r="L84" s="1">
         <v>34000</v>
       </c>
-      <c r="M84" t="s">
+      <c r="M84" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="N84" t="s">
+      <c r="N84" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="O84"/>
-      <c r="P84" t="s">
+      <c r="O84" s="1"/>
+      <c r="P84" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q84" t="s">
+      <c r="Q84" s="1" t="s">
         <v>1009</v>
       </c>
-      <c r="R84" t="s">
+      <c r="R84" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="S84" t="s">
+      <c r="S84" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="T84" t="s">
+      <c r="T84" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="U84" t="s">
+      <c r="U84" s="1" t="s">
         <v>1013</v>
       </c>
-      <c r="V84" t="s">
+      <c r="V84" s="1" t="s">
         <v>1014</v>
       </c>
-      <c r="W84" t="s">
+      <c r="W84" s="1" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="85" spans="1:23">
-      <c r="A85" t="s">
+      <c r="A85" s="1" t="s">
         <v>1016</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="1" t="s">
         <v>1017</v>
       </c>
-      <c r="C85" t="s">
+      <c r="C85" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D85"/>
-      <c r="E85" t="s">
+      <c r="D85" s="1"/>
+      <c r="E85" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="F85" t="s">
+      <c r="F85" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G85" t="s">
+      <c r="G85" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H85" t="s">
+      <c r="H85" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I85" t="s">
+      <c r="I85" s="1" t="s">
         <v>1019</v>
       </c>
-      <c r="J85" t="s">
+      <c r="J85" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="K85"/>
-      <c r="L85">
+      <c r="K85" s="1"/>
+      <c r="L85" s="1">
         <v>15000</v>
       </c>
-      <c r="M85" t="s">
+      <c r="M85" s="1" t="s">
         <v>1021</v>
       </c>
-      <c r="N85" t="s">
+      <c r="N85" s="1" t="s">
         <v>1022</v>
       </c>
-      <c r="O85"/>
-      <c r="P85" t="s">
+      <c r="O85" s="1"/>
+      <c r="P85" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q85"/>
-      <c r="R85" t="s">
+      <c r="Q85" s="1"/>
+      <c r="R85" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="S85" t="s">
+      <c r="S85" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="T85" t="s">
+      <c r="T85" s="1" t="s">
         <v>1025</v>
       </c>
-      <c r="U85" t="s">
+      <c r="U85" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="V85" t="s">
+      <c r="V85" s="1" t="s">
         <v>1027</v>
       </c>
-      <c r="W85" t="s">
+      <c r="W85" s="1" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="86" spans="1:23">
-      <c r="A86" t="s">
+      <c r="A86" s="1" t="s">
         <v>1029</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1" t="s">
         <v>1030</v>
       </c>
-      <c r="C86" t="s">
+      <c r="C86" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D86"/>
-      <c r="E86" t="s">
+      <c r="D86" s="1"/>
+      <c r="E86" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="F86" t="s">
+      <c r="F86" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="G86" t="s">
+      <c r="G86" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H86" t="s">
+      <c r="H86" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I86" t="s">
+      <c r="I86" s="1" t="s">
         <v>1033</v>
       </c>
-      <c r="J86" t="s">
+      <c r="J86" s="1" t="s">
         <v>1034</v>
       </c>
-      <c r="K86"/>
-      <c r="L86">
+      <c r="K86" s="1"/>
+      <c r="L86" s="1">
         <v>34520</v>
       </c>
-      <c r="M86" t="s">
+      <c r="M86" s="1" t="s">
         <v>1035</v>
       </c>
-      <c r="N86" t="s">
+      <c r="N86" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="O86"/>
-      <c r="P86" t="s">
+      <c r="O86" s="1"/>
+      <c r="P86" s="1" t="s">
         <v>1037</v>
       </c>
-      <c r="Q86"/>
-      <c r="R86" t="s">
+      <c r="Q86" s="1"/>
+      <c r="R86" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="S86" t="s">
+      <c r="S86" s="1" t="s">
         <v>1038</v>
       </c>
-      <c r="T86" t="s">
+      <c r="T86" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="U86" t="s">
+      <c r="U86" s="1" t="s">
         <v>1040</v>
       </c>
-      <c r="V86" t="s">
+      <c r="V86" s="1" t="s">
         <v>1041</v>
       </c>
-      <c r="W86" t="s">
+      <c r="W86" s="1" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="87" spans="1:23">
-      <c r="A87" t="s">
+      <c r="A87" s="1" t="s">
         <v>1043</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="C87" t="s">
+      <c r="C87" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D87"/>
-      <c r="E87" t="s">
+      <c r="D87" s="1"/>
+      <c r="E87" s="1" t="s">
         <v>1045</v>
       </c>
-      <c r="F87" t="s">
+      <c r="F87" s="1" t="s">
         <v>1046</v>
       </c>
-      <c r="G87" t="s">
+      <c r="G87" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H87" t="s">
+      <c r="H87" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I87" t="s">
+      <c r="I87" s="1" t="s">
         <v>1047</v>
       </c>
-      <c r="J87" t="s">
+      <c r="J87" s="1" t="s">
         <v>1048</v>
       </c>
-      <c r="K87"/>
-      <c r="L87">
+      <c r="K87" s="1"/>
+      <c r="L87" s="1">
         <v>42660</v>
       </c>
-      <c r="M87" t="s">
+      <c r="M87" s="1" t="s">
         <v>1049</v>
       </c>
-      <c r="N87" t="s">
+      <c r="N87" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="O87"/>
-      <c r="P87" t="s">
+      <c r="O87" s="1"/>
+      <c r="P87" s="1" t="s">
         <v>1050</v>
       </c>
-      <c r="Q87"/>
-      <c r="R87" t="s">
+      <c r="Q87" s="1"/>
+      <c r="R87" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="S87" t="s">
+      <c r="S87" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="T87" t="s">
+      <c r="T87" s="1" t="s">
         <v>1052</v>
       </c>
-      <c r="U87" t="s">
+      <c r="U87" s="1" t="s">
         <v>1053</v>
       </c>
-      <c r="V87" t="s">
+      <c r="V87" s="1" t="s">
         <v>1054</v>
       </c>
-      <c r="W87" t="s">
+      <c r="W87" s="1" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="88" spans="1:23">
-      <c r="A88" t="s">
+      <c r="A88" s="1" t="s">
         <v>1056</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="1" t="s">
         <v>1057</v>
       </c>
-      <c r="C88" t="s">
+      <c r="C88" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D88"/>
-      <c r="E88" t="s">
+      <c r="D88" s="1"/>
+      <c r="E88" s="1" t="s">
         <v>1058</v>
       </c>
-      <c r="F88" t="s">
+      <c r="F88" s="1" t="s">
         <v>1059</v>
       </c>
-      <c r="G88" t="s">
+      <c r="G88" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H88" t="s">
+      <c r="H88" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="I88" t="s">
+      <c r="I88" s="1" t="s">
         <v>1060</v>
       </c>
-      <c r="J88" t="s">
+      <c r="J88" s="1" t="s">
         <v>1061</v>
       </c>
-      <c r="K88"/>
-      <c r="L88">
+      <c r="K88" s="1"/>
+      <c r="L88" s="1">
         <v>34220</v>
       </c>
-      <c r="M88" t="s">
+      <c r="M88" s="1" t="s">
         <v>1062</v>
       </c>
-      <c r="N88" t="s">
+      <c r="N88" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O88"/>
-      <c r="P88" t="s">
+      <c r="O88" s="1"/>
+      <c r="P88" s="1" t="s">
         <v>1063</v>
       </c>
-      <c r="Q88"/>
-      <c r="R88" t="s">
+      <c r="Q88" s="1"/>
+      <c r="R88" s="1" t="s">
         <v>1064</v>
       </c>
-      <c r="S88" t="s">
+      <c r="S88" s="1" t="s">
         <v>1065</v>
       </c>
-      <c r="T88" t="s">
+      <c r="T88" s="1" t="s">
         <v>1066</v>
       </c>
-      <c r="U88" t="s">
+      <c r="U88" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="V88" t="s">
+      <c r="V88" s="1" t="s">
         <v>1068</v>
       </c>
-      <c r="W88" t="s">
+      <c r="W88" s="1" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="89" spans="1:23">
-      <c r="A89" t="s">
+      <c r="A89" s="1" t="s">
         <v>1070</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1" t="s">
         <v>1071</v>
       </c>
-      <c r="C89" t="s">
+      <c r="C89" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D89"/>
-      <c r="E89" t="s">
+      <c r="D89" s="1"/>
+      <c r="E89" s="1" t="s">
         <v>1072</v>
       </c>
-      <c r="F89" t="s">
+      <c r="F89" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="G89" t="s">
+      <c r="G89" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H89" t="s">
+      <c r="H89" s="1" t="s">
         <v>1073</v>
       </c>
-      <c r="I89" t="s">
+      <c r="I89" s="1" t="s">
         <v>1074</v>
       </c>
-      <c r="J89" t="s">
+      <c r="J89" s="1" t="s">
         <v>1075</v>
       </c>
-      <c r="K89"/>
-      <c r="L89">
+      <c r="K89" s="1"/>
+      <c r="L89" s="1">
         <v>26110</v>
       </c>
-      <c r="M89" t="s">
+      <c r="M89" s="1" t="s">
         <v>1076</v>
       </c>
-      <c r="N89" t="s">
+      <c r="N89" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O89"/>
-      <c r="P89" t="s">
+      <c r="O89" s="1"/>
+      <c r="P89" s="1" t="s">
         <v>1077</v>
       </c>
-      <c r="Q89"/>
-      <c r="R89" t="s">
+      <c r="Q89" s="1"/>
+      <c r="R89" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="S89" t="s">
+      <c r="S89" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="T89" t="s">
+      <c r="T89" s="1" t="s">
         <v>1079</v>
       </c>
-      <c r="U89" t="s">
+      <c r="U89" s="1" t="s">
         <v>1080</v>
       </c>
-      <c r="V89" t="s">
+      <c r="V89" s="1" t="s">
         <v>1081</v>
       </c>
-      <c r="W89" t="s">
+      <c r="W89" s="1" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="90" spans="1:23">
-      <c r="A90" t="s">
+      <c r="A90" s="1" t="s">
         <v>1083</v>
       </c>
-      <c r="B90" t="s">
+      <c r="B90" s="1" t="s">
         <v>1084</v>
       </c>
-      <c r="C90" t="s">
+      <c r="C90" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D90"/>
-      <c r="E90" t="s">
+      <c r="D90" s="1"/>
+      <c r="E90" s="1" t="s">
         <v>1085</v>
       </c>
-      <c r="F90" t="s">
+      <c r="F90" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G90" t="s">
+      <c r="G90" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H90" t="s">
+      <c r="H90" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I90"/>
-      <c r="J90" t="s">
+      <c r="I90" s="1"/>
+      <c r="J90" s="1" t="s">
         <v>1086</v>
       </c>
-      <c r="K90"/>
-      <c r="L90">
+      <c r="K90" s="1"/>
+      <c r="L90" s="1">
         <v>42000</v>
       </c>
-      <c r="M90" t="s">
+      <c r="M90" s="1" t="s">
         <v>1087</v>
       </c>
-      <c r="N90" t="s">
+      <c r="N90" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O90"/>
-      <c r="P90" t="s">
+      <c r="O90" s="1"/>
+      <c r="P90" s="1" t="s">
         <v>1089</v>
       </c>
-      <c r="Q90" t="s">
+      <c r="Q90" s="1" t="s">
         <v>1090</v>
       </c>
-      <c r="R90" t="s">
+      <c r="R90" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="S90" t="s">
+      <c r="S90" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="T90" t="s">
+      <c r="T90" s="1" t="s">
         <v>1092</v>
       </c>
-      <c r="U90" t="s">
+      <c r="U90" s="1" t="s">
         <v>1093</v>
       </c>
-      <c r="V90" t="s">
+      <c r="V90" s="1" t="s">
         <v>1094</v>
       </c>
-      <c r="W90" t="s">
+      <c r="W90" s="1" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="91" spans="1:23">
-      <c r="A91" t="s">
+      <c r="A91" s="1" t="s">
         <v>1096</v>
       </c>
-      <c r="B91"/>
-      <c r="C91" t="s">
+      <c r="B91" s="1"/>
+      <c r="C91" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="D91"/>
-      <c r="E91" t="s">
+      <c r="D91" s="1"/>
+      <c r="E91" s="1" t="s">
         <v>1097</v>
       </c>
-      <c r="F91" t="s">
+      <c r="F91" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="G91" t="s">
+      <c r="G91" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H91" t="s">
+      <c r="H91" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I91"/>
-      <c r="J91" t="s">
+      <c r="I91" s="1"/>
+      <c r="J91" s="1" t="s">
         <v>1099</v>
       </c>
-      <c r="K91"/>
-      <c r="L91">
+      <c r="K91" s="1"/>
+      <c r="L91" s="1">
         <v>42300</v>
       </c>
-      <c r="M91" t="s">
+      <c r="M91" s="1" t="s">
         <v>1100</v>
       </c>
-      <c r="N91" t="s">
+      <c r="N91" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O91"/>
-      <c r="P91" t="s">
+      <c r="O91" s="1"/>
+      <c r="P91" s="1" t="s">
         <v>1101</v>
       </c>
-      <c r="Q91"/>
-      <c r="R91" t="s">
+      <c r="Q91" s="1"/>
+      <c r="R91" s="1" t="s">
         <v>1102</v>
       </c>
-      <c r="S91" t="s">
+      <c r="S91" s="1" t="s">
         <v>1103</v>
       </c>
-      <c r="T91" t="s">
+      <c r="T91" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="U91" t="s">
+      <c r="U91" s="1" t="s">
         <v>1105</v>
       </c>
-      <c r="V91" t="s">
+      <c r="V91" s="1" t="s">
         <v>1106</v>
       </c>
-      <c r="W91" t="s">
+      <c r="W91" s="1" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="92" spans="1:23">
-      <c r="A92" t="s">
+      <c r="A92" s="1" t="s">
         <v>1108</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B92" s="1" t="s">
         <v>1109</v>
       </c>
-      <c r="C92" t="s">
+      <c r="C92" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="D92"/>
-      <c r="E92" t="s">
+      <c r="D92" s="1"/>
+      <c r="E92" s="1" t="s">
         <v>1110</v>
       </c>
-      <c r="F92" t="s">
+      <c r="F92" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G92" t="s">
+      <c r="G92" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H92" t="s">
+      <c r="H92" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I92" t="s">
+      <c r="I92" s="1" t="s">
         <v>1111</v>
       </c>
-      <c r="J92" t="s">
+      <c r="J92" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="K92"/>
-      <c r="L92">
+      <c r="K92" s="1"/>
+      <c r="L92" s="1">
         <v>42600</v>
       </c>
-      <c r="M92" t="s">
+      <c r="M92" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="N92" t="s">
+      <c r="N92" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O92"/>
-      <c r="P92" t="s">
+      <c r="O92" s="1"/>
+      <c r="P92" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q92"/>
-      <c r="R92" t="s">
+      <c r="Q92" s="1"/>
+      <c r="R92" s="1" t="s">
         <v>1114</v>
       </c>
-      <c r="S92" t="s">
+      <c r="S92" s="1" t="s">
         <v>1115</v>
       </c>
-      <c r="T92" t="s">
+      <c r="T92" s="1" t="s">
         <v>1116</v>
       </c>
-      <c r="U92" t="s">
+      <c r="U92" s="1" t="s">
         <v>1117</v>
       </c>
-      <c r="V92" t="s">
+      <c r="V92" s="1" t="s">
         <v>1118</v>
       </c>
-      <c r="W92" t="s">
+      <c r="W92" s="1" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="93" spans="1:23">
-      <c r="A93" t="s">
+      <c r="A93" s="1" t="s">
         <v>1120</v>
       </c>
-      <c r="B93" t="s">
+      <c r="B93" s="1" t="s">
         <v>1121</v>
       </c>
-      <c r="C93" t="s">
+      <c r="C93" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="D93"/>
-      <c r="E93" t="s">
+      <c r="D93" s="1"/>
+      <c r="E93" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="F93" t="s">
+      <c r="F93" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G93" t="s">
+      <c r="G93" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H93" t="s">
+      <c r="H93" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I93"/>
-      <c r="J93" t="s">
+      <c r="I93" s="1"/>
+      <c r="J93" s="1" t="s">
         <v>1123</v>
       </c>
-      <c r="K93"/>
-      <c r="L93">
+      <c r="K93" s="1"/>
+      <c r="L93" s="1">
         <v>42700</v>
       </c>
-      <c r="M93" t="s">
+      <c r="M93" s="1" t="s">
         <v>1124</v>
       </c>
-      <c r="N93" t="s">
+      <c r="N93" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O93"/>
-      <c r="P93" t="s">
+      <c r="O93" s="1"/>
+      <c r="P93" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="Q93"/>
-      <c r="R93" t="s">
+      <c r="Q93" s="1"/>
+      <c r="R93" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="S93" t="s">
+      <c r="S93" s="1" t="s">
         <v>1126</v>
       </c>
-      <c r="T93" t="s">
+      <c r="T93" s="1" t="s">
         <v>1127</v>
       </c>
-      <c r="U93" t="s">
+      <c r="U93" s="1" t="s">
         <v>1128</v>
       </c>
-      <c r="V93" t="s">
+      <c r="V93" s="1" t="s">
         <v>1129</v>
       </c>
-      <c r="W93" t="s">
+      <c r="W93" s="1" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="94" spans="1:23">
-      <c r="A94" t="s">
+      <c r="A94" s="1" t="s">
         <v>1131</v>
       </c>
-      <c r="B94"/>
-      <c r="C94" t="s">
+      <c r="B94" s="1"/>
+      <c r="C94" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="D94"/>
-      <c r="E94" t="s">
+      <c r="D94" s="1"/>
+      <c r="E94" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="F94" t="s">
+      <c r="F94" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G94" t="s">
+      <c r="G94" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H94" t="s">
+      <c r="H94" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I94" t="s">
+      <c r="I94" s="1" t="s">
         <v>1133</v>
       </c>
-      <c r="J94" t="s">
+      <c r="J94" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="K94"/>
-      <c r="L94">
+      <c r="K94" s="1"/>
+      <c r="L94" s="1">
         <v>42140</v>
       </c>
-      <c r="M94" t="s">
+      <c r="M94" s="1" t="s">
         <v>1135</v>
       </c>
-      <c r="N94" t="s">
+      <c r="N94" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O94"/>
-      <c r="P94" t="s">
+      <c r="O94" s="1"/>
+      <c r="P94" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q94" t="s">
+      <c r="Q94" s="1" t="s">
         <v>1136</v>
       </c>
-      <c r="R94" t="s">
+      <c r="R94" s="1" t="s">
         <v>1137</v>
       </c>
-      <c r="S94" t="s">
+      <c r="S94" s="1" t="s">
         <v>1138</v>
       </c>
-      <c r="T94" t="s">
+      <c r="T94" s="1" t="s">
         <v>1139</v>
       </c>
-      <c r="U94" t="s">
+      <c r="U94" s="1" t="s">
         <v>1140</v>
       </c>
-      <c r="V94">
+      <c r="V94" s="1">
         <v>33477549503</v>
       </c>
-      <c r="W94" t="s">
+      <c r="W94" s="1" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="95" spans="1:23">
-      <c r="A95" t="s">
+      <c r="A95" s="1" t="s">
         <v>1142</v>
       </c>
-      <c r="B95"/>
-      <c r="C95" t="s">
+      <c r="B95" s="1"/>
+      <c r="C95" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D95"/>
-      <c r="E95" t="s">
+      <c r="D95" s="1"/>
+      <c r="E95" s="1" t="s">
         <v>1143</v>
       </c>
-      <c r="F95" t="s">
+      <c r="F95" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="G95" t="s">
+      <c r="G95" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H95" t="s">
+      <c r="H95" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I95"/>
-      <c r="J95" t="s">
+      <c r="I95" s="1"/>
+      <c r="J95" s="1" t="s">
         <v>1145</v>
       </c>
-      <c r="K95"/>
-      <c r="L95">
+      <c r="K95" s="1"/>
+      <c r="L95" s="1">
         <v>31400</v>
       </c>
-      <c r="M95" t="s">
+      <c r="M95" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N95" t="s">
+      <c r="N95" s="1" t="s">
         <v>1146</v>
       </c>
-      <c r="O95"/>
-      <c r="P95" t="s">
+      <c r="O95" s="1"/>
+      <c r="P95" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="Q95"/>
-[...4 lines deleted...]
-      <c r="V95" t="s">
+      <c r="Q95" s="1"/>
+      <c r="R95" s="1"/>
+      <c r="S95" s="1"/>
+      <c r="T95" s="1"/>
+      <c r="U95" s="1"/>
+      <c r="V95" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="W95" t="s">
+      <c r="W95" s="1" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="96" spans="1:23">
-      <c r="A96" t="s">
+      <c r="A96" s="1" t="s">
         <v>1150</v>
       </c>
-      <c r="B96"/>
-      <c r="C96" t="s">
+      <c r="B96" s="1"/>
+      <c r="C96" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D96" t="s">
+      <c r="D96" s="1" t="s">
         <v>1151</v>
       </c>
-      <c r="E96" t="s">
+      <c r="E96" s="1" t="s">
         <v>1152</v>
       </c>
-      <c r="F96" t="s">
+      <c r="F96" s="1" t="s">
         <v>1153</v>
       </c>
-      <c r="G96" t="s">
+      <c r="G96" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H96" t="s">
+      <c r="H96" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="I96"/>
-      <c r="J96" t="s">
+      <c r="I96" s="1"/>
+      <c r="J96" s="1" t="s">
         <v>1155</v>
       </c>
-      <c r="K96"/>
-      <c r="L96">
+      <c r="K96" s="1"/>
+      <c r="L96" s="1">
         <v>38000</v>
       </c>
-      <c r="M96" t="s">
+      <c r="M96" s="1" t="s">
         <v>1156</v>
       </c>
-      <c r="N96" t="s">
+      <c r="N96" s="1" t="s">
         <v>1157</v>
       </c>
-      <c r="O96"/>
-      <c r="P96" t="s">
+      <c r="O96" s="1"/>
+      <c r="P96" s="1" t="s">
         <v>1158</v>
       </c>
-      <c r="Q96"/>
-      <c r="R96" t="s">
+      <c r="Q96" s="1"/>
+      <c r="R96" s="1" t="s">
         <v>1159</v>
       </c>
-      <c r="S96" t="s">
+      <c r="S96" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="T96" t="s">
+      <c r="T96" s="1" t="s">
         <v>1161</v>
       </c>
-      <c r="U96" t="s">
+      <c r="U96" s="1" t="s">
         <v>1162</v>
       </c>
-      <c r="V96"/>
-      <c r="W96"/>
+      <c r="V96" s="1"/>
+      <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
-      <c r="A97" t="s">
+      <c r="A97" s="1" t="s">
         <v>1163</v>
       </c>
-      <c r="B97"/>
-      <c r="C97" t="s">
+      <c r="B97" s="1"/>
+      <c r="C97" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D97" t="s">
+      <c r="D97" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="E97" t="s">
+      <c r="E97" s="1" t="s">
         <v>1164</v>
       </c>
-      <c r="F97" t="s">
+      <c r="F97" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="G97" t="s">
+      <c r="G97" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H97" t="s">
+      <c r="H97" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I97"/>
-      <c r="J97" t="s">
+      <c r="I97" s="1"/>
+      <c r="J97" s="1" t="s">
         <v>1165</v>
       </c>
-      <c r="K97"/>
-      <c r="L97">
+      <c r="K97" s="1"/>
+      <c r="L97" s="1">
         <v>34398</v>
       </c>
-      <c r="M97" t="s">
+      <c r="M97" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N97" t="s">
+      <c r="N97" s="1" t="s">
         <v>1166</v>
       </c>
-      <c r="O97"/>
-      <c r="P97" t="s">
+      <c r="O97" s="1"/>
+      <c r="P97" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q97"/>
-[...4 lines deleted...]
-      <c r="V97" t="s">
+      <c r="Q97" s="1"/>
+      <c r="R97" s="1"/>
+      <c r="S97" s="1"/>
+      <c r="T97" s="1"/>
+      <c r="U97" s="1"/>
+      <c r="V97" s="1" t="s">
         <v>1167</v>
       </c>
-      <c r="W97" t="s">
+      <c r="W97" s="1" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="98" spans="1:23">
-      <c r="A98" t="s">
+      <c r="A98" s="1" t="s">
         <v>1169</v>
       </c>
-      <c r="B98" t="s">
+      <c r="B98" s="1" t="s">
         <v>1170</v>
       </c>
-      <c r="C98" t="s">
+      <c r="C98" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D98"/>
-      <c r="E98" t="s">
+      <c r="D98" s="1"/>
+      <c r="E98" s="1" t="s">
         <v>1171</v>
       </c>
-      <c r="F98" t="s">
+      <c r="F98" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="G98" t="s">
+      <c r="G98" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H98" t="s">
+      <c r="H98" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I98" t="s">
+      <c r="I98" s="1" t="s">
         <v>1172</v>
       </c>
-      <c r="J98" t="s">
+      <c r="J98" s="1" t="s">
         <v>1173</v>
       </c>
-      <c r="K98"/>
-      <c r="L98">
+      <c r="K98" s="1"/>
+      <c r="L98" s="1">
         <v>32300</v>
       </c>
-      <c r="M98" t="s">
+      <c r="M98" s="1" t="s">
         <v>1174</v>
       </c>
-      <c r="N98" t="s">
+      <c r="N98" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O98"/>
-      <c r="P98" t="s">
+      <c r="O98" s="1"/>
+      <c r="P98" s="1" t="s">
         <v>1175</v>
       </c>
-      <c r="Q98"/>
-      <c r="R98" t="s">
+      <c r="Q98" s="1"/>
+      <c r="R98" s="1" t="s">
         <v>1176</v>
       </c>
-      <c r="S98" t="s">
+      <c r="S98" s="1" t="s">
         <v>1177</v>
       </c>
-      <c r="T98" t="s">
+      <c r="T98" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="U98" t="s">
+      <c r="U98" s="1" t="s">
         <v>1178</v>
       </c>
-      <c r="V98" t="s">
+      <c r="V98" s="1" t="s">
         <v>1179</v>
       </c>
-      <c r="W98" t="s">
+      <c r="W98" s="1" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="99" spans="1:23">
-      <c r="A99" t="s">
+      <c r="A99" s="1" t="s">
         <v>1181</v>
       </c>
-      <c r="B99" t="s">
+      <c r="B99" s="1" t="s">
         <v>1182</v>
       </c>
-      <c r="C99" t="s">
+      <c r="C99" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D99"/>
-      <c r="E99" t="s">
+      <c r="D99" s="1"/>
+      <c r="E99" s="1" t="s">
         <v>1183</v>
       </c>
-      <c r="F99" t="s">
+      <c r="F99" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G99" t="s">
+      <c r="G99" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H99" t="s">
+      <c r="H99" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I99"/>
-      <c r="J99" t="s">
+      <c r="I99" s="1"/>
+      <c r="J99" s="1" t="s">
         <v>1184</v>
       </c>
-      <c r="K99"/>
-      <c r="L99">
+      <c r="K99" s="1"/>
+      <c r="L99" s="1">
         <v>31220</v>
       </c>
-      <c r="M99" t="s">
+      <c r="M99" s="1" t="s">
         <v>1185</v>
       </c>
-      <c r="N99" t="s">
+      <c r="N99" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O99"/>
-      <c r="P99" t="s">
+      <c r="O99" s="1"/>
+      <c r="P99" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="Q99"/>
-      <c r="R99" t="s">
+      <c r="Q99" s="1"/>
+      <c r="R99" s="1" t="s">
         <v>1186</v>
       </c>
-      <c r="S99" t="s">
+      <c r="S99" s="1" t="s">
         <v>1187</v>
       </c>
-      <c r="T99" t="s">
+      <c r="T99" s="1" t="s">
         <v>1188</v>
       </c>
-      <c r="U99" t="s">
+      <c r="U99" s="1" t="s">
         <v>1189</v>
       </c>
-      <c r="V99"/>
-      <c r="W99" t="s">
+      <c r="V99" s="1"/>
+      <c r="W99" s="1" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="100" spans="1:23">
-      <c r="A100" t="s">
+      <c r="A100" s="1" t="s">
         <v>1191</v>
       </c>
-      <c r="B100"/>
-      <c r="C100" t="s">
+      <c r="B100" s="1"/>
+      <c r="C100" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D100"/>
-      <c r="E100" t="s">
+      <c r="D100" s="1"/>
+      <c r="E100" s="1" t="s">
         <v>1192</v>
       </c>
-      <c r="F100" t="s">
+      <c r="F100" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="G100" t="s">
+      <c r="G100" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H100" t="s">
+      <c r="H100" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I100"/>
-      <c r="J100" t="s">
+      <c r="I100" s="1"/>
+      <c r="J100" s="1" t="s">
         <v>1193</v>
       </c>
-      <c r="K100"/>
-      <c r="L100">
+      <c r="K100" s="1"/>
+      <c r="L100" s="1">
         <v>82800</v>
       </c>
-      <c r="M100" t="s">
+      <c r="M100" s="1" t="s">
         <v>1194</v>
       </c>
-      <c r="N100" t="s">
+      <c r="N100" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O100"/>
-      <c r="P100" t="s">
+      <c r="O100" s="1"/>
+      <c r="P100" s="1" t="s">
         <v>1195</v>
       </c>
-      <c r="Q100"/>
-[...4 lines deleted...]
-      <c r="V100" t="s">
+      <c r="Q100" s="1"/>
+      <c r="R100" s="1"/>
+      <c r="S100" s="1"/>
+      <c r="T100" s="1"/>
+      <c r="U100" s="1"/>
+      <c r="V100" s="1" t="s">
         <v>1196</v>
       </c>
-      <c r="W100" t="s">
+      <c r="W100" s="1" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="101" spans="1:23">
-      <c r="A101" t="s">
+      <c r="A101" s="1" t="s">
         <v>1198</v>
       </c>
-      <c r="B101"/>
-      <c r="C101" t="s">
+      <c r="B101" s="1"/>
+      <c r="C101" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D101"/>
-      <c r="E101" t="s">
+      <c r="D101" s="1"/>
+      <c r="E101" s="1" t="s">
         <v>1199</v>
       </c>
-      <c r="F101" t="s">
+      <c r="F101" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G101" t="s">
+      <c r="G101" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H101" t="s">
+      <c r="H101" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I101" t="s">
+      <c r="I101" s="1" t="s">
         <v>1200</v>
       </c>
-      <c r="J101" t="s">
+      <c r="J101" s="1" t="s">
         <v>1201</v>
       </c>
-      <c r="K101"/>
-      <c r="L101">
+      <c r="K101" s="1"/>
+      <c r="L101" s="1">
         <v>66800</v>
       </c>
-      <c r="M101" t="s">
+      <c r="M101" s="1" t="s">
         <v>1202</v>
       </c>
-      <c r="N101" t="s">
+      <c r="N101" s="1" t="s">
         <v>1203</v>
       </c>
-      <c r="O101"/>
-      <c r="P101" t="s">
+      <c r="O101" s="1"/>
+      <c r="P101" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q101"/>
-      <c r="R101" t="s">
+      <c r="Q101" s="1"/>
+      <c r="R101" s="1" t="s">
         <v>1204</v>
       </c>
-      <c r="S101" t="s">
+      <c r="S101" s="1" t="s">
         <v>1205</v>
       </c>
-      <c r="T101" t="s">
+      <c r="T101" s="1" t="s">
         <v>1206</v>
       </c>
-      <c r="U101" t="s">
+      <c r="U101" s="1" t="s">
         <v>1207</v>
       </c>
-      <c r="V101" t="s">
+      <c r="V101" s="1" t="s">
         <v>1208</v>
       </c>
-      <c r="W101"/>
+      <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
-      <c r="A102" t="s">
+      <c r="A102" s="1" t="s">
         <v>1209</v>
       </c>
-      <c r="B102" t="s">
+      <c r="B102" s="1" t="s">
         <v>1210</v>
       </c>
-      <c r="C102" t="s">
+      <c r="C102" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D102" t="s">
+      <c r="D102" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="E102" t="s">
+      <c r="E102" s="1" t="s">
         <v>1211</v>
       </c>
-      <c r="F102" t="s">
+      <c r="F102" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G102" t="s">
+      <c r="G102" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H102" t="s">
+      <c r="H102" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I102"/>
-      <c r="J102" t="s">
+      <c r="I102" s="1"/>
+      <c r="J102" s="1" t="s">
         <v>1212</v>
       </c>
-      <c r="K102" t="s">
+      <c r="K102" s="1" t="s">
         <v>1213</v>
       </c>
-      <c r="L102">
+      <c r="L102" s="1">
         <v>31055</v>
       </c>
-      <c r="M102" t="s">
+      <c r="M102" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N102" t="s">
+      <c r="N102" s="1" t="s">
         <v>1166</v>
       </c>
-      <c r="O102"/>
-      <c r="P102" t="s">
+      <c r="O102" s="1"/>
+      <c r="P102" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q102"/>
-[...5 lines deleted...]
-      <c r="W102" t="s">
+      <c r="Q102" s="1"/>
+      <c r="R102" s="1"/>
+      <c r="S102" s="1"/>
+      <c r="T102" s="1"/>
+      <c r="U102" s="1"/>
+      <c r="V102" s="1"/>
+      <c r="W102" s="1" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="103" spans="1:23">
-      <c r="A103" t="s">
+      <c r="A103" s="1" t="s">
         <v>1215</v>
       </c>
-      <c r="B103"/>
-      <c r="C103" t="s">
+      <c r="B103" s="1"/>
+      <c r="C103" s="1" t="s">
         <v>1216</v>
       </c>
-      <c r="D103"/>
-      <c r="E103" t="s">
+      <c r="D103" s="1"/>
+      <c r="E103" s="1" t="s">
         <v>1217</v>
       </c>
-      <c r="F103" t="s">
+      <c r="F103" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G103" t="s">
+      <c r="G103" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H103" t="s">
+      <c r="H103" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I103" t="s">
+      <c r="I103" s="1" t="s">
         <v>1218</v>
       </c>
-      <c r="J103" t="s">
+      <c r="J103" s="1" t="s">
         <v>1219</v>
       </c>
-      <c r="K103"/>
-      <c r="L103">
+      <c r="K103" s="1"/>
+      <c r="L103" s="1">
         <v>31000</v>
       </c>
-      <c r="M103" t="s">
+      <c r="M103" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N103" t="s">
+      <c r="N103" s="1" t="s">
         <v>1220</v>
       </c>
-      <c r="O103"/>
-      <c r="P103" t="s">
+      <c r="O103" s="1"/>
+      <c r="P103" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q103"/>
-      <c r="R103" t="s">
+      <c r="Q103" s="1"/>
+      <c r="R103" s="1" t="s">
         <v>1221</v>
       </c>
-      <c r="S103" t="s">
+      <c r="S103" s="1" t="s">
         <v>1222</v>
       </c>
-      <c r="T103" t="s">
+      <c r="T103" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="U103" t="s">
+      <c r="U103" s="1" t="s">
         <v>1224</v>
       </c>
-      <c r="V103" t="s">
+      <c r="V103" s="1" t="s">
         <v>1225</v>
       </c>
-      <c r="W103" t="s">
+      <c r="W103" s="1" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="104" spans="1:23">
-      <c r="A104" t="s">
+      <c r="A104" s="1" t="s">
         <v>1227</v>
       </c>
-      <c r="B104" t="s">
+      <c r="B104" s="1" t="s">
         <v>1228</v>
       </c>
-      <c r="C104" t="s">
+      <c r="C104" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D104"/>
-      <c r="E104" t="s">
+      <c r="D104" s="1"/>
+      <c r="E104" s="1" t="s">
         <v>1229</v>
       </c>
-      <c r="F104" t="s">
+      <c r="F104" s="1" t="s">
         <v>1230</v>
       </c>
-      <c r="G104" t="s">
+      <c r="G104" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H104" t="s">
+      <c r="H104" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I104" t="s">
+      <c r="I104" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="J104" t="s">
+      <c r="J104" s="1" t="s">
         <v>1231</v>
       </c>
-      <c r="K104"/>
-      <c r="L104">
+      <c r="K104" s="1"/>
+      <c r="L104" s="1">
         <v>34070</v>
       </c>
-      <c r="M104" t="s">
+      <c r="M104" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N104" t="s">
+      <c r="N104" s="1" t="s">
         <v>1232</v>
       </c>
-      <c r="O104"/>
-      <c r="P104" t="s">
+      <c r="O104" s="1"/>
+      <c r="P104" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q104"/>
-      <c r="R104" t="s">
+      <c r="Q104" s="1"/>
+      <c r="R104" s="1" t="s">
         <v>1233</v>
       </c>
-      <c r="S104" t="s">
+      <c r="S104" s="1" t="s">
         <v>1234</v>
       </c>
-      <c r="T104" t="s">
+      <c r="T104" s="1" t="s">
         <v>1235</v>
       </c>
-      <c r="U104" t="s">
+      <c r="U104" s="1" t="s">
         <v>1236</v>
       </c>
-      <c r="V104" t="s">
+      <c r="V104" s="1" t="s">
         <v>1237</v>
       </c>
-      <c r="W104" t="s">
+      <c r="W104" s="1" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="105" spans="1:23">
-      <c r="A105" t="s">
+      <c r="A105" s="1" t="s">
         <v>1239</v>
       </c>
-      <c r="B105" t="s">
+      <c r="B105" s="1" t="s">
         <v>1240</v>
       </c>
-      <c r="C105" t="s">
+      <c r="C105" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D105" t="s">
+      <c r="D105" s="1" t="s">
         <v>1241</v>
       </c>
-      <c r="E105" t="s">
+      <c r="E105" s="1" t="s">
         <v>1242</v>
       </c>
-      <c r="F105" t="s">
+      <c r="F105" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G105" t="s">
+      <c r="G105" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H105" t="s">
+      <c r="H105" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I105" t="s">
+      <c r="I105" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="J105" t="s">
+      <c r="J105" s="1" t="s">
         <v>1244</v>
       </c>
-      <c r="K105"/>
-      <c r="L105">
+      <c r="K105" s="1"/>
+      <c r="L105" s="1">
         <v>69007</v>
       </c>
-      <c r="M105" t="s">
+      <c r="M105" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N105" t="s">
+      <c r="N105" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O105"/>
-      <c r="P105" t="s">
+      <c r="O105" s="1"/>
+      <c r="P105" s="1" t="s">
         <v>1245</v>
       </c>
-      <c r="Q105"/>
-      <c r="R105" t="s">
+      <c r="Q105" s="1"/>
+      <c r="R105" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="S105">
+      <c r="S105" s="1">
         <v>69</v>
       </c>
-      <c r="T105"/>
-      <c r="U105" t="s">
+      <c r="T105" s="1"/>
+      <c r="U105" s="1" t="s">
         <v>1247</v>
       </c>
-      <c r="V105"/>
-      <c r="W105"/>
+      <c r="V105" s="1"/>
+      <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
-      <c r="A106" t="s">
+      <c r="A106" s="1" t="s">
         <v>1248</v>
       </c>
-      <c r="B106"/>
-      <c r="C106" t="s">
+      <c r="B106" s="1"/>
+      <c r="C106" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D106"/>
-      <c r="E106" t="s">
+      <c r="D106" s="1"/>
+      <c r="E106" s="1" t="s">
         <v>1249</v>
       </c>
-      <c r="F106" t="s">
+      <c r="F106" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G106" t="s">
+      <c r="G106" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H106" t="s">
+      <c r="H106" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I106" t="s">
+      <c r="I106" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="J106" t="s">
+      <c r="J106" s="1" t="s">
         <v>1250</v>
       </c>
-      <c r="K106"/>
-      <c r="L106" t="s">
+      <c r="K106" s="1"/>
+      <c r="L106" s="1" t="s">
         <v>1251</v>
       </c>
-      <c r="M106" t="s">
+      <c r="M106" s="1" t="s">
         <v>1252</v>
       </c>
-      <c r="N106" t="s">
+      <c r="N106" s="1" t="s">
         <v>1253</v>
       </c>
-      <c r="O106"/>
-      <c r="P106" t="s">
+      <c r="O106" s="1"/>
+      <c r="P106" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q106"/>
-      <c r="R106" t="s">
+      <c r="Q106" s="1"/>
+      <c r="R106" s="1" t="s">
         <v>1254</v>
       </c>
-      <c r="S106" t="s">
+      <c r="S106" s="1" t="s">
         <v>1255</v>
       </c>
-      <c r="T106" t="s">
+      <c r="T106" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="U106" t="s">
+      <c r="U106" s="1" t="s">
         <v>1256</v>
       </c>
-      <c r="V106"/>
-      <c r="W106" t="s">
+      <c r="V106" s="1"/>
+      <c r="W106" s="1" t="s">
         <v>1257</v>
       </c>
     </row>
     <row r="107" spans="1:23">
-      <c r="A107" t="s">
+      <c r="A107" s="1" t="s">
         <v>1258</v>
       </c>
-      <c r="B107"/>
-      <c r="C107" t="s">
+      <c r="B107" s="1"/>
+      <c r="C107" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D107"/>
-      <c r="E107" t="s">
+      <c r="D107" s="1"/>
+      <c r="E107" s="1" t="s">
         <v>1259</v>
       </c>
-      <c r="F107" t="s">
+      <c r="F107" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="G107" t="s">
+      <c r="G107" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H107" t="s">
+      <c r="H107" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I107" t="s">
+      <c r="I107" s="1" t="s">
         <v>1260</v>
       </c>
-      <c r="J107" t="s">
+      <c r="J107" s="1" t="s">
         <v>1261</v>
       </c>
-      <c r="K107"/>
-      <c r="L107">
+      <c r="K107" s="1"/>
+      <c r="L107" s="1">
         <v>38240</v>
       </c>
-      <c r="M107" t="s">
+      <c r="M107" s="1" t="s">
         <v>1260</v>
       </c>
-      <c r="N107" t="s">
+      <c r="N107" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O107"/>
-      <c r="P107" t="s">
+      <c r="O107" s="1"/>
+      <c r="P107" s="1" t="s">
         <v>1262</v>
       </c>
-      <c r="Q107"/>
-      <c r="R107" t="s">
+      <c r="Q107" s="1"/>
+      <c r="R107" s="1" t="s">
         <v>1263</v>
       </c>
-      <c r="S107" t="s">
+      <c r="S107" s="1" t="s">
         <v>1264</v>
       </c>
-      <c r="T107"/>
-      <c r="U107" t="s">
+      <c r="T107" s="1"/>
+      <c r="U107" s="1" t="s">
         <v>1265</v>
       </c>
-      <c r="V107" t="s">
+      <c r="V107" s="1" t="s">
         <v>1266</v>
       </c>
-      <c r="W107"/>
+      <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
-      <c r="A108" t="s">
+      <c r="A108" s="1" t="s">
         <v>1267</v>
       </c>
-      <c r="B108"/>
-      <c r="C108" t="s">
+      <c r="B108" s="1"/>
+      <c r="C108" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D108"/>
-      <c r="E108" t="s">
+      <c r="D108" s="1"/>
+      <c r="E108" s="1" t="s">
         <v>1268</v>
       </c>
-      <c r="F108" t="s">
+      <c r="F108" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G108" t="s">
+      <c r="G108" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H108" t="s">
+      <c r="H108" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I108"/>
-      <c r="J108" t="s">
+      <c r="I108" s="1"/>
+      <c r="J108" s="1" t="s">
         <v>1269</v>
       </c>
-      <c r="K108"/>
-      <c r="L108" t="s">
+      <c r="K108" s="1"/>
+      <c r="L108" s="1" t="s">
         <v>1270</v>
       </c>
-      <c r="M108" t="s">
+      <c r="M108" s="1" t="s">
         <v>1271</v>
       </c>
-      <c r="N108" t="s">
+      <c r="N108" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O108"/>
-      <c r="P108" t="s">
+      <c r="O108" s="1"/>
+      <c r="P108" s="1" t="s">
         <v>1272</v>
       </c>
-      <c r="Q108" t="s">
+      <c r="Q108" s="1" t="s">
         <v>1273</v>
       </c>
-      <c r="R108" t="s">
+      <c r="R108" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="S108" t="s">
+      <c r="S108" s="1" t="s">
         <v>1274</v>
       </c>
-      <c r="T108" t="s">
+      <c r="T108" s="1" t="s">
         <v>1275</v>
       </c>
-      <c r="U108" t="s">
+      <c r="U108" s="1" t="s">
         <v>1276</v>
       </c>
-      <c r="V108" t="s">
+      <c r="V108" s="1" t="s">
         <v>1277</v>
       </c>
-      <c r="W108"/>
+      <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
-      <c r="A109" t="s">
+      <c r="A109" s="1" t="s">
         <v>1278</v>
       </c>
-      <c r="B109"/>
-      <c r="C109" t="s">
+      <c r="B109" s="1"/>
+      <c r="C109" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D109"/>
-      <c r="E109" t="s">
+      <c r="D109" s="1"/>
+      <c r="E109" s="1" t="s">
         <v>1279</v>
       </c>
-      <c r="F109" t="s">
+      <c r="F109" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G109" t="s">
+      <c r="G109" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H109" t="s">
+      <c r="H109" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="I109" t="s">
+      <c r="I109" s="1" t="s">
         <v>1280</v>
       </c>
-      <c r="J109" t="s">
+      <c r="J109" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="K109"/>
-      <c r="L109">
+      <c r="K109" s="1"/>
+      <c r="L109" s="1">
         <v>38240</v>
       </c>
-      <c r="M109" t="s">
+      <c r="M109" s="1" t="s">
         <v>1282</v>
       </c>
-      <c r="N109" t="s">
+      <c r="N109" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O109" t="s">
+      <c r="O109" s="1" t="s">
         <v>1283</v>
       </c>
-      <c r="P109" t="s">
+      <c r="P109" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q109" t="s">
+      <c r="Q109" s="1" t="s">
         <v>1284</v>
       </c>
-      <c r="R109" t="s">
+      <c r="R109" s="1" t="s">
         <v>1285</v>
       </c>
-      <c r="S109" t="s">
+      <c r="S109" s="1" t="s">
         <v>1286</v>
       </c>
-      <c r="T109" t="s">
+      <c r="T109" s="1" t="s">
         <v>1287</v>
       </c>
-      <c r="U109" t="s">
+      <c r="U109" s="1" t="s">
         <v>1288</v>
       </c>
-      <c r="V109"/>
-      <c r="W109" t="s">
+      <c r="V109" s="1"/>
+      <c r="W109" s="1" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="110" spans="1:23">
-      <c r="A110" t="s">
+      <c r="A110" s="1" t="s">
         <v>1290</v>
       </c>
-      <c r="B110"/>
-      <c r="C110" t="s">
+      <c r="B110" s="1"/>
+      <c r="C110" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D110"/>
-      <c r="E110" t="s">
+      <c r="D110" s="1"/>
+      <c r="E110" s="1" t="s">
         <v>1291</v>
       </c>
-      <c r="F110" t="s">
+      <c r="F110" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G110" t="s">
+      <c r="G110" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H110" t="s">
+      <c r="H110" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I110"/>
-      <c r="J110" t="s">
+      <c r="I110" s="1"/>
+      <c r="J110" s="1" t="s">
         <v>1292</v>
       </c>
-      <c r="K110"/>
-      <c r="L110" t="s">
+      <c r="K110" s="1"/>
+      <c r="L110" s="1" t="s">
         <v>1293</v>
       </c>
-      <c r="M110" t="s">
+      <c r="M110" s="1" t="s">
         <v>1294</v>
       </c>
-      <c r="N110" t="s">
+      <c r="N110" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O110"/>
-      <c r="P110" t="s">
+      <c r="O110" s="1"/>
+      <c r="P110" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q110"/>
-      <c r="R110" t="s">
+      <c r="Q110" s="1"/>
+      <c r="R110" s="1" t="s">
         <v>1295</v>
       </c>
-      <c r="S110" t="s">
+      <c r="S110" s="1" t="s">
         <v>1296</v>
       </c>
-      <c r="T110" t="s">
+      <c r="T110" s="1" t="s">
         <v>1297</v>
       </c>
-      <c r="U110" t="s">
+      <c r="U110" s="1" t="s">
         <v>1298</v>
       </c>
-      <c r="V110" t="s">
+      <c r="V110" s="1" t="s">
         <v>1299</v>
       </c>
-      <c r="W110" t="s">
+      <c r="W110" s="1" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="111" spans="1:23">
-      <c r="A111" t="s">
+      <c r="A111" s="1" t="s">
         <v>1301</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B111" s="1" t="s">
         <v>1302</v>
       </c>
-      <c r="C111" t="s">
+      <c r="C111" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D111"/>
-      <c r="E111" t="s">
+      <c r="D111" s="1"/>
+      <c r="E111" s="1" t="s">
         <v>1303</v>
       </c>
-      <c r="F111" t="s">
+      <c r="F111" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G111" t="s">
+      <c r="G111" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H111" t="s">
+      <c r="H111" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I111" t="s">
+      <c r="I111" s="1" t="s">
         <v>1304</v>
       </c>
-      <c r="J111" t="s">
+      <c r="J111" s="1" t="s">
         <v>1305</v>
       </c>
-      <c r="K111"/>
-      <c r="L111">
+      <c r="K111" s="1"/>
+      <c r="L111" s="1">
         <v>74000</v>
       </c>
-      <c r="M111" t="s">
+      <c r="M111" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="N111" t="s">
+      <c r="N111" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="O111"/>
-      <c r="P111" t="s">
+      <c r="O111" s="1"/>
+      <c r="P111" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q111"/>
-      <c r="R111" t="s">
+      <c r="Q111" s="1"/>
+      <c r="R111" s="1" t="s">
         <v>1306</v>
       </c>
-      <c r="S111" t="s">
+      <c r="S111" s="1" t="s">
         <v>1307</v>
       </c>
-      <c r="T111" t="s">
+      <c r="T111" s="1" t="s">
         <v>1308</v>
       </c>
-      <c r="U111" t="s">
+      <c r="U111" s="1" t="s">
         <v>1309</v>
       </c>
-      <c r="V111" t="s">
+      <c r="V111" s="1" t="s">
         <v>1310</v>
       </c>
-      <c r="W111" t="s">
+      <c r="W111" s="1" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="112" spans="1:23">
-      <c r="A112" t="s">
+      <c r="A112" s="1" t="s">
         <v>1312</v>
       </c>
-      <c r="B112" t="s">
+      <c r="B112" s="1" t="s">
         <v>1313</v>
       </c>
-      <c r="C112" t="s">
+      <c r="C112" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D112"/>
-      <c r="E112" t="s">
+      <c r="D112" s="1"/>
+      <c r="E112" s="1" t="s">
         <v>1314</v>
       </c>
-      <c r="F112" t="s">
+      <c r="F112" s="1" t="s">
         <v>1315</v>
       </c>
-      <c r="G112" t="s">
+      <c r="G112" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H112" t="s">
+      <c r="H112" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I112" t="s">
+      <c r="I112" s="1" t="s">
         <v>1316</v>
       </c>
-      <c r="J112" t="s">
+      <c r="J112" s="1" t="s">
         <v>1317</v>
       </c>
-      <c r="K112" t="s">
+      <c r="K112" s="1" t="s">
         <v>1318</v>
       </c>
-      <c r="L112">
+      <c r="L112" s="1">
         <v>74190</v>
       </c>
-      <c r="M112" t="s">
+      <c r="M112" s="1" t="s">
         <v>1319</v>
       </c>
-      <c r="N112" t="s">
+      <c r="N112" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O112"/>
-      <c r="P112" t="s">
+      <c r="O112" s="1"/>
+      <c r="P112" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="Q112"/>
-      <c r="R112" t="s">
+      <c r="Q112" s="1"/>
+      <c r="R112" s="1" t="s">
         <v>1320</v>
       </c>
-      <c r="S112" t="s">
+      <c r="S112" s="1" t="s">
         <v>1321</v>
       </c>
-      <c r="T112" t="s">
+      <c r="T112" s="1" t="s">
         <v>1322</v>
       </c>
-      <c r="U112" t="s">
+      <c r="U112" s="1" t="s">
         <v>1323</v>
       </c>
-      <c r="V112"/>
-      <c r="W112" t="s">
+      <c r="V112" s="1"/>
+      <c r="W112" s="1" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="113" spans="1:23">
-      <c r="A113" t="s">
+      <c r="A113" s="1" t="s">
         <v>1325</v>
       </c>
-      <c r="B113" t="s">
+      <c r="B113" s="1" t="s">
         <v>1326</v>
       </c>
-      <c r="C113" t="s">
+      <c r="C113" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D113"/>
-      <c r="E113" t="s">
+      <c r="D113" s="1"/>
+      <c r="E113" s="1" t="s">
         <v>1327</v>
       </c>
-      <c r="F113" t="s">
+      <c r="F113" s="1" t="s">
         <v>1328</v>
       </c>
-      <c r="G113" t="s">
+      <c r="G113" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H113" t="s">
+      <c r="H113" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I113"/>
-      <c r="J113" t="s">
+      <c r="I113" s="1"/>
+      <c r="J113" s="1" t="s">
         <v>1329</v>
       </c>
-      <c r="K113"/>
-      <c r="L113" t="s">
+      <c r="K113" s="1"/>
+      <c r="L113" s="1" t="s">
         <v>1330</v>
       </c>
-      <c r="M113" t="s">
+      <c r="M113" s="1" t="s">
         <v>1331</v>
       </c>
-      <c r="N113" t="s">
+      <c r="N113" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O113"/>
-      <c r="P113" t="s">
+      <c r="O113" s="1"/>
+      <c r="P113" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="Q113"/>
-      <c r="R113" t="s">
+      <c r="Q113" s="1"/>
+      <c r="R113" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="S113" t="s">
+      <c r="S113" s="1" t="s">
         <v>1332</v>
       </c>
-      <c r="T113"/>
-      <c r="U113" t="s">
+      <c r="T113" s="1"/>
+      <c r="U113" s="1" t="s">
         <v>1333</v>
       </c>
-      <c r="V113"/>
-      <c r="W113" t="s">
+      <c r="V113" s="1"/>
+      <c r="W113" s="1" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="114" spans="1:23">
-      <c r="A114" t="s">
+      <c r="A114" s="1" t="s">
         <v>1335</v>
       </c>
-      <c r="B114" t="s">
+      <c r="B114" s="1" t="s">
         <v>1336</v>
       </c>
-      <c r="C114" t="s">
+      <c r="C114" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D114"/>
-      <c r="E114" t="s">
+      <c r="D114" s="1"/>
+      <c r="E114" s="1" t="s">
         <v>1337</v>
       </c>
-      <c r="F114" t="s">
+      <c r="F114" s="1" t="s">
         <v>1338</v>
       </c>
-      <c r="G114" t="s">
+      <c r="G114" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H114" t="s">
+      <c r="H114" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I114" t="s">
+      <c r="I114" s="1" t="s">
         <v>1339</v>
       </c>
-      <c r="J114" t="s">
+      <c r="J114" s="1" t="s">
         <v>1340</v>
       </c>
-      <c r="K114" t="s">
+      <c r="K114" s="1" t="s">
         <v>1341</v>
       </c>
-      <c r="L114">
+      <c r="L114" s="1">
         <v>32120</v>
       </c>
-      <c r="M114" t="s">
+      <c r="M114" s="1" t="s">
         <v>1342</v>
       </c>
-      <c r="N114" t="s">
+      <c r="N114" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O114"/>
-      <c r="P114" t="s">
+      <c r="O114" s="1"/>
+      <c r="P114" s="1" t="s">
         <v>1343</v>
       </c>
-      <c r="Q114"/>
-      <c r="R114" t="s">
+      <c r="Q114" s="1"/>
+      <c r="R114" s="1" t="s">
         <v>1344</v>
       </c>
-      <c r="S114" t="s">
+      <c r="S114" s="1" t="s">
         <v>1345</v>
       </c>
-      <c r="T114" t="s">
+      <c r="T114" s="1" t="s">
         <v>1346</v>
       </c>
-      <c r="U114" t="s">
+      <c r="U114" s="1" t="s">
         <v>1347</v>
       </c>
-      <c r="V114" t="s">
+      <c r="V114" s="1" t="s">
         <v>1348</v>
       </c>
-      <c r="W114" t="s">
+      <c r="W114" s="1" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="115" spans="1:23">
-      <c r="A115" t="s">
+      <c r="A115" s="1" t="s">
         <v>1350</v>
       </c>
-      <c r="B115" t="s">
+      <c r="B115" s="1" t="s">
         <v>1351</v>
       </c>
-      <c r="C115" t="s">
+      <c r="C115" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D115"/>
-      <c r="E115" t="s">
+      <c r="D115" s="1"/>
+      <c r="E115" s="1" t="s">
         <v>1352</v>
       </c>
-      <c r="F115" t="s">
+      <c r="F115" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="G115" t="s">
+      <c r="G115" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H115" t="s">
+      <c r="H115" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I115" t="s">
+      <c r="I115" s="1" t="s">
         <v>1353</v>
       </c>
-      <c r="J115" t="s">
+      <c r="J115" s="1" t="s">
         <v>1354</v>
       </c>
-      <c r="K115"/>
-      <c r="L115">
+      <c r="K115" s="1"/>
+      <c r="L115" s="1">
         <v>42220</v>
       </c>
-      <c r="M115" t="s">
+      <c r="M115" s="1" t="s">
         <v>1355</v>
       </c>
-      <c r="N115" t="s">
+      <c r="N115" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="O115"/>
-      <c r="P115" t="s">
+      <c r="O115" s="1"/>
+      <c r="P115" s="1" t="s">
         <v>1356</v>
       </c>
-      <c r="Q115"/>
-      <c r="R115" t="s">
+      <c r="Q115" s="1"/>
+      <c r="R115" s="1" t="s">
         <v>1357</v>
       </c>
-      <c r="S115" t="s">
+      <c r="S115" s="1" t="s">
         <v>1358</v>
       </c>
-      <c r="T115" t="s">
+      <c r="T115" s="1" t="s">
         <v>1359</v>
       </c>
-      <c r="U115" t="s">
+      <c r="U115" s="1" t="s">
         <v>1360</v>
       </c>
-      <c r="V115" t="s">
+      <c r="V115" s="1" t="s">
         <v>1361</v>
       </c>
-      <c r="W115" t="s">
+      <c r="W115" s="1" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="116" spans="1:23">
-      <c r="A116" t="s">
+      <c r="A116" s="1" t="s">
         <v>1363</v>
       </c>
-      <c r="B116"/>
-      <c r="C116" t="s">
+      <c r="B116" s="1"/>
+      <c r="C116" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D116"/>
-      <c r="E116" t="s">
+      <c r="D116" s="1"/>
+      <c r="E116" s="1" t="s">
         <v>1364</v>
       </c>
-      <c r="F116" t="s">
+      <c r="F116" s="1" t="s">
         <v>1365</v>
       </c>
-      <c r="G116" t="s">
+      <c r="G116" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H116" t="s">
+      <c r="H116" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I116"/>
-      <c r="J116" t="s">
+      <c r="I116" s="1"/>
+      <c r="J116" s="1" t="s">
         <v>1366</v>
       </c>
-      <c r="K116"/>
-      <c r="L116">
+      <c r="K116" s="1"/>
+      <c r="L116" s="1">
         <v>43490</v>
       </c>
-      <c r="M116" t="s">
+      <c r="M116" s="1" t="s">
         <v>1367</v>
       </c>
-      <c r="N116" t="s">
+      <c r="N116" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O116" t="s">
+      <c r="O116" s="1" t="s">
         <v>1368</v>
       </c>
-      <c r="P116" t="s">
+      <c r="P116" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q116"/>
-      <c r="R116" t="s">
+      <c r="Q116" s="1"/>
+      <c r="R116" s="1" t="s">
         <v>1369</v>
       </c>
-      <c r="S116" t="s">
+      <c r="S116" s="1" t="s">
         <v>1370</v>
       </c>
-      <c r="T116" t="s">
+      <c r="T116" s="1" t="s">
         <v>1371</v>
       </c>
-      <c r="U116" t="s">
+      <c r="U116" s="1" t="s">
         <v>1372</v>
       </c>
-      <c r="V116" t="s">
+      <c r="V116" s="1" t="s">
         <v>1373</v>
       </c>
-      <c r="W116" t="s">
+      <c r="W116" s="1" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="117" spans="1:23">
-      <c r="A117" t="s">
+      <c r="A117" s="1" t="s">
         <v>1375</v>
       </c>
-      <c r="B117"/>
-      <c r="C117" t="s">
+      <c r="B117" s="1"/>
+      <c r="C117" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D117"/>
-      <c r="E117" t="s">
+      <c r="D117" s="1"/>
+      <c r="E117" s="1" t="s">
         <v>1376</v>
       </c>
-      <c r="F117" t="s">
+      <c r="F117" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G117" t="s">
+      <c r="G117" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H117" t="s">
+      <c r="H117" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I117" t="s">
+      <c r="I117" s="1" t="s">
         <v>1377</v>
       </c>
-      <c r="J117" t="s">
+      <c r="J117" s="1" t="s">
         <v>1378</v>
       </c>
-      <c r="K117"/>
-      <c r="L117" t="s">
+      <c r="K117" s="1"/>
+      <c r="L117" s="1" t="s">
         <v>1379</v>
       </c>
-      <c r="M117" t="s">
+      <c r="M117" s="1" t="s">
         <v>1380</v>
       </c>
-      <c r="N117" t="s">
+      <c r="N117" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O117"/>
-      <c r="P117" t="s">
+      <c r="O117" s="1"/>
+      <c r="P117" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q117"/>
-      <c r="R117" t="s">
+      <c r="Q117" s="1"/>
+      <c r="R117" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="S117" t="s">
+      <c r="S117" s="1" t="s">
         <v>1381</v>
       </c>
-      <c r="T117" t="s">
+      <c r="T117" s="1" t="s">
         <v>1382</v>
       </c>
-      <c r="U117" t="s">
+      <c r="U117" s="1" t="s">
         <v>1383</v>
       </c>
-      <c r="V117" t="s">
+      <c r="V117" s="1" t="s">
         <v>1384</v>
       </c>
-      <c r="W117"/>
+      <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
-      <c r="A118" t="s">
+      <c r="A118" s="1" t="s">
         <v>1385</v>
       </c>
-      <c r="B118" t="s">
+      <c r="B118" s="1" t="s">
         <v>1386</v>
       </c>
-      <c r="C118" t="s">
+      <c r="C118" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D118"/>
-      <c r="E118" t="s">
+      <c r="D118" s="1"/>
+      <c r="E118" s="1" t="s">
         <v>1387</v>
       </c>
-      <c r="F118" t="s">
+      <c r="F118" s="1" t="s">
         <v>1388</v>
       </c>
-      <c r="G118" t="s">
+      <c r="G118" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H118" t="s">
+      <c r="H118" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I118"/>
-      <c r="J118" t="s">
+      <c r="I118" s="1"/>
+      <c r="J118" s="1" t="s">
         <v>1389</v>
       </c>
-      <c r="K118"/>
-      <c r="L118">
+      <c r="K118" s="1"/>
+      <c r="L118" s="1">
         <v>73210</v>
       </c>
-      <c r="M118" t="s">
+      <c r="M118" s="1" t="s">
         <v>1390</v>
       </c>
-      <c r="N118" t="s">
+      <c r="N118" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O118"/>
-      <c r="P118" t="s">
+      <c r="O118" s="1"/>
+      <c r="P118" s="1" t="s">
         <v>1391</v>
       </c>
-      <c r="Q118"/>
-      <c r="R118" t="s">
+      <c r="Q118" s="1"/>
+      <c r="R118" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="S118" t="s">
+      <c r="S118" s="1" t="s">
         <v>1392</v>
       </c>
-      <c r="T118"/>
-      <c r="U118" t="s">
+      <c r="T118" s="1"/>
+      <c r="U118" s="1" t="s">
         <v>1393</v>
       </c>
-      <c r="V118"/>
-      <c r="W118" t="s">
+      <c r="V118" s="1"/>
+      <c r="W118" s="1" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="119" spans="1:23">
-      <c r="A119" t="s">
+      <c r="A119" s="1" t="s">
         <v>1395</v>
       </c>
-      <c r="B119" t="s">
+      <c r="B119" s="1" t="s">
         <v>1396</v>
       </c>
-      <c r="C119" t="s">
+      <c r="C119" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D119"/>
-      <c r="E119" t="s">
+      <c r="D119" s="1"/>
+      <c r="E119" s="1" t="s">
         <v>1397</v>
       </c>
-      <c r="F119" t="s">
+      <c r="F119" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="G119" t="s">
+      <c r="G119" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H119" t="s">
+      <c r="H119" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I119"/>
-      <c r="J119" t="s">
+      <c r="I119" s="1"/>
+      <c r="J119" s="1" t="s">
         <v>1398</v>
       </c>
-      <c r="K119"/>
-      <c r="L119">
+      <c r="K119" s="1"/>
+      <c r="L119" s="1">
         <v>74500</v>
       </c>
-      <c r="M119" t="s">
+      <c r="M119" s="1" t="s">
         <v>1399</v>
       </c>
-      <c r="N119" t="s">
+      <c r="N119" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O119"/>
-      <c r="P119" t="s">
+      <c r="O119" s="1"/>
+      <c r="P119" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q119"/>
-      <c r="R119" t="s">
+      <c r="Q119" s="1"/>
+      <c r="R119" s="1" t="s">
         <v>1400</v>
       </c>
-      <c r="S119" t="s">
+      <c r="S119" s="1" t="s">
         <v>1401</v>
       </c>
-      <c r="T119" t="s">
+      <c r="T119" s="1" t="s">
         <v>1402</v>
       </c>
-      <c r="U119" t="s">
+      <c r="U119" s="1" t="s">
         <v>1403</v>
       </c>
-      <c r="V119"/>
-      <c r="W119" t="s">
+      <c r="V119" s="1"/>
+      <c r="W119" s="1" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="120" spans="1:23">
-      <c r="A120" t="s">
+      <c r="A120" s="1" t="s">
         <v>1405</v>
       </c>
-      <c r="B120"/>
-      <c r="C120" t="s">
+      <c r="B120" s="1"/>
+      <c r="C120" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D120"/>
-      <c r="E120" t="s">
+      <c r="D120" s="1"/>
+      <c r="E120" s="1" t="s">
         <v>1406</v>
       </c>
-      <c r="F120" t="s">
+      <c r="F120" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G120" t="s">
+      <c r="G120" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H120" t="s">
+      <c r="H120" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I120"/>
-      <c r="J120" t="s">
+      <c r="I120" s="1"/>
+      <c r="J120" s="1" t="s">
         <v>1407</v>
       </c>
-      <c r="K120"/>
-      <c r="L120" t="s">
+      <c r="K120" s="1"/>
+      <c r="L120" s="1" t="s">
         <v>1408</v>
       </c>
-      <c r="M120" t="s">
+      <c r="M120" s="1" t="s">
         <v>1409</v>
       </c>
-      <c r="N120" t="s">
+      <c r="N120" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O120"/>
-      <c r="P120" t="s">
+      <c r="O120" s="1"/>
+      <c r="P120" s="1" t="s">
         <v>1410</v>
       </c>
-      <c r="Q120"/>
-      <c r="R120" t="s">
+      <c r="Q120" s="1"/>
+      <c r="R120" s="1" t="s">
         <v>1411</v>
       </c>
-      <c r="S120" t="s">
+      <c r="S120" s="1" t="s">
         <v>1412</v>
       </c>
-      <c r="T120" t="s">
+      <c r="T120" s="1" t="s">
         <v>1413</v>
       </c>
-      <c r="U120" t="s">
+      <c r="U120" s="1" t="s">
         <v>1414</v>
       </c>
-      <c r="V120" t="s">
+      <c r="V120" s="1" t="s">
         <v>1415</v>
       </c>
-      <c r="W120"/>
+      <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
-      <c r="A121" t="s">
+      <c r="A121" s="1" t="s">
         <v>1416</v>
       </c>
-      <c r="B121" t="s">
+      <c r="B121" s="1" t="s">
         <v>1417</v>
       </c>
-      <c r="C121" t="s">
+      <c r="C121" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D121"/>
-      <c r="E121" t="s">
+      <c r="D121" s="1"/>
+      <c r="E121" s="1" t="s">
         <v>1418</v>
       </c>
-      <c r="F121" t="s">
+      <c r="F121" s="1" t="s">
         <v>1419</v>
       </c>
-      <c r="G121" t="s">
+      <c r="G121" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H121" t="s">
+      <c r="H121" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I121" t="s">
+      <c r="I121" s="1" t="s">
         <v>1420</v>
       </c>
-      <c r="J121" t="s">
+      <c r="J121" s="1" t="s">
         <v>1421</v>
       </c>
-      <c r="K121"/>
-      <c r="L121">
+      <c r="K121" s="1"/>
+      <c r="L121" s="1">
         <v>26400</v>
       </c>
-      <c r="M121" t="s">
+      <c r="M121" s="1" t="s">
         <v>1422</v>
       </c>
-      <c r="N121" t="s">
+      <c r="N121" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="O121"/>
-      <c r="P121" t="s">
+      <c r="O121" s="1"/>
+      <c r="P121" s="1" t="s">
         <v>941</v>
       </c>
-      <c r="Q121"/>
-      <c r="R121" t="s">
+      <c r="Q121" s="1"/>
+      <c r="R121" s="1" t="s">
         <v>1424</v>
       </c>
-      <c r="S121" t="s">
+      <c r="S121" s="1" t="s">
         <v>1425</v>
       </c>
-      <c r="T121" t="s">
+      <c r="T121" s="1" t="s">
         <v>1426</v>
       </c>
-      <c r="U121" t="s">
+      <c r="U121" s="1" t="s">
         <v>1427</v>
       </c>
-      <c r="V121" t="s">
+      <c r="V121" s="1" t="s">
         <v>1428</v>
       </c>
-      <c r="W121" t="s">
+      <c r="W121" s="1" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="122" spans="1:23">
-      <c r="A122" t="s">
+      <c r="A122" s="1" t="s">
         <v>1430</v>
       </c>
-      <c r="B122" t="s">
+      <c r="B122" s="1" t="s">
         <v>1431</v>
       </c>
-      <c r="C122" t="s">
+      <c r="C122" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D122"/>
-      <c r="E122" t="s">
+      <c r="D122" s="1"/>
+      <c r="E122" s="1" t="s">
         <v>1432</v>
       </c>
-      <c r="F122" t="s">
+      <c r="F122" s="1" t="s">
         <v>1433</v>
       </c>
-      <c r="G122" t="s">
+      <c r="G122" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H122" t="s">
+      <c r="H122" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I122"/>
-      <c r="J122" t="s">
+      <c r="I122" s="1"/>
+      <c r="J122" s="1" t="s">
         <v>1434</v>
       </c>
-      <c r="K122"/>
-      <c r="L122" t="s">
+      <c r="K122" s="1"/>
+      <c r="L122" s="1" t="s">
         <v>1435</v>
       </c>
-      <c r="M122" t="s">
+      <c r="M122" s="1" t="s">
         <v>1436</v>
       </c>
-      <c r="N122" t="s">
+      <c r="N122" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O122"/>
-      <c r="P122" t="s">
+      <c r="O122" s="1"/>
+      <c r="P122" s="1" t="s">
         <v>1437</v>
       </c>
-      <c r="Q122"/>
-      <c r="R122" t="s">
+      <c r="Q122" s="1"/>
+      <c r="R122" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="S122" t="s">
+      <c r="S122" s="1" t="s">
         <v>1438</v>
       </c>
-      <c r="T122" t="s">
+      <c r="T122" s="1" t="s">
         <v>1439</v>
       </c>
-      <c r="U122" t="s">
+      <c r="U122" s="1" t="s">
         <v>1440</v>
       </c>
-      <c r="V122"/>
-      <c r="W122" t="s">
+      <c r="V122" s="1"/>
+      <c r="W122" s="1" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="123" spans="1:23">
-      <c r="A123" t="s">
+      <c r="A123" s="1" t="s">
         <v>1442</v>
       </c>
-      <c r="B123"/>
-      <c r="C123" t="s">
+      <c r="B123" s="1"/>
+      <c r="C123" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="D123"/>
-      <c r="E123" t="s">
+      <c r="D123" s="1"/>
+      <c r="E123" s="1" t="s">
         <v>1443</v>
       </c>
-      <c r="F123" t="s">
+      <c r="F123" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="G123" t="s">
+      <c r="G123" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H123" t="s">
+      <c r="H123" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I123" t="s">
+      <c r="I123" s="1" t="s">
         <v>1444</v>
       </c>
-      <c r="J123" t="s">
+      <c r="J123" s="1" t="s">
         <v>1445</v>
       </c>
-      <c r="K123"/>
-      <c r="L123">
+      <c r="K123" s="1"/>
+      <c r="L123" s="1">
         <v>63000</v>
       </c>
-      <c r="M123" t="s">
+      <c r="M123" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="N123" t="s">
+      <c r="N123" s="1" t="s">
         <v>1446</v>
       </c>
-      <c r="O123"/>
-      <c r="P123" t="s">
+      <c r="O123" s="1"/>
+      <c r="P123" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q123"/>
-      <c r="R123" t="s">
+      <c r="Q123" s="1"/>
+      <c r="R123" s="1" t="s">
         <v>1233</v>
       </c>
-      <c r="S123" t="s">
+      <c r="S123" s="1" t="s">
         <v>1447</v>
       </c>
-      <c r="T123" t="s">
+      <c r="T123" s="1" t="s">
         <v>1448</v>
       </c>
-      <c r="U123" t="s">
+      <c r="U123" s="1" t="s">
         <v>1449</v>
       </c>
-      <c r="V123" t="s">
+      <c r="V123" s="1" t="s">
         <v>1450</v>
       </c>
-      <c r="W123" t="s">
+      <c r="W123" s="1" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="124" spans="1:23">
-      <c r="A124" t="s">
+      <c r="A124" s="1" t="s">
         <v>1452</v>
       </c>
-      <c r="B124" t="s">
+      <c r="B124" s="1" t="s">
         <v>1452</v>
       </c>
-      <c r="C124" t="s">
+      <c r="C124" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D124"/>
-      <c r="E124" t="s">
+      <c r="D124" s="1"/>
+      <c r="E124" s="1" t="s">
         <v>1453</v>
       </c>
-      <c r="F124" t="s">
+      <c r="F124" s="1" t="s">
         <v>1454</v>
       </c>
-      <c r="G124" t="s">
+      <c r="G124" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H124" t="s">
+      <c r="H124" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I124" t="s">
+      <c r="I124" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="J124" t="s">
+      <c r="J124" s="1" t="s">
         <v>1455</v>
       </c>
-      <c r="K124"/>
-      <c r="L124">
+      <c r="K124" s="1"/>
+      <c r="L124" s="1">
         <v>34000</v>
       </c>
-      <c r="M124" t="s">
+      <c r="M124" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="N124" t="s">
+      <c r="N124" s="1" t="s">
         <v>1456</v>
       </c>
-      <c r="O124"/>
-      <c r="P124" t="s">
+      <c r="O124" s="1"/>
+      <c r="P124" s="1" t="s">
         <v>1457</v>
       </c>
-      <c r="Q124"/>
-      <c r="R124" t="s">
+      <c r="Q124" s="1"/>
+      <c r="R124" s="1" t="s">
         <v>1369</v>
       </c>
-      <c r="S124" t="s">
+      <c r="S124" s="1" t="s">
         <v>1458</v>
       </c>
-      <c r="T124" t="s">
+      <c r="T124" s="1" t="s">
         <v>1139</v>
       </c>
-      <c r="U124" t="s">
+      <c r="U124" s="1" t="s">
         <v>1459</v>
       </c>
-      <c r="V124" t="s">
+      <c r="V124" s="1" t="s">
         <v>1460</v>
       </c>
-      <c r="W124" t="s">
+      <c r="W124" s="1" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="125" spans="1:23">
-      <c r="A125" t="s">
+      <c r="A125" s="1" t="s">
         <v>1462</v>
       </c>
-      <c r="B125"/>
-      <c r="C125" t="s">
+      <c r="B125" s="1"/>
+      <c r="C125" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D125"/>
-      <c r="E125" t="s">
+      <c r="D125" s="1"/>
+      <c r="E125" s="1" t="s">
         <v>1463</v>
       </c>
-      <c r="F125" t="s">
+      <c r="F125" s="1" t="s">
         <v>1464</v>
       </c>
-      <c r="G125" t="s">
+      <c r="G125" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H125" t="s">
+      <c r="H125" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I125" t="s">
+      <c r="I125" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="J125" t="s">
+      <c r="J125" s="1" t="s">
         <v>1465</v>
       </c>
-      <c r="K125"/>
-      <c r="L125">
+      <c r="K125" s="1"/>
+      <c r="L125" s="1">
         <v>48000</v>
       </c>
-      <c r="M125" t="s">
+      <c r="M125" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="N125" t="s">
+      <c r="N125" s="1" t="s">
         <v>1466</v>
       </c>
-      <c r="O125"/>
-      <c r="P125" t="s">
+      <c r="O125" s="1"/>
+      <c r="P125" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="Q125" t="s">
+      <c r="Q125" s="1" t="s">
         <v>1467</v>
       </c>
-      <c r="R125" t="s">
+      <c r="R125" s="1" t="s">
         <v>1468</v>
       </c>
-      <c r="S125" t="s">
+      <c r="S125" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="T125" t="s">
+      <c r="T125" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="U125" t="s">
+      <c r="U125" s="1" t="s">
         <v>1470</v>
       </c>
-      <c r="V125" t="s">
+      <c r="V125" s="1" t="s">
         <v>1471</v>
       </c>
-      <c r="W125" t="s">
+      <c r="W125" s="1" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="126" spans="1:23">
-      <c r="A126" t="s">
+      <c r="A126" s="1" t="s">
         <v>1473</v>
       </c>
-      <c r="B126"/>
-      <c r="C126" t="s">
+      <c r="B126" s="1"/>
+      <c r="C126" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D126"/>
-      <c r="E126" t="s">
+      <c r="D126" s="1"/>
+      <c r="E126" s="1" t="s">
         <v>1474</v>
       </c>
-      <c r="F126" t="s">
+      <c r="F126" s="1" t="s">
         <v>1388</v>
       </c>
-      <c r="G126" t="s">
+      <c r="G126" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H126" t="s">
+      <c r="H126" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I126" t="s">
+      <c r="I126" s="1" t="s">
         <v>1475</v>
       </c>
-      <c r="J126" t="s">
+      <c r="J126" s="1" t="s">
         <v>1476</v>
       </c>
-      <c r="K126"/>
-      <c r="L126">
+      <c r="K126" s="1"/>
+      <c r="L126" s="1">
         <v>73670</v>
       </c>
-      <c r="M126" t="s">
+      <c r="M126" s="1" t="s">
         <v>1477</v>
       </c>
-      <c r="N126" t="s">
+      <c r="N126" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O126"/>
-      <c r="P126" t="s">
+      <c r="O126" s="1"/>
+      <c r="P126" s="1" t="s">
         <v>1478</v>
       </c>
-      <c r="Q126"/>
-      <c r="R126" t="s">
+      <c r="Q126" s="1"/>
+      <c r="R126" s="1" t="s">
         <v>1479</v>
       </c>
-      <c r="S126" t="s">
+      <c r="S126" s="1" t="s">
         <v>1480</v>
       </c>
-      <c r="T126" t="s">
+      <c r="T126" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="U126" t="s">
+      <c r="U126" s="1" t="s">
         <v>1481</v>
       </c>
-      <c r="V126" t="s">
+      <c r="V126" s="1" t="s">
         <v>1482</v>
       </c>
-      <c r="W126" t="s">
+      <c r="W126" s="1" t="s">
         <v>1483</v>
       </c>
     </row>
     <row r="127" spans="1:23">
-      <c r="A127" t="s">
+      <c r="A127" s="1" t="s">
         <v>1484</v>
       </c>
-      <c r="B127"/>
-      <c r="C127" t="s">
+      <c r="B127" s="1"/>
+      <c r="C127" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D127"/>
-      <c r="E127" t="s">
+      <c r="D127" s="1"/>
+      <c r="E127" s="1" t="s">
         <v>1485</v>
       </c>
-      <c r="F127" t="s">
+      <c r="F127" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="G127" t="s">
+      <c r="G127" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H127" t="s">
+      <c r="H127" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I127"/>
-      <c r="J127" t="s">
+      <c r="I127" s="1"/>
+      <c r="J127" s="1" t="s">
         <v>1486</v>
       </c>
-      <c r="K127"/>
-      <c r="L127" t="s">
+      <c r="K127" s="1"/>
+      <c r="L127" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="M127" t="s">
+      <c r="M127" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N127" t="s">
+      <c r="N127" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="O127"/>
-      <c r="P127" t="s">
+      <c r="O127" s="1"/>
+      <c r="P127" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q127"/>
-[...4 lines deleted...]
-      <c r="V127" t="s">
+      <c r="Q127" s="1"/>
+      <c r="R127" s="1"/>
+      <c r="S127" s="1"/>
+      <c r="T127" s="1"/>
+      <c r="U127" s="1"/>
+      <c r="V127" s="1" t="s">
         <v>1488</v>
       </c>
-      <c r="W127" t="s">
+      <c r="W127" s="1" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="128" spans="1:23">
-      <c r="A128" t="s">
+      <c r="A128" s="1" t="s">
         <v>1490</v>
       </c>
-      <c r="B128"/>
-      <c r="C128" t="s">
+      <c r="B128" s="1"/>
+      <c r="C128" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D128"/>
-      <c r="E128" t="s">
+      <c r="D128" s="1"/>
+      <c r="E128" s="1" t="s">
         <v>1491</v>
       </c>
-      <c r="F128" t="s">
+      <c r="F128" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="G128" t="s">
+      <c r="G128" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H128" t="s">
+      <c r="H128" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I128" t="s">
+      <c r="I128" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="J128" t="s">
+      <c r="J128" s="1" t="s">
         <v>1492</v>
       </c>
-      <c r="K128" t="s">
+      <c r="K128" s="1" t="s">
         <v>1493</v>
       </c>
-      <c r="L128">
+      <c r="L128" s="1">
         <v>65201</v>
       </c>
-      <c r="M128" t="s">
+      <c r="M128" s="1" t="s">
         <v>1494</v>
       </c>
-      <c r="N128" t="s">
+      <c r="N128" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O128"/>
-      <c r="P128" t="s">
+      <c r="O128" s="1"/>
+      <c r="P128" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="Q128"/>
-      <c r="R128" t="s">
+      <c r="Q128" s="1"/>
+      <c r="R128" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="S128" t="s">
+      <c r="S128" s="1" t="s">
         <v>1496</v>
       </c>
-      <c r="T128" t="s">
+      <c r="T128" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="U128" t="s">
+      <c r="U128" s="1" t="s">
         <v>1497</v>
       </c>
-      <c r="V128" t="s">
+      <c r="V128" s="1" t="s">
         <v>1498</v>
       </c>
-      <c r="W128" t="s">
+      <c r="W128" s="1" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="129" spans="1:23">
-      <c r="A129" t="s">
+      <c r="A129" s="1" t="s">
         <v>1500</v>
       </c>
-      <c r="B129"/>
-      <c r="C129" t="s">
+      <c r="B129" s="1"/>
+      <c r="C129" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D129"/>
-      <c r="E129" t="s">
+      <c r="D129" s="1"/>
+      <c r="E129" s="1" t="s">
         <v>1501</v>
       </c>
-      <c r="F129" t="s">
+      <c r="F129" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G129" t="s">
+      <c r="G129" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H129" t="s">
+      <c r="H129" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I129" t="s">
+      <c r="I129" s="1" t="s">
         <v>1502</v>
       </c>
-      <c r="J129" t="s">
+      <c r="J129" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="K129"/>
-      <c r="L129" t="s">
+      <c r="K129" s="1"/>
+      <c r="L129" s="1" t="s">
         <v>1504</v>
       </c>
-      <c r="M129" t="s">
+      <c r="M129" s="1" t="s">
         <v>1505</v>
       </c>
-      <c r="N129" t="s">
+      <c r="N129" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O129"/>
-      <c r="P129" t="s">
+      <c r="O129" s="1"/>
+      <c r="P129" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q129"/>
-      <c r="R129" t="s">
+      <c r="Q129" s="1"/>
+      <c r="R129" s="1" t="s">
         <v>1506</v>
       </c>
-      <c r="S129" t="s">
+      <c r="S129" s="1" t="s">
         <v>1507</v>
       </c>
-      <c r="T129" t="s">
+      <c r="T129" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="U129" t="s">
+      <c r="U129" s="1" t="s">
         <v>1508</v>
       </c>
-      <c r="V129" t="s">
+      <c r="V129" s="1" t="s">
         <v>1509</v>
       </c>
-      <c r="W129" t="s">
+      <c r="W129" s="1" t="s">
         <v>1510</v>
       </c>
     </row>
     <row r="130" spans="1:23">
-      <c r="A130" t="s">
+      <c r="A130" s="1" t="s">
         <v>1511</v>
       </c>
-      <c r="B130"/>
-      <c r="C130" t="s">
+      <c r="B130" s="1"/>
+      <c r="C130" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D130"/>
-      <c r="E130" t="s">
+      <c r="D130" s="1"/>
+      <c r="E130" s="1" t="s">
         <v>1512</v>
       </c>
-      <c r="F130" t="s">
+      <c r="F130" s="1" t="s">
         <v>1513</v>
       </c>
-      <c r="G130" t="s">
+      <c r="G130" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H130" t="s">
+      <c r="H130" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I130" t="s">
+      <c r="I130" s="1" t="s">
         <v>1514</v>
       </c>
-      <c r="J130" t="s">
+      <c r="J130" s="1" t="s">
         <v>1515</v>
       </c>
-      <c r="K130"/>
-      <c r="L130">
+      <c r="K130" s="1"/>
+      <c r="L130" s="1">
         <v>74200</v>
       </c>
-      <c r="M130" t="s">
+      <c r="M130" s="1" t="s">
         <v>1516</v>
       </c>
-      <c r="N130" t="s">
+      <c r="N130" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="O130"/>
-      <c r="P130" t="s">
+      <c r="O130" s="1"/>
+      <c r="P130" s="1" t="s">
         <v>1517</v>
       </c>
-      <c r="Q130"/>
-      <c r="R130" t="s">
+      <c r="Q130" s="1"/>
+      <c r="R130" s="1" t="s">
         <v>1518</v>
       </c>
-      <c r="S130" t="s">
+      <c r="S130" s="1" t="s">
         <v>1519</v>
       </c>
-      <c r="T130"/>
-      <c r="U130" t="s">
+      <c r="T130" s="1"/>
+      <c r="U130" s="1" t="s">
         <v>1520</v>
       </c>
-      <c r="V130" t="s">
+      <c r="V130" s="1" t="s">
         <v>1521</v>
       </c>
-      <c r="W130" t="s">
+      <c r="W130" s="1" t="s">
         <v>1522</v>
       </c>
     </row>
     <row r="131" spans="1:23">
-      <c r="A131" t="s">
+      <c r="A131" s="1" t="s">
         <v>1523</v>
       </c>
-      <c r="B131"/>
-      <c r="C131" t="s">
+      <c r="B131" s="1"/>
+      <c r="C131" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D131"/>
-      <c r="E131" t="s">
+      <c r="D131" s="1"/>
+      <c r="E131" s="1" t="s">
         <v>1524</v>
       </c>
-      <c r="F131" t="s">
+      <c r="F131" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G131" t="s">
+      <c r="G131" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H131" t="s">
+      <c r="H131" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I131" t="s">
+      <c r="I131" s="1" t="s">
         <v>1525</v>
       </c>
-      <c r="J131" t="s">
+      <c r="J131" s="1" t="s">
         <v>1526</v>
       </c>
-      <c r="K131"/>
-      <c r="L131" t="s">
+      <c r="K131" s="1"/>
+      <c r="L131" s="1" t="s">
         <v>1527</v>
       </c>
-      <c r="M131" t="s">
+      <c r="M131" s="1" t="s">
         <v>1528</v>
       </c>
-      <c r="N131" t="s">
+      <c r="N131" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O131"/>
-      <c r="P131" t="s">
+      <c r="O131" s="1"/>
+      <c r="P131" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="Q131"/>
-      <c r="R131" t="s">
+      <c r="Q131" s="1"/>
+      <c r="R131" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="S131" t="s">
+      <c r="S131" s="1" t="s">
         <v>1529</v>
       </c>
-      <c r="T131" t="s">
+      <c r="T131" s="1" t="s">
         <v>1530</v>
       </c>
-      <c r="U131" t="s">
+      <c r="U131" s="1" t="s">
         <v>1531</v>
       </c>
-      <c r="V131" t="s">
+      <c r="V131" s="1" t="s">
         <v>1532</v>
       </c>
-      <c r="W131" t="s">
+      <c r="W131" s="1" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="132" spans="1:23">
-      <c r="A132" t="s">
+      <c r="A132" s="1" t="s">
         <v>1534</v>
       </c>
-      <c r="B132" t="s">
+      <c r="B132" s="1" t="s">
         <v>1535</v>
       </c>
-      <c r="C132" t="s">
+      <c r="C132" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D132"/>
-      <c r="E132" t="s">
+      <c r="D132" s="1"/>
+      <c r="E132" s="1" t="s">
         <v>1536</v>
       </c>
-      <c r="F132" t="s">
+      <c r="F132" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="G132" t="s">
+      <c r="G132" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H132" t="s">
+      <c r="H132" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="I132"/>
-      <c r="J132" t="s">
+      <c r="I132" s="1"/>
+      <c r="J132" s="1" t="s">
         <v>1537</v>
       </c>
-      <c r="K132"/>
-      <c r="L132">
+      <c r="K132" s="1"/>
+      <c r="L132" s="1">
         <v>30100</v>
       </c>
-      <c r="M132" t="s">
+      <c r="M132" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="N132" t="s">
+      <c r="N132" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="O132"/>
-      <c r="P132" t="s">
+      <c r="O132" s="1"/>
+      <c r="P132" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q132"/>
-      <c r="R132" t="s">
+      <c r="Q132" s="1"/>
+      <c r="R132" s="1" t="s">
         <v>1538</v>
       </c>
-      <c r="S132" t="s">
+      <c r="S132" s="1" t="s">
         <v>1534</v>
       </c>
-      <c r="T132"/>
-      <c r="U132" t="s">
+      <c r="T132" s="1"/>
+      <c r="U132" s="1" t="s">
         <v>1539</v>
       </c>
-      <c r="V132" t="s">
+      <c r="V132" s="1" t="s">
         <v>1540</v>
       </c>
-      <c r="W132" t="s">
+      <c r="W132" s="1" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="133" spans="1:23">
-      <c r="A133" t="s">
+      <c r="A133" s="1" t="s">
         <v>1542</v>
       </c>
-      <c r="B133"/>
-      <c r="C133" t="s">
+      <c r="B133" s="1"/>
+      <c r="C133" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D133"/>
-      <c r="E133" t="s">
+      <c r="D133" s="1"/>
+      <c r="E133" s="1" t="s">
         <v>1543</v>
       </c>
-      <c r="F133" t="s">
+      <c r="F133" s="1" t="s">
         <v>1544</v>
       </c>
-      <c r="G133" t="s">
+      <c r="G133" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H133" t="s">
+      <c r="H133" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I133" t="s">
+      <c r="I133" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="J133" t="s">
+      <c r="J133" s="1" t="s">
         <v>1545</v>
       </c>
-      <c r="K133"/>
-      <c r="L133">
+      <c r="K133" s="1"/>
+      <c r="L133" s="1">
         <v>12100</v>
       </c>
-      <c r="M133" t="s">
+      <c r="M133" s="1" t="s">
         <v>1546</v>
       </c>
-      <c r="N133" t="s">
+      <c r="N133" s="1" t="s">
         <v>1547</v>
       </c>
-      <c r="O133"/>
-      <c r="P133" t="s">
+      <c r="O133" s="1"/>
+      <c r="P133" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="Q133"/>
-      <c r="R133" t="s">
+      <c r="Q133" s="1"/>
+      <c r="R133" s="1" t="s">
         <v>1548</v>
       </c>
-      <c r="S133" t="s">
+      <c r="S133" s="1" t="s">
         <v>1549</v>
       </c>
-      <c r="T133" t="s">
+      <c r="T133" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="U133" t="s">
+      <c r="U133" s="1" t="s">
         <v>1550</v>
       </c>
-      <c r="V133" t="s">
+      <c r="V133" s="1" t="s">
         <v>1545</v>
       </c>
-      <c r="W133" t="s">
+      <c r="W133" s="1" t="s">
         <v>1551</v>
       </c>
     </row>
     <row r="134" spans="1:23">
-      <c r="A134" t="s">
+      <c r="A134" s="1" t="s">
         <v>1552</v>
       </c>
-      <c r="B134"/>
-      <c r="C134" t="s">
+      <c r="B134" s="1"/>
+      <c r="C134" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D134"/>
-      <c r="E134" t="s">
+      <c r="D134" s="1"/>
+      <c r="E134" s="1" t="s">
         <v>1553</v>
       </c>
-      <c r="F134" t="s">
+      <c r="F134" s="1" t="s">
         <v>1554</v>
       </c>
-      <c r="G134" t="s">
+      <c r="G134" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H134" t="s">
+      <c r="H134" s="1" t="s">
         <v>1555</v>
       </c>
-      <c r="I134"/>
-      <c r="J134" t="s">
+      <c r="I134" s="1"/>
+      <c r="J134" s="1" t="s">
         <v>1556</v>
       </c>
-      <c r="K134"/>
-      <c r="L134">
+      <c r="K134" s="1"/>
+      <c r="L134" s="1">
         <v>42660</v>
       </c>
-      <c r="M134" t="s">
+      <c r="M134" s="1" t="s">
         <v>1557</v>
       </c>
-      <c r="N134" t="s">
+      <c r="N134" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O134"/>
-      <c r="P134" t="s">
+      <c r="O134" s="1"/>
+      <c r="P134" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q134"/>
-      <c r="R134" t="s">
+      <c r="Q134" s="1"/>
+      <c r="R134" s="1" t="s">
         <v>1558</v>
       </c>
-      <c r="S134" t="s">
+      <c r="S134" s="1" t="s">
         <v>1559</v>
       </c>
-      <c r="T134" t="s">
+      <c r="T134" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="U134" t="s">
+      <c r="U134" s="1" t="s">
         <v>1560</v>
       </c>
-      <c r="V134" t="s">
+      <c r="V134" s="1" t="s">
         <v>1054</v>
       </c>
-      <c r="W134" t="s">
+      <c r="W134" s="1" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="135" spans="1:23">
-      <c r="A135" t="s">
+      <c r="A135" s="1" t="s">
         <v>1562</v>
       </c>
-      <c r="B135" t="s">
+      <c r="B135" s="1" t="s">
         <v>1563</v>
       </c>
-      <c r="C135" t="s">
+      <c r="C135" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D135"/>
-      <c r="E135" t="s">
+      <c r="D135" s="1"/>
+      <c r="E135" s="1" t="s">
         <v>1564</v>
       </c>
-      <c r="F135" t="s">
+      <c r="F135" s="1" t="s">
         <v>1565</v>
       </c>
-      <c r="G135" t="s">
+      <c r="G135" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H135" t="s">
+      <c r="H135" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I135" t="s">
+      <c r="I135" s="1" t="s">
         <v>1566</v>
       </c>
-      <c r="J135" t="s">
+      <c r="J135" s="1" t="s">
         <v>1567</v>
       </c>
-      <c r="K135"/>
-      <c r="L135">
+      <c r="K135" s="1"/>
+      <c r="L135" s="1">
         <v>32300</v>
       </c>
-      <c r="M135" t="s">
+      <c r="M135" s="1" t="s">
         <v>1568</v>
       </c>
-      <c r="N135" t="s">
+      <c r="N135" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O135"/>
-      <c r="P135" t="s">
+      <c r="O135" s="1"/>
+      <c r="P135" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q135"/>
-      <c r="R135" t="s">
+      <c r="Q135" s="1"/>
+      <c r="R135" s="1" t="s">
         <v>1569</v>
       </c>
-      <c r="S135" t="s">
+      <c r="S135" s="1" t="s">
         <v>1570</v>
       </c>
-      <c r="T135" t="s">
+      <c r="T135" s="1" t="s">
         <v>1322</v>
       </c>
-      <c r="U135" t="s">
+      <c r="U135" s="1" t="s">
         <v>1571</v>
       </c>
-      <c r="V135" t="s">
+      <c r="V135" s="1" t="s">
         <v>1572</v>
       </c>
-      <c r="W135" t="s">
+      <c r="W135" s="1" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="136" spans="1:23">
-      <c r="A136" t="s">
+      <c r="A136" s="1" t="s">
         <v>1574</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B136" s="1" t="s">
         <v>1575</v>
       </c>
-      <c r="C136" t="s">
+      <c r="C136" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D136"/>
-      <c r="E136" t="s">
+      <c r="D136" s="1"/>
+      <c r="E136" s="1" t="s">
         <v>1576</v>
       </c>
-      <c r="F136" t="s">
+      <c r="F136" s="1" t="s">
         <v>1577</v>
       </c>
-      <c r="G136" t="s">
+      <c r="G136" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H136" t="s">
+      <c r="H136" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I136" t="s">
+      <c r="I136" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="J136" t="s">
+      <c r="J136" s="1" t="s">
         <v>1578</v>
       </c>
-      <c r="K136"/>
-      <c r="L136">
+      <c r="K136" s="1"/>
+      <c r="L136" s="1">
         <v>81120</v>
       </c>
-      <c r="M136" t="s">
+      <c r="M136" s="1" t="s">
         <v>1579</v>
       </c>
-      <c r="N136" t="s">
+      <c r="N136" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O136"/>
-      <c r="P136" t="s">
+      <c r="O136" s="1"/>
+      <c r="P136" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q136"/>
-      <c r="R136" t="s">
+      <c r="Q136" s="1"/>
+      <c r="R136" s="1" t="s">
         <v>1580</v>
       </c>
-      <c r="S136" t="s">
+      <c r="S136" s="1" t="s">
         <v>1581</v>
       </c>
-      <c r="T136" t="s">
+      <c r="T136" s="1" t="s">
         <v>1322</v>
       </c>
-      <c r="U136" t="s">
+      <c r="U136" s="1" t="s">
         <v>1582</v>
       </c>
-      <c r="V136" t="s">
+      <c r="V136" s="1" t="s">
         <v>1583</v>
       </c>
-      <c r="W136" t="s">
+      <c r="W136" s="1" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="137" spans="1:23">
-      <c r="A137" t="s">
+      <c r="A137" s="1" t="s">
         <v>1585</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137" s="1" t="s">
         <v>1586</v>
       </c>
-      <c r="C137" t="s">
+      <c r="C137" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D137"/>
-      <c r="E137" t="s">
+      <c r="D137" s="1"/>
+      <c r="E137" s="1" t="s">
         <v>1587</v>
       </c>
-      <c r="F137" t="s">
+      <c r="F137" s="1" t="s">
         <v>1565</v>
       </c>
-      <c r="G137" t="s">
+      <c r="G137" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H137" t="s">
+      <c r="H137" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I137" t="s">
+      <c r="I137" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="J137" t="s">
+      <c r="J137" s="1" t="s">
         <v>1588</v>
       </c>
-      <c r="K137"/>
-      <c r="L137">
+      <c r="K137" s="1"/>
+      <c r="L137" s="1">
         <v>82160</v>
       </c>
-      <c r="M137" t="s">
+      <c r="M137" s="1" t="s">
         <v>1589</v>
       </c>
-      <c r="N137" t="s">
+      <c r="N137" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O137"/>
-      <c r="P137" t="s">
+      <c r="O137" s="1"/>
+      <c r="P137" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q137"/>
-      <c r="R137" t="s">
+      <c r="Q137" s="1"/>
+      <c r="R137" s="1" t="s">
         <v>1590</v>
       </c>
-      <c r="S137" t="s">
+      <c r="S137" s="1" t="s">
         <v>1591</v>
       </c>
-      <c r="T137" t="s">
+      <c r="T137" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="U137" t="s">
+      <c r="U137" s="1" t="s">
         <v>1592</v>
       </c>
-      <c r="V137" t="s">
+      <c r="V137" s="1" t="s">
         <v>1593</v>
       </c>
-      <c r="W137" t="s">
+      <c r="W137" s="1" t="s">
         <v>1594</v>
       </c>
     </row>
     <row r="138" spans="1:23">
-      <c r="A138" t="s">
+      <c r="A138" s="1" t="s">
         <v>1595</v>
       </c>
-      <c r="B138"/>
-      <c r="C138" t="s">
+      <c r="B138" s="1"/>
+      <c r="C138" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D138"/>
-      <c r="E138" t="s">
+      <c r="D138" s="1"/>
+      <c r="E138" s="1" t="s">
         <v>1596</v>
       </c>
-      <c r="F138" t="s">
+      <c r="F138" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="G138" t="s">
+      <c r="G138" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H138" t="s">
+      <c r="H138" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I138" t="s">
+      <c r="I138" s="1" t="s">
         <v>1597</v>
       </c>
-      <c r="J138" t="s">
+      <c r="J138" s="1" t="s">
         <v>1598</v>
       </c>
-      <c r="K138" t="s">
+      <c r="K138" s="1" t="s">
         <v>1599</v>
       </c>
-      <c r="L138">
+      <c r="L138" s="1">
         <v>31200</v>
       </c>
-      <c r="M138" t="s">
+      <c r="M138" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N138" t="s">
+      <c r="N138" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="O138"/>
-      <c r="P138" t="s">
+      <c r="O138" s="1"/>
+      <c r="P138" s="1" t="s">
         <v>1600</v>
       </c>
-      <c r="Q138"/>
-      <c r="R138" t="s">
+      <c r="Q138" s="1"/>
+      <c r="R138" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="S138" t="s">
+      <c r="S138" s="1" t="s">
         <v>1601</v>
       </c>
-      <c r="T138" t="s">
+      <c r="T138" s="1" t="s">
         <v>1602</v>
       </c>
-      <c r="U138" t="s">
+      <c r="U138" s="1" t="s">
         <v>1603</v>
       </c>
-      <c r="V138" t="s">
+      <c r="V138" s="1" t="s">
         <v>1604</v>
       </c>
-      <c r="W138" t="s">
+      <c r="W138" s="1" t="s">
         <v>1605</v>
       </c>
     </row>
     <row r="139" spans="1:23">
-      <c r="A139" t="s">
+      <c r="A139" s="1" t="s">
         <v>1606</v>
       </c>
-      <c r="B139"/>
-      <c r="C139" t="s">
+      <c r="B139" s="1"/>
+      <c r="C139" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D139" t="s">
+      <c r="D139" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="E139" t="s">
+      <c r="E139" s="1" t="s">
         <v>1607</v>
       </c>
-      <c r="F139" t="s">
+      <c r="F139" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="G139" t="s">
+      <c r="G139" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H139" t="s">
+      <c r="H139" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I139"/>
-      <c r="J139" t="s">
+      <c r="I139" s="1"/>
+      <c r="J139" s="1" t="s">
         <v>1608</v>
       </c>
-      <c r="K139"/>
-      <c r="L139">
+      <c r="K139" s="1"/>
+      <c r="L139" s="1">
         <v>31000</v>
       </c>
-      <c r="M139" t="s">
+      <c r="M139" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="N139" t="s">
+      <c r="N139" s="1" t="s">
         <v>1166</v>
       </c>
-      <c r="O139"/>
-      <c r="P139" t="s">
+      <c r="O139" s="1"/>
+      <c r="P139" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q139"/>
-[...4 lines deleted...]
-      <c r="V139" t="s">
+      <c r="Q139" s="1"/>
+      <c r="R139" s="1"/>
+      <c r="S139" s="1"/>
+      <c r="T139" s="1"/>
+      <c r="U139" s="1"/>
+      <c r="V139" s="1" t="s">
         <v>1609</v>
       </c>
-      <c r="W139" t="s">
+      <c r="W139" s="1" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="140" spans="1:23">
-      <c r="A140" t="s">
+      <c r="A140" s="1" t="s">
         <v>1611</v>
       </c>
-      <c r="B140" t="s">
+      <c r="B140" s="1" t="s">
         <v>1611</v>
       </c>
-      <c r="C140" t="s">
+      <c r="C140" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D140" t="s">
+      <c r="D140" s="1" t="s">
         <v>1612</v>
       </c>
-      <c r="E140" t="s">
+      <c r="E140" s="1" t="s">
         <v>1613</v>
       </c>
-      <c r="F140" t="s">
+      <c r="F140" s="1" t="s">
         <v>1614</v>
       </c>
-      <c r="G140" t="s">
+      <c r="G140" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H140" t="s">
+      <c r="H140" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I140" t="s">
+      <c r="I140" s="1" t="s">
         <v>1615</v>
       </c>
-      <c r="J140" t="s">
+      <c r="J140" s="1" t="s">
         <v>1616</v>
       </c>
-      <c r="K140"/>
-      <c r="L140">
+      <c r="K140" s="1"/>
+      <c r="L140" s="1">
         <v>31700</v>
       </c>
-      <c r="M140" t="s">
+      <c r="M140" s="1" t="s">
         <v>1617</v>
       </c>
-      <c r="N140" t="s">
+      <c r="N140" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="O140"/>
-      <c r="P140" t="s">
+      <c r="O140" s="1"/>
+      <c r="P140" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q140"/>
-      <c r="R140" t="s">
+      <c r="Q140" s="1"/>
+      <c r="R140" s="1" t="s">
         <v>1618</v>
       </c>
-      <c r="S140" t="s">
+      <c r="S140" s="1" t="s">
         <v>1619</v>
       </c>
-      <c r="T140" t="s">
+      <c r="T140" s="1" t="s">
         <v>1620</v>
       </c>
-      <c r="U140" t="s">
+      <c r="U140" s="1" t="s">
         <v>1621</v>
       </c>
-      <c r="V140" t="s">
+      <c r="V140" s="1" t="s">
         <v>1622</v>
       </c>
-      <c r="W140"/>
+      <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
-      <c r="A141" t="s">
+      <c r="A141" s="1" t="s">
         <v>1623</v>
       </c>
-      <c r="B141"/>
-      <c r="C141" t="s">
+      <c r="B141" s="1"/>
+      <c r="C141" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D141"/>
-      <c r="E141" t="s">
+      <c r="D141" s="1"/>
+      <c r="E141" s="1" t="s">
         <v>1624</v>
       </c>
-      <c r="F141" t="s">
+      <c r="F141" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="G141" t="s">
+      <c r="G141" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H141" t="s">
+      <c r="H141" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I141" t="s">
+      <c r="I141" s="1" t="s">
         <v>1625</v>
       </c>
-      <c r="J141" t="s">
+      <c r="J141" s="1" t="s">
         <v>1626</v>
       </c>
-      <c r="K141"/>
-      <c r="L141">
+      <c r="K141" s="1"/>
+      <c r="L141" s="1">
         <v>69160</v>
       </c>
-      <c r="M141" t="s">
+      <c r="M141" s="1" t="s">
         <v>1627</v>
       </c>
-      <c r="N141" t="s">
+      <c r="N141" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O141"/>
-      <c r="P141" t="s">
+      <c r="O141" s="1"/>
+      <c r="P141" s="1" t="s">
         <v>1628</v>
       </c>
-      <c r="Q141" t="s">
+      <c r="Q141" s="1" t="s">
         <v>1629</v>
       </c>
-      <c r="R141" t="s">
+      <c r="R141" s="1" t="s">
         <v>1630</v>
       </c>
-      <c r="S141" t="s">
+      <c r="S141" s="1" t="s">
         <v>1631</v>
       </c>
-      <c r="T141" t="s">
+      <c r="T141" s="1" t="s">
         <v>1632</v>
       </c>
-      <c r="U141" t="s">
+      <c r="U141" s="1" t="s">
         <v>1633</v>
       </c>
-      <c r="V141" t="s">
+      <c r="V141" s="1" t="s">
         <v>1634</v>
       </c>
-      <c r="W141"/>
+      <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
-      <c r="A142" t="s">
+      <c r="A142" s="1" t="s">
         <v>1635</v>
       </c>
-      <c r="B142" t="s">
+      <c r="B142" s="1" t="s">
         <v>1636</v>
       </c>
-      <c r="C142" t="s">
+      <c r="C142" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D142"/>
-      <c r="E142" t="s">
+      <c r="D142" s="1"/>
+      <c r="E142" s="1" t="s">
         <v>1637</v>
       </c>
-      <c r="F142" t="s">
+      <c r="F142" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G142" t="s">
+      <c r="G142" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H142" t="s">
+      <c r="H142" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I142" t="s">
+      <c r="I142" s="1" t="s">
         <v>1638</v>
       </c>
-      <c r="J142" t="s">
+      <c r="J142" s="1" t="s">
         <v>1639</v>
       </c>
-      <c r="K142" t="s">
+      <c r="K142" s="1" t="s">
         <v>1640</v>
       </c>
-      <c r="L142">
+      <c r="L142" s="1">
         <v>81500</v>
       </c>
-      <c r="M142" t="s">
+      <c r="M142" s="1" t="s">
         <v>1641</v>
       </c>
-      <c r="N142" t="s">
+      <c r="N142" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O142" t="s">
+      <c r="O142" s="1" t="s">
         <v>1642</v>
       </c>
-      <c r="P142" t="s">
+      <c r="P142" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q142"/>
-      <c r="R142" t="s">
+      <c r="Q142" s="1"/>
+      <c r="R142" s="1" t="s">
         <v>1344</v>
       </c>
-      <c r="S142" t="s">
+      <c r="S142" s="1" t="s">
         <v>1643</v>
       </c>
-      <c r="T142" t="s">
+      <c r="T142" s="1" t="s">
         <v>1644</v>
       </c>
-      <c r="U142" t="s">
+      <c r="U142" s="1" t="s">
         <v>1645</v>
       </c>
-      <c r="V142" t="s">
+      <c r="V142" s="1" t="s">
         <v>1646</v>
       </c>
-      <c r="W142" t="s">
+      <c r="W142" s="1" t="s">
         <v>1647</v>
       </c>
     </row>
     <row r="143" spans="1:23">
-      <c r="A143" t="s">
+      <c r="A143" s="1" t="s">
         <v>1648</v>
       </c>
-      <c r="B143" t="s">
+      <c r="B143" s="1" t="s">
         <v>1649</v>
       </c>
-      <c r="C143" t="s">
+      <c r="C143" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D143"/>
-      <c r="E143" t="s">
+      <c r="D143" s="1"/>
+      <c r="E143" s="1" t="s">
         <v>1650</v>
       </c>
-      <c r="F143" t="s">
+      <c r="F143" s="1" t="s">
         <v>1651</v>
       </c>
-      <c r="G143" t="s">
+      <c r="G143" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H143" t="s">
+      <c r="H143" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I143" t="s">
+      <c r="I143" s="1" t="s">
         <v>1652</v>
       </c>
-      <c r="J143" t="s">
+      <c r="J143" s="1" t="s">
         <v>1653</v>
       </c>
-      <c r="K143"/>
-      <c r="L143">
+      <c r="K143" s="1"/>
+      <c r="L143" s="1">
         <v>34150</v>
       </c>
-      <c r="M143" t="s">
+      <c r="M143" s="1" t="s">
         <v>1654</v>
       </c>
-      <c r="N143" t="s">
+      <c r="N143" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O143"/>
-      <c r="P143" t="s">
+      <c r="O143" s="1"/>
+      <c r="P143" s="1" t="s">
         <v>914</v>
       </c>
-      <c r="Q143"/>
-      <c r="R143" t="s">
+      <c r="Q143" s="1"/>
+      <c r="R143" s="1" t="s">
         <v>1655</v>
       </c>
-      <c r="S143" t="s">
+      <c r="S143" s="1" t="s">
         <v>1656</v>
       </c>
-      <c r="T143" t="s">
+      <c r="T143" s="1" t="s">
         <v>1657</v>
       </c>
-      <c r="U143" t="s">
+      <c r="U143" s="1" t="s">
         <v>1658</v>
       </c>
-      <c r="V143" t="s">
+      <c r="V143" s="1" t="s">
         <v>1659</v>
       </c>
-      <c r="W143" t="s">
+      <c r="W143" s="1" t="s">
         <v>1660</v>
       </c>
     </row>
     <row r="144" spans="1:23">
-      <c r="A144" t="s">
+      <c r="A144" s="1" t="s">
         <v>1661</v>
       </c>
-      <c r="B144"/>
-      <c r="C144" t="s">
+      <c r="B144" s="1"/>
+      <c r="C144" s="1" t="s">
         <v>976</v>
       </c>
-      <c r="D144"/>
-      <c r="E144" t="s">
+      <c r="D144" s="1"/>
+      <c r="E144" s="1" t="s">
         <v>1662</v>
       </c>
-      <c r="F144" t="s">
+      <c r="F144" s="1" t="s">
         <v>1663</v>
       </c>
-      <c r="G144" t="s">
+      <c r="G144" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H144" t="s">
+      <c r="H144" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="I144" t="s">
+      <c r="I144" s="1" t="s">
         <v>1664</v>
       </c>
-      <c r="J144" t="s">
+      <c r="J144" s="1" t="s">
         <v>1665</v>
       </c>
-      <c r="K144"/>
-      <c r="L144">
+      <c r="K144" s="1"/>
+      <c r="L144" s="1">
         <v>69008</v>
       </c>
-      <c r="M144" t="s">
+      <c r="M144" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N144" t="s">
+      <c r="N144" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O144"/>
-      <c r="P144" t="s">
+      <c r="O144" s="1"/>
+      <c r="P144" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q144"/>
-      <c r="R144" t="s">
+      <c r="Q144" s="1"/>
+      <c r="R144" s="1" t="s">
         <v>1666</v>
       </c>
-      <c r="S144" t="s">
+      <c r="S144" s="1" t="s">
         <v>1667</v>
       </c>
-      <c r="T144" t="s">
+      <c r="T144" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="U144" t="s">
+      <c r="U144" s="1" t="s">
         <v>1668</v>
       </c>
-      <c r="V144" t="s">
+      <c r="V144" s="1" t="s">
         <v>1669</v>
       </c>
-      <c r="W144" t="s">
+      <c r="W144" s="1" t="s">
         <v>1670</v>
       </c>
     </row>
     <row r="145" spans="1:23">
-      <c r="A145" t="s">
+      <c r="A145" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B145"/>
-      <c r="C145" t="s">
+      <c r="B145" s="1"/>
+      <c r="C145" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D145"/>
-[...1 lines deleted...]
-      <c r="F145" t="s">
+      <c r="D145" s="1"/>
+      <c r="E145" s="1"/>
+      <c r="F145" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G145" t="s">
+      <c r="G145" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H145" t="s">
+      <c r="H145" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I145"/>
-      <c r="J145" t="s">
+      <c r="I145" s="1"/>
+      <c r="J145" s="1" t="s">
         <v>1671</v>
       </c>
-      <c r="K145"/>
-      <c r="L145">
+      <c r="K145" s="1"/>
+      <c r="L145" s="1">
         <v>66000</v>
       </c>
-      <c r="M145" t="s">
+      <c r="M145" s="1" t="s">
         <v>1672</v>
       </c>
-      <c r="N145" t="s">
+      <c r="N145" s="1" t="s">
         <v>1673</v>
       </c>
-      <c r="O145"/>
-      <c r="P145" t="s">
+      <c r="O145" s="1"/>
+      <c r="P145" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q145"/>
-[...4 lines deleted...]
-      <c r="V145" t="s">
+      <c r="Q145" s="1"/>
+      <c r="R145" s="1"/>
+      <c r="S145" s="1"/>
+      <c r="T145" s="1"/>
+      <c r="U145" s="1"/>
+      <c r="V145" s="1" t="s">
         <v>1674</v>
       </c>
-      <c r="W145" t="s">
+      <c r="W145" s="1" t="s">
         <v>1675</v>
       </c>
     </row>
     <row r="146" spans="1:23">
-      <c r="A146" t="s">
+      <c r="A146" s="1" t="s">
         <v>1676</v>
       </c>
-      <c r="B146"/>
-      <c r="C146" t="s">
+      <c r="B146" s="1"/>
+      <c r="C146" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D146"/>
-[...1 lines deleted...]
-      <c r="F146" t="s">
+      <c r="D146" s="1"/>
+      <c r="E146" s="1"/>
+      <c r="F146" s="1" t="s">
         <v>1328</v>
       </c>
-      <c r="G146" t="s">
+      <c r="G146" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H146" t="s">
+      <c r="H146" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I146"/>
-      <c r="J146" t="s">
+      <c r="I146" s="1"/>
+      <c r="J146" s="1" t="s">
         <v>1677</v>
       </c>
-      <c r="K146" t="s">
+      <c r="K146" s="1" t="s">
         <v>1678</v>
       </c>
-      <c r="L146">
+      <c r="L146" s="1">
         <v>32022</v>
       </c>
-      <c r="M146" t="s">
+      <c r="M146" s="1" t="s">
         <v>1679</v>
       </c>
-      <c r="N146" t="s">
+      <c r="N146" s="1" t="s">
         <v>1673</v>
       </c>
-      <c r="O146"/>
-      <c r="P146" t="s">
+      <c r="O146" s="1"/>
+      <c r="P146" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="Q146"/>
-[...4 lines deleted...]
-      <c r="V146" t="s">
+      <c r="Q146" s="1"/>
+      <c r="R146" s="1"/>
+      <c r="S146" s="1"/>
+      <c r="T146" s="1"/>
+      <c r="U146" s="1"/>
+      <c r="V146" s="1" t="s">
         <v>1681</v>
       </c>
-      <c r="W146" t="s">
+      <c r="W146" s="1" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="147" spans="1:23">
-      <c r="A147" t="s">
+      <c r="A147" s="1" t="s">
         <v>1683</v>
       </c>
-      <c r="B147"/>
-      <c r="C147" t="s">
+      <c r="B147" s="1"/>
+      <c r="C147" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D147" t="s">
+      <c r="D147" s="1" t="s">
         <v>1684</v>
       </c>
-      <c r="E147" t="s">
+      <c r="E147" s="1" t="s">
         <v>1685</v>
       </c>
-      <c r="F147" t="s">
+      <c r="F147" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="G147" t="s">
+      <c r="G147" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H147" t="s">
+      <c r="H147" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="I147" t="s">
+      <c r="I147" s="1" t="s">
         <v>1686</v>
       </c>
-      <c r="J147" t="s">
+      <c r="J147" s="1" t="s">
         <v>1687</v>
       </c>
-      <c r="K147"/>
-      <c r="L147">
+      <c r="K147" s="1"/>
+      <c r="L147" s="1">
         <v>69550</v>
       </c>
-      <c r="M147" t="s">
+      <c r="M147" s="1" t="s">
         <v>1688</v>
       </c>
-      <c r="N147" t="s">
+      <c r="N147" s="1" t="s">
         <v>1689</v>
       </c>
-      <c r="O147" t="s">
+      <c r="O147" s="1" t="s">
         <v>1690</v>
       </c>
-      <c r="P147" t="s">
+      <c r="P147" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q147" t="s">
+      <c r="Q147" s="1" t="s">
         <v>1691</v>
       </c>
-      <c r="R147" t="s">
+      <c r="R147" s="1" t="s">
         <v>1692</v>
       </c>
-      <c r="S147" t="s">
+      <c r="S147" s="1" t="s">
         <v>1693</v>
       </c>
-      <c r="T147" t="s">
+      <c r="T147" s="1" t="s">
         <v>1694</v>
       </c>
-      <c r="U147" t="s">
+      <c r="U147" s="1" t="s">
         <v>1695</v>
       </c>
-      <c r="V147" t="s">
+      <c r="V147" s="1" t="s">
         <v>1696</v>
       </c>
-      <c r="W147" t="s">
+      <c r="W147" s="1" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="148" spans="1:23">
-      <c r="A148" t="s">
+      <c r="A148" s="1" t="s">
         <v>1698</v>
       </c>
-      <c r="B148"/>
-      <c r="C148" t="s">
+      <c r="B148" s="1"/>
+      <c r="C148" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D148"/>
-      <c r="E148" t="s">
+      <c r="D148" s="1"/>
+      <c r="E148" s="1" t="s">
         <v>1699</v>
       </c>
-      <c r="F148" t="s">
+      <c r="F148" s="1" t="s">
         <v>1464</v>
       </c>
-      <c r="G148" t="s">
+      <c r="G148" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H148" t="s">
+      <c r="H148" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I148" t="s">
+      <c r="I148" s="1" t="s">
         <v>1700</v>
       </c>
-      <c r="J148" t="s">
+      <c r="J148" s="1" t="s">
         <v>1701</v>
       </c>
-      <c r="K148"/>
-      <c r="L148">
+      <c r="K148" s="1"/>
+      <c r="L148" s="1">
         <v>26150</v>
       </c>
-      <c r="M148" t="s">
+      <c r="M148" s="1" t="s">
         <v>1702</v>
       </c>
-      <c r="N148" t="s">
+      <c r="N148" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O148"/>
-      <c r="P148" t="s">
+      <c r="O148" s="1"/>
+      <c r="P148" s="1" t="s">
         <v>1703</v>
       </c>
-      <c r="Q148"/>
-      <c r="R148" t="s">
+      <c r="Q148" s="1"/>
+      <c r="R148" s="1" t="s">
         <v>1704</v>
       </c>
-      <c r="S148" t="s">
+      <c r="S148" s="1" t="s">
         <v>1705</v>
       </c>
-      <c r="T148"/>
-      <c r="U148" t="s">
+      <c r="T148" s="1"/>
+      <c r="U148" s="1" t="s">
         <v>1706</v>
       </c>
-      <c r="V148"/>
-      <c r="W148" t="s">
+      <c r="V148" s="1"/>
+      <c r="W148" s="1" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="149" spans="1:23">
-      <c r="A149" t="s">
+      <c r="A149" s="1" t="s">
         <v>1708</v>
       </c>
-      <c r="B149" t="s">
+      <c r="B149" s="1" t="s">
         <v>1709</v>
       </c>
-      <c r="C149" t="s">
+      <c r="C149" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D149"/>
-      <c r="E149" t="s">
+      <c r="D149" s="1"/>
+      <c r="E149" s="1" t="s">
         <v>1710</v>
       </c>
-      <c r="F149" t="s">
+      <c r="F149" s="1" t="s">
         <v>1711</v>
       </c>
-      <c r="G149" t="s">
+      <c r="G149" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H149" t="s">
+      <c r="H149" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I149" t="s">
+      <c r="I149" s="1" t="s">
         <v>1712</v>
       </c>
-      <c r="J149" t="s">
+      <c r="J149" s="1" t="s">
         <v>1713</v>
       </c>
-      <c r="K149"/>
-      <c r="L149">
+      <c r="K149" s="1"/>
+      <c r="L149" s="1">
         <v>31520</v>
       </c>
-      <c r="M149" t="s">
+      <c r="M149" s="1" t="s">
         <v>1714</v>
       </c>
-      <c r="N149" t="s">
+      <c r="N149" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O149"/>
-      <c r="P149" t="s">
+      <c r="O149" s="1"/>
+      <c r="P149" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q149" t="s">
+      <c r="Q149" s="1" t="s">
         <v>1715</v>
       </c>
-      <c r="R149" t="s">
+      <c r="R149" s="1" t="s">
         <v>1716</v>
       </c>
-      <c r="S149" t="s">
+      <c r="S149" s="1" t="s">
         <v>1717</v>
       </c>
-      <c r="T149" t="s">
+      <c r="T149" s="1" t="s">
         <v>1718</v>
       </c>
-      <c r="U149" t="s">
+      <c r="U149" s="1" t="s">
         <v>1719</v>
       </c>
-      <c r="V149" t="s">
+      <c r="V149" s="1" t="s">
         <v>1720</v>
       </c>
-      <c r="W149" t="s">
+      <c r="W149" s="1" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="150" spans="1:23">
-      <c r="A150" t="s">
+      <c r="A150" s="1" t="s">
         <v>1722</v>
       </c>
-      <c r="B150"/>
-      <c r="C150" t="s">
+      <c r="B150" s="1"/>
+      <c r="C150" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D150"/>
-      <c r="E150" t="s">
+      <c r="D150" s="1"/>
+      <c r="E150" s="1" t="s">
         <v>1723</v>
       </c>
-      <c r="F150" t="s">
+      <c r="F150" s="1" t="s">
         <v>1724</v>
       </c>
-      <c r="G150" t="s">
+      <c r="G150" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H150" t="s">
+      <c r="H150" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I150"/>
-      <c r="J150" t="s">
+      <c r="I150" s="1"/>
+      <c r="J150" s="1" t="s">
         <v>1725</v>
       </c>
-      <c r="K150"/>
-      <c r="L150">
+      <c r="K150" s="1"/>
+      <c r="L150" s="1">
         <v>38400</v>
       </c>
-      <c r="M150" t="s">
+      <c r="M150" s="1" t="s">
         <v>1726</v>
       </c>
-      <c r="N150" t="s">
+      <c r="N150" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O150"/>
-      <c r="P150" t="s">
+      <c r="O150" s="1"/>
+      <c r="P150" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q150"/>
-      <c r="R150" t="s">
+      <c r="Q150" s="1"/>
+      <c r="R150" s="1" t="s">
         <v>1727</v>
       </c>
-      <c r="S150" t="s">
+      <c r="S150" s="1" t="s">
         <v>1728</v>
       </c>
-      <c r="T150" t="s">
+      <c r="T150" s="1" t="s">
         <v>1729</v>
       </c>
-      <c r="U150" t="s">
+      <c r="U150" s="1" t="s">
         <v>1730</v>
       </c>
-      <c r="V150"/>
-      <c r="W150" t="s">
+      <c r="V150" s="1"/>
+      <c r="W150" s="1" t="s">
         <v>1731</v>
       </c>
     </row>
     <row r="151" spans="1:23">
-      <c r="A151" t="s">
+      <c r="A151" s="1" t="s">
         <v>1732</v>
       </c>
-      <c r="B151" t="s">
+      <c r="B151" s="1" t="s">
         <v>1733</v>
       </c>
-      <c r="C151" t="s">
+      <c r="C151" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D151"/>
-[...1 lines deleted...]
-      <c r="F151" t="s">
+      <c r="D151" s="1"/>
+      <c r="E151" s="1"/>
+      <c r="F151" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G151" t="s">
+      <c r="G151" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H151" t="s">
+      <c r="H151" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I151"/>
-      <c r="J151" t="s">
+      <c r="I151" s="1"/>
+      <c r="J151" s="1" t="s">
         <v>1734</v>
       </c>
-      <c r="K151"/>
-      <c r="L151">
+      <c r="K151" s="1"/>
+      <c r="L151" s="1">
         <v>31074</v>
       </c>
-      <c r="M151" t="s">
+      <c r="M151" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N151" t="s">
+      <c r="N151" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="O151"/>
-      <c r="P151" t="s">
+      <c r="O151" s="1"/>
+      <c r="P151" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q151"/>
-      <c r="R151" t="s">
+      <c r="Q151" s="1"/>
+      <c r="R151" s="1" t="s">
         <v>1735</v>
       </c>
-      <c r="S151" t="s">
+      <c r="S151" s="1" t="s">
         <v>1736</v>
       </c>
-      <c r="T151" t="s">
+      <c r="T151" s="1" t="s">
         <v>1737</v>
       </c>
-      <c r="U151" t="s">
+      <c r="U151" s="1" t="s">
         <v>1738</v>
       </c>
-      <c r="V151"/>
-      <c r="W151" t="s">
+      <c r="V151" s="1"/>
+      <c r="W151" s="1" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="152" spans="1:23">
-      <c r="A152" t="s">
+      <c r="A152" s="1" t="s">
         <v>1740</v>
       </c>
-      <c r="B152"/>
-      <c r="C152" t="s">
+      <c r="B152" s="1"/>
+      <c r="C152" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D152"/>
-      <c r="E152" t="s">
+      <c r="D152" s="1"/>
+      <c r="E152" s="1" t="s">
         <v>1741</v>
       </c>
-      <c r="F152" t="s">
+      <c r="F152" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G152" t="s">
+      <c r="G152" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H152" t="s">
+      <c r="H152" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I152"/>
-      <c r="J152" t="s">
+      <c r="I152" s="1"/>
+      <c r="J152" s="1" t="s">
         <v>1742</v>
       </c>
-      <c r="K152"/>
-      <c r="L152">
+      <c r="K152" s="1"/>
+      <c r="L152" s="1">
         <v>31059</v>
       </c>
-      <c r="M152" t="s">
+      <c r="M152" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N152" t="s">
+      <c r="N152" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O152"/>
-      <c r="P152" t="s">
+      <c r="O152" s="1"/>
+      <c r="P152" s="1" t="s">
         <v>1743</v>
       </c>
-      <c r="Q152"/>
-      <c r="R152" t="s">
+      <c r="Q152" s="1"/>
+      <c r="R152" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="S152" t="s">
+      <c r="S152" s="1" t="s">
         <v>1744</v>
       </c>
-      <c r="T152" t="s">
+      <c r="T152" s="1" t="s">
         <v>1745</v>
       </c>
-      <c r="U152" t="s">
+      <c r="U152" s="1" t="s">
         <v>1746</v>
       </c>
-      <c r="V152"/>
-      <c r="W152" t="s">
+      <c r="V152" s="1"/>
+      <c r="W152" s="1" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="153" spans="1:23">
-      <c r="A153" t="s">
+      <c r="A153" s="1" t="s">
         <v>1748</v>
       </c>
-      <c r="B153" t="s">
+      <c r="B153" s="1" t="s">
         <v>1749</v>
       </c>
-      <c r="C153" t="s">
+      <c r="C153" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D153"/>
-      <c r="E153" t="s">
+      <c r="D153" s="1"/>
+      <c r="E153" s="1" t="s">
         <v>1750</v>
       </c>
-      <c r="F153" t="s">
+      <c r="F153" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="G153" t="s">
+      <c r="G153" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H153" t="s">
+      <c r="H153" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I153"/>
-      <c r="J153" t="s">
+      <c r="I153" s="1"/>
+      <c r="J153" s="1" t="s">
         <v>1751</v>
       </c>
-      <c r="K153"/>
-      <c r="L153">
+      <c r="K153" s="1"/>
+      <c r="L153" s="1">
         <v>69006</v>
       </c>
-      <c r="M153" t="s">
+      <c r="M153" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N153" t="s">
+      <c r="N153" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="O153"/>
-      <c r="P153" t="s">
+      <c r="O153" s="1"/>
+      <c r="P153" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q153"/>
-      <c r="R153" t="s">
+      <c r="Q153" s="1"/>
+      <c r="R153" s="1" t="s">
         <v>1752</v>
       </c>
-      <c r="S153" t="s">
+      <c r="S153" s="1" t="s">
         <v>1752</v>
       </c>
-      <c r="T153"/>
-      <c r="U153" t="s">
+      <c r="T153" s="1"/>
+      <c r="U153" s="1" t="s">
         <v>1753</v>
       </c>
-      <c r="V153"/>
-      <c r="W153" t="s">
+      <c r="V153" s="1"/>
+      <c r="W153" s="1" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="154" spans="1:23">
-      <c r="A154" t="s">
+      <c r="A154" s="1" t="s">
         <v>1755</v>
       </c>
-      <c r="B154" t="s">
+      <c r="B154" s="1" t="s">
         <v>1756</v>
       </c>
-      <c r="C154" t="s">
+      <c r="C154" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D154"/>
-      <c r="E154" t="s">
+      <c r="D154" s="1"/>
+      <c r="E154" s="1" t="s">
         <v>1757</v>
       </c>
-      <c r="F154" t="s">
+      <c r="F154" s="1" t="s">
         <v>1758</v>
       </c>
-      <c r="G154" t="s">
+      <c r="G154" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H154" t="s">
+      <c r="H154" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I154"/>
-      <c r="J154" t="s">
+      <c r="I154" s="1"/>
+      <c r="J154" s="1" t="s">
         <v>1759</v>
       </c>
-      <c r="K154"/>
-      <c r="L154">
+      <c r="K154" s="1"/>
+      <c r="L154" s="1">
         <v>31000</v>
       </c>
-      <c r="M154" t="s">
+      <c r="M154" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N154" t="s">
+      <c r="N154" s="1" t="s">
         <v>720</v>
       </c>
-      <c r="O154"/>
-      <c r="P154" t="s">
+      <c r="O154" s="1"/>
+      <c r="P154" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q154"/>
-[...5 lines deleted...]
-      <c r="W154" t="s">
+      <c r="Q154" s="1"/>
+      <c r="R154" s="1"/>
+      <c r="S154" s="1"/>
+      <c r="T154" s="1"/>
+      <c r="U154" s="1"/>
+      <c r="V154" s="1"/>
+      <c r="W154" s="1" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="155" spans="1:23">
-      <c r="A155" t="s">
+      <c r="A155" s="1" t="s">
         <v>1761</v>
       </c>
-      <c r="B155" t="s">
+      <c r="B155" s="1" t="s">
         <v>1761</v>
       </c>
-      <c r="C155" t="s">
+      <c r="C155" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D155"/>
-      <c r="E155" t="s">
+      <c r="D155" s="1"/>
+      <c r="E155" s="1" t="s">
         <v>1762</v>
       </c>
-      <c r="F155" t="s">
+      <c r="F155" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G155" t="s">
+      <c r="G155" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H155" t="s">
+      <c r="H155" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I155"/>
-      <c r="J155" t="s">
+      <c r="I155" s="1"/>
+      <c r="J155" s="1" t="s">
         <v>1763</v>
       </c>
-      <c r="K155"/>
-      <c r="L155">
+      <c r="K155" s="1"/>
+      <c r="L155" s="1">
         <v>81100</v>
       </c>
-      <c r="M155" t="s">
+      <c r="M155" s="1" t="s">
         <v>1764</v>
       </c>
-      <c r="N155" t="s">
+      <c r="N155" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O155"/>
-      <c r="P155" t="s">
+      <c r="O155" s="1"/>
+      <c r="P155" s="1" t="s">
         <v>1765</v>
       </c>
-      <c r="Q155"/>
-      <c r="R155" t="s">
+      <c r="Q155" s="1"/>
+      <c r="R155" s="1" t="s">
         <v>1766</v>
       </c>
-      <c r="S155" t="s">
+      <c r="S155" s="1" t="s">
         <v>1767</v>
       </c>
-      <c r="T155"/>
-      <c r="U155" t="s">
+      <c r="T155" s="1"/>
+      <c r="U155" s="1" t="s">
         <v>1768</v>
       </c>
-      <c r="V155" t="s">
+      <c r="V155" s="1" t="s">
         <v>1769</v>
       </c>
-      <c r="W155" t="s">
+      <c r="W155" s="1" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="156" spans="1:23">
-      <c r="A156" t="s">
+      <c r="A156" s="1" t="s">
         <v>1771</v>
       </c>
-      <c r="B156" t="s">
+      <c r="B156" s="1" t="s">
         <v>1772</v>
       </c>
-      <c r="C156" t="s">
+      <c r="C156" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="D156"/>
-      <c r="E156" t="s">
+      <c r="D156" s="1"/>
+      <c r="E156" s="1" t="s">
         <v>1773</v>
       </c>
-      <c r="F156" t="s">
+      <c r="F156" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G156" t="s">
+      <c r="G156" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H156" t="s">
+      <c r="H156" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I156" t="s">
+      <c r="I156" s="1" t="s">
         <v>1774</v>
       </c>
-      <c r="J156" t="s">
+      <c r="J156" s="1" t="s">
         <v>1775</v>
       </c>
-      <c r="K156"/>
-      <c r="L156">
+      <c r="K156" s="1"/>
+      <c r="L156" s="1">
         <v>46300</v>
       </c>
-      <c r="M156" t="s">
+      <c r="M156" s="1" t="s">
         <v>1776</v>
       </c>
-      <c r="N156" t="s">
+      <c r="N156" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O156"/>
-      <c r="P156" t="s">
+      <c r="O156" s="1"/>
+      <c r="P156" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q156"/>
-      <c r="R156" t="s">
+      <c r="Q156" s="1"/>
+      <c r="R156" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="S156" t="s">
+      <c r="S156" s="1" t="s">
         <v>1777</v>
       </c>
-      <c r="T156" t="s">
+      <c r="T156" s="1" t="s">
         <v>1778</v>
       </c>
-      <c r="U156" t="s">
+      <c r="U156" s="1" t="s">
         <v>1779</v>
       </c>
-      <c r="V156" t="s">
+      <c r="V156" s="1" t="s">
         <v>1780</v>
       </c>
-      <c r="W156" t="s">
+      <c r="W156" s="1" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="157" spans="1:23">
-      <c r="A157" t="s">
+      <c r="A157" s="1" t="s">
         <v>1782</v>
       </c>
-      <c r="B157" t="s">
+      <c r="B157" s="1" t="s">
         <v>1783</v>
       </c>
-      <c r="C157" t="s">
+      <c r="C157" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D157"/>
-      <c r="E157" t="s">
+      <c r="D157" s="1"/>
+      <c r="E157" s="1" t="s">
         <v>1784</v>
       </c>
-      <c r="F157" t="s">
+      <c r="F157" s="1" t="s">
         <v>1785</v>
       </c>
-      <c r="G157" t="s">
+      <c r="G157" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H157" t="s">
+      <c r="H157" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I157" t="s">
+      <c r="I157" s="1" t="s">
         <v>1786</v>
       </c>
-      <c r="J157" t="s">
+      <c r="J157" s="1" t="s">
         <v>1787</v>
       </c>
-      <c r="K157"/>
-      <c r="L157">
+      <c r="K157" s="1"/>
+      <c r="L157" s="1">
         <v>42370</v>
       </c>
-      <c r="M157" t="s">
+      <c r="M157" s="1" t="s">
         <v>1788</v>
       </c>
-      <c r="N157" t="s">
+      <c r="N157" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="O157"/>
-      <c r="P157" t="s">
+      <c r="O157" s="1"/>
+      <c r="P157" s="1" t="s">
         <v>1789</v>
       </c>
-      <c r="Q157"/>
-      <c r="R157" t="s">
+      <c r="Q157" s="1"/>
+      <c r="R157" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="S157" t="s">
+      <c r="S157" s="1" t="s">
         <v>1790</v>
       </c>
-      <c r="T157" t="s">
+      <c r="T157" s="1" t="s">
         <v>1791</v>
       </c>
-      <c r="U157" t="s">
+      <c r="U157" s="1" t="s">
         <v>1792</v>
       </c>
-      <c r="V157"/>
-      <c r="W157"/>
+      <c r="V157" s="1"/>
+      <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
-      <c r="A158" t="s">
+      <c r="A158" s="1" t="s">
         <v>1793</v>
       </c>
-      <c r="B158"/>
-      <c r="C158" t="s">
+      <c r="B158" s="1"/>
+      <c r="C158" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D158"/>
-      <c r="E158" t="s">
+      <c r="D158" s="1"/>
+      <c r="E158" s="1" t="s">
         <v>1794</v>
       </c>
-      <c r="F158" t="s">
+      <c r="F158" s="1" t="s">
         <v>1795</v>
       </c>
-      <c r="G158" t="s">
+      <c r="G158" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H158" t="s">
+      <c r="H158" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I158" t="s">
+      <c r="I158" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="J158" t="s">
+      <c r="J158" s="1" t="s">
         <v>1796</v>
       </c>
-      <c r="K158"/>
-      <c r="L158">
+      <c r="K158" s="1"/>
+      <c r="L158" s="1">
         <v>11300</v>
       </c>
-      <c r="M158" t="s">
+      <c r="M158" s="1" t="s">
         <v>1797</v>
       </c>
-      <c r="N158" t="s">
+      <c r="N158" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O158"/>
-      <c r="P158" t="s">
+      <c r="O158" s="1"/>
+      <c r="P158" s="1" t="s">
         <v>1798</v>
       </c>
-      <c r="Q158"/>
-[...5 lines deleted...]
-      <c r="W158" t="s">
+      <c r="Q158" s="1"/>
+      <c r="R158" s="1"/>
+      <c r="S158" s="1"/>
+      <c r="T158" s="1"/>
+      <c r="U158" s="1"/>
+      <c r="V158" s="1"/>
+      <c r="W158" s="1" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="159" spans="1:23">
-      <c r="A159" t="s">
+      <c r="A159" s="1" t="s">
         <v>1800</v>
       </c>
-      <c r="B159"/>
-      <c r="C159" t="s">
+      <c r="B159" s="1"/>
+      <c r="C159" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D159"/>
-      <c r="E159" t="s">
+      <c r="D159" s="1"/>
+      <c r="E159" s="1" t="s">
         <v>1801</v>
       </c>
-      <c r="F159" t="s">
+      <c r="F159" s="1" t="s">
         <v>1802</v>
       </c>
-      <c r="G159" t="s">
+      <c r="G159" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H159" t="s">
+      <c r="H159" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I159" t="s">
+      <c r="I159" s="1" t="s">
         <v>1803</v>
       </c>
-      <c r="J159" t="s">
+      <c r="J159" s="1" t="s">
         <v>1804</v>
       </c>
-      <c r="K159"/>
-      <c r="L159">
+      <c r="K159" s="1"/>
+      <c r="L159" s="1">
         <v>11400</v>
       </c>
-      <c r="M159" t="s">
+      <c r="M159" s="1" t="s">
         <v>1805</v>
       </c>
-      <c r="N159" t="s">
+      <c r="N159" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O159"/>
-      <c r="P159" t="s">
+      <c r="O159" s="1"/>
+      <c r="P159" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q159"/>
-      <c r="R159" t="s">
+      <c r="Q159" s="1"/>
+      <c r="R159" s="1" t="s">
         <v>1806</v>
       </c>
-      <c r="S159" t="s">
+      <c r="S159" s="1" t="s">
         <v>1807</v>
       </c>
-      <c r="T159" t="s">
+      <c r="T159" s="1" t="s">
         <v>1808</v>
       </c>
-      <c r="U159" t="s">
+      <c r="U159" s="1" t="s">
         <v>1809</v>
       </c>
-      <c r="V159" t="s">
+      <c r="V159" s="1" t="s">
         <v>1810</v>
       </c>
-      <c r="W159" t="s">
+      <c r="W159" s="1" t="s">
         <v>1811</v>
       </c>
     </row>
     <row r="160" spans="1:23">
-      <c r="A160" t="s">
+      <c r="A160" s="1" t="s">
         <v>1812</v>
       </c>
-      <c r="B160"/>
-      <c r="C160" t="s">
+      <c r="B160" s="1"/>
+      <c r="C160" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D160"/>
-      <c r="E160" t="s">
+      <c r="D160" s="1"/>
+      <c r="E160" s="1" t="s">
         <v>1813</v>
       </c>
-      <c r="F160" t="s">
+      <c r="F160" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G160" t="s">
+      <c r="G160" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H160" t="s">
+      <c r="H160" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I160" t="s">
+      <c r="I160" s="1" t="s">
         <v>1814</v>
       </c>
-      <c r="J160" t="s">
+      <c r="J160" s="1" t="s">
         <v>1815</v>
       </c>
-      <c r="K160"/>
-      <c r="L160">
+      <c r="K160" s="1"/>
+      <c r="L160" s="1">
         <v>30170</v>
       </c>
-      <c r="M160" t="s">
+      <c r="M160" s="1" t="s">
         <v>1816</v>
       </c>
-      <c r="N160" t="s">
+      <c r="N160" s="1" t="s">
         <v>1817</v>
       </c>
-      <c r="O160"/>
-      <c r="P160" t="s">
+      <c r="O160" s="1"/>
+      <c r="P160" s="1" t="s">
         <v>1818</v>
       </c>
-      <c r="Q160" t="s">
+      <c r="Q160" s="1" t="s">
         <v>1819</v>
       </c>
-      <c r="R160" t="s">
+      <c r="R160" s="1" t="s">
         <v>1820</v>
       </c>
-      <c r="S160" t="s">
+      <c r="S160" s="1" t="s">
         <v>1821</v>
       </c>
-      <c r="T160" t="s">
+      <c r="T160" s="1" t="s">
         <v>1822</v>
       </c>
-      <c r="U160" t="s">
+      <c r="U160" s="1" t="s">
         <v>1823</v>
       </c>
-      <c r="V160" t="s">
+      <c r="V160" s="1" t="s">
         <v>1824</v>
       </c>
-      <c r="W160" t="s">
+      <c r="W160" s="1" t="s">
         <v>1825</v>
       </c>
     </row>
     <row r="161" spans="1:23">
-      <c r="A161" t="s">
+      <c r="A161" s="1" t="s">
         <v>1826</v>
       </c>
-      <c r="B161"/>
-      <c r="C161" t="s">
+      <c r="B161" s="1"/>
+      <c r="C161" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D161" t="s">
+      <c r="D161" s="1" t="s">
         <v>1827</v>
       </c>
-      <c r="E161" t="s">
+      <c r="E161" s="1" t="s">
         <v>1828</v>
       </c>
-      <c r="F161" t="s">
+      <c r="F161" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G161" t="s">
+      <c r="G161" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H161" t="s">
+      <c r="H161" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I161"/>
-      <c r="J161" t="s">
+      <c r="I161" s="1"/>
+      <c r="J161" s="1" t="s">
         <v>1829</v>
       </c>
-      <c r="K161"/>
-      <c r="L161" t="s">
+      <c r="K161" s="1"/>
+      <c r="L161" s="1" t="s">
         <v>1830</v>
       </c>
-      <c r="M161" t="s">
+      <c r="M161" s="1" t="s">
         <v>1831</v>
       </c>
-      <c r="N161" t="s">
+      <c r="N161" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O161"/>
-      <c r="P161" t="s">
+      <c r="O161" s="1"/>
+      <c r="P161" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q161"/>
-      <c r="R161" t="s">
+      <c r="Q161" s="1"/>
+      <c r="R161" s="1" t="s">
         <v>1233</v>
       </c>
-      <c r="S161" t="s">
+      <c r="S161" s="1" t="s">
         <v>1832</v>
       </c>
-      <c r="T161" t="s">
+      <c r="T161" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="U161" t="s">
+      <c r="U161" s="1" t="s">
         <v>1833</v>
       </c>
-      <c r="V161" t="s">
+      <c r="V161" s="1" t="s">
         <v>1834</v>
       </c>
-      <c r="W161" t="s">
+      <c r="W161" s="1" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="162" spans="1:23">
-      <c r="A162" t="s">
+      <c r="A162" s="1" t="s">
         <v>1836</v>
       </c>
-      <c r="B162" t="s">
+      <c r="B162" s="1" t="s">
         <v>1837</v>
       </c>
-      <c r="C162" t="s">
+      <c r="C162" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D162"/>
-      <c r="E162" t="s">
+      <c r="D162" s="1"/>
+      <c r="E162" s="1" t="s">
         <v>1838</v>
       </c>
-      <c r="F162" t="s">
+      <c r="F162" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G162" t="s">
+      <c r="G162" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H162" t="s">
+      <c r="H162" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I162"/>
-      <c r="J162" t="s">
+      <c r="I162" s="1"/>
+      <c r="J162" s="1" t="s">
         <v>1839</v>
       </c>
-      <c r="K162"/>
-      <c r="L162">
+      <c r="K162" s="1"/>
+      <c r="L162" s="1">
         <v>31326</v>
       </c>
-      <c r="M162" t="s">
+      <c r="M162" s="1" t="s">
         <v>1840</v>
       </c>
-      <c r="N162" t="s">
+      <c r="N162" s="1" t="s">
         <v>1841</v>
       </c>
-      <c r="O162"/>
-      <c r="P162" t="s">
+      <c r="O162" s="1"/>
+      <c r="P162" s="1" t="s">
         <v>1842</v>
       </c>
-      <c r="Q162"/>
-[...4 lines deleted...]
-      <c r="V162" t="s">
+      <c r="Q162" s="1"/>
+      <c r="R162" s="1"/>
+      <c r="S162" s="1"/>
+      <c r="T162" s="1"/>
+      <c r="U162" s="1"/>
+      <c r="V162" s="1" t="s">
         <v>1843</v>
       </c>
-      <c r="W162" t="s">
+      <c r="W162" s="1" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="163" spans="1:23">
-      <c r="A163" t="s">
+      <c r="A163" s="1" t="s">
         <v>1845</v>
       </c>
-      <c r="B163"/>
-      <c r="C163" t="s">
+      <c r="B163" s="1"/>
+      <c r="C163" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D163"/>
-      <c r="E163" t="s">
+      <c r="D163" s="1"/>
+      <c r="E163" s="1" t="s">
         <v>1846</v>
       </c>
-      <c r="F163" t="s">
+      <c r="F163" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="G163" t="s">
+      <c r="G163" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H163" t="s">
+      <c r="H163" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I163" t="s">
+      <c r="I163" s="1" t="s">
         <v>1847</v>
       </c>
-      <c r="J163" t="s">
+      <c r="J163" s="1" t="s">
         <v>1848</v>
       </c>
-      <c r="K163"/>
-      <c r="L163">
+      <c r="K163" s="1"/>
+      <c r="L163" s="1">
         <v>69790</v>
       </c>
-      <c r="M163" t="s">
+      <c r="M163" s="1" t="s">
         <v>1849</v>
       </c>
-      <c r="N163" t="s">
+      <c r="N163" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="O163"/>
-      <c r="P163" t="s">
+      <c r="O163" s="1"/>
+      <c r="P163" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="Q163"/>
-      <c r="R163" t="s">
+      <c r="Q163" s="1"/>
+      <c r="R163" s="1" t="s">
         <v>1850</v>
       </c>
-      <c r="S163" t="s">
+      <c r="S163" s="1" t="s">
         <v>1851</v>
       </c>
-      <c r="T163" t="s">
+      <c r="T163" s="1" t="s">
         <v>1852</v>
       </c>
-      <c r="U163" t="s">
+      <c r="U163" s="1" t="s">
         <v>1853</v>
       </c>
-      <c r="V163"/>
-      <c r="W163" t="s">
+      <c r="V163" s="1"/>
+      <c r="W163" s="1" t="s">
         <v>1854</v>
       </c>
     </row>
     <row r="164" spans="1:23">
-      <c r="A164" t="s">
+      <c r="A164" s="1" t="s">
         <v>1855</v>
       </c>
-      <c r="B164"/>
-      <c r="C164" t="s">
+      <c r="B164" s="1"/>
+      <c r="C164" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D164"/>
-      <c r="E164" t="s">
+      <c r="D164" s="1"/>
+      <c r="E164" s="1" t="s">
         <v>1856</v>
       </c>
-      <c r="F164" t="s">
+      <c r="F164" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G164" t="s">
+      <c r="G164" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H164" t="s">
+      <c r="H164" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I164" t="s">
+      <c r="I164" s="1" t="s">
         <v>1857</v>
       </c>
-      <c r="J164" t="s">
+      <c r="J164" s="1" t="s">
         <v>1858</v>
       </c>
-      <c r="K164"/>
-      <c r="L164">
+      <c r="K164" s="1"/>
+      <c r="L164" s="1">
         <v>38710</v>
       </c>
-      <c r="M164" t="s">
+      <c r="M164" s="1" t="s">
         <v>1859</v>
       </c>
-      <c r="N164" t="s">
+      <c r="N164" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O164"/>
-      <c r="P164" t="s">
+      <c r="O164" s="1"/>
+      <c r="P164" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q164" t="s">
+      <c r="Q164" s="1" t="s">
         <v>1860</v>
       </c>
-      <c r="R164" t="s">
+      <c r="R164" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="S164" t="s">
+      <c r="S164" s="1" t="s">
         <v>1861</v>
       </c>
-      <c r="T164" t="s">
+      <c r="T164" s="1" t="s">
         <v>1862</v>
       </c>
-      <c r="U164" t="s">
+      <c r="U164" s="1" t="s">
         <v>1863</v>
       </c>
-      <c r="V164" t="s">
+      <c r="V164" s="1" t="s">
         <v>1864</v>
       </c>
-      <c r="W164"/>
+      <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
-      <c r="A165" t="s">
+      <c r="A165" s="1" t="s">
         <v>1865</v>
       </c>
-      <c r="B165"/>
-      <c r="C165" t="s">
+      <c r="B165" s="1"/>
+      <c r="C165" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D165"/>
-      <c r="E165" t="s">
+      <c r="D165" s="1"/>
+      <c r="E165" s="1" t="s">
         <v>1866</v>
       </c>
-      <c r="F165" t="s">
+      <c r="F165" s="1" t="s">
         <v>1433</v>
       </c>
-      <c r="G165" t="s">
+      <c r="G165" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H165" t="s">
+      <c r="H165" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I165" t="s">
+      <c r="I165" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="J165" t="s">
+      <c r="J165" s="1" t="s">
         <v>1867</v>
       </c>
-      <c r="K165"/>
-      <c r="L165">
+      <c r="K165" s="1"/>
+      <c r="L165" s="1">
         <v>31500</v>
       </c>
-      <c r="M165" t="s">
+      <c r="M165" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N165" t="s">
+      <c r="N165" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="O165" t="s">
+      <c r="O165" s="1" t="s">
         <v>1841</v>
       </c>
-      <c r="P165" t="s">
+      <c r="P165" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q165" t="s">
+      <c r="Q165" s="1" t="s">
         <v>1868</v>
       </c>
-      <c r="R165"/>
-[...4 lines deleted...]
-      <c r="W165" t="s">
+      <c r="R165" s="1"/>
+      <c r="S165" s="1"/>
+      <c r="T165" s="1"/>
+      <c r="U165" s="1"/>
+      <c r="V165" s="1"/>
+      <c r="W165" s="1" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="166" spans="1:23">
-      <c r="A166" t="s">
+      <c r="A166" s="1" t="s">
         <v>1870</v>
       </c>
-      <c r="B166"/>
-      <c r="C166" t="s">
+      <c r="B166" s="1"/>
+      <c r="C166" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D166" t="s">
+      <c r="D166" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="E166" t="s">
+      <c r="E166" s="1" t="s">
         <v>1871</v>
       </c>
-      <c r="F166" t="s">
+      <c r="F166" s="1" t="s">
         <v>1872</v>
       </c>
-      <c r="G166" t="s">
+      <c r="G166" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H166" t="s">
+      <c r="H166" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I166"/>
-      <c r="J166" t="s">
+      <c r="I166" s="1"/>
+      <c r="J166" s="1" t="s">
         <v>1873</v>
       </c>
-      <c r="K166"/>
-      <c r="L166">
+      <c r="K166" s="1"/>
+      <c r="L166" s="1">
         <v>34090</v>
       </c>
-      <c r="M166" t="s">
+      <c r="M166" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N166" t="s">
+      <c r="N166" s="1" t="s">
         <v>1166</v>
       </c>
-      <c r="O166"/>
-      <c r="P166" t="s">
+      <c r="O166" s="1"/>
+      <c r="P166" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q166"/>
-[...3 lines deleted...]
-      <c r="U166" t="s">
+      <c r="Q166" s="1"/>
+      <c r="R166" s="1"/>
+      <c r="S166" s="1"/>
+      <c r="T166" s="1"/>
+      <c r="U166" s="1" t="s">
         <v>1874</v>
       </c>
-      <c r="V166"/>
-      <c r="W166" t="s">
+      <c r="V166" s="1"/>
+      <c r="W166" s="1" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="167" spans="1:23">
-      <c r="A167" t="s">
+      <c r="A167" s="1" t="s">
         <v>1876</v>
       </c>
-      <c r="B167" t="s">
+      <c r="B167" s="1" t="s">
         <v>1877</v>
       </c>
-      <c r="C167" t="s">
+      <c r="C167" s="1" t="s">
         <v>1878</v>
       </c>
-      <c r="D167"/>
-      <c r="E167" t="s">
+      <c r="D167" s="1"/>
+      <c r="E167" s="1" t="s">
         <v>1879</v>
       </c>
-      <c r="F167" t="s">
+      <c r="F167" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G167" t="s">
+      <c r="G167" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H167" t="s">
+      <c r="H167" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I167"/>
-      <c r="J167" t="s">
+      <c r="I167" s="1"/>
+      <c r="J167" s="1" t="s">
         <v>1880</v>
       </c>
-      <c r="K167"/>
-      <c r="L167">
+      <c r="K167" s="1"/>
+      <c r="L167" s="1">
         <v>34298</v>
       </c>
-      <c r="M167" t="s">
+      <c r="M167" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="N167" t="s">
+      <c r="N167" s="1" t="s">
         <v>1881</v>
       </c>
-      <c r="O167" t="s">
+      <c r="O167" s="1" t="s">
         <v>1882</v>
       </c>
-      <c r="P167" t="s">
+      <c r="P167" s="1" t="s">
         <v>1883</v>
       </c>
-      <c r="Q167"/>
-[...4 lines deleted...]
-      <c r="V167" t="s">
+      <c r="Q167" s="1"/>
+      <c r="R167" s="1"/>
+      <c r="S167" s="1"/>
+      <c r="T167" s="1"/>
+      <c r="U167" s="1"/>
+      <c r="V167" s="1" t="s">
         <v>1884</v>
       </c>
-      <c r="W167" t="s">
+      <c r="W167" s="1" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="168" spans="1:23">
-      <c r="A168" t="s">
+      <c r="A168" s="1" t="s">
         <v>1886</v>
       </c>
-      <c r="B168" t="s">
+      <c r="B168" s="1" t="s">
         <v>1887</v>
       </c>
-      <c r="C168" t="s">
+      <c r="C168" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D168"/>
-      <c r="E168" t="s">
+      <c r="D168" s="1"/>
+      <c r="E168" s="1" t="s">
         <v>1888</v>
       </c>
-      <c r="F168" t="s">
+      <c r="F168" s="1" t="s">
         <v>1889</v>
       </c>
-      <c r="G168" t="s">
+      <c r="G168" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H168" t="s">
+      <c r="H168" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I168"/>
-      <c r="J168" t="s">
+      <c r="I168" s="1"/>
+      <c r="J168" s="1" t="s">
         <v>1890</v>
       </c>
-      <c r="K168"/>
-      <c r="L168">
+      <c r="K168" s="1"/>
+      <c r="L168" s="1">
         <v>34093</v>
       </c>
-      <c r="M168" t="s">
+      <c r="M168" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N168" t="s">
+      <c r="N168" s="1" t="s">
         <v>1891</v>
       </c>
-      <c r="O168"/>
-      <c r="P168" t="s">
+      <c r="O168" s="1"/>
+      <c r="P168" s="1" t="s">
         <v>1892</v>
       </c>
-      <c r="Q168"/>
-[...4 lines deleted...]
-      <c r="V168" t="s">
+      <c r="Q168" s="1"/>
+      <c r="R168" s="1"/>
+      <c r="S168" s="1"/>
+      <c r="T168" s="1"/>
+      <c r="U168" s="1"/>
+      <c r="V168" s="1" t="s">
         <v>1893</v>
       </c>
-      <c r="W168" t="s">
+      <c r="W168" s="1" t="s">
         <v>1894</v>
       </c>
     </row>
     <row r="169" spans="1:23">
-      <c r="A169" t="s">
+      <c r="A169" s="1" t="s">
         <v>1895</v>
       </c>
-      <c r="B169"/>
-      <c r="C169" t="s">
+      <c r="B169" s="1"/>
+      <c r="C169" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D169"/>
-      <c r="E169" t="s">
+      <c r="D169" s="1"/>
+      <c r="E169" s="1" t="s">
         <v>1896</v>
       </c>
-      <c r="F169" t="s">
+      <c r="F169" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="G169"/>
-      <c r="H169" t="s">
+      <c r="G169" s="1"/>
+      <c r="H169" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I169" t="s">
+      <c r="I169" s="1" t="s">
         <v>1897</v>
       </c>
-      <c r="J169" t="s">
+      <c r="J169" s="1" t="s">
         <v>1898</v>
       </c>
-      <c r="K169"/>
-      <c r="L169">
+      <c r="K169" s="1"/>
+      <c r="L169" s="1">
         <v>35410</v>
       </c>
-      <c r="M169" t="s">
+      <c r="M169" s="1" t="s">
         <v>1899</v>
       </c>
-      <c r="N169" t="s">
+      <c r="N169" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O169"/>
-      <c r="P169" t="s">
+      <c r="O169" s="1"/>
+      <c r="P169" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q169" t="s">
+      <c r="Q169" s="1" t="s">
         <v>1900</v>
       </c>
-      <c r="R169" t="s">
+      <c r="R169" s="1" t="s">
         <v>1901</v>
       </c>
-      <c r="S169" t="s">
+      <c r="S169" s="1" t="s">
         <v>1902</v>
       </c>
-      <c r="T169" t="s">
+      <c r="T169" s="1" t="s">
         <v>1903</v>
       </c>
-      <c r="U169" t="s">
+      <c r="U169" s="1" t="s">
         <v>1904</v>
       </c>
-      <c r="V169"/>
-      <c r="W169" t="s">
+      <c r="V169" s="1"/>
+      <c r="W169" s="1" t="s">
         <v>1905</v>
       </c>
     </row>
     <row r="170" spans="1:23">
-      <c r="A170" t="s">
+      <c r="A170" s="1" t="s">
         <v>1906</v>
       </c>
-      <c r="B170"/>
-      <c r="C170" t="s">
+      <c r="B170" s="1"/>
+      <c r="C170" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D170"/>
-      <c r="E170" t="s">
+      <c r="D170" s="1"/>
+      <c r="E170" s="1" t="s">
         <v>1907</v>
       </c>
-      <c r="F170" t="s">
+      <c r="F170" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="G170" t="s">
+      <c r="G170" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H170" t="s">
+      <c r="H170" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I170" t="s">
+      <c r="I170" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="J170" t="s">
+      <c r="J170" s="1" t="s">
         <v>1908</v>
       </c>
-      <c r="K170" t="s">
+      <c r="K170" s="1" t="s">
         <v>1909</v>
       </c>
-      <c r="L170">
+      <c r="L170" s="1">
         <v>11000</v>
       </c>
-      <c r="M170" t="s">
+      <c r="M170" s="1" t="s">
         <v>1910</v>
       </c>
-      <c r="N170" t="s">
+      <c r="N170" s="1" t="s">
         <v>1911</v>
       </c>
-      <c r="O170"/>
-      <c r="P170" t="s">
+      <c r="O170" s="1"/>
+      <c r="P170" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q170" t="s">
+      <c r="Q170" s="1" t="s">
         <v>1912</v>
       </c>
-      <c r="R170" t="s">
+      <c r="R170" s="1" t="s">
         <v>1913</v>
       </c>
-      <c r="S170" t="s">
+      <c r="S170" s="1" t="s">
         <v>1914</v>
       </c>
-      <c r="T170" t="s">
+      <c r="T170" s="1" t="s">
         <v>1915</v>
       </c>
-      <c r="U170" t="s">
+      <c r="U170" s="1" t="s">
         <v>1916</v>
       </c>
-      <c r="V170" t="s">
+      <c r="V170" s="1" t="s">
         <v>1917</v>
       </c>
-      <c r="W170" t="s">
+      <c r="W170" s="1" t="s">
         <v>1918</v>
       </c>
     </row>
     <row r="171" spans="1:23">
-      <c r="A171" t="s">
+      <c r="A171" s="1" t="s">
         <v>1919</v>
       </c>
-      <c r="B171" t="s">
+      <c r="B171" s="1" t="s">
         <v>1920</v>
       </c>
-      <c r="C171" t="s">
+      <c r="C171" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D171"/>
-      <c r="E171" t="s">
+      <c r="D171" s="1"/>
+      <c r="E171" s="1" t="s">
         <v>1921</v>
       </c>
-      <c r="F171" t="s">
+      <c r="F171" s="1" t="s">
         <v>1922</v>
       </c>
-      <c r="G171" t="s">
+      <c r="G171" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H171" t="s">
+      <c r="H171" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I171"/>
-      <c r="J171" t="s">
+      <c r="I171" s="1"/>
+      <c r="J171" s="1" t="s">
         <v>1923</v>
       </c>
-      <c r="K171" t="s">
+      <c r="K171" s="1" t="s">
         <v>1924</v>
       </c>
-      <c r="L171">
+      <c r="L171" s="1">
         <v>34092</v>
       </c>
-      <c r="M171" t="s">
+      <c r="M171" s="1" t="s">
         <v>1925</v>
       </c>
-      <c r="N171" t="s">
+      <c r="N171" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O171" t="s">
+      <c r="O171" s="1" t="s">
         <v>1926</v>
       </c>
-      <c r="P171" t="s">
+      <c r="P171" s="1" t="s">
         <v>1927</v>
       </c>
-      <c r="Q171" t="s">
+      <c r="Q171" s="1" t="s">
         <v>1928</v>
       </c>
-      <c r="R171" t="s">
+      <c r="R171" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="S171" t="s">
+      <c r="S171" s="1" t="s">
         <v>1929</v>
       </c>
-      <c r="T171" t="s">
+      <c r="T171" s="1" t="s">
         <v>1930</v>
       </c>
-      <c r="U171" t="s">
+      <c r="U171" s="1" t="s">
         <v>1931</v>
       </c>
-      <c r="V171" t="s">
+      <c r="V171" s="1" t="s">
         <v>1932</v>
       </c>
-      <c r="W171" t="s">
+      <c r="W171" s="1" t="s">
         <v>1933</v>
       </c>
     </row>
     <row r="172" spans="1:23">
-      <c r="A172" t="s">
+      <c r="A172" s="1" t="s">
         <v>1934</v>
       </c>
-      <c r="B172"/>
-      <c r="C172" t="s">
+      <c r="B172" s="1"/>
+      <c r="C172" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D172"/>
-      <c r="E172" t="s">
+      <c r="D172" s="1"/>
+      <c r="E172" s="1" t="s">
         <v>1935</v>
       </c>
-      <c r="F172" t="s">
+      <c r="F172" s="1" t="s">
         <v>1388</v>
       </c>
-      <c r="G172" t="s">
+      <c r="G172" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H172" t="s">
+      <c r="H172" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="I172" t="s">
+      <c r="I172" s="1" t="s">
         <v>1936</v>
       </c>
-      <c r="J172" t="s">
+      <c r="J172" s="1" t="s">
         <v>1937</v>
       </c>
-      <c r="K172"/>
-      <c r="L172">
+      <c r="K172" s="1"/>
+      <c r="L172" s="1">
         <v>31400</v>
       </c>
-      <c r="M172" t="s">
+      <c r="M172" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N172" t="s">
+      <c r="N172" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O172" t="s">
+      <c r="O172" s="1" t="s">
         <v>1938</v>
       </c>
-      <c r="P172" t="s">
+      <c r="P172" s="1" t="s">
         <v>1939</v>
       </c>
-      <c r="Q172" t="s">
+      <c r="Q172" s="1" t="s">
         <v>1940</v>
       </c>
-      <c r="R172"/>
-[...2 lines deleted...]
-      <c r="U172" t="s">
+      <c r="R172" s="1"/>
+      <c r="S172" s="1"/>
+      <c r="T172" s="1"/>
+      <c r="U172" s="1" t="s">
         <v>1941</v>
       </c>
-      <c r="V172"/>
-      <c r="W172" t="s">
+      <c r="V172" s="1"/>
+      <c r="W172" s="1" t="s">
         <v>1942</v>
       </c>
     </row>
     <row r="173" spans="1:23">
-      <c r="A173" t="s">
+      <c r="A173" s="1" t="s">
         <v>1943</v>
       </c>
-      <c r="B173" t="s">
+      <c r="B173" s="1" t="s">
         <v>1944</v>
       </c>
-      <c r="C173" t="s">
+      <c r="C173" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D173"/>
-      <c r="E173" t="s">
+      <c r="D173" s="1"/>
+      <c r="E173" s="1" t="s">
         <v>1945</v>
       </c>
-      <c r="F173" t="s">
+      <c r="F173" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G173" t="s">
+      <c r="G173" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H173" t="s">
+      <c r="H173" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I173"/>
-      <c r="J173" t="s">
+      <c r="I173" s="1"/>
+      <c r="J173" s="1" t="s">
         <v>1946</v>
       </c>
-      <c r="K173"/>
-      <c r="L173" t="s">
+      <c r="K173" s="1"/>
+      <c r="L173" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="M173" t="s">
+      <c r="M173" s="1" t="s">
         <v>1947</v>
       </c>
-      <c r="N173" t="s">
+      <c r="N173" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="O173"/>
-      <c r="P173" t="s">
+      <c r="O173" s="1"/>
+      <c r="P173" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q173"/>
-      <c r="R173" t="s">
+      <c r="Q173" s="1"/>
+      <c r="R173" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="S173" t="s">
+      <c r="S173" s="1" t="s">
         <v>1948</v>
       </c>
-      <c r="T173" t="s">
+      <c r="T173" s="1" t="s">
         <v>1949</v>
       </c>
-      <c r="U173" t="s">
+      <c r="U173" s="1" t="s">
         <v>1950</v>
       </c>
-      <c r="V173" t="s">
+      <c r="V173" s="1" t="s">
         <v>1951</v>
       </c>
-      <c r="W173" t="s">
+      <c r="W173" s="1" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="174" spans="1:23">
-      <c r="A174" t="s">
+      <c r="A174" s="1" t="s">
         <v>1953</v>
       </c>
-      <c r="B174" t="s">
+      <c r="B174" s="1" t="s">
         <v>1954</v>
       </c>
-      <c r="C174" t="s">
+      <c r="C174" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D174"/>
-      <c r="E174" t="s">
+      <c r="D174" s="1"/>
+      <c r="E174" s="1" t="s">
         <v>1955</v>
       </c>
-      <c r="F174" t="s">
+      <c r="F174" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G174" t="s">
+      <c r="G174" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H174" t="s">
+      <c r="H174" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I174"/>
-      <c r="J174" t="s">
+      <c r="I174" s="1"/>
+      <c r="J174" s="1" t="s">
         <v>1956</v>
       </c>
-      <c r="K174"/>
-      <c r="L174">
+      <c r="K174" s="1"/>
+      <c r="L174" s="1">
         <v>26120</v>
       </c>
-      <c r="M174" t="s">
+      <c r="M174" s="1" t="s">
         <v>1957</v>
       </c>
-      <c r="N174" t="s">
+      <c r="N174" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O174"/>
-      <c r="P174" t="s">
+      <c r="O174" s="1"/>
+      <c r="P174" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q174"/>
-      <c r="R174" t="s">
+      <c r="Q174" s="1"/>
+      <c r="R174" s="1" t="s">
         <v>1655</v>
       </c>
-      <c r="S174" t="s">
+      <c r="S174" s="1" t="s">
         <v>1958</v>
       </c>
-      <c r="T174" t="s">
+      <c r="T174" s="1" t="s">
         <v>1959</v>
       </c>
-      <c r="U174" t="s">
+      <c r="U174" s="1" t="s">
         <v>1960</v>
       </c>
-      <c r="V174" t="s">
+      <c r="V174" s="1" t="s">
         <v>1961</v>
       </c>
-      <c r="W174" t="s">
+      <c r="W174" s="1" t="s">
         <v>1962</v>
       </c>
     </row>
     <row r="175" spans="1:23">
-      <c r="A175" t="s">
+      <c r="A175" s="1" t="s">
         <v>1963</v>
       </c>
-      <c r="B175" t="s">
+      <c r="B175" s="1" t="s">
         <v>1964</v>
       </c>
-      <c r="C175" t="s">
+      <c r="C175" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D175"/>
-      <c r="E175" t="s">
+      <c r="D175" s="1"/>
+      <c r="E175" s="1" t="s">
         <v>1965</v>
       </c>
-      <c r="F175" t="s">
+      <c r="F175" s="1" t="s">
         <v>1966</v>
       </c>
-      <c r="G175" t="s">
+      <c r="G175" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H175" t="s">
+      <c r="H175" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I175" t="s">
+      <c r="I175" s="1" t="s">
         <v>1967</v>
       </c>
-      <c r="J175" t="s">
+      <c r="J175" s="1" t="s">
         <v>1968</v>
       </c>
-      <c r="K175"/>
-      <c r="L175">
+      <c r="K175" s="1"/>
+      <c r="L175" s="1">
         <v>30250</v>
       </c>
-      <c r="M175" t="s">
+      <c r="M175" s="1" t="s">
         <v>1969</v>
       </c>
-      <c r="N175" t="s">
+      <c r="N175" s="1" t="s">
         <v>1253</v>
       </c>
-      <c r="O175"/>
-      <c r="P175" t="s">
+      <c r="O175" s="1"/>
+      <c r="P175" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q175"/>
-[...5 lines deleted...]
-      <c r="W175" t="s">
+      <c r="Q175" s="1"/>
+      <c r="R175" s="1"/>
+      <c r="S175" s="1"/>
+      <c r="T175" s="1"/>
+      <c r="U175" s="1"/>
+      <c r="V175" s="1"/>
+      <c r="W175" s="1" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="176" spans="1:23">
-      <c r="A176" t="s">
+      <c r="A176" s="1" t="s">
         <v>1971</v>
       </c>
-      <c r="B176"/>
-      <c r="C176" t="s">
+      <c r="B176" s="1"/>
+      <c r="C176" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D176"/>
-      <c r="E176" t="s">
+      <c r="D176" s="1"/>
+      <c r="E176" s="1" t="s">
         <v>1972</v>
       </c>
-      <c r="F176" t="s">
+      <c r="F176" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G176" t="s">
+      <c r="G176" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H176" t="s">
+      <c r="H176" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I176"/>
-      <c r="J176" t="s">
+      <c r="I176" s="1"/>
+      <c r="J176" s="1" t="s">
         <v>1973</v>
       </c>
-      <c r="K176"/>
-      <c r="L176">
+      <c r="K176" s="1"/>
+      <c r="L176" s="1">
         <v>26300</v>
       </c>
-      <c r="M176" t="s">
+      <c r="M176" s="1" t="s">
         <v>1974</v>
       </c>
-      <c r="N176" t="s">
+      <c r="N176" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O176"/>
-      <c r="P176" t="s">
+      <c r="O176" s="1"/>
+      <c r="P176" s="1" t="s">
         <v>1272</v>
       </c>
-      <c r="Q176"/>
-      <c r="R176" t="s">
+      <c r="Q176" s="1"/>
+      <c r="R176" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="S176" t="s">
+      <c r="S176" s="1" t="s">
         <v>1975</v>
       </c>
-      <c r="T176"/>
-      <c r="U176" t="s">
+      <c r="T176" s="1"/>
+      <c r="U176" s="1" t="s">
         <v>1976</v>
       </c>
-      <c r="V176" t="s">
+      <c r="V176" s="1" t="s">
         <v>1977</v>
       </c>
-      <c r="W176"/>
+      <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
-      <c r="A177" t="s">
+      <c r="A177" s="1" t="s">
         <v>1978</v>
       </c>
-      <c r="B177"/>
-      <c r="C177" t="s">
+      <c r="B177" s="1"/>
+      <c r="C177" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D177"/>
-      <c r="E177" t="s">
+      <c r="D177" s="1"/>
+      <c r="E177" s="1" t="s">
         <v>1979</v>
       </c>
-      <c r="F177" t="s">
+      <c r="F177" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G177"/>
-      <c r="H177" t="s">
+      <c r="G177" s="1"/>
+      <c r="H177" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I177"/>
-      <c r="J177" t="s">
+      <c r="I177" s="1"/>
+      <c r="J177" s="1" t="s">
         <v>1980</v>
       </c>
-      <c r="K177" t="s">
+      <c r="K177" s="1" t="s">
         <v>1981</v>
       </c>
-      <c r="L177">
+      <c r="L177" s="1">
         <v>93322</v>
       </c>
-      <c r="M177" t="s">
+      <c r="M177" s="1" t="s">
         <v>1982</v>
       </c>
-      <c r="N177" t="s">
+      <c r="N177" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="O177"/>
-      <c r="P177" t="s">
+      <c r="O177" s="1"/>
+      <c r="P177" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q177"/>
-      <c r="R177" t="s">
+      <c r="Q177" s="1"/>
+      <c r="R177" s="1" t="s">
         <v>1357</v>
       </c>
-      <c r="S177" t="s">
+      <c r="S177" s="1" t="s">
         <v>1983</v>
       </c>
-      <c r="T177" t="s">
+      <c r="T177" s="1" t="s">
         <v>1984</v>
       </c>
-      <c r="U177" t="s">
+      <c r="U177" s="1" t="s">
         <v>1985</v>
       </c>
-      <c r="V177" t="s">
+      <c r="V177" s="1" t="s">
         <v>1986</v>
       </c>
-      <c r="W177" t="s">
+      <c r="W177" s="1" t="s">
         <v>1987</v>
       </c>
     </row>
     <row r="178" spans="1:23">
-      <c r="A178" t="s">
+      <c r="A178" s="1" t="s">
         <v>1988</v>
       </c>
-      <c r="B178"/>
-      <c r="C178" t="s">
+      <c r="B178" s="1"/>
+      <c r="C178" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D178" t="s">
+      <c r="D178" s="1" t="s">
         <v>1989</v>
       </c>
-      <c r="E178" t="s">
+      <c r="E178" s="1" t="s">
         <v>1990</v>
       </c>
-      <c r="F178" t="s">
+      <c r="F178" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G178" t="s">
+      <c r="G178" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H178" t="s">
+      <c r="H178" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I178" t="s">
+      <c r="I178" s="1" t="s">
         <v>1991</v>
       </c>
-      <c r="J178" t="s">
+      <c r="J178" s="1" t="s">
         <v>1992</v>
       </c>
-      <c r="K178"/>
-      <c r="L178">
+      <c r="K178" s="1"/>
+      <c r="L178" s="1">
         <v>26100</v>
       </c>
-      <c r="M178" t="s">
+      <c r="M178" s="1" t="s">
         <v>1993</v>
       </c>
-      <c r="N178" t="s">
+      <c r="N178" s="1" t="s">
         <v>1994</v>
       </c>
-      <c r="O178"/>
-      <c r="P178" t="s">
+      <c r="O178" s="1"/>
+      <c r="P178" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="Q178" t="s">
+      <c r="Q178" s="1" t="s">
         <v>1995</v>
       </c>
-      <c r="R178" t="s">
+      <c r="R178" s="1" t="s">
         <v>1996</v>
       </c>
-      <c r="S178" t="s">
+      <c r="S178" s="1" t="s">
         <v>1997</v>
       </c>
-      <c r="T178"/>
-      <c r="U178" t="s">
+      <c r="T178" s="1"/>
+      <c r="U178" s="1" t="s">
         <v>1998</v>
       </c>
-      <c r="V178"/>
-      <c r="W178" t="s">
+      <c r="V178" s="1"/>
+      <c r="W178" s="1" t="s">
         <v>1999</v>
       </c>
     </row>
     <row r="179" spans="1:23">
-      <c r="A179" t="s">
+      <c r="A179" s="1" t="s">
         <v>2000</v>
       </c>
-      <c r="B179" t="s">
+      <c r="B179" s="1" t="s">
         <v>2001</v>
       </c>
-      <c r="C179" t="s">
+      <c r="C179" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D179" t="s">
+      <c r="D179" s="1" t="s">
         <v>2002</v>
       </c>
-      <c r="E179" t="s">
+      <c r="E179" s="1" t="s">
         <v>2003</v>
       </c>
-      <c r="F179" t="s">
+      <c r="F179" s="1" t="s">
         <v>2004</v>
       </c>
-      <c r="G179" t="s">
+      <c r="G179" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H179" t="s">
+      <c r="H179" s="1" t="s">
         <v>2005</v>
       </c>
-      <c r="I179"/>
-      <c r="J179" t="s">
+      <c r="I179" s="1"/>
+      <c r="J179" s="1" t="s">
         <v>2006</v>
       </c>
-      <c r="K179"/>
-      <c r="L179">
+      <c r="K179" s="1"/>
+      <c r="L179" s="1">
         <v>26000</v>
       </c>
-      <c r="M179" t="s">
+      <c r="M179" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="N179" t="s">
+      <c r="N179" s="1" t="s">
         <v>2007</v>
       </c>
-      <c r="O179"/>
-      <c r="P179" t="s">
+      <c r="O179" s="1"/>
+      <c r="P179" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="Q179"/>
-      <c r="R179" t="s">
+      <c r="Q179" s="1"/>
+      <c r="R179" s="1" t="s">
         <v>2008</v>
       </c>
-      <c r="S179" t="s">
+      <c r="S179" s="1" t="s">
         <v>2009</v>
       </c>
-      <c r="T179"/>
-      <c r="U179" t="s">
+      <c r="T179" s="1"/>
+      <c r="U179" s="1" t="s">
         <v>2010</v>
       </c>
-      <c r="V179" t="s">
+      <c r="V179" s="1" t="s">
         <v>2011</v>
       </c>
-      <c r="W179" t="s">
+      <c r="W179" s="1" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="180" spans="1:23">
-      <c r="A180" t="s">
+      <c r="A180" s="1" t="s">
         <v>2013</v>
       </c>
-      <c r="B180"/>
-      <c r="C180" t="s">
+      <c r="B180" s="1"/>
+      <c r="C180" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D180"/>
-      <c r="E180" t="s">
+      <c r="D180" s="1"/>
+      <c r="E180" s="1" t="s">
         <v>2014</v>
       </c>
-      <c r="F180" t="s">
+      <c r="F180" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G180" t="s">
+      <c r="G180" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H180" t="s">
+      <c r="H180" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I180"/>
-      <c r="J180" t="s">
+      <c r="I180" s="1"/>
+      <c r="J180" s="1" t="s">
         <v>2015</v>
       </c>
-      <c r="K180"/>
-      <c r="L180" t="s">
+      <c r="K180" s="1"/>
+      <c r="L180" s="1" t="s">
         <v>2016</v>
       </c>
-      <c r="M180" t="s">
+      <c r="M180" s="1" t="s">
         <v>2017</v>
       </c>
-      <c r="N180" t="s">
+      <c r="N180" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O180"/>
-      <c r="P180" t="s">
+      <c r="O180" s="1"/>
+      <c r="P180" s="1" t="s">
         <v>2018</v>
       </c>
-      <c r="Q180"/>
-      <c r="R180" t="s">
+      <c r="Q180" s="1"/>
+      <c r="R180" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="S180" t="s">
+      <c r="S180" s="1" t="s">
         <v>2019</v>
       </c>
-      <c r="T180"/>
-      <c r="U180" t="s">
+      <c r="T180" s="1"/>
+      <c r="U180" s="1" t="s">
         <v>2020</v>
       </c>
-      <c r="V180">
+      <c r="V180" s="1">
         <v>33695601153</v>
       </c>
-      <c r="W180"/>
+      <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
-      <c r="A181" t="s">
+      <c r="A181" s="1" t="s">
         <v>2021</v>
       </c>
-      <c r="B181" t="s">
+      <c r="B181" s="1" t="s">
         <v>2022</v>
       </c>
-      <c r="C181" t="s">
+      <c r="C181" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D181"/>
-      <c r="E181" t="s">
+      <c r="D181" s="1"/>
+      <c r="E181" s="1" t="s">
         <v>2023</v>
       </c>
-      <c r="F181" t="s">
+      <c r="F181" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="G181" t="s">
+      <c r="G181" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H181" t="s">
+      <c r="H181" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I181"/>
-      <c r="J181" t="s">
+      <c r="I181" s="1"/>
+      <c r="J181" s="1" t="s">
         <v>2024</v>
       </c>
-      <c r="K181" t="s">
+      <c r="K181" s="1" t="s">
         <v>2025</v>
       </c>
-      <c r="L181">
+      <c r="L181" s="1">
         <v>34875</v>
       </c>
-      <c r="M181" t="s">
+      <c r="M181" s="1" t="s">
         <v>2026</v>
       </c>
-      <c r="N181" t="s">
+      <c r="N181" s="1" t="s">
         <v>2027</v>
       </c>
-      <c r="O181"/>
-      <c r="P181" t="s">
+      <c r="O181" s="1"/>
+      <c r="P181" s="1" t="s">
         <v>1195</v>
       </c>
-      <c r="Q181"/>
-[...4 lines deleted...]
-      <c r="V181" t="s">
+      <c r="Q181" s="1"/>
+      <c r="R181" s="1"/>
+      <c r="S181" s="1"/>
+      <c r="T181" s="1"/>
+      <c r="U181" s="1"/>
+      <c r="V181" s="1" t="s">
         <v>2028</v>
       </c>
-      <c r="W181" t="s">
+      <c r="W181" s="1" t="s">
         <v>2029</v>
       </c>
     </row>
     <row r="182" spans="1:23">
-      <c r="A182" t="s">
+      <c r="A182" s="1" t="s">
         <v>2030</v>
       </c>
-      <c r="B182" t="s">
+      <c r="B182" s="1" t="s">
         <v>2031</v>
       </c>
-      <c r="C182" t="s">
+      <c r="C182" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D182"/>
-      <c r="E182" t="s">
+      <c r="D182" s="1"/>
+      <c r="E182" s="1" t="s">
         <v>2032</v>
       </c>
-      <c r="F182" t="s">
+      <c r="F182" s="1" t="s">
         <v>2033</v>
       </c>
-      <c r="G182" t="s">
+      <c r="G182" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H182" t="s">
+      <c r="H182" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I182" t="s">
+      <c r="I182" s="1" t="s">
         <v>2034</v>
       </c>
-      <c r="J182" t="s">
+      <c r="J182" s="1" t="s">
         <v>2035</v>
       </c>
-      <c r="K182"/>
-      <c r="L182" t="s">
+      <c r="K182" s="1"/>
+      <c r="L182" s="1" t="s">
         <v>2036</v>
       </c>
-      <c r="M182" t="s">
+      <c r="M182" s="1" t="s">
         <v>2037</v>
       </c>
-      <c r="N182" t="s">
+      <c r="N182" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O182"/>
-      <c r="P182" t="s">
+      <c r="O182" s="1"/>
+      <c r="P182" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="Q182"/>
-      <c r="R182" t="s">
+      <c r="Q182" s="1"/>
+      <c r="R182" s="1" t="s">
         <v>2038</v>
       </c>
-      <c r="S182" t="s">
+      <c r="S182" s="1" t="s">
         <v>2039</v>
       </c>
-      <c r="T182"/>
-      <c r="U182" t="s">
+      <c r="T182" s="1"/>
+      <c r="U182" s="1" t="s">
         <v>2040</v>
       </c>
-      <c r="V182" t="s">
+      <c r="V182" s="1" t="s">
         <v>2041</v>
       </c>
-      <c r="W182" t="s">
+      <c r="W182" s="1" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="183" spans="1:23">
-      <c r="A183" t="s">
+      <c r="A183" s="1" t="s">
         <v>2043</v>
       </c>
-      <c r="B183" t="s">
+      <c r="B183" s="1" t="s">
         <v>2044</v>
       </c>
-      <c r="C183" t="s">
+      <c r="C183" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D183"/>
-      <c r="E183" t="s">
+      <c r="D183" s="1"/>
+      <c r="E183" s="1" t="s">
         <v>2045</v>
       </c>
-      <c r="F183" t="s">
+      <c r="F183" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G183" t="s">
+      <c r="G183" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H183" t="s">
+      <c r="H183" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I183"/>
-      <c r="J183" t="s">
+      <c r="I183" s="1"/>
+      <c r="J183" s="1" t="s">
         <v>2046</v>
       </c>
-      <c r="K183"/>
-      <c r="L183">
+      <c r="K183" s="1"/>
+      <c r="L183" s="1">
         <v>69100</v>
       </c>
-      <c r="M183" t="s">
+      <c r="M183" s="1" t="s">
         <v>2047</v>
       </c>
-      <c r="N183" t="s">
+      <c r="N183" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="O183"/>
-      <c r="P183" t="s">
+      <c r="O183" s="1"/>
+      <c r="P183" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q183"/>
-      <c r="R183" t="s">
+      <c r="Q183" s="1"/>
+      <c r="R183" s="1" t="s">
         <v>2048</v>
       </c>
-      <c r="S183" t="s">
+      <c r="S183" s="1" t="s">
         <v>2049</v>
       </c>
-      <c r="T183" t="s">
+      <c r="T183" s="1" t="s">
         <v>2050</v>
       </c>
-      <c r="U183" t="s">
+      <c r="U183" s="1" t="s">
         <v>2051</v>
       </c>
-      <c r="V183" t="s">
+      <c r="V183" s="1" t="s">
         <v>2052</v>
       </c>
-      <c r="W183" t="s">
+      <c r="W183" s="1" t="s">
         <v>2053</v>
       </c>
     </row>
     <row r="184" spans="1:23">
-      <c r="A184" t="s">
+      <c r="A184" s="1" t="s">
         <v>2054</v>
       </c>
-      <c r="B184" t="s">
+      <c r="B184" s="1" t="s">
         <v>2055</v>
       </c>
-      <c r="C184" t="s">
+      <c r="C184" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D184"/>
-      <c r="E184" t="s">
+      <c r="D184" s="1"/>
+      <c r="E184" s="1" t="s">
         <v>2056</v>
       </c>
-      <c r="F184" t="s">
+      <c r="F184" s="1" t="s">
         <v>2057</v>
       </c>
-      <c r="G184" t="s">
+      <c r="G184" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H184" t="s">
+      <c r="H184" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I184" t="s">
+      <c r="I184" s="1" t="s">
         <v>2058</v>
       </c>
-      <c r="J184" t="s">
+      <c r="J184" s="1" t="s">
         <v>2059</v>
       </c>
-      <c r="K184"/>
-      <c r="L184">
+      <c r="K184" s="1"/>
+      <c r="L184" s="1">
         <v>42100</v>
       </c>
-      <c r="M184" t="s">
+      <c r="M184" s="1" t="s">
         <v>2060</v>
       </c>
-      <c r="N184" t="s">
+      <c r="N184" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="O184"/>
-      <c r="P184" t="s">
+      <c r="O184" s="1"/>
+      <c r="P184" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q184"/>
-      <c r="R184" t="s">
+      <c r="Q184" s="1"/>
+      <c r="R184" s="1" t="s">
         <v>2061</v>
       </c>
-      <c r="S184" t="s">
+      <c r="S184" s="1" t="s">
         <v>2062</v>
       </c>
-      <c r="T184" t="s">
+      <c r="T184" s="1" t="s">
         <v>2063</v>
       </c>
-      <c r="U184" t="s">
+      <c r="U184" s="1" t="s">
         <v>2064</v>
       </c>
-      <c r="V184" t="s">
+      <c r="V184" s="1" t="s">
         <v>2065</v>
       </c>
-      <c r="W184" t="s">
+      <c r="W184" s="1" t="s">
         <v>2066</v>
       </c>
     </row>
     <row r="185" spans="1:23">
-      <c r="A185" t="s">
+      <c r="A185" s="1" t="s">
         <v>2067</v>
       </c>
-      <c r="B185" t="s">
+      <c r="B185" s="1" t="s">
         <v>2068</v>
       </c>
-      <c r="C185" t="s">
+      <c r="C185" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D185"/>
-      <c r="E185" t="s">
+      <c r="D185" s="1"/>
+      <c r="E185" s="1" t="s">
         <v>2069</v>
       </c>
-      <c r="F185" t="s">
+      <c r="F185" s="1" t="s">
         <v>2070</v>
       </c>
-      <c r="G185" t="s">
+      <c r="G185" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H185" t="s">
+      <c r="H185" s="1" t="s">
         <v>2071</v>
       </c>
-      <c r="I185" t="s">
+      <c r="I185" s="1" t="s">
         <v>2072</v>
       </c>
-      <c r="J185" t="s">
+      <c r="J185" s="1" t="s">
         <v>2073</v>
       </c>
-      <c r="K185"/>
-      <c r="L185">
+      <c r="K185" s="1"/>
+      <c r="L185" s="1">
         <v>31000</v>
       </c>
-      <c r="M185" t="s">
+      <c r="M185" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N185" t="s">
+      <c r="N185" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="O185"/>
-      <c r="P185" t="s">
+      <c r="O185" s="1"/>
+      <c r="P185" s="1" t="s">
         <v>2074</v>
       </c>
-      <c r="Q185"/>
-      <c r="R185" t="s">
+      <c r="Q185" s="1"/>
+      <c r="R185" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="S185" t="s">
+      <c r="S185" s="1" t="s">
         <v>2075</v>
       </c>
-      <c r="T185" t="s">
+      <c r="T185" s="1" t="s">
         <v>2076</v>
       </c>
-      <c r="U185" t="s">
+      <c r="U185" s="1" t="s">
         <v>2077</v>
       </c>
-      <c r="V185"/>
-      <c r="W185" t="s">
+      <c r="V185" s="1"/>
+      <c r="W185" s="1" t="s">
         <v>2078</v>
       </c>
     </row>
     <row r="186" spans="1:23">
-      <c r="A186" t="s">
+      <c r="A186" s="1" t="s">
         <v>2079</v>
       </c>
-      <c r="B186"/>
-      <c r="C186" t="s">
+      <c r="B186" s="1"/>
+      <c r="C186" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D186"/>
-      <c r="E186" t="s">
+      <c r="D186" s="1"/>
+      <c r="E186" s="1" t="s">
         <v>2080</v>
       </c>
-      <c r="F186" t="s">
+      <c r="F186" s="1" t="s">
         <v>2081</v>
       </c>
-      <c r="G186" t="s">
+      <c r="G186" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H186" t="s">
+      <c r="H186" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I186"/>
-      <c r="J186" t="s">
+      <c r="I186" s="1"/>
+      <c r="J186" s="1" t="s">
         <v>2082</v>
       </c>
-      <c r="K186"/>
-      <c r="L186" t="s">
+      <c r="K186" s="1"/>
+      <c r="L186" s="1" t="s">
         <v>2083</v>
       </c>
-      <c r="M186" t="s">
+      <c r="M186" s="1" t="s">
         <v>2084</v>
       </c>
-      <c r="N186" t="s">
+      <c r="N186" s="1" t="s">
         <v>2085</v>
       </c>
-      <c r="O186"/>
-      <c r="P186" t="s">
+      <c r="O186" s="1"/>
+      <c r="P186" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q186"/>
-      <c r="R186" t="s">
+      <c r="Q186" s="1"/>
+      <c r="R186" s="1" t="s">
         <v>2086</v>
       </c>
-      <c r="S186" t="s">
+      <c r="S186" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="T186" t="s">
+      <c r="T186" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="U186" t="s">
+      <c r="U186" s="1" t="s">
         <v>2087</v>
       </c>
-      <c r="V186" t="s">
+      <c r="V186" s="1" t="s">
         <v>2088</v>
       </c>
-      <c r="W186" t="s">
+      <c r="W186" s="1" t="s">
         <v>2089</v>
       </c>
     </row>
     <row r="187" spans="1:23">
-      <c r="A187" t="s">
+      <c r="A187" s="1" t="s">
         <v>2090</v>
       </c>
-      <c r="B187"/>
-      <c r="C187" t="s">
+      <c r="B187" s="1"/>
+      <c r="C187" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D187"/>
-      <c r="E187" t="s">
+      <c r="D187" s="1"/>
+      <c r="E187" s="1" t="s">
         <v>2091</v>
       </c>
-      <c r="F187" t="s">
+      <c r="F187" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G187" t="s">
+      <c r="G187" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H187" t="s">
+      <c r="H187" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I187"/>
-      <c r="J187" t="s">
+      <c r="I187" s="1"/>
+      <c r="J187" s="1" t="s">
         <v>2092</v>
       </c>
-      <c r="K187" t="s">
+      <c r="K187" s="1" t="s">
         <v>2090</v>
       </c>
-      <c r="L187">
+      <c r="L187" s="1">
         <v>34570</v>
       </c>
-      <c r="M187" t="s">
+      <c r="M187" s="1" t="s">
         <v>2093</v>
       </c>
-      <c r="N187" t="s">
+      <c r="N187" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O187"/>
-      <c r="P187" t="s">
+      <c r="O187" s="1"/>
+      <c r="P187" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q187"/>
-      <c r="R187" t="s">
+      <c r="Q187" s="1"/>
+      <c r="R187" s="1" t="s">
         <v>2094</v>
       </c>
-      <c r="S187" t="s">
+      <c r="S187" s="1" t="s">
         <v>2095</v>
       </c>
-      <c r="T187" t="s">
+      <c r="T187" s="1" t="s">
         <v>2096</v>
       </c>
-      <c r="U187" t="s">
+      <c r="U187" s="1" t="s">
         <v>2097</v>
       </c>
-      <c r="V187" t="s">
+      <c r="V187" s="1" t="s">
         <v>2098</v>
       </c>
-      <c r="W187" t="s">
+      <c r="W187" s="1" t="s">
         <v>2099</v>
       </c>
     </row>
     <row r="188" spans="1:23">
-      <c r="A188" t="s">
+      <c r="A188" s="1" t="s">
         <v>2100</v>
       </c>
-      <c r="B188"/>
-      <c r="C188" t="s">
+      <c r="B188" s="1"/>
+      <c r="C188" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D188"/>
-      <c r="E188" t="s">
+      <c r="D188" s="1"/>
+      <c r="E188" s="1" t="s">
         <v>2101</v>
       </c>
-      <c r="F188" t="s">
+      <c r="F188" s="1" t="s">
         <v>2102</v>
       </c>
-      <c r="G188" t="s">
+      <c r="G188" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H188" t="s">
+      <c r="H188" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I188"/>
-      <c r="J188" t="s">
+      <c r="I188" s="1"/>
+      <c r="J188" s="1" t="s">
         <v>2103</v>
       </c>
-      <c r="K188"/>
-      <c r="L188">
+      <c r="K188" s="1"/>
+      <c r="L188" s="1">
         <v>73190</v>
       </c>
-      <c r="M188" t="s">
+      <c r="M188" s="1" t="s">
         <v>2104</v>
       </c>
-      <c r="N188" t="s">
+      <c r="N188" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O188"/>
-      <c r="P188" t="s">
+      <c r="O188" s="1"/>
+      <c r="P188" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="Q188"/>
-      <c r="R188" t="s">
+      <c r="Q188" s="1"/>
+      <c r="R188" s="1" t="s">
         <v>1548</v>
       </c>
-      <c r="S188" t="s">
+      <c r="S188" s="1" t="s">
         <v>2105</v>
       </c>
-      <c r="T188" t="s">
+      <c r="T188" s="1" t="s">
         <v>2106</v>
       </c>
-      <c r="U188" t="s">
+      <c r="U188" s="1" t="s">
         <v>2107</v>
       </c>
-      <c r="V188" t="s">
+      <c r="V188" s="1" t="s">
         <v>2108</v>
       </c>
-      <c r="W188" t="s">
+      <c r="W188" s="1" t="s">
         <v>2109</v>
       </c>
     </row>
     <row r="189" spans="1:23">
-      <c r="A189" t="s">
+      <c r="A189" s="1" t="s">
         <v>2110</v>
       </c>
-      <c r="B189" t="s">
+      <c r="B189" s="1" t="s">
         <v>2111</v>
       </c>
-      <c r="C189" t="s">
+      <c r="C189" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D189" t="s">
+      <c r="D189" s="1" t="s">
         <v>2112</v>
       </c>
-      <c r="E189" t="s">
+      <c r="E189" s="1" t="s">
         <v>2113</v>
       </c>
-      <c r="F189" t="s">
+      <c r="F189" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="G189" t="s">
+      <c r="G189" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H189" t="s">
+      <c r="H189" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I189" t="s">
+      <c r="I189" s="1" t="s">
         <v>2114</v>
       </c>
-      <c r="J189" t="s">
+      <c r="J189" s="1" t="s">
         <v>2115</v>
       </c>
-      <c r="K189"/>
-      <c r="L189">
+      <c r="K189" s="1"/>
+      <c r="L189" s="1">
         <v>11590</v>
       </c>
-      <c r="M189" t="s">
+      <c r="M189" s="1" t="s">
         <v>2116</v>
       </c>
-      <c r="N189" t="s">
+      <c r="N189" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O189" t="s">
+      <c r="O189" s="1" t="s">
         <v>2117</v>
       </c>
-      <c r="P189" t="s">
+      <c r="P189" s="1" t="s">
         <v>2118</v>
       </c>
-      <c r="Q189"/>
-      <c r="R189" t="s">
+      <c r="Q189" s="1"/>
+      <c r="R189" s="1" t="s">
         <v>2119</v>
       </c>
-      <c r="S189" t="s">
+      <c r="S189" s="1" t="s">
         <v>2120</v>
       </c>
-      <c r="T189" t="s">
+      <c r="T189" s="1" t="s">
         <v>2121</v>
       </c>
-      <c r="U189" t="s">
+      <c r="U189" s="1" t="s">
         <v>2122</v>
       </c>
-      <c r="V189" t="s">
+      <c r="V189" s="1" t="s">
         <v>2123</v>
       </c>
-      <c r="W189" t="s">
+      <c r="W189" s="1" t="s">
         <v>2124</v>
       </c>
     </row>
     <row r="190" spans="1:23">
-      <c r="A190" t="s">
+      <c r="A190" s="1" t="s">
         <v>2125</v>
       </c>
-      <c r="B190" t="s">
+      <c r="B190" s="1" t="s">
         <v>2126</v>
       </c>
-      <c r="C190" t="s">
+      <c r="C190" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D190"/>
-      <c r="E190" t="s">
+      <c r="D190" s="1"/>
+      <c r="E190" s="1" t="s">
         <v>2127</v>
       </c>
-      <c r="F190" t="s">
+      <c r="F190" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="G190" t="s">
+      <c r="G190" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H190" t="s">
+      <c r="H190" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I190" t="s">
+      <c r="I190" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="J190" t="s">
+      <c r="J190" s="1" t="s">
         <v>2128</v>
       </c>
-      <c r="K190"/>
-      <c r="L190">
+      <c r="K190" s="1"/>
+      <c r="L190" s="1">
         <v>11000</v>
       </c>
-      <c r="M190" t="s">
+      <c r="M190" s="1" t="s">
         <v>1910</v>
       </c>
-      <c r="N190" t="s">
+      <c r="N190" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O190"/>
-      <c r="P190" t="s">
+      <c r="O190" s="1"/>
+      <c r="P190" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q190"/>
-      <c r="R190" t="s">
+      <c r="Q190" s="1"/>
+      <c r="R190" s="1" t="s">
         <v>2129</v>
       </c>
-      <c r="S190" t="s">
+      <c r="S190" s="1" t="s">
         <v>2130</v>
       </c>
-      <c r="T190" t="s">
+      <c r="T190" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="U190" t="s">
+      <c r="U190" s="1" t="s">
         <v>2131</v>
       </c>
-      <c r="V190" t="s">
+      <c r="V190" s="1" t="s">
         <v>2132</v>
       </c>
-      <c r="W190" t="s">
+      <c r="W190" s="1" t="s">
         <v>2133</v>
       </c>
     </row>
     <row r="191" spans="1:23">
-      <c r="A191" t="s">
+      <c r="A191" s="1" t="s">
         <v>2134</v>
       </c>
-      <c r="B191"/>
-      <c r="C191" t="s">
+      <c r="B191" s="1"/>
+      <c r="C191" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D191"/>
-      <c r="E191" t="s">
+      <c r="D191" s="1"/>
+      <c r="E191" s="1" t="s">
         <v>2135</v>
       </c>
-      <c r="F191" t="s">
+      <c r="F191" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="G191" t="s">
+      <c r="G191" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H191" t="s">
+      <c r="H191" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I191"/>
-      <c r="J191" t="s">
+      <c r="I191" s="1"/>
+      <c r="J191" s="1" t="s">
         <v>2136</v>
       </c>
-      <c r="K191"/>
-      <c r="L191">
+      <c r="K191" s="1"/>
+      <c r="L191" s="1">
         <v>34000</v>
       </c>
-      <c r="M191" t="s">
+      <c r="M191" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N191" t="s">
+      <c r="N191" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="O191"/>
-      <c r="P191" t="s">
+      <c r="O191" s="1"/>
+      <c r="P191" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q191"/>
-[...4 lines deleted...]
-      <c r="V191" t="s">
+      <c r="Q191" s="1"/>
+      <c r="R191" s="1"/>
+      <c r="S191" s="1"/>
+      <c r="T191" s="1"/>
+      <c r="U191" s="1"/>
+      <c r="V191" s="1" t="s">
         <v>2137</v>
       </c>
-      <c r="W191" t="s">
+      <c r="W191" s="1" t="s">
         <v>2138</v>
       </c>
     </row>
     <row r="192" spans="1:23">
-      <c r="A192" t="s">
+      <c r="A192" s="1" t="s">
         <v>2139</v>
       </c>
-      <c r="B192" t="s">
+      <c r="B192" s="1" t="s">
         <v>2140</v>
       </c>
-      <c r="C192" t="s">
+      <c r="C192" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D192"/>
-      <c r="E192" t="s">
+      <c r="D192" s="1"/>
+      <c r="E192" s="1" t="s">
         <v>2141</v>
       </c>
-      <c r="F192" t="s">
+      <c r="F192" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G192" t="s">
+      <c r="G192" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H192" t="s">
+      <c r="H192" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I192" t="s">
+      <c r="I192" s="1" t="s">
         <v>2142</v>
       </c>
-      <c r="J192" t="s">
+      <c r="J192" s="1" t="s">
         <v>2143</v>
       </c>
-      <c r="K192"/>
-      <c r="L192">
+      <c r="K192" s="1"/>
+      <c r="L192" s="1">
         <v>11000</v>
       </c>
-      <c r="M192" t="s">
+      <c r="M192" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="N192" t="s">
+      <c r="N192" s="1" t="s">
         <v>2144</v>
       </c>
-      <c r="O192"/>
-      <c r="P192" t="s">
+      <c r="O192" s="1"/>
+      <c r="P192" s="1" t="s">
         <v>2145</v>
       </c>
-      <c r="Q192" t="s">
+      <c r="Q192" s="1" t="s">
         <v>2146</v>
       </c>
-      <c r="R192" t="s">
+      <c r="R192" s="1" t="s">
         <v>2147</v>
       </c>
-      <c r="S192" t="s">
+      <c r="S192" s="1" t="s">
         <v>2148</v>
       </c>
-      <c r="T192" t="s">
+      <c r="T192" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="U192" t="s">
+      <c r="U192" s="1" t="s">
         <v>2149</v>
       </c>
-      <c r="V192" t="s">
+      <c r="V192" s="1" t="s">
         <v>2150</v>
       </c>
-      <c r="W192" t="s">
+      <c r="W192" s="1" t="s">
         <v>2151</v>
       </c>
     </row>
     <row r="193" spans="1:23">
-      <c r="A193" t="s">
+      <c r="A193" s="1" t="s">
         <v>2152</v>
       </c>
-      <c r="B193" t="s">
+      <c r="B193" s="1" t="s">
         <v>2153</v>
       </c>
-      <c r="C193" t="s">
+      <c r="C193" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D193"/>
-      <c r="E193" t="s">
+      <c r="D193" s="1"/>
+      <c r="E193" s="1" t="s">
         <v>2154</v>
       </c>
-      <c r="F193" t="s">
+      <c r="F193" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G193" t="s">
+      <c r="G193" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H193" t="s">
+      <c r="H193" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I193" t="s">
+      <c r="I193" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="J193" t="s">
+      <c r="J193" s="1" t="s">
         <v>2155</v>
       </c>
-      <c r="K193"/>
-      <c r="L193">
+      <c r="K193" s="1"/>
+      <c r="L193" s="1">
         <v>69002</v>
       </c>
-      <c r="M193" t="s">
+      <c r="M193" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N193" t="s">
+      <c r="N193" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="O193"/>
-      <c r="P193" t="s">
+      <c r="O193" s="1"/>
+      <c r="P193" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q193"/>
-      <c r="R193" t="s">
+      <c r="Q193" s="1"/>
+      <c r="R193" s="1" t="s">
         <v>2156</v>
       </c>
-      <c r="S193" t="s">
+      <c r="S193" s="1" t="s">
         <v>2157</v>
       </c>
-      <c r="T193" t="s">
+      <c r="T193" s="1" t="s">
         <v>2158</v>
       </c>
-      <c r="U193" t="s">
+      <c r="U193" s="1" t="s">
         <v>2159</v>
       </c>
-      <c r="V193" t="s">
+      <c r="V193" s="1" t="s">
         <v>2160</v>
       </c>
-      <c r="W193" t="s">
+      <c r="W193" s="1" t="s">
         <v>2161</v>
       </c>
     </row>
     <row r="194" spans="1:23">
-      <c r="A194" t="s">
+      <c r="A194" s="1" t="s">
         <v>2162</v>
       </c>
-      <c r="B194" t="s">
+      <c r="B194" s="1" t="s">
         <v>2162</v>
       </c>
-      <c r="C194" t="s">
+      <c r="C194" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D194"/>
-      <c r="E194" t="s">
+      <c r="D194" s="1"/>
+      <c r="E194" s="1" t="s">
         <v>2163</v>
       </c>
-      <c r="F194" t="s">
+      <c r="F194" s="1" t="s">
         <v>1651</v>
       </c>
-      <c r="G194" t="s">
+      <c r="G194" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H194" t="s">
+      <c r="H194" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I194" t="s">
+      <c r="I194" s="1" t="s">
         <v>2164</v>
       </c>
-      <c r="J194" t="s">
+      <c r="J194" s="1" t="s">
         <v>2165</v>
       </c>
-      <c r="K194"/>
-      <c r="L194">
+      <c r="K194" s="1"/>
+      <c r="L194" s="1">
         <v>30120</v>
       </c>
-      <c r="M194" t="s">
+      <c r="M194" s="1" t="s">
         <v>2165</v>
       </c>
-      <c r="N194" t="s">
+      <c r="N194" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O194"/>
-      <c r="P194" t="s">
+      <c r="O194" s="1"/>
+      <c r="P194" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q194"/>
-      <c r="R194" t="s">
+      <c r="Q194" s="1"/>
+      <c r="R194" s="1" t="s">
         <v>2166</v>
       </c>
-      <c r="S194" t="s">
+      <c r="S194" s="1" t="s">
         <v>2167</v>
       </c>
-      <c r="T194" t="s">
+      <c r="T194" s="1" t="s">
         <v>2168</v>
       </c>
-      <c r="U194" t="s">
+      <c r="U194" s="1" t="s">
         <v>2169</v>
       </c>
-      <c r="V194" t="s">
+      <c r="V194" s="1" t="s">
         <v>2170</v>
       </c>
-      <c r="W194" t="s">
+      <c r="W194" s="1" t="s">
         <v>2171</v>
       </c>
     </row>
     <row r="195" spans="1:23">
-      <c r="A195" t="s">
+      <c r="A195" s="1" t="s">
         <v>2172</v>
       </c>
-      <c r="B195" t="s">
+      <c r="B195" s="1" t="s">
         <v>2173</v>
       </c>
-      <c r="C195" t="s">
+      <c r="C195" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D195"/>
-      <c r="E195" t="s">
+      <c r="D195" s="1"/>
+      <c r="E195" s="1" t="s">
         <v>2174</v>
       </c>
-      <c r="F195" t="s">
+      <c r="F195" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G195" t="s">
+      <c r="G195" s="1" t="s">
         <v>2175</v>
       </c>
-      <c r="H195" t="s">
+      <c r="H195" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I195" t="s">
+      <c r="I195" s="1" t="s">
         <v>2176</v>
       </c>
-      <c r="J195" t="s">
+      <c r="J195" s="1" t="s">
         <v>2177</v>
       </c>
-      <c r="K195"/>
-      <c r="L195">
+      <c r="K195" s="1"/>
+      <c r="L195" s="1">
         <v>33830</v>
       </c>
-      <c r="M195" t="s">
+      <c r="M195" s="1" t="s">
         <v>2178</v>
       </c>
-      <c r="N195" t="s">
+      <c r="N195" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O195"/>
-      <c r="P195" t="s">
+      <c r="O195" s="1"/>
+      <c r="P195" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q195"/>
-      <c r="R195" t="s">
+      <c r="Q195" s="1"/>
+      <c r="R195" s="1" t="s">
         <v>2179</v>
       </c>
-      <c r="S195" t="s">
+      <c r="S195" s="1" t="s">
         <v>2180</v>
       </c>
-      <c r="T195" t="s">
+      <c r="T195" s="1" t="s">
         <v>2181</v>
       </c>
-      <c r="U195" t="s">
+      <c r="U195" s="1" t="s">
         <v>2182</v>
       </c>
-      <c r="V195" t="s">
+      <c r="V195" s="1" t="s">
         <v>2183</v>
       </c>
-      <c r="W195" t="s">
+      <c r="W195" s="1" t="s">
         <v>2184</v>
       </c>
     </row>
     <row r="196" spans="1:23">
-      <c r="A196" t="s">
+      <c r="A196" s="1" t="s">
         <v>2185</v>
       </c>
-      <c r="B196"/>
-      <c r="C196" t="s">
+      <c r="B196" s="1"/>
+      <c r="C196" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D196"/>
-      <c r="E196" t="s">
+      <c r="D196" s="1"/>
+      <c r="E196" s="1" t="s">
         <v>2186</v>
       </c>
-      <c r="F196" t="s">
+      <c r="F196" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G196" t="s">
+      <c r="G196" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H196" t="s">
+      <c r="H196" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I196" t="s">
+      <c r="I196" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="J196" t="s">
+      <c r="J196" s="1" t="s">
         <v>2187</v>
       </c>
-      <c r="K196"/>
-      <c r="L196">
+      <c r="K196" s="1"/>
+      <c r="L196" s="1">
         <v>34000</v>
       </c>
-      <c r="M196" t="s">
+      <c r="M196" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N196" t="s">
+      <c r="N196" s="1" t="s">
         <v>2188</v>
       </c>
-      <c r="O196"/>
-      <c r="P196" t="s">
+      <c r="O196" s="1"/>
+      <c r="P196" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q196"/>
-      <c r="R196" t="s">
+      <c r="Q196" s="1"/>
+      <c r="R196" s="1" t="s">
         <v>2189</v>
       </c>
-      <c r="S196" t="s">
+      <c r="S196" s="1" t="s">
         <v>2190</v>
       </c>
-      <c r="T196" t="s">
+      <c r="T196" s="1" t="s">
         <v>2191</v>
       </c>
-      <c r="U196" t="s">
+      <c r="U196" s="1" t="s">
         <v>2192</v>
       </c>
-      <c r="V196" t="s">
+      <c r="V196" s="1" t="s">
         <v>2193</v>
       </c>
-      <c r="W196" t="s">
+      <c r="W196" s="1" t="s">
         <v>2194</v>
       </c>
     </row>
     <row r="197" spans="1:23">
-      <c r="A197" t="s">
+      <c r="A197" s="1" t="s">
         <v>2195</v>
       </c>
-      <c r="B197"/>
-      <c r="C197" t="s">
+      <c r="B197" s="1"/>
+      <c r="C197" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D197"/>
-      <c r="E197" t="s">
+      <c r="D197" s="1"/>
+      <c r="E197" s="1" t="s">
         <v>2196</v>
       </c>
-      <c r="F197" t="s">
+      <c r="F197" s="1" t="s">
         <v>1006</v>
       </c>
-      <c r="G197" t="s">
+      <c r="G197" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H197" t="s">
+      <c r="H197" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I197" t="s">
+      <c r="I197" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="J197" t="s">
+      <c r="J197" s="1" t="s">
         <v>2073</v>
       </c>
-      <c r="K197"/>
-      <c r="L197">
+      <c r="K197" s="1"/>
+      <c r="L197" s="1">
         <v>31068</v>
       </c>
-      <c r="M197" t="s">
+      <c r="M197" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N197" t="s">
+      <c r="N197" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="O197"/>
-      <c r="P197" t="s">
+      <c r="O197" s="1"/>
+      <c r="P197" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q197"/>
-      <c r="R197" t="s">
+      <c r="Q197" s="1"/>
+      <c r="R197" s="1" t="s">
         <v>2189</v>
       </c>
-      <c r="S197" t="s">
+      <c r="S197" s="1" t="s">
         <v>2197</v>
       </c>
-      <c r="T197" t="s">
+      <c r="T197" s="1" t="s">
         <v>2191</v>
       </c>
-      <c r="U197" t="s">
+      <c r="U197" s="1" t="s">
         <v>2192</v>
       </c>
-      <c r="V197" t="s">
+      <c r="V197" s="1" t="s">
         <v>2193</v>
       </c>
-      <c r="W197" t="s">
+      <c r="W197" s="1" t="s">
         <v>2194</v>
       </c>
     </row>
     <row r="198" spans="1:23">
-      <c r="A198" t="s">
+      <c r="A198" s="1" t="s">
         <v>2198</v>
       </c>
-      <c r="B198"/>
-      <c r="C198" t="s">
+      <c r="B198" s="1"/>
+      <c r="C198" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D198"/>
-      <c r="E198" t="s">
+      <c r="D198" s="1"/>
+      <c r="E198" s="1" t="s">
         <v>2199</v>
       </c>
-      <c r="F198" t="s">
+      <c r="F198" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="G198" t="s">
+      <c r="G198" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H198" t="s">
+      <c r="H198" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I198"/>
-      <c r="J198" t="s">
+      <c r="I198" s="1"/>
+      <c r="J198" s="1" t="s">
         <v>2200</v>
       </c>
-      <c r="K198"/>
-      <c r="L198">
+      <c r="K198" s="1"/>
+      <c r="L198" s="1">
         <v>11100</v>
       </c>
-      <c r="M198" t="s">
+      <c r="M198" s="1" t="s">
         <v>2201</v>
       </c>
-      <c r="N198" t="s">
+      <c r="N198" s="1" t="s">
         <v>1673</v>
       </c>
-      <c r="O198"/>
-      <c r="P198" t="s">
+      <c r="O198" s="1"/>
+      <c r="P198" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q198"/>
-      <c r="R198" t="s">
+      <c r="Q198" s="1"/>
+      <c r="R198" s="1" t="s">
         <v>2202</v>
       </c>
-      <c r="S198" t="s">
+      <c r="S198" s="1" t="s">
         <v>2203</v>
       </c>
-      <c r="T198" t="s">
+      <c r="T198" s="1" t="s">
         <v>2204</v>
       </c>
-      <c r="U198" t="s">
+      <c r="U198" s="1" t="s">
         <v>2205</v>
       </c>
-      <c r="V198"/>
-      <c r="W198" t="s">
+      <c r="V198" s="1"/>
+      <c r="W198" s="1" t="s">
         <v>2206</v>
       </c>
     </row>
     <row r="199" spans="1:23">
-      <c r="A199" t="s">
+      <c r="A199" s="1" t="s">
         <v>2207</v>
       </c>
-      <c r="B199" t="s">
+      <c r="B199" s="1" t="s">
         <v>2208</v>
       </c>
-      <c r="C199" t="s">
+      <c r="C199" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D199"/>
-      <c r="E199" t="s">
+      <c r="D199" s="1"/>
+      <c r="E199" s="1" t="s">
         <v>2209</v>
       </c>
-      <c r="F199" t="s">
+      <c r="F199" s="1" t="s">
         <v>2210</v>
       </c>
-      <c r="G199" t="s">
+      <c r="G199" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H199" t="s">
+      <c r="H199" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I199" t="s">
+      <c r="I199" s="1" t="s">
         <v>2211</v>
       </c>
-      <c r="J199" t="s">
+      <c r="J199" s="1" t="s">
         <v>2212</v>
       </c>
-      <c r="K199"/>
-      <c r="L199">
+      <c r="K199" s="1"/>
+      <c r="L199" s="1">
         <v>43000</v>
       </c>
-      <c r="M199" t="s">
+      <c r="M199" s="1" t="s">
         <v>2213</v>
       </c>
-      <c r="N199" t="s">
+      <c r="N199" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O199"/>
-      <c r="P199" t="s">
+      <c r="O199" s="1"/>
+      <c r="P199" s="1" t="s">
         <v>2214</v>
       </c>
-      <c r="Q199"/>
-      <c r="R199" t="s">
+      <c r="Q199" s="1"/>
+      <c r="R199" s="1" t="s">
         <v>2215</v>
       </c>
-      <c r="S199" t="s">
+      <c r="S199" s="1" t="s">
         <v>2216</v>
       </c>
-      <c r="T199" t="s">
+      <c r="T199" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="U199" t="s">
+      <c r="U199" s="1" t="s">
         <v>2217</v>
       </c>
-      <c r="V199"/>
-      <c r="W199" t="s">
+      <c r="V199" s="1"/>
+      <c r="W199" s="1" t="s">
         <v>2218</v>
       </c>
     </row>
     <row r="200" spans="1:23">
-      <c r="A200" t="s">
+      <c r="A200" s="1" t="s">
         <v>2219</v>
       </c>
-      <c r="B200"/>
-      <c r="C200" t="s">
+      <c r="B200" s="1"/>
+      <c r="C200" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D200"/>
-      <c r="E200" t="s">
+      <c r="D200" s="1"/>
+      <c r="E200" s="1" t="s">
         <v>2220</v>
       </c>
-      <c r="F200" t="s">
+      <c r="F200" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G200" t="s">
+      <c r="G200" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H200" t="s">
+      <c r="H200" s="1" t="s">
         <v>2221</v>
       </c>
-      <c r="I200"/>
-      <c r="J200" t="s">
+      <c r="I200" s="1"/>
+      <c r="J200" s="1" t="s">
         <v>2222</v>
       </c>
-      <c r="K200"/>
-      <c r="L200">
+      <c r="K200" s="1"/>
+      <c r="L200" s="1">
         <v>34130</v>
       </c>
-      <c r="M200" t="s">
+      <c r="M200" s="1" t="s">
         <v>2223</v>
       </c>
-      <c r="N200" t="s">
+      <c r="N200" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O200"/>
-      <c r="P200" t="s">
+      <c r="O200" s="1"/>
+      <c r="P200" s="1" t="s">
         <v>2224</v>
       </c>
-      <c r="Q200" t="s">
+      <c r="Q200" s="1" t="s">
         <v>2225</v>
       </c>
-      <c r="R200"/>
-[...3 lines deleted...]
-      <c r="V200" t="s">
+      <c r="R200" s="1"/>
+      <c r="S200" s="1"/>
+      <c r="T200" s="1"/>
+      <c r="U200" s="1"/>
+      <c r="V200" s="1" t="s">
         <v>2226</v>
       </c>
-      <c r="W200" t="s">
+      <c r="W200" s="1" t="s">
         <v>2227</v>
       </c>
     </row>
     <row r="201" spans="1:23">
-      <c r="A201" t="s">
+      <c r="A201" s="1" t="s">
         <v>2228</v>
       </c>
-      <c r="B201" t="s">
+      <c r="B201" s="1" t="s">
         <v>2229</v>
       </c>
-      <c r="C201" t="s">
+      <c r="C201" s="1" t="s">
         <v>2230</v>
       </c>
-      <c r="D201" t="s">
+      <c r="D201" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="E201" t="s">
+      <c r="E201" s="1" t="s">
         <v>2231</v>
       </c>
-      <c r="F201" t="s">
+      <c r="F201" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G201" t="s">
+      <c r="G201" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H201" t="s">
+      <c r="H201" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I201"/>
-      <c r="J201" t="s">
+      <c r="I201" s="1"/>
+      <c r="J201" s="1" t="s">
         <v>2232</v>
       </c>
-      <c r="K201"/>
-      <c r="L201" t="s">
+      <c r="K201" s="1"/>
+      <c r="L201" s="1" t="s">
         <v>2233</v>
       </c>
-      <c r="M201" t="s">
+      <c r="M201" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N201" t="s">
+      <c r="N201" s="1" t="s">
         <v>2234</v>
       </c>
-      <c r="O201"/>
-      <c r="P201" t="s">
+      <c r="O201" s="1"/>
+      <c r="P201" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q201"/>
-[...4 lines deleted...]
-      <c r="V201" t="s">
+      <c r="Q201" s="1"/>
+      <c r="R201" s="1"/>
+      <c r="S201" s="1"/>
+      <c r="T201" s="1"/>
+      <c r="U201" s="1"/>
+      <c r="V201" s="1" t="s">
         <v>2235</v>
       </c>
-      <c r="W201" t="s">
+      <c r="W201" s="1" t="s">
         <v>2236</v>
       </c>
     </row>
     <row r="202" spans="1:23">
-      <c r="A202" t="s">
+      <c r="A202" s="1" t="s">
         <v>2237</v>
       </c>
-      <c r="B202" t="s">
+      <c r="B202" s="1" t="s">
         <v>2238</v>
       </c>
-      <c r="C202" t="s">
+      <c r="C202" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D202"/>
-      <c r="E202" t="s">
+      <c r="D202" s="1"/>
+      <c r="E202" s="1" t="s">
         <v>2239</v>
       </c>
-      <c r="F202" t="s">
+      <c r="F202" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="G202" t="s">
+      <c r="G202" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H202" t="s">
+      <c r="H202" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="I202"/>
-      <c r="J202" t="s">
+      <c r="I202" s="1"/>
+      <c r="J202" s="1" t="s">
         <v>2240</v>
       </c>
-      <c r="K202"/>
-      <c r="L202">
+      <c r="K202" s="1"/>
+      <c r="L202" s="1">
         <v>31320</v>
       </c>
-      <c r="M202" t="s">
+      <c r="M202" s="1" t="s">
         <v>2241</v>
       </c>
-      <c r="N202" t="s">
+      <c r="N202" s="1" t="s">
         <v>2242</v>
       </c>
-      <c r="O202"/>
-      <c r="P202" t="s">
+      <c r="O202" s="1"/>
+      <c r="P202" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q202"/>
-      <c r="R202" t="s">
+      <c r="Q202" s="1"/>
+      <c r="R202" s="1" t="s">
         <v>2243</v>
       </c>
-      <c r="S202" t="s">
+      <c r="S202" s="1" t="s">
         <v>2244</v>
       </c>
-      <c r="T202"/>
-      <c r="U202" t="s">
+      <c r="T202" s="1"/>
+      <c r="U202" s="1" t="s">
         <v>2245</v>
       </c>
-      <c r="V202" t="s">
+      <c r="V202" s="1" t="s">
         <v>2246</v>
       </c>
-      <c r="W202" t="s">
+      <c r="W202" s="1" t="s">
         <v>2247</v>
       </c>
     </row>
     <row r="203" spans="1:23">
-      <c r="A203" t="s">
+      <c r="A203" s="1" t="s">
         <v>2248</v>
       </c>
-      <c r="B203" t="s">
+      <c r="B203" s="1" t="s">
         <v>2249</v>
       </c>
-      <c r="C203" t="s">
+      <c r="C203" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D203"/>
-      <c r="E203" t="s">
+      <c r="D203" s="1"/>
+      <c r="E203" s="1" t="s">
         <v>2250</v>
       </c>
-      <c r="F203" t="s">
+      <c r="F203" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G203" t="s">
+      <c r="G203" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H203" t="s">
+      <c r="H203" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I203"/>
-      <c r="J203" t="s">
+      <c r="I203" s="1"/>
+      <c r="J203" s="1" t="s">
         <v>2251</v>
       </c>
-      <c r="K203"/>
-      <c r="L203">
+      <c r="K203" s="1"/>
+      <c r="L203" s="1">
         <v>46000</v>
       </c>
-      <c r="M203" t="s">
+      <c r="M203" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="N203" t="s">
+      <c r="N203" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O203"/>
-      <c r="P203" t="s">
+      <c r="O203" s="1"/>
+      <c r="P203" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q203" t="s">
+      <c r="Q203" s="1" t="s">
         <v>2252</v>
       </c>
-      <c r="R203"/>
-[...4 lines deleted...]
-      <c r="W203" t="s">
+      <c r="R203" s="1"/>
+      <c r="S203" s="1"/>
+      <c r="T203" s="1"/>
+      <c r="U203" s="1"/>
+      <c r="V203" s="1"/>
+      <c r="W203" s="1" t="s">
         <v>2253</v>
       </c>
     </row>
     <row r="204" spans="1:23">
-      <c r="A204" t="s">
+      <c r="A204" s="1" t="s">
         <v>2254</v>
       </c>
-      <c r="B204" t="s">
+      <c r="B204" s="1" t="s">
         <v>2255</v>
       </c>
-      <c r="C204" t="s">
+      <c r="C204" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D204"/>
-      <c r="E204" t="s">
+      <c r="D204" s="1"/>
+      <c r="E204" s="1" t="s">
         <v>2256</v>
       </c>
-      <c r="F204" t="s">
+      <c r="F204" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G204" t="s">
+      <c r="G204" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H204" t="s">
+      <c r="H204" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I204" t="s">
+      <c r="I204" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="J204" t="s">
+      <c r="J204" s="1" t="s">
         <v>2257</v>
       </c>
-      <c r="K204" t="s">
+      <c r="K204" s="1" t="s">
         <v>2258</v>
       </c>
-      <c r="L204">
+      <c r="L204" s="1">
         <v>34090</v>
       </c>
-      <c r="M204" t="s">
+      <c r="M204" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N204" t="s">
+      <c r="N204" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O204"/>
-      <c r="P204" t="s">
+      <c r="O204" s="1"/>
+      <c r="P204" s="1" t="s">
         <v>2259</v>
       </c>
-      <c r="Q204"/>
-      <c r="R204" t="s">
+      <c r="Q204" s="1"/>
+      <c r="R204" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="S204" t="s">
+      <c r="S204" s="1" t="s">
         <v>2260</v>
       </c>
-      <c r="T204" t="s">
+      <c r="T204" s="1" t="s">
         <v>2261</v>
       </c>
-      <c r="U204" t="s">
+      <c r="U204" s="1" t="s">
         <v>2262</v>
       </c>
-      <c r="V204" t="s">
+      <c r="V204" s="1" t="s">
         <v>2263</v>
       </c>
-      <c r="W204" t="s">
+      <c r="W204" s="1" t="s">
         <v>2264</v>
       </c>
     </row>
     <row r="205" spans="1:23">
-      <c r="A205" t="s">
+      <c r="A205" s="1" t="s">
         <v>2265</v>
       </c>
-      <c r="B205" t="s">
+      <c r="B205" s="1" t="s">
         <v>2266</v>
       </c>
-      <c r="C205" t="s">
+      <c r="C205" s="1" t="s">
         <v>2230</v>
       </c>
-      <c r="D205"/>
-      <c r="E205" t="s">
+      <c r="D205" s="1"/>
+      <c r="E205" s="1" t="s">
         <v>2267</v>
       </c>
-      <c r="F205" t="s">
+      <c r="F205" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G205" t="s">
+      <c r="G205" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H205" t="s">
+      <c r="H205" s="1" t="s">
         <v>2268</v>
       </c>
-      <c r="I205"/>
-      <c r="J205" t="s">
+      <c r="I205" s="1"/>
+      <c r="J205" s="1" t="s">
         <v>2269</v>
       </c>
-      <c r="K205"/>
-      <c r="L205">
+      <c r="K205" s="1"/>
+      <c r="L205" s="1">
         <v>42270</v>
       </c>
-      <c r="M205" t="s">
+      <c r="M205" s="1" t="s">
         <v>2270</v>
       </c>
-      <c r="N205" t="s">
+      <c r="N205" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O205"/>
-      <c r="P205" t="s">
+      <c r="O205" s="1"/>
+      <c r="P205" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q205"/>
-      <c r="R205" t="s">
+      <c r="Q205" s="1"/>
+      <c r="R205" s="1" t="s">
         <v>2271</v>
       </c>
-      <c r="S205" t="s">
+      <c r="S205" s="1" t="s">
         <v>2272</v>
       </c>
-      <c r="T205" t="s">
+      <c r="T205" s="1" t="s">
         <v>2273</v>
       </c>
-      <c r="U205" t="s">
+      <c r="U205" s="1" t="s">
         <v>2274</v>
       </c>
-      <c r="V205"/>
-      <c r="W205" t="s">
+      <c r="V205" s="1"/>
+      <c r="W205" s="1" t="s">
         <v>2275</v>
       </c>
     </row>
     <row r="206" spans="1:23">
-      <c r="A206" t="s">
+      <c r="A206" s="1" t="s">
         <v>2276</v>
       </c>
-      <c r="B206"/>
-      <c r="C206" t="s">
+      <c r="B206" s="1"/>
+      <c r="C206" s="1" t="s">
         <v>976</v>
       </c>
-      <c r="D206"/>
-      <c r="E206" t="s">
+      <c r="D206" s="1"/>
+      <c r="E206" s="1" t="s">
         <v>2277</v>
       </c>
-      <c r="F206" t="s">
+      <c r="F206" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G206" t="s">
+      <c r="G206" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H206" t="s">
+      <c r="H206" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I206"/>
-      <c r="J206" t="s">
+      <c r="I206" s="1"/>
+      <c r="J206" s="1" t="s">
         <v>2278</v>
       </c>
-      <c r="K206"/>
-      <c r="L206">
+      <c r="K206" s="1"/>
+      <c r="L206" s="1">
         <v>63500</v>
       </c>
-      <c r="M206" t="s">
+      <c r="M206" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="N206" t="s">
+      <c r="N206" s="1" t="s">
         <v>2279</v>
       </c>
-      <c r="O206"/>
-      <c r="P206" t="s">
+      <c r="O206" s="1"/>
+      <c r="P206" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="Q206"/>
-      <c r="R206" t="s">
+      <c r="Q206" s="1"/>
+      <c r="R206" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="S206" t="s">
+      <c r="S206" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="T206" t="s">
+      <c r="T206" s="1" t="s">
         <v>2280</v>
       </c>
-      <c r="U206" t="s">
+      <c r="U206" s="1" t="s">
         <v>2281</v>
       </c>
-      <c r="V206" t="s">
+      <c r="V206" s="1" t="s">
         <v>2282</v>
       </c>
-      <c r="W206"/>
+      <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
-      <c r="A207" t="s">
+      <c r="A207" s="1" t="s">
         <v>2283</v>
       </c>
-      <c r="B207"/>
-      <c r="C207" t="s">
+      <c r="B207" s="1"/>
+      <c r="C207" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D207"/>
-      <c r="E207" t="s">
+      <c r="D207" s="1"/>
+      <c r="E207" s="1" t="s">
         <v>2284</v>
       </c>
-      <c r="F207" t="s">
+      <c r="F207" s="1" t="s">
         <v>2285</v>
       </c>
-      <c r="G207" t="s">
+      <c r="G207" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H207" t="s">
+      <c r="H207" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I207" t="s">
+      <c r="I207" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="J207" t="s">
+      <c r="J207" s="1" t="s">
         <v>2286</v>
       </c>
-      <c r="K207"/>
-      <c r="L207">
+      <c r="K207" s="1"/>
+      <c r="L207" s="1">
         <v>34110</v>
       </c>
-      <c r="M207" t="s">
+      <c r="M207" s="1" t="s">
         <v>2287</v>
       </c>
-      <c r="N207" t="s">
+      <c r="N207" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O207"/>
-      <c r="P207" t="s">
+      <c r="O207" s="1"/>
+      <c r="P207" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q207"/>
-[...5 lines deleted...]
-      <c r="W207" t="s">
+      <c r="Q207" s="1"/>
+      <c r="R207" s="1"/>
+      <c r="S207" s="1"/>
+      <c r="T207" s="1"/>
+      <c r="U207" s="1"/>
+      <c r="V207" s="1"/>
+      <c r="W207" s="1" t="s">
         <v>2288</v>
       </c>
     </row>
     <row r="208" spans="1:23">
-      <c r="A208" t="s">
+      <c r="A208" s="1" t="s">
         <v>2289</v>
       </c>
-      <c r="B208"/>
-      <c r="C208" t="s">
+      <c r="B208" s="1"/>
+      <c r="C208" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D208"/>
-      <c r="E208" t="s">
+      <c r="D208" s="1"/>
+      <c r="E208" s="1" t="s">
         <v>2290</v>
       </c>
-      <c r="F208" t="s">
+      <c r="F208" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G208" t="s">
+      <c r="G208" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H208" t="s">
+      <c r="H208" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I208"/>
-      <c r="J208" t="s">
+      <c r="I208" s="1"/>
+      <c r="J208" s="1" t="s">
         <v>2291</v>
       </c>
-      <c r="K208"/>
-      <c r="L208" t="s">
+      <c r="K208" s="1"/>
+      <c r="L208" s="1" t="s">
         <v>1379</v>
       </c>
-      <c r="M208" t="s">
+      <c r="M208" s="1" t="s">
         <v>2292</v>
       </c>
-      <c r="N208" t="s">
+      <c r="N208" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O208"/>
-      <c r="P208" t="s">
+      <c r="O208" s="1"/>
+      <c r="P208" s="1" t="s">
         <v>2293</v>
       </c>
-      <c r="Q208"/>
-      <c r="R208" t="s">
+      <c r="Q208" s="1"/>
+      <c r="R208" s="1" t="s">
         <v>2294</v>
       </c>
-      <c r="S208" t="s">
+      <c r="S208" s="1" t="s">
         <v>2295</v>
       </c>
-      <c r="T208" t="s">
+      <c r="T208" s="1" t="s">
         <v>2296</v>
       </c>
-      <c r="U208" t="s">
+      <c r="U208" s="1" t="s">
         <v>2297</v>
       </c>
-      <c r="V208"/>
-      <c r="W208" t="s">
+      <c r="V208" s="1"/>
+      <c r="W208" s="1" t="s">
         <v>2298</v>
       </c>
     </row>
     <row r="209" spans="1:23">
-      <c r="A209" t="s">
+      <c r="A209" s="1" t="s">
         <v>2299</v>
       </c>
-      <c r="B209"/>
-      <c r="C209" t="s">
+      <c r="B209" s="1"/>
+      <c r="C209" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="D209"/>
-      <c r="E209" t="s">
+      <c r="D209" s="1"/>
+      <c r="E209" s="1" t="s">
         <v>2300</v>
       </c>
-      <c r="F209" t="s">
+      <c r="F209" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G209" t="s">
+      <c r="G209" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H209" t="s">
+      <c r="H209" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I209" t="s">
+      <c r="I209" s="1" t="s">
         <v>2301</v>
       </c>
-      <c r="J209" t="s">
+      <c r="J209" s="1" t="s">
         <v>2302</v>
       </c>
-      <c r="K209"/>
-      <c r="L209">
+      <c r="K209" s="1"/>
+      <c r="L209" s="1">
         <v>32800</v>
       </c>
-      <c r="M209" t="s">
+      <c r="M209" s="1" t="s">
         <v>2303</v>
       </c>
-      <c r="N209" t="s">
+      <c r="N209" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O209"/>
-      <c r="P209" t="s">
+      <c r="O209" s="1"/>
+      <c r="P209" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="Q209" t="s">
+      <c r="Q209" s="1" t="s">
         <v>2304</v>
       </c>
-      <c r="R209" t="s">
+      <c r="R209" s="1" t="s">
         <v>2305</v>
       </c>
-      <c r="S209" t="s">
+      <c r="S209" s="1" t="s">
         <v>2306</v>
       </c>
-      <c r="T209" t="s">
+      <c r="T209" s="1" t="s">
         <v>1862</v>
       </c>
-      <c r="U209" t="s">
+      <c r="U209" s="1" t="s">
         <v>2307</v>
       </c>
-      <c r="V209" t="s">
+      <c r="V209" s="1" t="s">
         <v>2308</v>
       </c>
-      <c r="W209" t="s">
+      <c r="W209" s="1" t="s">
         <v>2309</v>
       </c>
     </row>
     <row r="210" spans="1:23">
-      <c r="A210" t="s">
+      <c r="A210" s="1" t="s">
         <v>2310</v>
       </c>
-      <c r="B210"/>
-      <c r="C210" t="s">
+      <c r="B210" s="1"/>
+      <c r="C210" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D210"/>
-      <c r="E210" t="s">
+      <c r="D210" s="1"/>
+      <c r="E210" s="1" t="s">
         <v>2311</v>
       </c>
-      <c r="F210" t="s">
+      <c r="F210" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G210" t="s">
+      <c r="G210" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H210" t="s">
+      <c r="H210" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I210" t="s">
+      <c r="I210" s="1" t="s">
         <v>2312</v>
       </c>
-      <c r="J210" t="s">
+      <c r="J210" s="1" t="s">
         <v>2313</v>
       </c>
-      <c r="K210"/>
-      <c r="L210">
+      <c r="K210" s="1"/>
+      <c r="L210" s="1">
         <v>31530</v>
       </c>
-      <c r="M210" t="s">
+      <c r="M210" s="1" t="s">
         <v>2314</v>
       </c>
-      <c r="N210" t="s">
+      <c r="N210" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O210"/>
-      <c r="P210" t="s">
+      <c r="O210" s="1"/>
+      <c r="P210" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q210"/>
-      <c r="R210" t="s">
+      <c r="Q210" s="1"/>
+      <c r="R210" s="1" t="s">
         <v>2315</v>
       </c>
-      <c r="S210" t="s">
+      <c r="S210" s="1" t="s">
         <v>2316</v>
       </c>
-      <c r="T210" t="s">
+      <c r="T210" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U210" t="s">
+      <c r="U210" s="1" t="s">
         <v>2317</v>
       </c>
-      <c r="V210" t="s">
+      <c r="V210" s="1" t="s">
         <v>2318</v>
       </c>
-      <c r="W210" t="s">
+      <c r="W210" s="1" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="211" spans="1:23">
-      <c r="A211" t="s">
+      <c r="A211" s="1" t="s">
         <v>2320</v>
       </c>
-      <c r="B211"/>
-      <c r="C211" t="s">
+      <c r="B211" s="1"/>
+      <c r="C211" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D211"/>
-      <c r="E211" t="s">
+      <c r="D211" s="1"/>
+      <c r="E211" s="1" t="s">
         <v>2321</v>
       </c>
-      <c r="F211" t="s">
+      <c r="F211" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="G211"/>
-      <c r="H211" t="s">
+      <c r="G211" s="1"/>
+      <c r="H211" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I211"/>
-      <c r="J211" t="s">
+      <c r="I211" s="1"/>
+      <c r="J211" s="1" t="s">
         <v>2322</v>
       </c>
-      <c r="K211"/>
-      <c r="L211">
+      <c r="K211" s="1"/>
+      <c r="L211" s="1">
         <v>75017</v>
       </c>
-      <c r="M211" t="s">
+      <c r="M211" s="1" t="s">
         <v>2323</v>
       </c>
-      <c r="N211" t="s">
+      <c r="N211" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O211"/>
-      <c r="P211" t="s">
+      <c r="O211" s="1"/>
+      <c r="P211" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q211"/>
-[...5 lines deleted...]
-      <c r="W211"/>
+      <c r="Q211" s="1"/>
+      <c r="R211" s="1"/>
+      <c r="S211" s="1"/>
+      <c r="T211" s="1"/>
+      <c r="U211" s="1"/>
+      <c r="V211" s="1"/>
+      <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
-      <c r="A212" t="s">
+      <c r="A212" s="1" t="s">
         <v>2324</v>
       </c>
-      <c r="B212"/>
-      <c r="C212" t="s">
+      <c r="B212" s="1"/>
+      <c r="C212" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D212"/>
-      <c r="E212" t="s">
+      <c r="D212" s="1"/>
+      <c r="E212" s="1" t="s">
         <v>2325</v>
       </c>
-      <c r="F212" t="s">
+      <c r="F212" s="1" t="s">
         <v>2326</v>
       </c>
-      <c r="G212" t="s">
+      <c r="G212" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H212" t="s">
+      <c r="H212" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I212" t="s">
+      <c r="I212" s="1" t="s">
         <v>2327</v>
       </c>
-      <c r="J212" t="s">
+      <c r="J212" s="1" t="s">
         <v>2328</v>
       </c>
-      <c r="K212"/>
-      <c r="L212">
+      <c r="K212" s="1"/>
+      <c r="L212" s="1">
         <v>34000</v>
       </c>
-      <c r="M212" t="s">
+      <c r="M212" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N212" t="s">
+      <c r="N212" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O212"/>
-      <c r="P212" t="s">
+      <c r="O212" s="1"/>
+      <c r="P212" s="1" t="s">
         <v>2329</v>
       </c>
-      <c r="Q212"/>
-      <c r="R212" t="s">
+      <c r="Q212" s="1"/>
+      <c r="R212" s="1" t="s">
         <v>1400</v>
       </c>
-      <c r="S212" t="s">
+      <c r="S212" s="1" t="s">
         <v>2330</v>
       </c>
-      <c r="T212" t="s">
+      <c r="T212" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="U212" t="s">
+      <c r="U212" s="1" t="s">
         <v>2331</v>
       </c>
-      <c r="V212"/>
-      <c r="W212" t="s">
+      <c r="V212" s="1"/>
+      <c r="W212" s="1" t="s">
         <v>2332</v>
       </c>
     </row>
     <row r="213" spans="1:23">
-      <c r="A213" t="s">
+      <c r="A213" s="1" t="s">
         <v>2333</v>
       </c>
-      <c r="B213"/>
-      <c r="C213" t="s">
+      <c r="B213" s="1"/>
+      <c r="C213" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D213"/>
-      <c r="E213" t="s">
+      <c r="D213" s="1"/>
+      <c r="E213" s="1" t="s">
         <v>2334</v>
       </c>
-      <c r="F213" t="s">
+      <c r="F213" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G213" t="s">
+      <c r="G213" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H213" t="s">
+      <c r="H213" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I213"/>
-      <c r="J213" t="s">
+      <c r="I213" s="1"/>
+      <c r="J213" s="1" t="s">
         <v>2335</v>
       </c>
-      <c r="K213" t="s">
+      <c r="K213" s="1" t="s">
         <v>2336</v>
       </c>
-      <c r="L213">
+      <c r="L213" s="1">
         <v>34172</v>
       </c>
-      <c r="M213" t="s">
+      <c r="M213" s="1" t="s">
         <v>2337</v>
       </c>
-      <c r="N213" t="s">
+      <c r="N213" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O213"/>
-      <c r="P213" t="s">
+      <c r="O213" s="1"/>
+      <c r="P213" s="1" t="s">
         <v>2338</v>
       </c>
-      <c r="Q213"/>
-[...4 lines deleted...]
-      <c r="V213" t="s">
+      <c r="Q213" s="1"/>
+      <c r="R213" s="1"/>
+      <c r="S213" s="1"/>
+      <c r="T213" s="1"/>
+      <c r="U213" s="1"/>
+      <c r="V213" s="1" t="s">
         <v>2339</v>
       </c>
-      <c r="W213" t="s">
+      <c r="W213" s="1" t="s">
         <v>2340</v>
       </c>
     </row>
     <row r="214" spans="1:23">
-      <c r="A214" t="s">
+      <c r="A214" s="1" t="s">
         <v>2341</v>
       </c>
-      <c r="B214" t="s">
+      <c r="B214" s="1" t="s">
         <v>2341</v>
       </c>
-      <c r="C214" t="s">
+      <c r="C214" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D214"/>
-      <c r="E214" t="s">
+      <c r="D214" s="1"/>
+      <c r="E214" s="1" t="s">
         <v>2342</v>
       </c>
-      <c r="F214" t="s">
+      <c r="F214" s="1" t="s">
         <v>2343</v>
       </c>
-      <c r="G214" t="s">
+      <c r="G214" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H214" t="s">
+      <c r="H214" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I214" t="s">
+      <c r="I214" s="1" t="s">
         <v>2344</v>
       </c>
-      <c r="J214" t="s">
+      <c r="J214" s="1" t="s">
         <v>2345</v>
       </c>
-      <c r="K214"/>
-      <c r="L214">
+      <c r="K214" s="1"/>
+      <c r="L214" s="1">
         <v>43130</v>
       </c>
-      <c r="M214" t="s">
+      <c r="M214" s="1" t="s">
         <v>2346</v>
       </c>
-      <c r="N214" t="s">
+      <c r="N214" s="1" t="s">
         <v>2347</v>
       </c>
-      <c r="O214" t="s">
+      <c r="O214" s="1" t="s">
         <v>2348</v>
       </c>
-      <c r="P214" t="s">
+      <c r="P214" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q214" t="s">
+      <c r="Q214" s="1" t="s">
         <v>2349</v>
       </c>
-      <c r="R214" t="s">
+      <c r="R214" s="1" t="s">
         <v>2350</v>
       </c>
-      <c r="S214" t="s">
+      <c r="S214" s="1" t="s">
         <v>2351</v>
       </c>
-      <c r="T214" t="s">
+      <c r="T214" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="U214" t="s">
+      <c r="U214" s="1" t="s">
         <v>2352</v>
       </c>
-      <c r="V214" t="s">
+      <c r="V214" s="1" t="s">
         <v>2353</v>
       </c>
-      <c r="W214" t="s">
+      <c r="W214" s="1" t="s">
         <v>2354</v>
       </c>
     </row>
     <row r="215" spans="1:23">
-      <c r="A215" t="s">
+      <c r="A215" s="1" t="s">
         <v>2355</v>
       </c>
-      <c r="B215"/>
-      <c r="C215" t="s">
+      <c r="B215" s="1"/>
+      <c r="C215" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D215" t="s">
+      <c r="D215" s="1" t="s">
         <v>2356</v>
       </c>
-      <c r="E215" t="s">
+      <c r="E215" s="1" t="s">
         <v>2357</v>
       </c>
-      <c r="F215" t="s">
+      <c r="F215" s="1" t="s">
         <v>1565</v>
       </c>
-      <c r="G215" t="s">
+      <c r="G215" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H215" t="s">
+      <c r="H215" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="I215"/>
-      <c r="J215" t="s">
+      <c r="I215" s="1"/>
+      <c r="J215" s="1" t="s">
         <v>2358</v>
       </c>
-      <c r="K215"/>
-      <c r="L215">
+      <c r="K215" s="1"/>
+      <c r="L215" s="1">
         <v>34070</v>
       </c>
-      <c r="M215" t="s">
+      <c r="M215" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N215" t="s">
+      <c r="N215" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O215" t="s">
+      <c r="O215" s="1" t="s">
         <v>2359</v>
       </c>
-      <c r="P215" t="s">
+      <c r="P215" s="1" t="s">
         <v>2360</v>
       </c>
-      <c r="Q215"/>
-      <c r="R215" t="s">
+      <c r="Q215" s="1"/>
+      <c r="R215" s="1" t="s">
         <v>1357</v>
       </c>
-      <c r="S215" t="s">
+      <c r="S215" s="1" t="s">
         <v>2361</v>
       </c>
-      <c r="T215"/>
-      <c r="U215" t="s">
+      <c r="T215" s="1"/>
+      <c r="U215" s="1" t="s">
         <v>2362</v>
       </c>
-      <c r="V215" t="s">
+      <c r="V215" s="1" t="s">
         <v>2363</v>
       </c>
-      <c r="W215" t="s">
+      <c r="W215" s="1" t="s">
         <v>2364</v>
       </c>
     </row>
     <row r="216" spans="1:23">
-      <c r="A216" t="s">
+      <c r="A216" s="1" t="s">
         <v>2365</v>
       </c>
-      <c r="B216" t="s">
+      <c r="B216" s="1" t="s">
         <v>2366</v>
       </c>
-      <c r="C216" t="s">
+      <c r="C216" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D216"/>
-      <c r="E216" t="s">
+      <c r="D216" s="1"/>
+      <c r="E216" s="1" t="s">
         <v>2367</v>
       </c>
-      <c r="F216" t="s">
+      <c r="F216" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G216" t="s">
+      <c r="G216" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H216" t="s">
+      <c r="H216" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I216" t="s">
+      <c r="I216" s="1" t="s">
         <v>2368</v>
       </c>
-      <c r="J216" t="s">
+      <c r="J216" s="1" t="s">
         <v>2369</v>
       </c>
-      <c r="K216"/>
-      <c r="L216">
+      <c r="K216" s="1"/>
+      <c r="L216" s="1">
         <v>34000</v>
       </c>
-      <c r="M216" t="s">
+      <c r="M216" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N216" t="s">
+      <c r="N216" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O216"/>
-      <c r="P216" t="s">
+      <c r="O216" s="1"/>
+      <c r="P216" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q216"/>
-      <c r="R216" t="s">
+      <c r="Q216" s="1"/>
+      <c r="R216" s="1" t="s">
         <v>2370</v>
       </c>
-      <c r="S216" t="s">
+      <c r="S216" s="1" t="s">
         <v>2371</v>
       </c>
-      <c r="T216" t="s">
+      <c r="T216" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U216" t="s">
+      <c r="U216" s="1" t="s">
         <v>2372</v>
       </c>
-      <c r="V216" t="s">
+      <c r="V216" s="1" t="s">
         <v>2373</v>
       </c>
-      <c r="W216" t="s">
+      <c r="W216" s="1" t="s">
         <v>2374</v>
       </c>
     </row>
     <row r="217" spans="1:23">
-      <c r="A217" t="s">
+      <c r="A217" s="1" t="s">
         <v>2375</v>
       </c>
-      <c r="B217" t="s">
+      <c r="B217" s="1" t="s">
         <v>2376</v>
       </c>
-      <c r="C217" t="s">
+      <c r="C217" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D217"/>
-      <c r="E217" t="s">
+      <c r="D217" s="1"/>
+      <c r="E217" s="1" t="s">
         <v>2377</v>
       </c>
-      <c r="F217" t="s">
+      <c r="F217" s="1" t="s">
         <v>2378</v>
       </c>
-      <c r="G217" t="s">
+      <c r="G217" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H217" t="s">
+      <c r="H217" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I217" t="s">
+      <c r="I217" s="1" t="s">
         <v>2379</v>
       </c>
-      <c r="J217" t="s">
+      <c r="J217" s="1" t="s">
         <v>2380</v>
       </c>
-      <c r="K217"/>
-      <c r="L217">
+      <c r="K217" s="1"/>
+      <c r="L217" s="1">
         <v>31000</v>
       </c>
-      <c r="M217" t="s">
+      <c r="M217" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N217" t="s">
+      <c r="N217" s="1" t="s">
         <v>982</v>
       </c>
-      <c r="O217"/>
-      <c r="P217" t="s">
+      <c r="O217" s="1"/>
+      <c r="P217" s="1" t="s">
         <v>2381</v>
       </c>
-      <c r="Q217"/>
-[...5 lines deleted...]
-      <c r="W217" t="s">
+      <c r="Q217" s="1"/>
+      <c r="R217" s="1"/>
+      <c r="S217" s="1"/>
+      <c r="T217" s="1"/>
+      <c r="U217" s="1"/>
+      <c r="V217" s="1"/>
+      <c r="W217" s="1" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="218" spans="1:23">
-      <c r="A218" t="s">
+      <c r="A218" s="1" t="s">
         <v>2383</v>
       </c>
-      <c r="B218"/>
-      <c r="C218" t="s">
+      <c r="B218" s="1"/>
+      <c r="C218" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D218" t="s">
+      <c r="D218" s="1" t="s">
         <v>2384</v>
       </c>
-      <c r="E218" t="s">
+      <c r="E218" s="1" t="s">
         <v>2385</v>
       </c>
-      <c r="F218" t="s">
+      <c r="F218" s="1" t="s">
         <v>2386</v>
       </c>
-      <c r="G218" t="s">
+      <c r="G218" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H218" t="s">
+      <c r="H218" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I218" t="s">
+      <c r="I218" s="1" t="s">
         <v>2387</v>
       </c>
-      <c r="J218" t="s">
+      <c r="J218" s="1" t="s">
         <v>2388</v>
       </c>
-      <c r="K218"/>
-      <c r="L218">
+      <c r="K218" s="1"/>
+      <c r="L218" s="1">
         <v>26400</v>
       </c>
-      <c r="M218" t="s">
+      <c r="M218" s="1" t="s">
         <v>2389</v>
       </c>
-      <c r="N218" t="s">
+      <c r="N218" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O218"/>
-      <c r="P218" t="s">
+      <c r="O218" s="1"/>
+      <c r="P218" s="1" t="s">
         <v>2390</v>
       </c>
-      <c r="Q218" t="s">
+      <c r="Q218" s="1" t="s">
         <v>2391</v>
       </c>
-      <c r="R218" t="s">
+      <c r="R218" s="1" t="s">
         <v>2392</v>
       </c>
-      <c r="S218" t="s">
+      <c r="S218" s="1" t="s">
         <v>2393</v>
       </c>
-      <c r="T218" t="s">
+      <c r="T218" s="1" t="s">
         <v>2394</v>
       </c>
-      <c r="U218" t="s">
+      <c r="U218" s="1" t="s">
         <v>2395</v>
       </c>
-      <c r="V218" t="s">
+      <c r="V218" s="1" t="s">
         <v>2396</v>
       </c>
-      <c r="W218" t="s">
+      <c r="W218" s="1" t="s">
         <v>2397</v>
       </c>
     </row>
     <row r="219" spans="1:23">
-      <c r="A219" t="s">
+      <c r="A219" s="1" t="s">
         <v>2398</v>
       </c>
-      <c r="B219"/>
-      <c r="C219" t="s">
+      <c r="B219" s="1"/>
+      <c r="C219" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D219"/>
-      <c r="E219" t="s">
+      <c r="D219" s="1"/>
+      <c r="E219" s="1" t="s">
         <v>2399</v>
       </c>
-      <c r="F219" t="s">
+      <c r="F219" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G219" t="s">
+      <c r="G219" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H219" t="s">
+      <c r="H219" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I219" t="s">
+      <c r="I219" s="1" t="s">
         <v>1857</v>
       </c>
-      <c r="J219" t="s">
+      <c r="J219" s="1" t="s">
         <v>2400</v>
       </c>
-      <c r="K219"/>
-      <c r="L219">
+      <c r="K219" s="1"/>
+      <c r="L219" s="1">
         <v>38710</v>
       </c>
-      <c r="M219" t="s">
+      <c r="M219" s="1" t="s">
         <v>2401</v>
       </c>
-      <c r="N219" t="s">
+      <c r="N219" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="O219"/>
-      <c r="P219" t="s">
+      <c r="O219" s="1"/>
+      <c r="P219" s="1" t="s">
         <v>2402</v>
       </c>
-      <c r="Q219"/>
-      <c r="R219" t="s">
+      <c r="Q219" s="1"/>
+      <c r="R219" s="1" t="s">
         <v>2403</v>
       </c>
-      <c r="S219" t="s">
+      <c r="S219" s="1" t="s">
         <v>2404</v>
       </c>
-      <c r="T219" t="s">
+      <c r="T219" s="1" t="s">
         <v>2405</v>
       </c>
-      <c r="U219" t="s">
+      <c r="U219" s="1" t="s">
         <v>2406</v>
       </c>
-      <c r="V219" t="s">
+      <c r="V219" s="1" t="s">
         <v>1864</v>
       </c>
-      <c r="W219" t="s">
+      <c r="W219" s="1" t="s">
         <v>2407</v>
       </c>
     </row>
     <row r="220" spans="1:23">
-      <c r="A220" t="s">
+      <c r="A220" s="1" t="s">
         <v>2408</v>
       </c>
-      <c r="B220"/>
-      <c r="C220" t="s">
+      <c r="B220" s="1"/>
+      <c r="C220" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D220"/>
-      <c r="E220" t="s">
+      <c r="D220" s="1"/>
+      <c r="E220" s="1" t="s">
         <v>2409</v>
       </c>
-      <c r="F220" t="s">
+      <c r="F220" s="1" t="s">
         <v>2410</v>
       </c>
-      <c r="G220" t="s">
+      <c r="G220" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H220" t="s">
+      <c r="H220" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I220"/>
-      <c r="J220" t="s">
+      <c r="I220" s="1"/>
+      <c r="J220" s="1" t="s">
         <v>2411</v>
       </c>
-      <c r="K220"/>
-      <c r="L220" t="s">
+      <c r="K220" s="1"/>
+      <c r="L220" s="1" t="s">
         <v>2412</v>
       </c>
-      <c r="M220" t="s">
+      <c r="M220" s="1" t="s">
         <v>2413</v>
       </c>
-      <c r="N220" t="s">
+      <c r="N220" s="1" t="s">
         <v>1022</v>
       </c>
-      <c r="O220" t="s">
+      <c r="O220" s="1" t="s">
         <v>2414</v>
       </c>
-      <c r="P220" t="s">
+      <c r="P220" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q220" t="s">
+      <c r="Q220" s="1" t="s">
         <v>2415</v>
       </c>
-      <c r="R220" t="s">
+      <c r="R220" s="1" t="s">
         <v>2416</v>
       </c>
-      <c r="S220" t="s">
+      <c r="S220" s="1" t="s">
         <v>2417</v>
       </c>
-      <c r="T220" t="s">
+      <c r="T220" s="1" t="s">
         <v>2418</v>
       </c>
-      <c r="U220" t="s">
+      <c r="U220" s="1" t="s">
         <v>2419</v>
       </c>
-      <c r="V220" t="s">
+      <c r="V220" s="1" t="s">
         <v>2420</v>
       </c>
-      <c r="W220" t="s">
+      <c r="W220" s="1" t="s">
         <v>2421</v>
       </c>
     </row>
     <row r="221" spans="1:23">
-      <c r="A221" t="s">
+      <c r="A221" s="1" t="s">
         <v>2422</v>
       </c>
-      <c r="B221" t="s">
+      <c r="B221" s="1" t="s">
         <v>2423</v>
       </c>
-      <c r="C221" t="s">
+      <c r="C221" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D221"/>
-      <c r="E221" t="s">
+      <c r="D221" s="1"/>
+      <c r="E221" s="1" t="s">
         <v>2424</v>
       </c>
-      <c r="F221" t="s">
+      <c r="F221" s="1" t="s">
         <v>2425</v>
       </c>
-      <c r="G221" t="s">
+      <c r="G221" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H221" t="s">
+      <c r="H221" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I221" t="s">
+      <c r="I221" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="J221" t="s">
+      <c r="J221" s="1" t="s">
         <v>2426</v>
       </c>
-      <c r="K221"/>
-      <c r="L221">
+      <c r="K221" s="1"/>
+      <c r="L221" s="1">
         <v>34000</v>
       </c>
-      <c r="M221" t="s">
+      <c r="M221" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N221" t="s">
+      <c r="N221" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O221"/>
-      <c r="P221" t="s">
+      <c r="O221" s="1"/>
+      <c r="P221" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q221"/>
-      <c r="R221" t="s">
+      <c r="Q221" s="1"/>
+      <c r="R221" s="1" t="s">
         <v>2427</v>
       </c>
-      <c r="S221" t="s">
+      <c r="S221" s="1" t="s">
         <v>2428</v>
       </c>
-      <c r="T221" t="s">
+      <c r="T221" s="1" t="s">
         <v>2429</v>
       </c>
-      <c r="U221" t="s">
+      <c r="U221" s="1" t="s">
         <v>2430</v>
       </c>
-      <c r="V221" t="s">
+      <c r="V221" s="1" t="s">
         <v>2431</v>
       </c>
-      <c r="W221" t="s">
+      <c r="W221" s="1" t="s">
         <v>2432</v>
       </c>
     </row>
     <row r="222" spans="1:23">
-      <c r="A222" t="s">
+      <c r="A222" s="1" t="s">
         <v>2433</v>
       </c>
-      <c r="B222" t="s">
+      <c r="B222" s="1" t="s">
         <v>2423</v>
       </c>
-      <c r="C222" t="s">
+      <c r="C222" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D222"/>
-      <c r="E222" t="s">
+      <c r="D222" s="1"/>
+      <c r="E222" s="1" t="s">
         <v>2434</v>
       </c>
-      <c r="F222" t="s">
+      <c r="F222" s="1" t="s">
         <v>2435</v>
       </c>
-      <c r="G222" t="s">
+      <c r="G222" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H222" t="s">
+      <c r="H222" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I222" t="s">
+      <c r="I222" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="J222" t="s">
+      <c r="J222" s="1" t="s">
         <v>2436</v>
       </c>
-      <c r="K222"/>
-      <c r="L222">
+      <c r="K222" s="1"/>
+      <c r="L222" s="1">
         <v>30900</v>
       </c>
-      <c r="M222" t="s">
+      <c r="M222" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="N222" t="s">
+      <c r="N222" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O222"/>
-      <c r="P222" t="s">
+      <c r="O222" s="1"/>
+      <c r="P222" s="1" t="s">
         <v>2402</v>
       </c>
-      <c r="Q222"/>
-      <c r="R222" t="s">
+      <c r="Q222" s="1"/>
+      <c r="R222" s="1" t="s">
         <v>2437</v>
       </c>
-      <c r="S222" t="s">
+      <c r="S222" s="1" t="s">
         <v>2438</v>
       </c>
-      <c r="T222" t="s">
+      <c r="T222" s="1" t="s">
         <v>2439</v>
       </c>
-      <c r="U222" t="s">
+      <c r="U222" s="1" t="s">
         <v>2440</v>
       </c>
-      <c r="V222" t="s">
+      <c r="V222" s="1" t="s">
         <v>2441</v>
       </c>
-      <c r="W222" t="s">
+      <c r="W222" s="1" t="s">
         <v>2432</v>
       </c>
     </row>
     <row r="223" spans="1:23">
-      <c r="A223" t="s">
+      <c r="A223" s="1" t="s">
         <v>2442</v>
       </c>
-      <c r="B223"/>
-      <c r="C223" t="s">
+      <c r="B223" s="1"/>
+      <c r="C223" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D223"/>
-      <c r="E223" t="s">
+      <c r="D223" s="1"/>
+      <c r="E223" s="1" t="s">
         <v>2443</v>
       </c>
-      <c r="F223" t="s">
+      <c r="F223" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G223" t="s">
+      <c r="G223" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H223" t="s">
+      <c r="H223" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I223" t="s">
+      <c r="I223" s="1" t="s">
         <v>2444</v>
       </c>
-      <c r="J223" t="s">
+      <c r="J223" s="1" t="s">
         <v>2445</v>
       </c>
-      <c r="K223"/>
-      <c r="L223">
+      <c r="K223" s="1"/>
+      <c r="L223" s="1">
         <v>66270</v>
       </c>
-      <c r="M223" t="s">
+      <c r="M223" s="1" t="s">
         <v>2446</v>
       </c>
-      <c r="N223" t="s">
+      <c r="N223" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O223"/>
-      <c r="P223" t="s">
+      <c r="O223" s="1"/>
+      <c r="P223" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q223"/>
-      <c r="R223" t="s">
+      <c r="Q223" s="1"/>
+      <c r="R223" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="S223" t="s">
+      <c r="S223" s="1" t="s">
         <v>2447</v>
       </c>
-      <c r="T223" t="s">
+      <c r="T223" s="1" t="s">
         <v>2448</v>
       </c>
-      <c r="U223" t="s">
+      <c r="U223" s="1" t="s">
         <v>2449</v>
       </c>
-      <c r="V223"/>
-      <c r="W223" t="s">
+      <c r="V223" s="1"/>
+      <c r="W223" s="1" t="s">
         <v>2450</v>
       </c>
     </row>
     <row r="224" spans="1:23">
-      <c r="A224" t="s">
+      <c r="A224" s="1" t="s">
         <v>2451</v>
       </c>
-      <c r="B224"/>
-      <c r="C224" t="s">
+      <c r="B224" s="1"/>
+      <c r="C224" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D224"/>
-      <c r="E224" t="s">
+      <c r="D224" s="1"/>
+      <c r="E224" s="1" t="s">
         <v>2452</v>
       </c>
-      <c r="F224" t="s">
+      <c r="F224" s="1" t="s">
         <v>1711</v>
       </c>
-      <c r="G224" t="s">
+      <c r="G224" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H224" t="s">
+      <c r="H224" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I224"/>
-      <c r="J224" t="s">
+      <c r="I224" s="1"/>
+      <c r="J224" s="1" t="s">
         <v>2453</v>
       </c>
-      <c r="K224"/>
-      <c r="L224">
+      <c r="K224" s="1"/>
+      <c r="L224" s="1">
         <v>43380</v>
       </c>
-      <c r="M224" t="s">
+      <c r="M224" s="1" t="s">
         <v>2454</v>
       </c>
-      <c r="N224" t="s">
+      <c r="N224" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O224"/>
-      <c r="P224" t="s">
+      <c r="O224" s="1"/>
+      <c r="P224" s="1" t="s">
         <v>2455</v>
       </c>
-      <c r="Q224"/>
-      <c r="R224" t="s">
+      <c r="Q224" s="1"/>
+      <c r="R224" s="1" t="s">
         <v>2456</v>
       </c>
-      <c r="S224" t="s">
+      <c r="S224" s="1" t="s">
         <v>2457</v>
       </c>
-      <c r="T224"/>
-      <c r="U224" t="s">
+      <c r="T224" s="1"/>
+      <c r="U224" s="1" t="s">
         <v>2458</v>
       </c>
-      <c r="V224"/>
-      <c r="W224" t="s">
+      <c r="V224" s="1"/>
+      <c r="W224" s="1" t="s">
         <v>2459</v>
       </c>
     </row>
     <row r="225" spans="1:23">
-      <c r="A225" t="s">
+      <c r="A225" s="1" t="s">
         <v>2460</v>
       </c>
-      <c r="B225"/>
-      <c r="C225" t="s">
+      <c r="B225" s="1"/>
+      <c r="C225" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D225"/>
-      <c r="E225" t="s">
+      <c r="D225" s="1"/>
+      <c r="E225" s="1" t="s">
         <v>2461</v>
       </c>
-      <c r="F225" t="s">
+      <c r="F225" s="1" t="s">
         <v>1711</v>
       </c>
-      <c r="G225" t="s">
+      <c r="G225" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H225" t="s">
+      <c r="H225" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I225"/>
-      <c r="J225" t="s">
+      <c r="I225" s="1"/>
+      <c r="J225" s="1" t="s">
         <v>2462</v>
       </c>
-      <c r="K225"/>
-      <c r="L225">
+      <c r="K225" s="1"/>
+      <c r="L225" s="1">
         <v>34000</v>
       </c>
-      <c r="M225" t="s">
+      <c r="M225" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N225" t="s">
+      <c r="N225" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="O225" t="s">
+      <c r="O225" s="1" t="s">
         <v>2463</v>
       </c>
-      <c r="P225" t="s">
+      <c r="P225" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="Q225"/>
-      <c r="R225" t="s">
+      <c r="Q225" s="1"/>
+      <c r="R225" s="1" t="s">
         <v>2464</v>
       </c>
-      <c r="S225" t="s">
+      <c r="S225" s="1" t="s">
         <v>2465</v>
       </c>
-      <c r="T225"/>
-      <c r="U225" t="s">
+      <c r="T225" s="1"/>
+      <c r="U225" s="1" t="s">
         <v>2466</v>
       </c>
-      <c r="V225"/>
-      <c r="W225" t="s">
+      <c r="V225" s="1"/>
+      <c r="W225" s="1" t="s">
         <v>2467</v>
       </c>
     </row>
     <row r="226" spans="1:23">
-      <c r="A226" t="s">
+      <c r="A226" s="1" t="s">
         <v>2468</v>
       </c>
-      <c r="B226" t="s">
+      <c r="B226" s="1" t="s">
         <v>2469</v>
       </c>
-      <c r="C226" t="s">
+      <c r="C226" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D226"/>
-      <c r="E226" t="s">
+      <c r="D226" s="1"/>
+      <c r="E226" s="1" t="s">
         <v>2470</v>
       </c>
-      <c r="F226" t="s">
+      <c r="F226" s="1" t="s">
         <v>2471</v>
       </c>
-      <c r="G226" t="s">
+      <c r="G226" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H226" t="s">
+      <c r="H226" s="1" t="s">
         <v>2472</v>
       </c>
-      <c r="I226"/>
-      <c r="J226" t="s">
+      <c r="I226" s="1"/>
+      <c r="J226" s="1" t="s">
         <v>2473</v>
       </c>
-      <c r="K226"/>
-      <c r="L226">
+      <c r="K226" s="1"/>
+      <c r="L226" s="1">
         <v>42300</v>
       </c>
-      <c r="M226" t="s">
+      <c r="M226" s="1" t="s">
         <v>2474</v>
       </c>
-      <c r="N226" t="s">
+      <c r="N226" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="O226"/>
-      <c r="P226" t="s">
+      <c r="O226" s="1"/>
+      <c r="P226" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q226"/>
-      <c r="R226" t="s">
+      <c r="Q226" s="1"/>
+      <c r="R226" s="1" t="s">
         <v>2475</v>
       </c>
-      <c r="S226" t="s">
+      <c r="S226" s="1" t="s">
         <v>2476</v>
       </c>
-      <c r="T226" t="s">
+      <c r="T226" s="1" t="s">
         <v>2477</v>
       </c>
-      <c r="U226" t="s">
+      <c r="U226" s="1" t="s">
         <v>2478</v>
       </c>
-      <c r="V226"/>
-      <c r="W226" t="s">
+      <c r="V226" s="1"/>
+      <c r="W226" s="1" t="s">
         <v>2479</v>
       </c>
     </row>
     <row r="227" spans="1:23">
-      <c r="A227" t="s">
+      <c r="A227" s="1" t="s">
         <v>2480</v>
       </c>
-      <c r="B227" t="s">
+      <c r="B227" s="1" t="s">
         <v>2481</v>
       </c>
-      <c r="C227" t="s">
+      <c r="C227" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D227"/>
-      <c r="E227" t="s">
+      <c r="D227" s="1"/>
+      <c r="E227" s="1" t="s">
         <v>2482</v>
       </c>
-      <c r="F227" t="s">
+      <c r="F227" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G227" t="s">
+      <c r="G227" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H227" t="s">
+      <c r="H227" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I227" t="s">
+      <c r="I227" s="1" t="s">
         <v>2483</v>
       </c>
-      <c r="J227" t="s">
+      <c r="J227" s="1" t="s">
         <v>2484</v>
       </c>
-      <c r="K227"/>
-      <c r="L227">
+      <c r="K227" s="1"/>
+      <c r="L227" s="1">
         <v>43750</v>
       </c>
-      <c r="M227" t="s">
+      <c r="M227" s="1" t="s">
         <v>2485</v>
       </c>
-      <c r="N227" t="s">
+      <c r="N227" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O227" t="s">
+      <c r="O227" s="1" t="s">
         <v>2486</v>
       </c>
-      <c r="P227" t="s">
+      <c r="P227" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q227"/>
-      <c r="R227" t="s">
+      <c r="Q227" s="1"/>
+      <c r="R227" s="1" t="s">
         <v>2487</v>
       </c>
-      <c r="S227" t="s">
+      <c r="S227" s="1" t="s">
         <v>2488</v>
       </c>
-      <c r="T227" t="s">
+      <c r="T227" s="1" t="s">
         <v>2489</v>
       </c>
-      <c r="U227" t="s">
+      <c r="U227" s="1" t="s">
         <v>2490</v>
       </c>
-      <c r="V227" t="s">
+      <c r="V227" s="1" t="s">
         <v>2491</v>
       </c>
-      <c r="W227" t="s">
+      <c r="W227" s="1" t="s">
         <v>2492</v>
       </c>
     </row>
     <row r="228" spans="1:23">
-      <c r="A228" t="s">
+      <c r="A228" s="1" t="s">
         <v>2493</v>
       </c>
-      <c r="B228"/>
-      <c r="C228" t="s">
+      <c r="B228" s="1"/>
+      <c r="C228" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D228"/>
-      <c r="E228" t="s">
+      <c r="D228" s="1"/>
+      <c r="E228" s="1" t="s">
         <v>2494</v>
       </c>
-      <c r="F228" t="s">
+      <c r="F228" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G228" t="s">
+      <c r="G228" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H228" t="s">
+      <c r="H228" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I228" t="s">
+      <c r="I228" s="1" t="s">
         <v>2495</v>
       </c>
-      <c r="J228" t="s">
+      <c r="J228" s="1" t="s">
         <v>2496</v>
       </c>
-      <c r="K228"/>
-      <c r="L228">
+      <c r="K228" s="1"/>
+      <c r="L228" s="1">
         <v>31400</v>
       </c>
-      <c r="M228" t="s">
+      <c r="M228" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N228" t="s">
+      <c r="N228" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O228"/>
-      <c r="P228" t="s">
+      <c r="O228" s="1"/>
+      <c r="P228" s="1" t="s">
         <v>2402</v>
       </c>
-      <c r="Q228"/>
-      <c r="R228" t="s">
+      <c r="Q228" s="1"/>
+      <c r="R228" s="1" t="s">
         <v>2497</v>
       </c>
-      <c r="S228" t="s">
+      <c r="S228" s="1" t="s">
         <v>2498</v>
       </c>
-      <c r="T228" t="s">
+      <c r="T228" s="1" t="s">
         <v>2499</v>
       </c>
-      <c r="U228" t="s">
+      <c r="U228" s="1" t="s">
         <v>2500</v>
       </c>
-      <c r="V228" t="s">
+      <c r="V228" s="1" t="s">
         <v>2501</v>
       </c>
-      <c r="W228"/>
+      <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
-      <c r="A229" t="s">
+      <c r="A229" s="1" t="s">
         <v>2502</v>
       </c>
-      <c r="B229" t="s">
+      <c r="B229" s="1" t="s">
         <v>2503</v>
       </c>
-      <c r="C229" t="s">
+      <c r="C229" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D229" t="s">
+      <c r="D229" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="E229" t="s">
+      <c r="E229" s="1" t="s">
         <v>2504</v>
       </c>
-      <c r="F229" t="s">
+      <c r="F229" s="1" t="s">
         <v>2505</v>
       </c>
-      <c r="G229" t="s">
+      <c r="G229" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H229" t="s">
+      <c r="H229" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I229"/>
-      <c r="J229" t="s">
+      <c r="I229" s="1"/>
+      <c r="J229" s="1" t="s">
         <v>2506</v>
       </c>
-      <c r="K229"/>
-      <c r="L229">
+      <c r="K229" s="1"/>
+      <c r="L229" s="1">
         <v>31058</v>
       </c>
-      <c r="M229" t="s">
+      <c r="M229" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="N229" t="s">
+      <c r="N229" s="1" t="s">
         <v>1166</v>
       </c>
-      <c r="O229"/>
-      <c r="P229" t="s">
+      <c r="O229" s="1"/>
+      <c r="P229" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q229"/>
-[...4 lines deleted...]
-      <c r="V229" t="s">
+      <c r="Q229" s="1"/>
+      <c r="R229" s="1"/>
+      <c r="S229" s="1"/>
+      <c r="T229" s="1"/>
+      <c r="U229" s="1"/>
+      <c r="V229" s="1" t="s">
         <v>2507</v>
       </c>
-      <c r="W229" t="s">
+      <c r="W229" s="1" t="s">
         <v>2508</v>
       </c>
     </row>
     <row r="230" spans="1:23">
-      <c r="A230" t="s">
+      <c r="A230" s="1" t="s">
         <v>2509</v>
       </c>
-      <c r="B230" t="s">
+      <c r="B230" s="1" t="s">
         <v>2510</v>
       </c>
-      <c r="C230" t="s">
+      <c r="C230" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D230"/>
-      <c r="E230" t="s">
+      <c r="D230" s="1"/>
+      <c r="E230" s="1" t="s">
         <v>2511</v>
       </c>
-      <c r="F230" t="s">
+      <c r="F230" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="G230" t="s">
+      <c r="G230" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H230" t="s">
+      <c r="H230" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I230" t="s">
+      <c r="I230" s="1" t="s">
         <v>2512</v>
       </c>
-      <c r="J230" t="s">
+      <c r="J230" s="1" t="s">
         <v>2513</v>
       </c>
-      <c r="K230"/>
-      <c r="L230">
+      <c r="K230" s="1"/>
+      <c r="L230" s="1">
         <v>42605</v>
       </c>
-      <c r="M230" t="s">
+      <c r="M230" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="N230" t="s">
+      <c r="N230" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O230"/>
-      <c r="P230" t="s">
+      <c r="O230" s="1"/>
+      <c r="P230" s="1" t="s">
         <v>2514</v>
       </c>
-      <c r="Q230" t="s">
+      <c r="Q230" s="1" t="s">
         <v>2515</v>
       </c>
-      <c r="R230" t="s">
+      <c r="R230" s="1" t="s">
         <v>2516</v>
       </c>
-      <c r="S230" t="s">
+      <c r="S230" s="1" t="s">
         <v>2517</v>
       </c>
-      <c r="T230" t="s">
+      <c r="T230" s="1" t="s">
         <v>2518</v>
       </c>
-      <c r="U230" t="s">
+      <c r="U230" s="1" t="s">
         <v>2519</v>
       </c>
-      <c r="V230"/>
-      <c r="W230" t="s">
+      <c r="V230" s="1"/>
+      <c r="W230" s="1" t="s">
         <v>2520</v>
       </c>
     </row>
     <row r="231" spans="1:23">
-      <c r="A231" t="s">
+      <c r="A231" s="1" t="s">
         <v>2521</v>
       </c>
-      <c r="B231" t="s">
+      <c r="B231" s="1" t="s">
         <v>2522</v>
       </c>
-      <c r="C231" t="s">
+      <c r="C231" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D231"/>
-      <c r="E231" t="s">
+      <c r="D231" s="1"/>
+      <c r="E231" s="1" t="s">
         <v>2523</v>
       </c>
-      <c r="F231" t="s">
+      <c r="F231" s="1" t="s">
         <v>2524</v>
       </c>
-      <c r="G231" t="s">
+      <c r="G231" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H231" t="s">
+      <c r="H231" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I231" t="s">
+      <c r="I231" s="1" t="s">
         <v>2525</v>
       </c>
-      <c r="J231" t="s">
+      <c r="J231" s="1" t="s">
         <v>1244</v>
       </c>
-      <c r="K231"/>
-      <c r="L231">
+      <c r="K231" s="1"/>
+      <c r="L231" s="1">
         <v>69007</v>
       </c>
-      <c r="M231" t="s">
+      <c r="M231" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N231" t="s">
+      <c r="N231" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O231"/>
-      <c r="P231" t="s">
+      <c r="O231" s="1"/>
+      <c r="P231" s="1" t="s">
         <v>2526</v>
       </c>
-      <c r="Q231"/>
-      <c r="R231" t="s">
+      <c r="Q231" s="1"/>
+      <c r="R231" s="1" t="s">
         <v>2527</v>
       </c>
-      <c r="S231" t="s">
+      <c r="S231" s="1" t="s">
         <v>2528</v>
       </c>
-      <c r="T231" t="s">
+      <c r="T231" s="1" t="s">
         <v>2529</v>
       </c>
-      <c r="U231" t="s">
+      <c r="U231" s="1" t="s">
         <v>2530</v>
       </c>
-      <c r="V231" t="s">
+      <c r="V231" s="1" t="s">
         <v>2531</v>
       </c>
-      <c r="W231" t="s">
+      <c r="W231" s="1" t="s">
         <v>2532</v>
       </c>
     </row>
     <row r="232" spans="1:23">
-      <c r="A232" t="s">
+      <c r="A232" s="1" t="s">
         <v>2533</v>
       </c>
-      <c r="B232" t="s">
+      <c r="B232" s="1" t="s">
         <v>2534</v>
       </c>
-      <c r="C232" t="s">
+      <c r="C232" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D232"/>
-      <c r="E232" t="s">
+      <c r="D232" s="1"/>
+      <c r="E232" s="1" t="s">
         <v>2523</v>
       </c>
-      <c r="F232" t="s">
+      <c r="F232" s="1" t="s">
         <v>2535</v>
       </c>
-      <c r="G232" t="s">
+      <c r="G232" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H232" t="s">
+      <c r="H232" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I232"/>
-      <c r="J232" t="s">
+      <c r="I232" s="1"/>
+      <c r="J232" s="1" t="s">
         <v>2536</v>
       </c>
-      <c r="K232"/>
-      <c r="L232">
+      <c r="K232" s="1"/>
+      <c r="L232" s="1">
         <v>69009</v>
       </c>
-      <c r="M232" t="s">
+      <c r="M232" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N232" t="s">
+      <c r="N232" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="O232"/>
-      <c r="P232" t="s">
+      <c r="O232" s="1"/>
+      <c r="P232" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q232"/>
-      <c r="R232" t="s">
+      <c r="Q232" s="1"/>
+      <c r="R232" s="1" t="s">
         <v>2537</v>
       </c>
-      <c r="S232" t="s">
+      <c r="S232" s="1" t="s">
         <v>2538</v>
       </c>
-      <c r="T232" t="s">
+      <c r="T232" s="1" t="s">
         <v>2539</v>
       </c>
-      <c r="U232" t="s">
+      <c r="U232" s="1" t="s">
         <v>2540</v>
       </c>
-      <c r="V232" t="s">
+      <c r="V232" s="1" t="s">
         <v>2541</v>
       </c>
-      <c r="W232" t="s">
+      <c r="W232" s="1" t="s">
         <v>2542</v>
       </c>
     </row>
     <row r="233" spans="1:23">
-      <c r="A233" t="s">
+      <c r="A233" s="1" t="s">
         <v>2543</v>
       </c>
-      <c r="B233" t="s">
+      <c r="B233" s="1" t="s">
         <v>2544</v>
       </c>
-      <c r="C233" t="s">
+      <c r="C233" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D233"/>
-      <c r="E233" t="s">
+      <c r="D233" s="1"/>
+      <c r="E233" s="1" t="s">
         <v>2545</v>
       </c>
-      <c r="F233" t="s">
+      <c r="F233" s="1" t="s">
         <v>2546</v>
       </c>
-      <c r="G233" t="s">
+      <c r="G233" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H233" t="s">
+      <c r="H233" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I233" t="s">
+      <c r="I233" s="1" t="s">
         <v>2547</v>
       </c>
-      <c r="J233" t="s">
+      <c r="J233" s="1" t="s">
         <v>2548</v>
       </c>
-      <c r="K233"/>
-      <c r="L233">
+      <c r="K233" s="1"/>
+      <c r="L233" s="1">
         <v>74650</v>
       </c>
-      <c r="M233" t="s">
+      <c r="M233" s="1" t="s">
         <v>2549</v>
       </c>
-      <c r="N233" t="s">
+      <c r="N233" s="1" t="s">
         <v>720</v>
       </c>
-      <c r="O233"/>
-      <c r="P233" t="s">
+      <c r="O233" s="1"/>
+      <c r="P233" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q233" t="s">
+      <c r="Q233" s="1" t="s">
         <v>2550</v>
       </c>
-      <c r="R233" t="s">
+      <c r="R233" s="1" t="s">
         <v>2551</v>
       </c>
-      <c r="S233" t="s">
+      <c r="S233" s="1" t="s">
         <v>2552</v>
       </c>
-      <c r="T233" t="s">
+      <c r="T233" s="1" t="s">
         <v>2553</v>
       </c>
-      <c r="U233" t="s">
+      <c r="U233" s="1" t="s">
         <v>2554</v>
       </c>
-      <c r="V233" t="s">
+      <c r="V233" s="1" t="s">
         <v>2555</v>
       </c>
-      <c r="W233" t="s">
+      <c r="W233" s="1" t="s">
         <v>2556</v>
       </c>
     </row>
     <row r="234" spans="1:23">
-      <c r="A234" t="s">
+      <c r="A234" s="1" t="s">
         <v>2557</v>
       </c>
-      <c r="B234" t="s">
+      <c r="B234" s="1" t="s">
         <v>2558</v>
       </c>
-      <c r="C234" t="s">
+      <c r="C234" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D234"/>
-      <c r="E234" t="s">
+      <c r="D234" s="1"/>
+      <c r="E234" s="1" t="s">
         <v>2523</v>
       </c>
-      <c r="F234" t="s">
+      <c r="F234" s="1" t="s">
         <v>2559</v>
       </c>
-      <c r="G234" t="s">
+      <c r="G234" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H234" t="s">
+      <c r="H234" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I234"/>
-      <c r="J234" t="s">
+      <c r="I234" s="1"/>
+      <c r="J234" s="1" t="s">
         <v>2560</v>
       </c>
-      <c r="K234"/>
-      <c r="L234">
+      <c r="K234" s="1"/>
+      <c r="L234" s="1">
         <v>38000</v>
       </c>
-      <c r="M234" t="s">
+      <c r="M234" s="1" t="s">
         <v>2561</v>
       </c>
-      <c r="N234" t="s">
+      <c r="N234" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="O234"/>
-      <c r="P234" t="s">
+      <c r="O234" s="1"/>
+      <c r="P234" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q234"/>
-      <c r="R234" t="s">
+      <c r="Q234" s="1"/>
+      <c r="R234" s="1" t="s">
         <v>2562</v>
       </c>
-      <c r="S234" t="s">
+      <c r="S234" s="1" t="s">
         <v>2563</v>
       </c>
-      <c r="T234" t="s">
+      <c r="T234" s="1" t="s">
         <v>2564</v>
       </c>
-      <c r="U234" t="s">
+      <c r="U234" s="1" t="s">
         <v>2565</v>
       </c>
-      <c r="V234" t="s">
+      <c r="V234" s="1" t="s">
         <v>2566</v>
       </c>
-      <c r="W234" t="s">
+      <c r="W234" s="1" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="235" spans="1:23">
-      <c r="A235" t="s">
+      <c r="A235" s="1" t="s">
         <v>2568</v>
       </c>
-      <c r="B235" t="s">
+      <c r="B235" s="1" t="s">
         <v>2569</v>
       </c>
-      <c r="C235" t="s">
+      <c r="C235" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D235"/>
-      <c r="E235" t="s">
+      <c r="D235" s="1"/>
+      <c r="E235" s="1" t="s">
         <v>2570</v>
       </c>
-      <c r="F235" t="s">
+      <c r="F235" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G235" t="s">
+      <c r="G235" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H235" t="s">
+      <c r="H235" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I235" t="s">
+      <c r="I235" s="1" t="s">
         <v>2571</v>
       </c>
-      <c r="J235" t="s">
+      <c r="J235" s="1" t="s">
         <v>2572</v>
       </c>
-      <c r="K235"/>
-      <c r="L235">
+      <c r="K235" s="1"/>
+      <c r="L235" s="1">
         <v>46000</v>
       </c>
-      <c r="M235" t="s">
+      <c r="M235" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="N235" t="s">
+      <c r="N235" s="1" t="s">
         <v>720</v>
       </c>
-      <c r="O235"/>
-      <c r="P235" t="s">
+      <c r="O235" s="1"/>
+      <c r="P235" s="1" t="s">
         <v>2118</v>
       </c>
-      <c r="Q235"/>
-      <c r="R235" t="s">
+      <c r="Q235" s="1"/>
+      <c r="R235" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="S235" t="s">
+      <c r="S235" s="1" t="s">
         <v>2573</v>
       </c>
-      <c r="T235" t="s">
+      <c r="T235" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="U235" t="s">
+      <c r="U235" s="1" t="s">
         <v>2574</v>
       </c>
-      <c r="V235"/>
-      <c r="W235" t="s">
+      <c r="V235" s="1"/>
+      <c r="W235" s="1" t="s">
         <v>2575</v>
       </c>
     </row>
     <row r="236" spans="1:23">
-      <c r="A236" t="s">
+      <c r="A236" s="1" t="s">
         <v>2576</v>
       </c>
-      <c r="B236" t="s">
+      <c r="B236" s="1" t="s">
         <v>2522</v>
       </c>
-      <c r="C236" t="s">
+      <c r="C236" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D236"/>
-      <c r="E236" t="s">
+      <c r="D236" s="1"/>
+      <c r="E236" s="1" t="s">
         <v>2577</v>
       </c>
-      <c r="F236" t="s">
+      <c r="F236" s="1" t="s">
         <v>1922</v>
       </c>
-      <c r="G236" t="s">
+      <c r="G236" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H236" t="s">
+      <c r="H236" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I236" t="s">
+      <c r="I236" s="1" t="s">
         <v>2578</v>
       </c>
-      <c r="J236" t="s">
+      <c r="J236" s="1" t="s">
         <v>2579</v>
       </c>
-      <c r="K236" t="s">
+      <c r="K236" s="1" t="s">
         <v>2580</v>
       </c>
-      <c r="L236">
+      <c r="L236" s="1">
         <v>46000</v>
       </c>
-      <c r="M236" t="s">
+      <c r="M236" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="N236" t="s">
+      <c r="N236" s="1" t="s">
         <v>2581</v>
       </c>
-      <c r="O236"/>
-      <c r="P236" t="s">
+      <c r="O236" s="1"/>
+      <c r="P236" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q236"/>
-      <c r="R236" t="s">
+      <c r="Q236" s="1"/>
+      <c r="R236" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="S236" t="s">
+      <c r="S236" s="1" t="s">
         <v>2582</v>
       </c>
-      <c r="T236" t="s">
+      <c r="T236" s="1" t="s">
         <v>2583</v>
       </c>
-      <c r="U236" t="s">
+      <c r="U236" s="1" t="s">
         <v>2584</v>
       </c>
-      <c r="V236" t="s">
+      <c r="V236" s="1" t="s">
         <v>2585</v>
       </c>
-      <c r="W236" t="s">
+      <c r="W236" s="1" t="s">
         <v>2586</v>
       </c>
     </row>
     <row r="237" spans="1:23">
-      <c r="A237" t="s">
+      <c r="A237" s="1" t="s">
         <v>2587</v>
       </c>
-      <c r="B237"/>
-      <c r="C237" t="s">
+      <c r="B237" s="1"/>
+      <c r="C237" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D237"/>
-      <c r="E237" t="s">
+      <c r="D237" s="1"/>
+      <c r="E237" s="1" t="s">
         <v>2588</v>
       </c>
-      <c r="F237" t="s">
+      <c r="F237" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="G237" t="s">
+      <c r="G237" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H237" t="s">
+      <c r="H237" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I237"/>
-      <c r="J237" t="s">
+      <c r="I237" s="1"/>
+      <c r="J237" s="1" t="s">
         <v>2589</v>
       </c>
-      <c r="K237"/>
-      <c r="L237" t="s">
+      <c r="K237" s="1"/>
+      <c r="L237" s="1" t="s">
         <v>2590</v>
       </c>
-      <c r="M237" t="s">
+      <c r="M237" s="1" t="s">
         <v>2591</v>
       </c>
-      <c r="N237" t="s">
+      <c r="N237" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O237"/>
-      <c r="P237" t="s">
+      <c r="O237" s="1"/>
+      <c r="P237" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="Q237"/>
-      <c r="R237" t="s">
+      <c r="Q237" s="1"/>
+      <c r="R237" s="1" t="s">
         <v>2592</v>
       </c>
-      <c r="S237" t="s">
+      <c r="S237" s="1" t="s">
         <v>2593</v>
       </c>
-      <c r="T237" t="s">
+      <c r="T237" s="1" t="s">
         <v>2594</v>
       </c>
-      <c r="U237" t="s">
+      <c r="U237" s="1" t="s">
         <v>2595</v>
       </c>
-      <c r="V237"/>
-      <c r="W237" t="s">
+      <c r="V237" s="1"/>
+      <c r="W237" s="1" t="s">
         <v>2596</v>
       </c>
     </row>
     <row r="238" spans="1:23">
-      <c r="A238" t="s">
+      <c r="A238" s="1" t="s">
         <v>2597</v>
       </c>
-      <c r="B238"/>
-      <c r="C238" t="s">
+      <c r="B238" s="1"/>
+      <c r="C238" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D238"/>
-      <c r="E238" t="s">
+      <c r="D238" s="1"/>
+      <c r="E238" s="1" t="s">
         <v>2598</v>
       </c>
-      <c r="F238" t="s">
+      <c r="F238" s="1" t="s">
         <v>2599</v>
       </c>
-      <c r="G238" t="s">
+      <c r="G238" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H238" t="s">
+      <c r="H238" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I238" t="s">
+      <c r="I238" s="1" t="s">
         <v>2600</v>
       </c>
-      <c r="J238" t="s">
+      <c r="J238" s="1" t="s">
         <v>2601</v>
       </c>
-      <c r="K238"/>
-      <c r="L238">
+      <c r="K238" s="1"/>
+      <c r="L238" s="1">
         <v>42155</v>
       </c>
-      <c r="M238" t="s">
+      <c r="M238" s="1" t="s">
         <v>2602</v>
       </c>
-      <c r="N238" t="s">
+      <c r="N238" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="O238"/>
-      <c r="P238" t="s">
+      <c r="O238" s="1"/>
+      <c r="P238" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q238"/>
-      <c r="R238" t="s">
+      <c r="Q238" s="1"/>
+      <c r="R238" s="1" t="s">
         <v>1344</v>
       </c>
-      <c r="S238" t="s">
+      <c r="S238" s="1" t="s">
         <v>2603</v>
       </c>
-      <c r="T238" t="s">
+      <c r="T238" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="U238" t="s">
+      <c r="U238" s="1" t="s">
         <v>2604</v>
       </c>
-      <c r="V238" t="s">
+      <c r="V238" s="1" t="s">
         <v>2605</v>
       </c>
-      <c r="W238" t="s">
+      <c r="W238" s="1" t="s">
         <v>2606</v>
       </c>
     </row>
     <row r="239" spans="1:23">
-      <c r="A239" t="s">
+      <c r="A239" s="1" t="s">
         <v>2607</v>
       </c>
-      <c r="B239"/>
-      <c r="C239" t="s">
+      <c r="B239" s="1"/>
+      <c r="C239" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D239"/>
-      <c r="E239" t="s">
+      <c r="D239" s="1"/>
+      <c r="E239" s="1" t="s">
         <v>2608</v>
       </c>
-      <c r="F239" t="s">
+      <c r="F239" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G239" t="s">
+      <c r="G239" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H239" t="s">
+      <c r="H239" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I239" t="s">
+      <c r="I239" s="1" t="s">
         <v>2609</v>
       </c>
-      <c r="J239" t="s">
+      <c r="J239" s="1" t="s">
         <v>2610</v>
       </c>
-      <c r="K239"/>
-      <c r="L239" t="s">
+      <c r="K239" s="1"/>
+      <c r="L239" s="1" t="s">
         <v>2611</v>
       </c>
-      <c r="M239" t="s">
+      <c r="M239" s="1" t="s">
         <v>2612</v>
       </c>
-      <c r="N239" t="s">
+      <c r="N239" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="O239"/>
-      <c r="P239" t="s">
+      <c r="O239" s="1"/>
+      <c r="P239" s="1" t="s">
         <v>966</v>
       </c>
-      <c r="Q239"/>
-      <c r="R239" t="s">
+      <c r="Q239" s="1"/>
+      <c r="R239" s="1" t="s">
         <v>1580</v>
       </c>
-      <c r="S239" t="s">
+      <c r="S239" s="1" t="s">
         <v>2613</v>
       </c>
-      <c r="T239"/>
-      <c r="U239" t="s">
+      <c r="T239" s="1"/>
+      <c r="U239" s="1" t="s">
         <v>2614</v>
       </c>
-      <c r="V239" t="s">
+      <c r="V239" s="1" t="s">
         <v>2615</v>
       </c>
-      <c r="W239"/>
+      <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
-      <c r="A240" t="s">
+      <c r="A240" s="1" t="s">
         <v>2616</v>
       </c>
-      <c r="B240"/>
-      <c r="C240" t="s">
+      <c r="B240" s="1"/>
+      <c r="C240" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D240"/>
-      <c r="E240" t="s">
+      <c r="D240" s="1"/>
+      <c r="E240" s="1" t="s">
         <v>2617</v>
       </c>
-      <c r="F240" t="s">
+      <c r="F240" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="G240" t="s">
+      <c r="G240" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H240" t="s">
+      <c r="H240" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I240" t="s">
+      <c r="I240" s="1" t="s">
         <v>2618</v>
       </c>
-      <c r="J240" t="s">
+      <c r="J240" s="1" t="s">
         <v>2619</v>
       </c>
-      <c r="K240"/>
-      <c r="L240" t="s">
+      <c r="K240" s="1"/>
+      <c r="L240" s="1" t="s">
         <v>2620</v>
       </c>
-      <c r="M240" t="s">
+      <c r="M240" s="1" t="s">
         <v>2618</v>
       </c>
-      <c r="N240" t="s">
+      <c r="N240" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O240"/>
-      <c r="P240" t="s">
+      <c r="O240" s="1"/>
+      <c r="P240" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q240"/>
-      <c r="R240" t="s">
+      <c r="Q240" s="1"/>
+      <c r="R240" s="1" t="s">
         <v>2621</v>
       </c>
-      <c r="S240" t="s">
+      <c r="S240" s="1" t="s">
         <v>2622</v>
       </c>
-      <c r="T240" t="s">
+      <c r="T240" s="1" t="s">
         <v>2623</v>
       </c>
-      <c r="U240" t="s">
+      <c r="U240" s="1" t="s">
         <v>2624</v>
       </c>
-      <c r="V240" t="s">
+      <c r="V240" s="1" t="s">
         <v>2625</v>
       </c>
-      <c r="W240" t="s">
+      <c r="W240" s="1" t="s">
         <v>2626</v>
       </c>
     </row>
     <row r="241" spans="1:23">
-      <c r="A241" t="s">
+      <c r="A241" s="1" t="s">
         <v>2627</v>
       </c>
-      <c r="B241"/>
-      <c r="C241" t="s">
+      <c r="B241" s="1"/>
+      <c r="C241" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D241"/>
-      <c r="E241" t="s">
+      <c r="D241" s="1"/>
+      <c r="E241" s="1" t="s">
         <v>2628</v>
       </c>
-      <c r="F241" t="s">
+      <c r="F241" s="1" t="s">
         <v>2629</v>
       </c>
-      <c r="G241" t="s">
+      <c r="G241" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H241" t="s">
+      <c r="H241" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I241">
+      <c r="I241" s="1">
         <v>31170</v>
       </c>
-      <c r="J241" t="s">
+      <c r="J241" s="1" t="s">
         <v>2630</v>
       </c>
-      <c r="K241"/>
-      <c r="L241">
+      <c r="K241" s="1"/>
+      <c r="L241" s="1">
         <v>31170</v>
       </c>
-      <c r="M241" t="s">
+      <c r="M241" s="1" t="s">
         <v>2631</v>
       </c>
-      <c r="N241" t="s">
+      <c r="N241" s="1" t="s">
         <v>2632</v>
       </c>
-      <c r="O241" t="s">
+      <c r="O241" s="1" t="s">
         <v>2633</v>
       </c>
-      <c r="P241" t="s">
+      <c r="P241" s="1" t="s">
         <v>2634</v>
       </c>
-      <c r="Q241" t="s">
+      <c r="Q241" s="1" t="s">
         <v>2635</v>
       </c>
-      <c r="R241"/>
-[...4 lines deleted...]
-      <c r="W241" t="s">
+      <c r="R241" s="1"/>
+      <c r="S241" s="1"/>
+      <c r="T241" s="1"/>
+      <c r="U241" s="1"/>
+      <c r="V241" s="1"/>
+      <c r="W241" s="1" t="s">
         <v>2636</v>
       </c>
     </row>
     <row r="242" spans="1:23">
-      <c r="A242" t="s">
+      <c r="A242" s="1" t="s">
         <v>2637</v>
       </c>
-      <c r="B242" t="s">
+      <c r="B242" s="1" t="s">
         <v>2638</v>
       </c>
-      <c r="C242" t="s">
+      <c r="C242" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D242"/>
-      <c r="E242" t="s">
+      <c r="D242" s="1"/>
+      <c r="E242" s="1" t="s">
         <v>2639</v>
       </c>
-      <c r="F242" t="s">
+      <c r="F242" s="1" t="s">
         <v>2640</v>
       </c>
-      <c r="G242" t="s">
+      <c r="G242" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H242" t="s">
+      <c r="H242" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="I242" t="s">
+      <c r="I242" s="1" t="s">
         <v>2641</v>
       </c>
-      <c r="J242" t="s">
+      <c r="J242" s="1" t="s">
         <v>2642</v>
       </c>
-      <c r="K242"/>
-      <c r="L242" t="s">
+      <c r="K242" s="1"/>
+      <c r="L242" s="1" t="s">
         <v>2643</v>
       </c>
-      <c r="M242" t="s">
+      <c r="M242" s="1" t="s">
         <v>2644</v>
       </c>
-      <c r="N242" t="s">
+      <c r="N242" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O242"/>
-      <c r="P242" t="s">
+      <c r="O242" s="1"/>
+      <c r="P242" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="Q242"/>
-      <c r="R242" t="s">
+      <c r="Q242" s="1"/>
+      <c r="R242" s="1" t="s">
         <v>2645</v>
       </c>
-      <c r="S242" t="s">
+      <c r="S242" s="1" t="s">
         <v>2646</v>
       </c>
-      <c r="T242" t="s">
+      <c r="T242" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="U242" t="s">
+      <c r="U242" s="1" t="s">
         <v>2647</v>
       </c>
-      <c r="V242" t="s">
+      <c r="V242" s="1" t="s">
         <v>2648</v>
       </c>
-      <c r="W242" t="s">
+      <c r="W242" s="1" t="s">
         <v>2649</v>
       </c>
     </row>
     <row r="243" spans="1:23">
-      <c r="A243" t="s">
+      <c r="A243" s="1" t="s">
         <v>2650</v>
       </c>
-      <c r="B243" t="s">
+      <c r="B243" s="1" t="s">
         <v>2651</v>
       </c>
-      <c r="C243" t="s">
+      <c r="C243" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="D243"/>
-      <c r="E243" t="s">
+      <c r="D243" s="1"/>
+      <c r="E243" s="1" t="s">
         <v>2652</v>
       </c>
-      <c r="F243" t="s">
+      <c r="F243" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="G243" t="s">
+      <c r="G243" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H243" t="s">
+      <c r="H243" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I243" t="s">
+      <c r="I243" s="1" t="s">
         <v>2653</v>
       </c>
-      <c r="J243" t="s">
+      <c r="J243" s="1" t="s">
         <v>2654</v>
       </c>
-      <c r="K243"/>
-      <c r="L243">
+      <c r="K243" s="1"/>
+      <c r="L243" s="1">
         <v>69004</v>
       </c>
-      <c r="M243" t="s">
+      <c r="M243" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N243" t="s">
+      <c r="N243" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O243"/>
-      <c r="P243" t="s">
+      <c r="O243" s="1"/>
+      <c r="P243" s="1" t="s">
         <v>2655</v>
       </c>
-      <c r="Q243" t="s">
+      <c r="Q243" s="1" t="s">
         <v>2656</v>
       </c>
-      <c r="R243" t="s">
+      <c r="R243" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="S243" t="s">
+      <c r="S243" s="1" t="s">
         <v>2657</v>
       </c>
-      <c r="T243" t="s">
+      <c r="T243" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="U243" t="s">
+      <c r="U243" s="1" t="s">
         <v>2658</v>
       </c>
-      <c r="V243" t="s">
+      <c r="V243" s="1" t="s">
         <v>2659</v>
       </c>
-      <c r="W243" t="s">
+      <c r="W243" s="1" t="s">
         <v>2660</v>
       </c>
     </row>
     <row r="244" spans="1:23">
-      <c r="A244" t="s">
+      <c r="A244" s="1" t="s">
         <v>2661</v>
       </c>
-      <c r="B244"/>
-      <c r="C244" t="s">
+      <c r="B244" s="1"/>
+      <c r="C244" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D244"/>
-      <c r="E244" t="s">
+      <c r="D244" s="1"/>
+      <c r="E244" s="1" t="s">
         <v>2662</v>
       </c>
-      <c r="F244" t="s">
+      <c r="F244" s="1" t="s">
         <v>1388</v>
       </c>
-      <c r="G244" t="s">
+      <c r="G244" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H244" t="s">
+      <c r="H244" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I244" t="s">
+      <c r="I244" s="1" t="s">
         <v>2663</v>
       </c>
-      <c r="J244" t="s">
+      <c r="J244" s="1" t="s">
         <v>2664</v>
       </c>
-      <c r="K244"/>
-      <c r="L244">
+      <c r="K244" s="1"/>
+      <c r="L244" s="1">
         <v>74950</v>
       </c>
-      <c r="M244" t="s">
+      <c r="M244" s="1" t="s">
         <v>2663</v>
       </c>
-      <c r="N244" t="s">
+      <c r="N244" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O244" t="s">
+      <c r="O244" s="1" t="s">
         <v>2665</v>
       </c>
-      <c r="P244" t="s">
+      <c r="P244" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="Q244"/>
-      <c r="R244" t="s">
+      <c r="Q244" s="1"/>
+      <c r="R244" s="1" t="s">
         <v>2666</v>
       </c>
-      <c r="S244" t="s">
+      <c r="S244" s="1" t="s">
         <v>2667</v>
       </c>
-      <c r="T244" t="s">
+      <c r="T244" s="1" t="s">
         <v>2668</v>
       </c>
-      <c r="U244" t="s">
+      <c r="U244" s="1" t="s">
         <v>2669</v>
       </c>
-      <c r="V244"/>
-      <c r="W244" t="s">
+      <c r="V244" s="1"/>
+      <c r="W244" s="1" t="s">
         <v>2670</v>
       </c>
     </row>
     <row r="245" spans="1:23">
-      <c r="A245" t="s">
+      <c r="A245" s="1" t="s">
         <v>2671</v>
       </c>
-      <c r="B245"/>
-      <c r="C245" t="s">
+      <c r="B245" s="1"/>
+      <c r="C245" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D245"/>
-      <c r="E245" t="s">
+      <c r="D245" s="1"/>
+      <c r="E245" s="1" t="s">
         <v>2672</v>
       </c>
-      <c r="F245" t="s">
+      <c r="F245" s="1" t="s">
         <v>2673</v>
       </c>
-      <c r="G245" t="s">
+      <c r="G245" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H245" t="s">
+      <c r="H245" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I245"/>
-      <c r="J245" t="s">
+      <c r="I245" s="1"/>
+      <c r="J245" s="1" t="s">
         <v>2674</v>
       </c>
-      <c r="K245"/>
-      <c r="L245">
+      <c r="K245" s="1"/>
+      <c r="L245" s="1">
         <v>11100</v>
       </c>
-      <c r="M245" t="s">
+      <c r="M245" s="1" t="s">
         <v>2675</v>
       </c>
-      <c r="N245" t="s">
+      <c r="N245" s="1" t="s">
         <v>2676</v>
       </c>
-      <c r="O245"/>
-      <c r="P245" t="s">
+      <c r="O245" s="1"/>
+      <c r="P245" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q245"/>
-      <c r="R245" t="s">
+      <c r="Q245" s="1"/>
+      <c r="R245" s="1" t="s">
         <v>1285</v>
       </c>
-      <c r="S245" t="s">
+      <c r="S245" s="1" t="s">
         <v>2677</v>
       </c>
-      <c r="T245" t="s">
+      <c r="T245" s="1" t="s">
         <v>2678</v>
       </c>
-      <c r="U245" t="s">
+      <c r="U245" s="1" t="s">
         <v>2679</v>
       </c>
-      <c r="V245"/>
-      <c r="W245"/>
+      <c r="V245" s="1"/>
+      <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
-      <c r="A246" t="s">
+      <c r="A246" s="1" t="s">
         <v>2680</v>
       </c>
-      <c r="B246"/>
-      <c r="C246" t="s">
+      <c r="B246" s="1"/>
+      <c r="C246" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D246"/>
-      <c r="E246" t="s">
+      <c r="D246" s="1"/>
+      <c r="E246" s="1" t="s">
         <v>2681</v>
       </c>
-      <c r="F246" t="s">
+      <c r="F246" s="1" t="s">
         <v>2682</v>
       </c>
-      <c r="G246" t="s">
+      <c r="G246" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H246" t="s">
+      <c r="H246" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I246" t="s">
+      <c r="I246" s="1" t="s">
         <v>2683</v>
       </c>
-      <c r="J246" t="s">
+      <c r="J246" s="1" t="s">
         <v>2684</v>
       </c>
-      <c r="K246"/>
-      <c r="L246" t="s">
+      <c r="K246" s="1"/>
+      <c r="L246" s="1" t="s">
         <v>2685</v>
       </c>
-      <c r="M246" t="s">
+      <c r="M246" s="1" t="s">
         <v>2686</v>
       </c>
-      <c r="N246" t="s">
+      <c r="N246" s="1" t="s">
         <v>2632</v>
       </c>
-      <c r="O246"/>
-      <c r="P246" t="s">
+      <c r="O246" s="1"/>
+      <c r="P246" s="1" t="s">
         <v>2687</v>
       </c>
-      <c r="Q246"/>
-      <c r="R246" t="s">
+      <c r="Q246" s="1"/>
+      <c r="R246" s="1" t="s">
         <v>2688</v>
       </c>
-      <c r="S246" t="s">
+      <c r="S246" s="1" t="s">
         <v>2689</v>
       </c>
-      <c r="T246" t="s">
+      <c r="T246" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U246" t="s">
+      <c r="U246" s="1" t="s">
         <v>2690</v>
       </c>
-      <c r="V246"/>
-      <c r="W246" t="s">
+      <c r="V246" s="1"/>
+      <c r="W246" s="1" t="s">
         <v>2691</v>
       </c>
     </row>
     <row r="247" spans="1:23">
-      <c r="A247" t="s">
+      <c r="A247" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B247"/>
-      <c r="C247" t="s">
+      <c r="B247" s="1"/>
+      <c r="C247" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D247"/>
-      <c r="E247" t="s">
+      <c r="D247" s="1"/>
+      <c r="E247" s="1" t="s">
         <v>2692</v>
       </c>
-      <c r="F247" t="s">
+      <c r="F247" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G247" t="s">
+      <c r="G247" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H247" t="s">
+      <c r="H247" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I247" t="s">
+      <c r="I247" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="J247" t="s">
+      <c r="J247" s="1" t="s">
         <v>2693</v>
       </c>
-      <c r="K247"/>
-      <c r="L247">
+      <c r="K247" s="1"/>
+      <c r="L247" s="1">
         <v>69003</v>
       </c>
-      <c r="M247" t="s">
+      <c r="M247" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N247" t="s">
+      <c r="N247" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="O247"/>
-      <c r="P247" t="s">
+      <c r="O247" s="1"/>
+      <c r="P247" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q247"/>
-      <c r="R247" t="s">
+      <c r="Q247" s="1"/>
+      <c r="R247" s="1" t="s">
         <v>2694</v>
       </c>
-      <c r="S247" t="s">
+      <c r="S247" s="1" t="s">
         <v>2695</v>
       </c>
-      <c r="T247" t="s">
+      <c r="T247" s="1" t="s">
         <v>2696</v>
       </c>
-      <c r="U247" t="s">
+      <c r="U247" s="1" t="s">
         <v>2697</v>
       </c>
-      <c r="V247"/>
-      <c r="W247" t="s">
+      <c r="V247" s="1"/>
+      <c r="W247" s="1" t="s">
         <v>2698</v>
       </c>
     </row>
     <row r="248" spans="1:23">
-      <c r="A248" t="s">
+      <c r="A248" s="1" t="s">
         <v>2699</v>
       </c>
-      <c r="B248" t="s">
+      <c r="B248" s="1" t="s">
         <v>2700</v>
       </c>
-      <c r="C248" t="s">
+      <c r="C248" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D248"/>
-      <c r="E248" t="s">
+      <c r="D248" s="1"/>
+      <c r="E248" s="1" t="s">
         <v>2701</v>
       </c>
-      <c r="F248" t="s">
+      <c r="F248" s="1" t="s">
         <v>1328</v>
       </c>
-      <c r="G248" t="s">
+      <c r="G248" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H248" t="s">
+      <c r="H248" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I248"/>
-      <c r="J248" t="s">
+      <c r="I248" s="1"/>
+      <c r="J248" s="1" t="s">
         <v>2702</v>
       </c>
-      <c r="K248"/>
-      <c r="L248">
+      <c r="K248" s="1"/>
+      <c r="L248" s="1">
         <v>34160</v>
       </c>
-      <c r="M248" t="s">
+      <c r="M248" s="1" t="s">
         <v>2703</v>
       </c>
-      <c r="N248" t="s">
+      <c r="N248" s="1" t="s">
         <v>1022</v>
       </c>
-      <c r="O248"/>
-      <c r="P248" t="s">
+      <c r="O248" s="1"/>
+      <c r="P248" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q248" t="s">
+      <c r="Q248" s="1" t="s">
         <v>2704</v>
       </c>
-      <c r="R248" t="s">
+      <c r="R248" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="S248" t="s">
+      <c r="S248" s="1" t="s">
         <v>2705</v>
       </c>
-      <c r="T248" t="s">
+      <c r="T248" s="1" t="s">
         <v>2706</v>
       </c>
-      <c r="U248" t="s">
+      <c r="U248" s="1" t="s">
         <v>2707</v>
       </c>
-      <c r="V248" t="s">
+      <c r="V248" s="1" t="s">
         <v>2708</v>
       </c>
-      <c r="W248" t="s">
+      <c r="W248" s="1" t="s">
         <v>2709</v>
       </c>
     </row>
     <row r="249" spans="1:23">
-      <c r="A249" t="s">
+      <c r="A249" s="1" t="s">
         <v>2710</v>
       </c>
-      <c r="B249"/>
-      <c r="C249" t="s">
+      <c r="B249" s="1"/>
+      <c r="C249" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D249"/>
-      <c r="E249" t="s">
+      <c r="D249" s="1"/>
+      <c r="E249" s="1" t="s">
         <v>2711</v>
       </c>
-      <c r="F249" t="s">
+      <c r="F249" s="1" t="s">
         <v>2712</v>
       </c>
-      <c r="G249" t="s">
+      <c r="G249" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H249" t="s">
+      <c r="H249" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I249" t="s">
+      <c r="I249" s="1" t="s">
         <v>2713</v>
       </c>
-      <c r="J249" t="s">
+      <c r="J249" s="1" t="s">
         <v>2714</v>
       </c>
-      <c r="K249"/>
-      <c r="L249">
+      <c r="K249" s="1"/>
+      <c r="L249" s="1">
         <v>26420</v>
       </c>
-      <c r="M249" t="s">
+      <c r="M249" s="1" t="s">
         <v>2715</v>
       </c>
-      <c r="N249" t="s">
+      <c r="N249" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O249"/>
-      <c r="P249" t="s">
+      <c r="O249" s="1"/>
+      <c r="P249" s="1" t="s">
         <v>1798</v>
       </c>
-      <c r="Q249"/>
-      <c r="R249" t="s">
+      <c r="Q249" s="1"/>
+      <c r="R249" s="1" t="s">
         <v>2271</v>
       </c>
-      <c r="S249" t="s">
+      <c r="S249" s="1" t="s">
         <v>2716</v>
       </c>
-      <c r="T249" t="s">
+      <c r="T249" s="1" t="s">
         <v>2717</v>
       </c>
-      <c r="U249" t="s">
+      <c r="U249" s="1" t="s">
         <v>2718</v>
       </c>
-      <c r="V249" t="s">
+      <c r="V249" s="1" t="s">
         <v>2719</v>
       </c>
-      <c r="W249" t="s">
+      <c r="W249" s="1" t="s">
         <v>2720</v>
       </c>
     </row>
     <row r="250" spans="1:23">
-      <c r="A250" t="s">
+      <c r="A250" s="1" t="s">
         <v>2721</v>
       </c>
-      <c r="B250"/>
-      <c r="C250" t="s">
+      <c r="B250" s="1"/>
+      <c r="C250" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D250"/>
-      <c r="E250" t="s">
+      <c r="D250" s="1"/>
+      <c r="E250" s="1" t="s">
         <v>2722</v>
       </c>
-      <c r="F250" t="s">
+      <c r="F250" s="1" t="s">
         <v>2723</v>
       </c>
-      <c r="G250"/>
-      <c r="H250" t="s">
+      <c r="G250" s="1"/>
+      <c r="H250" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I250"/>
-      <c r="J250" t="s">
+      <c r="I250" s="1"/>
+      <c r="J250" s="1" t="s">
         <v>2724</v>
       </c>
-      <c r="K250"/>
-      <c r="L250">
+      <c r="K250" s="1"/>
+      <c r="L250" s="1">
         <v>75007</v>
       </c>
-      <c r="M250" t="s">
+      <c r="M250" s="1" t="s">
         <v>2725</v>
       </c>
-      <c r="N250" t="s">
+      <c r="N250" s="1" t="s">
         <v>2726</v>
       </c>
-      <c r="O250"/>
-      <c r="P250" t="s">
+      <c r="O250" s="1"/>
+      <c r="P250" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q250"/>
-[...5 lines deleted...]
-      <c r="W250" t="s">
+      <c r="Q250" s="1"/>
+      <c r="R250" s="1"/>
+      <c r="S250" s="1"/>
+      <c r="T250" s="1"/>
+      <c r="U250" s="1"/>
+      <c r="V250" s="1"/>
+      <c r="W250" s="1" t="s">
         <v>2727</v>
       </c>
     </row>
     <row r="251" spans="1:23">
-      <c r="A251" t="s">
+      <c r="A251" s="1" t="s">
         <v>2728</v>
       </c>
-      <c r="B251" t="s">
+      <c r="B251" s="1" t="s">
         <v>2729</v>
       </c>
-      <c r="C251" t="s">
+      <c r="C251" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D251"/>
-      <c r="E251" t="s">
+      <c r="D251" s="1"/>
+      <c r="E251" s="1" t="s">
         <v>2730</v>
       </c>
-      <c r="F251" t="s">
+      <c r="F251" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G251" t="s">
+      <c r="G251" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H251" t="s">
+      <c r="H251" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I251" t="s">
+      <c r="I251" s="1" t="s">
         <v>2731</v>
       </c>
-      <c r="J251" t="s">
+      <c r="J251" s="1" t="s">
         <v>2732</v>
       </c>
-      <c r="K251"/>
-      <c r="L251">
+      <c r="K251" s="1"/>
+      <c r="L251" s="1">
         <v>31390</v>
       </c>
-      <c r="M251" t="s">
+      <c r="M251" s="1" t="s">
         <v>2733</v>
       </c>
-      <c r="N251" t="s">
+      <c r="N251" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O251"/>
-      <c r="P251" t="s">
+      <c r="O251" s="1"/>
+      <c r="P251" s="1" t="s">
         <v>2734</v>
       </c>
-      <c r="Q251"/>
-      <c r="R251" t="s">
+      <c r="Q251" s="1"/>
+      <c r="R251" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="S251" t="s">
+      <c r="S251" s="1" t="s">
         <v>2735</v>
       </c>
-      <c r="T251" t="s">
+      <c r="T251" s="1" t="s">
         <v>2736</v>
       </c>
-      <c r="U251" t="s">
+      <c r="U251" s="1" t="s">
         <v>2737</v>
       </c>
-      <c r="V251" t="s">
+      <c r="V251" s="1" t="s">
         <v>2738</v>
       </c>
-      <c r="W251" t="s">
+      <c r="W251" s="1" t="s">
         <v>2739</v>
       </c>
     </row>
     <row r="252" spans="1:23">
-      <c r="A252" t="s">
+      <c r="A252" s="1" t="s">
         <v>2740</v>
       </c>
-      <c r="B252" t="s">
+      <c r="B252" s="1" t="s">
         <v>2741</v>
       </c>
-      <c r="C252" t="s">
+      <c r="C252" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D252"/>
-      <c r="E252" t="s">
+      <c r="D252" s="1"/>
+      <c r="E252" s="1" t="s">
         <v>2742</v>
       </c>
-      <c r="F252" t="s">
+      <c r="F252" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="G252" t="s">
+      <c r="G252" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H252" t="s">
+      <c r="H252" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I252"/>
-      <c r="J252" t="s">
+      <c r="I252" s="1"/>
+      <c r="J252" s="1" t="s">
         <v>2743</v>
       </c>
-      <c r="K252"/>
-      <c r="L252">
+      <c r="K252" s="1"/>
+      <c r="L252" s="1">
         <v>73310</v>
       </c>
-      <c r="M252" t="s">
+      <c r="M252" s="1" t="s">
         <v>2744</v>
       </c>
-      <c r="N252" t="s">
+      <c r="N252" s="1" t="s">
         <v>2745</v>
       </c>
-      <c r="O252"/>
-      <c r="P252" t="s">
+      <c r="O252" s="1"/>
+      <c r="P252" s="1" t="s">
         <v>2746</v>
       </c>
-      <c r="Q252"/>
-      <c r="R252" t="s">
+      <c r="Q252" s="1"/>
+      <c r="R252" s="1" t="s">
         <v>2747</v>
       </c>
-      <c r="S252" t="s">
+      <c r="S252" s="1" t="s">
         <v>2748</v>
       </c>
-      <c r="T252" t="s">
+      <c r="T252" s="1" t="s">
         <v>2749</v>
       </c>
-      <c r="U252" t="s">
+      <c r="U252" s="1" t="s">
         <v>2750</v>
       </c>
-      <c r="V252" t="s">
+      <c r="V252" s="1" t="s">
         <v>2751</v>
       </c>
-      <c r="W252"/>
+      <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
-      <c r="A253" t="s">
+      <c r="A253" s="1" t="s">
         <v>2752</v>
       </c>
-      <c r="B253"/>
-      <c r="C253" t="s">
+      <c r="B253" s="1"/>
+      <c r="C253" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D253" t="s">
+      <c r="D253" s="1" t="s">
         <v>2753</v>
       </c>
-      <c r="E253" t="s">
+      <c r="E253" s="1" t="s">
         <v>2754</v>
       </c>
-      <c r="F253" t="s">
+      <c r="F253" s="1" t="s">
         <v>2755</v>
       </c>
-      <c r="G253" t="s">
+      <c r="G253" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H253" t="s">
+      <c r="H253" s="1" t="s">
         <v>2005</v>
       </c>
-      <c r="I253"/>
-      <c r="J253" t="s">
+      <c r="I253" s="1"/>
+      <c r="J253" s="1" t="s">
         <v>2756</v>
       </c>
-      <c r="K253"/>
-      <c r="L253">
+      <c r="K253" s="1"/>
+      <c r="L253" s="1">
         <v>42130</v>
       </c>
-      <c r="M253" t="s">
+      <c r="M253" s="1" t="s">
         <v>2757</v>
       </c>
-      <c r="N253" t="s">
+      <c r="N253" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O253"/>
-      <c r="P253" t="s">
+      <c r="O253" s="1"/>
+      <c r="P253" s="1" t="s">
         <v>2758</v>
       </c>
-      <c r="Q253"/>
-      <c r="R253" t="s">
+      <c r="Q253" s="1"/>
+      <c r="R253" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="S253" t="s">
+      <c r="S253" s="1" t="s">
         <v>2759</v>
       </c>
-      <c r="T253" t="s">
+      <c r="T253" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="U253" t="s">
+      <c r="U253" s="1" t="s">
         <v>2760</v>
       </c>
-      <c r="V253" t="s">
+      <c r="V253" s="1" t="s">
         <v>2761</v>
       </c>
-      <c r="W253" t="s">
+      <c r="W253" s="1" t="s">
         <v>2762</v>
       </c>
     </row>
     <row r="254" spans="1:23">
-      <c r="A254" t="s">
+      <c r="A254" s="1" t="s">
         <v>2763</v>
       </c>
-      <c r="B254" t="s">
+      <c r="B254" s="1" t="s">
         <v>2764</v>
       </c>
-      <c r="C254" t="s">
+      <c r="C254" s="1" t="s">
         <v>2765</v>
       </c>
-      <c r="D254"/>
-      <c r="E254" t="s">
+      <c r="D254" s="1"/>
+      <c r="E254" s="1" t="s">
         <v>2766</v>
       </c>
-      <c r="F254" t="s">
+      <c r="F254" s="1" t="s">
         <v>2767</v>
       </c>
-      <c r="G254" t="s">
+      <c r="G254" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H254" t="s">
+      <c r="H254" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I254" t="s">
+      <c r="I254" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="J254" t="s">
+      <c r="J254" s="1" t="s">
         <v>2768</v>
       </c>
-      <c r="K254"/>
-      <c r="L254">
+      <c r="K254" s="1"/>
+      <c r="L254" s="1">
         <v>69006</v>
       </c>
-      <c r="M254" t="s">
+      <c r="M254" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N254" t="s">
+      <c r="N254" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O254"/>
-      <c r="P254" t="s">
+      <c r="O254" s="1"/>
+      <c r="P254" s="1" t="s">
         <v>2769</v>
       </c>
-      <c r="Q254" t="s">
+      <c r="Q254" s="1" t="s">
         <v>2770</v>
       </c>
-      <c r="R254" t="s">
+      <c r="R254" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="S254" t="s">
+      <c r="S254" s="1" t="s">
         <v>2771</v>
       </c>
-      <c r="T254" t="s">
+      <c r="T254" s="1" t="s">
         <v>2772</v>
       </c>
-      <c r="U254" t="s">
+      <c r="U254" s="1" t="s">
         <v>2773</v>
       </c>
-      <c r="V254" t="s">
+      <c r="V254" s="1" t="s">
         <v>2774</v>
       </c>
-      <c r="W254" t="s">
+      <c r="W254" s="1" t="s">
         <v>2775</v>
       </c>
     </row>
     <row r="255" spans="1:23">
-      <c r="A255" t="s">
+      <c r="A255" s="1" t="s">
         <v>2776</v>
       </c>
-      <c r="B255" t="s">
+      <c r="B255" s="1" t="s">
         <v>2777</v>
       </c>
-      <c r="C255" t="s">
+      <c r="C255" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D255" t="s">
+      <c r="D255" s="1" t="s">
         <v>2778</v>
       </c>
-      <c r="E255" t="s">
+      <c r="E255" s="1" t="s">
         <v>2779</v>
       </c>
-      <c r="F255" t="s">
+      <c r="F255" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G255" t="s">
+      <c r="G255" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H255" t="s">
+      <c r="H255" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I255"/>
-      <c r="J255" t="s">
+      <c r="I255" s="1"/>
+      <c r="J255" s="1" t="s">
         <v>2780</v>
       </c>
-      <c r="K255"/>
-      <c r="L255">
+      <c r="K255" s="1"/>
+      <c r="L255" s="1">
         <v>31068</v>
       </c>
-      <c r="M255" t="s">
+      <c r="M255" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="N255" t="s">
+      <c r="N255" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="O255"/>
-      <c r="P255" t="s">
+      <c r="O255" s="1"/>
+      <c r="P255" s="1" t="s">
         <v>2781</v>
       </c>
-      <c r="Q255"/>
-      <c r="R255" t="s">
+      <c r="Q255" s="1"/>
+      <c r="R255" s="1" t="s">
         <v>2782</v>
       </c>
-      <c r="S255" t="s">
+      <c r="S255" s="1" t="s">
         <v>2783</v>
       </c>
-      <c r="T255" t="s">
+      <c r="T255" s="1" t="s">
         <v>2784</v>
       </c>
-      <c r="U255" t="s">
+      <c r="U255" s="1" t="s">
         <v>2785</v>
       </c>
-      <c r="V255" t="s">
+      <c r="V255" s="1" t="s">
         <v>2786</v>
       </c>
-      <c r="W255" t="s">
+      <c r="W255" s="1" t="s">
         <v>2787</v>
       </c>
     </row>
     <row r="256" spans="1:23">
-      <c r="A256" t="s">
+      <c r="A256" s="1" t="s">
         <v>2788</v>
       </c>
-      <c r="B256" t="s">
+      <c r="B256" s="1" t="s">
         <v>2789</v>
       </c>
-      <c r="C256" t="s">
+      <c r="C256" s="1" t="s">
         <v>2765</v>
       </c>
-      <c r="D256"/>
-      <c r="E256" t="s">
+      <c r="D256" s="1"/>
+      <c r="E256" s="1" t="s">
         <v>2790</v>
       </c>
-      <c r="F256" t="s">
+      <c r="F256" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G256" t="s">
+      <c r="G256" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H256" t="s">
+      <c r="H256" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I256"/>
-      <c r="J256" t="s">
+      <c r="I256" s="1"/>
+      <c r="J256" s="1" t="s">
         <v>2791</v>
       </c>
-      <c r="K256"/>
-      <c r="L256">
+      <c r="K256" s="1"/>
+      <c r="L256" s="1">
         <v>74960</v>
       </c>
-      <c r="M256" t="s">
+      <c r="M256" s="1" t="s">
         <v>2792</v>
       </c>
-      <c r="N256" t="s">
+      <c r="N256" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O256" t="s">
+      <c r="O256" s="1" t="s">
         <v>2793</v>
       </c>
-      <c r="P256" t="s">
+      <c r="P256" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q256" t="s">
+      <c r="Q256" s="1" t="s">
         <v>2794</v>
       </c>
-      <c r="R256" t="s">
+      <c r="R256" s="1" t="s">
         <v>2795</v>
       </c>
-      <c r="S256" t="s">
+      <c r="S256" s="1" t="s">
         <v>2796</v>
       </c>
-      <c r="T256" t="s">
+      <c r="T256" s="1" t="s">
         <v>2797</v>
       </c>
-      <c r="U256" t="s">
+      <c r="U256" s="1" t="s">
         <v>2798</v>
       </c>
-      <c r="V256" t="s">
+      <c r="V256" s="1" t="s">
         <v>2799</v>
       </c>
-      <c r="W256" t="s">
+      <c r="W256" s="1" t="s">
         <v>2800</v>
       </c>
     </row>
     <row r="257" spans="1:23">
-      <c r="A257" t="s">
+      <c r="A257" s="1" t="s">
         <v>2801</v>
       </c>
-      <c r="B257"/>
-      <c r="C257" t="s">
+      <c r="B257" s="1"/>
+      <c r="C257" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D257"/>
-      <c r="E257" t="s">
+      <c r="D257" s="1"/>
+      <c r="E257" s="1" t="s">
         <v>2802</v>
       </c>
-      <c r="F257" t="s">
+      <c r="F257" s="1" t="s">
         <v>2803</v>
       </c>
-      <c r="G257" t="s">
+      <c r="G257" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H257" t="s">
+      <c r="H257" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I257" t="s">
+      <c r="I257" s="1" t="s">
         <v>2804</v>
       </c>
-      <c r="J257" t="s">
+      <c r="J257" s="1" t="s">
         <v>2805</v>
       </c>
-      <c r="K257"/>
-      <c r="L257">
+      <c r="K257" s="1"/>
+      <c r="L257" s="1">
         <v>74210</v>
       </c>
-      <c r="M257" t="s">
+      <c r="M257" s="1" t="s">
         <v>2806</v>
       </c>
-      <c r="N257" t="s">
+      <c r="N257" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O257"/>
-      <c r="P257" t="s">
+      <c r="O257" s="1"/>
+      <c r="P257" s="1" t="s">
         <v>2807</v>
       </c>
-      <c r="Q257"/>
-      <c r="R257" t="s">
+      <c r="Q257" s="1"/>
+      <c r="R257" s="1" t="s">
         <v>2808</v>
       </c>
-      <c r="S257" t="s">
+      <c r="S257" s="1" t="s">
         <v>2809</v>
       </c>
-      <c r="T257" t="s">
+      <c r="T257" s="1" t="s">
         <v>2810</v>
       </c>
-      <c r="U257" t="s">
+      <c r="U257" s="1" t="s">
         <v>2811</v>
       </c>
-      <c r="V257" t="s">
+      <c r="V257" s="1" t="s">
         <v>2812</v>
       </c>
-      <c r="W257" t="s">
+      <c r="W257" s="1" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="258" spans="1:23">
-      <c r="A258" t="s">
+      <c r="A258" s="1" t="s">
         <v>2814</v>
       </c>
-      <c r="B258"/>
-      <c r="C258" t="s">
+      <c r="B258" s="1"/>
+      <c r="C258" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D258" t="s">
+      <c r="D258" s="1" t="s">
         <v>2815</v>
       </c>
-      <c r="E258" t="s">
+      <c r="E258" s="1" t="s">
         <v>2816</v>
       </c>
-      <c r="F258" t="s">
+      <c r="F258" s="1" t="s">
         <v>2817</v>
       </c>
-      <c r="G258" t="s">
+      <c r="G258" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H258" t="s">
+      <c r="H258" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I258" t="s">
+      <c r="I258" s="1" t="s">
         <v>2818</v>
       </c>
-      <c r="J258" t="s">
+      <c r="J258" s="1" t="s">
         <v>2819</v>
       </c>
-      <c r="K258"/>
-      <c r="L258">
+      <c r="K258" s="1"/>
+      <c r="L258" s="1">
         <v>73620</v>
       </c>
-      <c r="M258" t="s">
+      <c r="M258" s="1" t="s">
         <v>2820</v>
       </c>
-      <c r="N258" t="s">
+      <c r="N258" s="1" t="s">
         <v>2821</v>
       </c>
-      <c r="O258"/>
-      <c r="P258" t="s">
+      <c r="O258" s="1"/>
+      <c r="P258" s="1" t="s">
         <v>2822</v>
       </c>
-      <c r="Q258" t="s">
+      <c r="Q258" s="1" t="s">
         <v>2823</v>
       </c>
-      <c r="R258" t="s">
+      <c r="R258" s="1" t="s">
         <v>2824</v>
       </c>
-      <c r="S258" t="s">
+      <c r="S258" s="1" t="s">
         <v>2825</v>
       </c>
-      <c r="T258" t="s">
+      <c r="T258" s="1" t="s">
         <v>2826</v>
       </c>
-      <c r="U258" t="s">
+      <c r="U258" s="1" t="s">
         <v>2827</v>
       </c>
-      <c r="V258" t="s">
+      <c r="V258" s="1" t="s">
         <v>2828</v>
       </c>
-      <c r="W258" t="s">
+      <c r="W258" s="1" t="s">
         <v>2829</v>
       </c>
     </row>
     <row r="259" spans="1:23">
-      <c r="A259" t="s">
+      <c r="A259" s="1" t="s">
         <v>2830</v>
       </c>
-      <c r="B259"/>
-      <c r="C259" t="s">
+      <c r="B259" s="1"/>
+      <c r="C259" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D259"/>
-      <c r="E259" t="s">
+      <c r="D259" s="1"/>
+      <c r="E259" s="1" t="s">
         <v>2831</v>
       </c>
-      <c r="F259" t="s">
+      <c r="F259" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G259" t="s">
+      <c r="G259" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H259" t="s">
+      <c r="H259" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I259"/>
-      <c r="J259" t="s">
+      <c r="I259" s="1"/>
+      <c r="J259" s="1" t="s">
         <v>2832</v>
       </c>
-      <c r="K259"/>
-      <c r="L259">
+      <c r="K259" s="1"/>
+      <c r="L259" s="1">
         <v>69000</v>
       </c>
-      <c r="M259" t="s">
+      <c r="M259" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N259" t="s">
+      <c r="N259" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O259"/>
-      <c r="P259" t="s">
+      <c r="O259" s="1"/>
+      <c r="P259" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q259"/>
-      <c r="R259" t="s">
+      <c r="Q259" s="1"/>
+      <c r="R259" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="S259" t="s">
+      <c r="S259" s="1" t="s">
         <v>2833</v>
       </c>
-      <c r="T259"/>
-      <c r="U259" t="s">
+      <c r="T259" s="1"/>
+      <c r="U259" s="1" t="s">
         <v>2834</v>
       </c>
-      <c r="V259"/>
-      <c r="W259"/>
+      <c r="V259" s="1"/>
+      <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
-      <c r="A260" t="s">
+      <c r="A260" s="1" t="s">
         <v>2835</v>
       </c>
-      <c r="B260" t="s">
+      <c r="B260" s="1" t="s">
         <v>2836</v>
       </c>
-      <c r="C260" t="s">
+      <c r="C260" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D260"/>
-      <c r="E260" t="s">
+      <c r="D260" s="1"/>
+      <c r="E260" s="1" t="s">
         <v>2837</v>
       </c>
-      <c r="F260" t="s">
+      <c r="F260" s="1" t="s">
         <v>2838</v>
       </c>
-      <c r="G260" t="s">
+      <c r="G260" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H260" t="s">
+      <c r="H260" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I260" t="s">
+      <c r="I260" s="1" t="s">
         <v>2839</v>
       </c>
-      <c r="J260" t="s">
+      <c r="J260" s="1" t="s">
         <v>2840</v>
       </c>
-      <c r="K260"/>
-      <c r="L260">
+      <c r="K260" s="1"/>
+      <c r="L260" s="1">
         <v>42260</v>
       </c>
-      <c r="M260" t="s">
+      <c r="M260" s="1" t="s">
         <v>2841</v>
       </c>
-      <c r="N260" t="s">
+      <c r="N260" s="1" t="s">
         <v>2842</v>
       </c>
-      <c r="O260"/>
-      <c r="P260" t="s">
+      <c r="O260" s="1"/>
+      <c r="P260" s="1" t="s">
         <v>2843</v>
       </c>
-      <c r="Q260"/>
-      <c r="R260" t="s">
+      <c r="Q260" s="1"/>
+      <c r="R260" s="1" t="s">
         <v>2844</v>
       </c>
-      <c r="S260" t="s">
+      <c r="S260" s="1" t="s">
         <v>2845</v>
       </c>
-      <c r="T260" t="s">
+      <c r="T260" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="U260" t="s">
+      <c r="U260" s="1" t="s">
         <v>2846</v>
       </c>
-      <c r="V260" t="s">
+      <c r="V260" s="1" t="s">
         <v>2847</v>
       </c>
-      <c r="W260" t="s">
+      <c r="W260" s="1" t="s">
         <v>2848</v>
       </c>
     </row>
     <row r="261" spans="1:23">
-      <c r="A261" t="s">
+      <c r="A261" s="1" t="s">
         <v>2849</v>
       </c>
-      <c r="B261" t="s">
+      <c r="B261" s="1" t="s">
         <v>2850</v>
       </c>
-      <c r="C261" t="s">
+      <c r="C261" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D261"/>
-      <c r="E261" t="s">
+      <c r="D261" s="1"/>
+      <c r="E261" s="1" t="s">
         <v>2851</v>
       </c>
-      <c r="F261" t="s">
+      <c r="F261" s="1" t="s">
         <v>2852</v>
       </c>
-      <c r="G261" t="s">
+      <c r="G261" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H261" t="s">
+      <c r="H261" s="1" t="s">
         <v>2071</v>
       </c>
-      <c r="I261" t="s">
+      <c r="I261" s="1" t="s">
         <v>2853</v>
       </c>
-      <c r="J261" t="s">
+      <c r="J261" s="1" t="s">
         <v>2854</v>
       </c>
-      <c r="K261"/>
-      <c r="L261">
+      <c r="K261" s="1"/>
+      <c r="L261" s="1">
         <v>69001</v>
       </c>
-      <c r="M261" t="s">
+      <c r="M261" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N261" t="s">
+      <c r="N261" s="1" t="s">
         <v>2855</v>
       </c>
-      <c r="O261"/>
-      <c r="P261" t="s">
+      <c r="O261" s="1"/>
+      <c r="P261" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q261"/>
-      <c r="R261" t="s">
+      <c r="Q261" s="1"/>
+      <c r="R261" s="1" t="s">
         <v>2856</v>
       </c>
-      <c r="S261" t="s">
+      <c r="S261" s="1" t="s">
         <v>2857</v>
       </c>
-      <c r="T261" t="s">
+      <c r="T261" s="1" t="s">
         <v>2858</v>
       </c>
-      <c r="U261" t="s">
+      <c r="U261" s="1" t="s">
         <v>2859</v>
       </c>
-      <c r="V261" t="s">
+      <c r="V261" s="1" t="s">
         <v>2860</v>
       </c>
-      <c r="W261" t="s">
+      <c r="W261" s="1" t="s">
         <v>2861</v>
       </c>
     </row>
     <row r="262" spans="1:23">
-      <c r="A262" t="s">
+      <c r="A262" s="1" t="s">
         <v>2862</v>
       </c>
-      <c r="B262"/>
-      <c r="C262" t="s">
+      <c r="B262" s="1"/>
+      <c r="C262" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D262"/>
-      <c r="E262" t="s">
+      <c r="D262" s="1"/>
+      <c r="E262" s="1" t="s">
         <v>2863</v>
       </c>
-      <c r="F262" t="s">
+      <c r="F262" s="1" t="s">
         <v>2864</v>
       </c>
-      <c r="G262" t="s">
+      <c r="G262" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H262" t="s">
+      <c r="H262" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I262" t="s">
+      <c r="I262" s="1" t="s">
         <v>2865</v>
       </c>
-      <c r="J262" t="s">
+      <c r="J262" s="1" t="s">
         <v>2866</v>
       </c>
-      <c r="K262"/>
-      <c r="L262">
+      <c r="K262" s="1"/>
+      <c r="L262" s="1">
         <v>31100</v>
       </c>
-      <c r="M262" t="s">
+      <c r="M262" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N262" t="s">
+      <c r="N262" s="1" t="s">
         <v>2867</v>
       </c>
-      <c r="O262"/>
-      <c r="P262" t="s">
+      <c r="O262" s="1"/>
+      <c r="P262" s="1" t="s">
         <v>2868</v>
       </c>
-      <c r="Q262" t="s">
+      <c r="Q262" s="1" t="s">
         <v>2869</v>
       </c>
-      <c r="R262" t="s">
+      <c r="R262" s="1" t="s">
         <v>2456</v>
       </c>
-      <c r="S262" t="s">
+      <c r="S262" s="1" t="s">
         <v>2870</v>
       </c>
-      <c r="T262" t="s">
+      <c r="T262" s="1" t="s">
         <v>2871</v>
       </c>
-      <c r="U262" t="s">
+      <c r="U262" s="1" t="s">
         <v>2872</v>
       </c>
-      <c r="V262" t="s">
+      <c r="V262" s="1" t="s">
         <v>2873</v>
       </c>
-      <c r="W262" t="s">
+      <c r="W262" s="1" t="s">
         <v>2874</v>
       </c>
     </row>
     <row r="263" spans="1:23">
-      <c r="A263" t="s">
+      <c r="A263" s="1" t="s">
         <v>2875</v>
       </c>
-      <c r="B263"/>
-      <c r="C263" t="s">
+      <c r="B263" s="1"/>
+      <c r="C263" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D263"/>
-      <c r="E263" t="s">
+      <c r="D263" s="1"/>
+      <c r="E263" s="1" t="s">
         <v>2876</v>
       </c>
-      <c r="F263" t="s">
+      <c r="F263" s="1" t="s">
         <v>2877</v>
       </c>
-      <c r="G263" t="s">
+      <c r="G263" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H263" t="s">
+      <c r="H263" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I263" t="s">
+      <c r="I263" s="1" t="s">
         <v>2878</v>
       </c>
-      <c r="J263" t="s">
+      <c r="J263" s="1" t="s">
         <v>2879</v>
       </c>
-      <c r="K263"/>
-      <c r="L263">
+      <c r="K263" s="1"/>
+      <c r="L263" s="1">
         <v>69210</v>
       </c>
-      <c r="M263" t="s">
+      <c r="M263" s="1" t="s">
         <v>2880</v>
       </c>
-      <c r="N263" t="s">
+      <c r="N263" s="1" t="s">
         <v>2881</v>
       </c>
-      <c r="O263"/>
-      <c r="P263" t="s">
+      <c r="O263" s="1"/>
+      <c r="P263" s="1" t="s">
         <v>2882</v>
       </c>
-      <c r="Q263"/>
-      <c r="R263" t="s">
+      <c r="Q263" s="1"/>
+      <c r="R263" s="1" t="s">
         <v>1064</v>
       </c>
-      <c r="S263" t="s">
+      <c r="S263" s="1" t="s">
         <v>2883</v>
       </c>
-      <c r="T263" t="s">
+      <c r="T263" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="U263" t="s">
+      <c r="U263" s="1" t="s">
         <v>2884</v>
       </c>
-      <c r="V263" t="s">
+      <c r="V263" s="1" t="s">
         <v>2885</v>
       </c>
-      <c r="W263" t="s">
+      <c r="W263" s="1" t="s">
         <v>2886</v>
       </c>
     </row>
     <row r="264" spans="1:23">
-      <c r="A264" t="s">
+      <c r="A264" s="1" t="s">
         <v>2887</v>
       </c>
-      <c r="B264"/>
-      <c r="C264" t="s">
+      <c r="B264" s="1"/>
+      <c r="C264" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D264"/>
-      <c r="E264" t="s">
+      <c r="D264" s="1"/>
+      <c r="E264" s="1" t="s">
         <v>2888</v>
       </c>
-      <c r="F264" t="s">
+      <c r="F264" s="1" t="s">
         <v>1966</v>
       </c>
-      <c r="G264" t="s">
+      <c r="G264" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H264" t="s">
+      <c r="H264" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I264" t="s">
+      <c r="I264" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="J264" t="s">
+      <c r="J264" s="1" t="s">
         <v>2889</v>
       </c>
-      <c r="K264"/>
-      <c r="L264">
+      <c r="K264" s="1"/>
+      <c r="L264" s="1">
         <v>26400</v>
       </c>
-      <c r="M264" t="s">
+      <c r="M264" s="1" t="s">
         <v>2890</v>
       </c>
-      <c r="N264" t="s">
+      <c r="N264" s="1" t="s">
         <v>1456</v>
       </c>
-      <c r="O264" t="s">
+      <c r="O264" s="1" t="s">
         <v>2891</v>
       </c>
-      <c r="P264" t="s">
+      <c r="P264" s="1" t="s">
         <v>2892</v>
       </c>
-      <c r="Q264"/>
-      <c r="R264" t="s">
+      <c r="Q264" s="1"/>
+      <c r="R264" s="1" t="s">
         <v>1618</v>
       </c>
-      <c r="S264" t="s">
+      <c r="S264" s="1" t="s">
         <v>2157</v>
       </c>
-      <c r="T264" t="s">
+      <c r="T264" s="1" t="s">
         <v>2893</v>
       </c>
-      <c r="U264" t="s">
+      <c r="U264" s="1" t="s">
         <v>2894</v>
       </c>
-      <c r="V264" t="s">
+      <c r="V264" s="1" t="s">
         <v>2895</v>
       </c>
-      <c r="W264"/>
+      <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
-      <c r="A265" t="s">
+      <c r="A265" s="1" t="s">
         <v>2896</v>
       </c>
-      <c r="B265" t="s">
+      <c r="B265" s="1" t="s">
         <v>2897</v>
       </c>
-      <c r="C265" t="s">
+      <c r="C265" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D265"/>
-      <c r="E265" t="s">
+      <c r="D265" s="1"/>
+      <c r="E265" s="1" t="s">
         <v>2898</v>
       </c>
-      <c r="F265" t="s">
+      <c r="F265" s="1" t="s">
         <v>2899</v>
       </c>
-      <c r="G265" t="s">
+      <c r="G265" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H265" t="s">
+      <c r="H265" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I265" t="s">
+      <c r="I265" s="1" t="s">
         <v>2900</v>
       </c>
-      <c r="J265" t="s">
+      <c r="J265" s="1" t="s">
         <v>2901</v>
       </c>
-      <c r="K265" t="s">
+      <c r="K265" s="1" t="s">
         <v>2902</v>
       </c>
-      <c r="L265">
+      <c r="L265" s="1">
         <v>74210</v>
       </c>
-      <c r="M265" t="s">
+      <c r="M265" s="1" t="s">
         <v>2903</v>
       </c>
-      <c r="N265" t="s">
+      <c r="N265" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O265"/>
-      <c r="P265" t="s">
+      <c r="O265" s="1"/>
+      <c r="P265" s="1" t="s">
         <v>2904</v>
       </c>
-      <c r="Q265" t="s">
+      <c r="Q265" s="1" t="s">
         <v>2905</v>
       </c>
-      <c r="R265" t="s">
+      <c r="R265" s="1" t="s">
         <v>1400</v>
       </c>
-      <c r="S265" t="s">
+      <c r="S265" s="1" t="s">
         <v>2906</v>
       </c>
-      <c r="T265" t="s">
+      <c r="T265" s="1" t="s">
         <v>2907</v>
       </c>
-      <c r="U265" t="s">
+      <c r="U265" s="1" t="s">
         <v>2908</v>
       </c>
-      <c r="V265" t="s">
+      <c r="V265" s="1" t="s">
         <v>2909</v>
       </c>
-      <c r="W265" t="s">
+      <c r="W265" s="1" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="266" spans="1:23">
-      <c r="A266" t="s">
+      <c r="A266" s="1" t="s">
         <v>2911</v>
       </c>
-      <c r="B266" t="s">
+      <c r="B266" s="1" t="s">
         <v>2911</v>
       </c>
-      <c r="C266" t="s">
+      <c r="C266" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D266"/>
-      <c r="E266" t="s">
+      <c r="D266" s="1"/>
+      <c r="E266" s="1" t="s">
         <v>2912</v>
       </c>
-      <c r="F266" t="s">
+      <c r="F266" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G266" t="s">
+      <c r="G266" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H266" t="s">
+      <c r="H266" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I266" t="s">
+      <c r="I266" s="1" t="s">
         <v>2913</v>
       </c>
-      <c r="J266" t="s">
+      <c r="J266" s="1" t="s">
         <v>2914</v>
       </c>
-      <c r="K266"/>
-      <c r="L266">
+      <c r="K266" s="1"/>
+      <c r="L266" s="1">
         <v>31200</v>
       </c>
-      <c r="M266" t="s">
+      <c r="M266" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N266" t="s">
+      <c r="N266" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O266" t="s">
+      <c r="O266" s="1" t="s">
         <v>2915</v>
       </c>
-      <c r="P266" t="s">
+      <c r="P266" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q266" t="s">
+      <c r="Q266" s="1" t="s">
         <v>2916</v>
       </c>
-      <c r="R266" t="s">
+      <c r="R266" s="1" t="s">
         <v>2917</v>
       </c>
-      <c r="S266" t="s">
+      <c r="S266" s="1" t="s">
         <v>2918</v>
       </c>
-      <c r="T266" t="s">
+      <c r="T266" s="1" t="s">
         <v>2919</v>
       </c>
-      <c r="U266" t="s">
+      <c r="U266" s="1" t="s">
         <v>2920</v>
       </c>
-      <c r="V266" t="s">
+      <c r="V266" s="1" t="s">
         <v>2921</v>
       </c>
-      <c r="W266" t="s">
+      <c r="W266" s="1" t="s">
         <v>2922</v>
       </c>
     </row>
     <row r="267" spans="1:23">
-      <c r="A267" t="s">
+      <c r="A267" s="1" t="s">
         <v>2923</v>
       </c>
-      <c r="B267"/>
-      <c r="C267" t="s">
+      <c r="B267" s="1"/>
+      <c r="C267" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D267"/>
-      <c r="E267" t="s">
+      <c r="D267" s="1"/>
+      <c r="E267" s="1" t="s">
         <v>2924</v>
       </c>
-      <c r="F267" t="s">
+      <c r="F267" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G267" t="s">
+      <c r="G267" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H267" t="s">
+      <c r="H267" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I267" t="s">
+      <c r="I267" s="1" t="s">
         <v>2925</v>
       </c>
-      <c r="J267" t="s">
+      <c r="J267" s="1" t="s">
         <v>2926</v>
       </c>
-      <c r="K267"/>
-      <c r="L267">
+      <c r="K267" s="1"/>
+      <c r="L267" s="1">
         <v>74650</v>
       </c>
-      <c r="M267" t="s">
+      <c r="M267" s="1" t="s">
         <v>2549</v>
       </c>
-      <c r="N267" t="s">
+      <c r="N267" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O267"/>
-      <c r="P267" t="s">
+      <c r="O267" s="1"/>
+      <c r="P267" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="Q267"/>
-      <c r="R267" t="s">
+      <c r="Q267" s="1"/>
+      <c r="R267" s="1" t="s">
         <v>1424</v>
       </c>
-      <c r="S267" t="s">
+      <c r="S267" s="1" t="s">
         <v>2927</v>
       </c>
-      <c r="T267" t="s">
+      <c r="T267" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="U267" t="s">
+      <c r="U267" s="1" t="s">
         <v>2928</v>
       </c>
-      <c r="V267" t="s">
+      <c r="V267" s="1" t="s">
         <v>2929</v>
       </c>
-      <c r="W267" t="s">
+      <c r="W267" s="1" t="s">
         <v>2930</v>
       </c>
     </row>
     <row r="268" spans="1:23">
-      <c r="A268" t="s">
+      <c r="A268" s="1" t="s">
         <v>2931</v>
       </c>
-      <c r="B268"/>
-      <c r="C268" t="s">
+      <c r="B268" s="1"/>
+      <c r="C268" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D268"/>
-      <c r="E268" t="s">
+      <c r="D268" s="1"/>
+      <c r="E268" s="1" t="s">
         <v>2932</v>
       </c>
-      <c r="F268" t="s">
+      <c r="F268" s="1" t="s">
         <v>2933</v>
       </c>
-      <c r="G268" t="s">
+      <c r="G268" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H268" t="s">
+      <c r="H268" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I268" t="s">
+      <c r="I268" s="1" t="s">
         <v>2934</v>
       </c>
-      <c r="J268" t="s">
+      <c r="J268" s="1" t="s">
         <v>2935</v>
       </c>
-      <c r="K268"/>
-      <c r="L268">
+      <c r="K268" s="1"/>
+      <c r="L268" s="1">
         <v>69330</v>
       </c>
-      <c r="M268" t="s">
+      <c r="M268" s="1" t="s">
         <v>2936</v>
       </c>
-      <c r="N268" t="s">
+      <c r="N268" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O268"/>
-      <c r="P268" t="s">
+      <c r="O268" s="1"/>
+      <c r="P268" s="1" t="s">
         <v>1892</v>
       </c>
-      <c r="Q268" t="s">
+      <c r="Q268" s="1" t="s">
         <v>2937</v>
       </c>
-      <c r="R268" t="s">
+      <c r="R268" s="1" t="s">
         <v>1850</v>
       </c>
-      <c r="S268" t="s">
+      <c r="S268" s="1" t="s">
         <v>2938</v>
       </c>
-      <c r="T268" t="s">
+      <c r="T268" s="1" t="s">
         <v>985</v>
       </c>
-      <c r="U268" t="s">
+      <c r="U268" s="1" t="s">
         <v>2939</v>
       </c>
-      <c r="V268" t="s">
+      <c r="V268" s="1" t="s">
         <v>2940</v>
       </c>
-      <c r="W268" t="s">
+      <c r="W268" s="1" t="s">
         <v>2941</v>
       </c>
     </row>
     <row r="269" spans="1:23">
-      <c r="A269" t="s">
+      <c r="A269" s="1" t="s">
         <v>2942</v>
       </c>
-      <c r="B269" t="s">
+      <c r="B269" s="1" t="s">
         <v>2943</v>
       </c>
-      <c r="C269" t="s">
+      <c r="C269" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D269" t="s">
+      <c r="D269" s="1" t="s">
         <v>2944</v>
       </c>
-      <c r="E269" t="s">
+      <c r="E269" s="1" t="s">
         <v>2945</v>
       </c>
-      <c r="F269" t="s">
+      <c r="F269" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G269" t="s">
+      <c r="G269" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H269" t="s">
+      <c r="H269" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I269" t="s">
+      <c r="I269" s="1" t="s">
         <v>2946</v>
       </c>
-      <c r="J269" t="s">
+      <c r="J269" s="1" t="s">
         <v>2232</v>
       </c>
-      <c r="K269"/>
-      <c r="L269">
+      <c r="K269" s="1"/>
+      <c r="L269" s="1">
         <v>31062</v>
       </c>
-      <c r="M269" t="s">
+      <c r="M269" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N269" t="s">
+      <c r="N269" s="1" t="s">
         <v>1689</v>
       </c>
-      <c r="O269"/>
-      <c r="P269" t="s">
+      <c r="O269" s="1"/>
+      <c r="P269" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q269" t="s">
+      <c r="Q269" s="1" t="s">
         <v>2947</v>
       </c>
-      <c r="R269" t="s">
+      <c r="R269" s="1" t="s">
         <v>1804</v>
       </c>
-      <c r="S269" t="s">
+      <c r="S269" s="1" t="s">
         <v>1804</v>
       </c>
-      <c r="T269"/>
-      <c r="U269" t="s">
+      <c r="T269" s="1"/>
+      <c r="U269" s="1" t="s">
         <v>2948</v>
       </c>
-      <c r="V269"/>
-      <c r="W269"/>
+      <c r="V269" s="1"/>
+      <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
-      <c r="A270" t="s">
+      <c r="A270" s="1" t="s">
         <v>2949</v>
       </c>
-      <c r="B270"/>
-      <c r="C270" t="s">
+      <c r="B270" s="1"/>
+      <c r="C270" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D270" t="s">
+      <c r="D270" s="1" t="s">
         <v>1241</v>
       </c>
-      <c r="E270" t="s">
+      <c r="E270" s="1" t="s">
         <v>2950</v>
       </c>
-      <c r="F270" t="s">
+      <c r="F270" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G270" t="s">
+      <c r="G270" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H270" t="s">
+      <c r="H270" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I270" t="s">
+      <c r="I270" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="J270" t="s">
+      <c r="J270" s="1" t="s">
         <v>2155</v>
       </c>
-      <c r="K270"/>
-      <c r="L270">
+      <c r="K270" s="1"/>
+      <c r="L270" s="1">
         <v>69002</v>
       </c>
-      <c r="M270" t="s">
+      <c r="M270" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N270" t="s">
+      <c r="N270" s="1" t="s">
         <v>2951</v>
       </c>
-      <c r="O270"/>
-      <c r="P270" t="s">
+      <c r="O270" s="1"/>
+      <c r="P270" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q270"/>
-      <c r="R270" t="s">
+      <c r="Q270" s="1"/>
+      <c r="R270" s="1" t="s">
         <v>2952</v>
       </c>
-      <c r="S270" t="s">
+      <c r="S270" s="1" t="s">
         <v>2953</v>
       </c>
-      <c r="T270"/>
-      <c r="U270" t="s">
+      <c r="T270" s="1"/>
+      <c r="U270" s="1" t="s">
         <v>2954</v>
       </c>
-      <c r="V270"/>
-      <c r="W270" t="s">
+      <c r="V270" s="1"/>
+      <c r="W270" s="1" t="s">
         <v>2955</v>
       </c>
     </row>
     <row r="271" spans="1:23">
-      <c r="A271" t="s">
+      <c r="A271" s="1" t="s">
         <v>2956</v>
       </c>
-      <c r="B271"/>
-      <c r="C271" t="s">
+      <c r="B271" s="1"/>
+      <c r="C271" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D271"/>
-      <c r="E271" t="s">
+      <c r="D271" s="1"/>
+      <c r="E271" s="1" t="s">
         <v>2957</v>
       </c>
-      <c r="F271" t="s">
+      <c r="F271" s="1" t="s">
         <v>2958</v>
       </c>
-      <c r="G271" t="s">
+      <c r="G271" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H271" t="s">
+      <c r="H271" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I271" t="s">
+      <c r="I271" s="1" t="s">
         <v>2959</v>
       </c>
-      <c r="J271" t="s">
+      <c r="J271" s="1" t="s">
         <v>2960</v>
       </c>
-      <c r="K271"/>
-      <c r="L271">
+      <c r="K271" s="1"/>
+      <c r="L271" s="1">
         <v>63160</v>
       </c>
-      <c r="M271" t="s">
+      <c r="M271" s="1" t="s">
         <v>2961</v>
       </c>
-      <c r="N271" t="s">
+      <c r="N271" s="1" t="s">
         <v>2962</v>
       </c>
-      <c r="O271" t="s">
+      <c r="O271" s="1" t="s">
         <v>2963</v>
       </c>
-      <c r="P271" t="s">
+      <c r="P271" s="1" t="s">
         <v>2526</v>
       </c>
-      <c r="Q271"/>
-      <c r="R271" t="s">
+      <c r="Q271" s="1"/>
+      <c r="R271" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="S271" t="s">
+      <c r="S271" s="1" t="s">
         <v>2964</v>
       </c>
-      <c r="T271" t="s">
+      <c r="T271" s="1" t="s">
         <v>2965</v>
       </c>
-      <c r="U271" t="s">
+      <c r="U271" s="1" t="s">
         <v>2966</v>
       </c>
-      <c r="V271" t="s">
+      <c r="V271" s="1" t="s">
         <v>2967</v>
       </c>
-      <c r="W271" t="s">
+      <c r="W271" s="1" t="s">
         <v>2968</v>
       </c>
     </row>
     <row r="272" spans="1:23">
-      <c r="A272" t="s">
+      <c r="A272" s="1" t="s">
         <v>2969</v>
       </c>
-      <c r="B272" t="s">
+      <c r="B272" s="1" t="s">
         <v>2970</v>
       </c>
-      <c r="C272" t="s">
+      <c r="C272" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D272"/>
-      <c r="E272" t="s">
+      <c r="D272" s="1"/>
+      <c r="E272" s="1" t="s">
         <v>2971</v>
       </c>
-      <c r="F272" t="s">
+      <c r="F272" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G272" t="s">
+      <c r="G272" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H272" t="s">
+      <c r="H272" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I272"/>
-      <c r="J272" t="s">
+      <c r="I272" s="1"/>
+      <c r="J272" s="1" t="s">
         <v>2972</v>
       </c>
-      <c r="K272"/>
-      <c r="L272">
+      <c r="K272" s="1"/>
+      <c r="L272" s="1">
         <v>42000</v>
       </c>
-      <c r="M272" t="s">
+      <c r="M272" s="1" t="s">
         <v>2973</v>
       </c>
-      <c r="N272" t="s">
+      <c r="N272" s="1" t="s">
         <v>2974</v>
       </c>
-      <c r="O272"/>
-      <c r="P272" t="s">
+      <c r="O272" s="1"/>
+      <c r="P272" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q272"/>
-      <c r="R272" t="s">
+      <c r="Q272" s="1"/>
+      <c r="R272" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="S272" t="s">
+      <c r="S272" s="1" t="s">
         <v>2975</v>
       </c>
-      <c r="T272" t="s">
+      <c r="T272" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="U272" t="s">
+      <c r="U272" s="1" t="s">
         <v>2976</v>
       </c>
-      <c r="V272" t="s">
+      <c r="V272" s="1" t="s">
         <v>2977</v>
       </c>
-      <c r="W272" t="s">
+      <c r="W272" s="1" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="273" spans="1:23">
-      <c r="A273" t="s">
+      <c r="A273" s="1" t="s">
         <v>2979</v>
       </c>
-      <c r="B273" t="s">
+      <c r="B273" s="1" t="s">
         <v>2980</v>
       </c>
-      <c r="C273" t="s">
+      <c r="C273" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D273"/>
-      <c r="E273" t="s">
+      <c r="D273" s="1"/>
+      <c r="E273" s="1" t="s">
         <v>2981</v>
       </c>
-      <c r="F273" t="s">
+      <c r="F273" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="G273" t="s">
+      <c r="G273" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H273" t="s">
+      <c r="H273" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I273" t="s">
+      <c r="I273" s="1" t="s">
         <v>2982</v>
       </c>
-      <c r="J273" t="s">
+      <c r="J273" s="1" t="s">
         <v>2983</v>
       </c>
-      <c r="K273"/>
-      <c r="L273">
+      <c r="K273" s="1"/>
+      <c r="L273" s="1">
         <v>69008</v>
       </c>
-      <c r="M273" t="s">
+      <c r="M273" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N273" t="s">
+      <c r="N273" s="1" t="s">
         <v>2984</v>
       </c>
-      <c r="O273"/>
-      <c r="P273" t="s">
+      <c r="O273" s="1"/>
+      <c r="P273" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q273"/>
-      <c r="R273" t="s">
+      <c r="Q273" s="1"/>
+      <c r="R273" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="S273" t="s">
+      <c r="S273" s="1" t="s">
         <v>2985</v>
       </c>
-      <c r="T273" t="s">
+      <c r="T273" s="1" t="s">
         <v>2986</v>
       </c>
-      <c r="U273" t="s">
+      <c r="U273" s="1" t="s">
         <v>2987</v>
       </c>
-      <c r="V273" t="s">
+      <c r="V273" s="1" t="s">
         <v>2988</v>
       </c>
-      <c r="W273" t="s">
+      <c r="W273" s="1" t="s">
         <v>2989</v>
       </c>
     </row>
     <row r="274" spans="1:23">
-      <c r="A274" t="s">
+      <c r="A274" s="1" t="s">
         <v>2990</v>
       </c>
-      <c r="B274" t="s">
+      <c r="B274" s="1" t="s">
         <v>2991</v>
       </c>
-      <c r="C274" t="s">
+      <c r="C274" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D274"/>
-      <c r="E274" t="s">
+      <c r="D274" s="1"/>
+      <c r="E274" s="1" t="s">
         <v>2992</v>
       </c>
-      <c r="F274" t="s">
+      <c r="F274" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G274" t="s">
+      <c r="G274" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H274" t="s">
+      <c r="H274" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I274" t="s">
+      <c r="I274" s="1" t="s">
         <v>2034</v>
       </c>
-      <c r="J274" t="s">
+      <c r="J274" s="1" t="s">
         <v>2993</v>
       </c>
-      <c r="K274"/>
-      <c r="L274" t="s">
+      <c r="K274" s="1"/>
+      <c r="L274" s="1" t="s">
         <v>2994</v>
       </c>
-      <c r="M274" t="s">
+      <c r="M274" s="1" t="s">
         <v>2995</v>
       </c>
-      <c r="N274" t="s">
+      <c r="N274" s="1" t="s">
         <v>2996</v>
       </c>
-      <c r="O274"/>
-      <c r="P274" t="s">
+      <c r="O274" s="1"/>
+      <c r="P274" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q274"/>
-      <c r="R274" t="s">
+      <c r="Q274" s="1"/>
+      <c r="R274" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="S274" t="s">
+      <c r="S274" s="1" t="s">
         <v>2997</v>
       </c>
-      <c r="T274" t="s">
+      <c r="T274" s="1" t="s">
         <v>2998</v>
       </c>
-      <c r="U274" t="s">
+      <c r="U274" s="1" t="s">
         <v>2999</v>
       </c>
-      <c r="V274" t="s">
+      <c r="V274" s="1" t="s">
         <v>3000</v>
       </c>
-      <c r="W274" t="s">
+      <c r="W274" s="1" t="s">
         <v>3001</v>
       </c>
     </row>
     <row r="275" spans="1:23">
-      <c r="A275" t="s">
+      <c r="A275" s="1" t="s">
         <v>3002</v>
       </c>
-      <c r="B275"/>
-      <c r="C275" t="s">
+      <c r="B275" s="1"/>
+      <c r="C275" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D275"/>
-      <c r="E275" t="s">
+      <c r="D275" s="1"/>
+      <c r="E275" s="1" t="s">
         <v>3003</v>
       </c>
-      <c r="F275" t="s">
+      <c r="F275" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G275" t="s">
+      <c r="G275" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H275" t="s">
+      <c r="H275" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I275" t="s">
+      <c r="I275" s="1" t="s">
         <v>3004</v>
       </c>
-      <c r="J275" t="s">
+      <c r="J275" s="1" t="s">
         <v>3005</v>
       </c>
-      <c r="K275" t="s">
+      <c r="K275" s="1" t="s">
         <v>3006</v>
       </c>
-      <c r="L275" t="s">
+      <c r="L275" s="1" t="s">
         <v>1435</v>
       </c>
-      <c r="M275" t="s">
+      <c r="M275" s="1" t="s">
         <v>3007</v>
       </c>
-      <c r="N275" t="s">
+      <c r="N275" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O275" t="s">
+      <c r="O275" s="1" t="s">
         <v>1841</v>
       </c>
-      <c r="P275" t="s">
+      <c r="P275" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q275" t="s">
+      <c r="Q275" s="1" t="s">
         <v>3008</v>
       </c>
-      <c r="R275" t="s">
+      <c r="R275" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="S275" t="s">
+      <c r="S275" s="1" t="s">
         <v>3009</v>
       </c>
-      <c r="T275" t="s">
+      <c r="T275" s="1" t="s">
         <v>3010</v>
       </c>
-      <c r="U275" t="s">
+      <c r="U275" s="1" t="s">
         <v>3011</v>
       </c>
-      <c r="V275" t="s">
+      <c r="V275" s="1" t="s">
         <v>3012</v>
       </c>
-      <c r="W275" t="s">
+      <c r="W275" s="1" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="276" spans="1:23">
-      <c r="A276" t="s">
+      <c r="A276" s="1" t="s">
         <v>3013</v>
       </c>
-      <c r="B276" t="s">
+      <c r="B276" s="1" t="s">
         <v>3014</v>
       </c>
-      <c r="C276" t="s">
+      <c r="C276" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D276"/>
-      <c r="E276" t="s">
+      <c r="D276" s="1"/>
+      <c r="E276" s="1" t="s">
         <v>3015</v>
       </c>
-      <c r="F276" t="s">
+      <c r="F276" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="G276" t="s">
+      <c r="G276" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H276" t="s">
+      <c r="H276" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I276" t="s">
+      <c r="I276" s="1" t="s">
         <v>3016</v>
       </c>
-      <c r="J276" t="s">
+      <c r="J276" s="1" t="s">
         <v>3017</v>
       </c>
-      <c r="K276"/>
-      <c r="L276">
+      <c r="K276" s="1"/>
+      <c r="L276" s="1">
         <v>15000</v>
       </c>
-      <c r="M276" t="s">
+      <c r="M276" s="1" t="s">
         <v>3018</v>
       </c>
-      <c r="N276" t="s">
+      <c r="N276" s="1" t="s">
         <v>2581</v>
       </c>
-      <c r="O276"/>
-      <c r="P276" t="s">
+      <c r="O276" s="1"/>
+      <c r="P276" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q276" t="s">
+      <c r="Q276" s="1" t="s">
         <v>3019</v>
       </c>
-      <c r="R276" t="s">
+      <c r="R276" s="1" t="s">
         <v>3020</v>
       </c>
-      <c r="S276" t="s">
+      <c r="S276" s="1" t="s">
         <v>3021</v>
       </c>
-      <c r="T276" t="s">
+      <c r="T276" s="1" t="s">
         <v>1530</v>
       </c>
-      <c r="U276" t="s">
+      <c r="U276" s="1" t="s">
         <v>3022</v>
       </c>
-      <c r="V276" t="s">
+      <c r="V276" s="1" t="s">
         <v>3023</v>
       </c>
-      <c r="W276" t="s">
+      <c r="W276" s="1" t="s">
         <v>3001</v>
       </c>
     </row>
     <row r="277" spans="1:23">
-      <c r="A277" t="s">
+      <c r="A277" s="1" t="s">
         <v>3024</v>
       </c>
-      <c r="B277" t="s">
+      <c r="B277" s="1" t="s">
         <v>3025</v>
       </c>
-      <c r="C277" t="s">
+      <c r="C277" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D277"/>
-      <c r="E277" t="s">
+      <c r="D277" s="1"/>
+      <c r="E277" s="1" t="s">
         <v>3026</v>
       </c>
-      <c r="F277" t="s">
+      <c r="F277" s="1" t="s">
         <v>3027</v>
       </c>
-      <c r="G277" t="s">
+      <c r="G277" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H277" t="s">
+      <c r="H277" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I277" t="s">
+      <c r="I277" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="J277" t="s">
+      <c r="J277" s="1" t="s">
         <v>3028</v>
       </c>
-      <c r="K277"/>
-      <c r="L277" t="s">
+      <c r="K277" s="1"/>
+      <c r="L277" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="M277" t="s">
+      <c r="M277" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="N277" t="s">
+      <c r="N277" s="1" t="s">
         <v>2996</v>
       </c>
-      <c r="O277"/>
-      <c r="P277" t="s">
+      <c r="O277" s="1"/>
+      <c r="P277" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q277"/>
-      <c r="R277" t="s">
+      <c r="Q277" s="1"/>
+      <c r="R277" s="1" t="s">
         <v>3029</v>
       </c>
-      <c r="S277" t="s">
+      <c r="S277" s="1" t="s">
         <v>3030</v>
       </c>
-      <c r="T277" t="s">
+      <c r="T277" s="1" t="s">
         <v>1530</v>
       </c>
-      <c r="U277" t="s">
+      <c r="U277" s="1" t="s">
         <v>3031</v>
       </c>
-      <c r="V277" t="s">
+      <c r="V277" s="1" t="s">
         <v>3032</v>
       </c>
-      <c r="W277" t="s">
+      <c r="W277" s="1" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="278" spans="1:23">
-      <c r="A278" t="s">
+      <c r="A278" s="1" t="s">
         <v>3033</v>
       </c>
-      <c r="B278" t="s">
+      <c r="B278" s="1" t="s">
         <v>3034</v>
       </c>
-      <c r="C278" t="s">
+      <c r="C278" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D278"/>
-      <c r="E278" t="s">
+      <c r="D278" s="1"/>
+      <c r="E278" s="1" t="s">
         <v>3035</v>
       </c>
-      <c r="F278" t="s">
+      <c r="F278" s="1" t="s">
         <v>1338</v>
       </c>
-      <c r="G278" t="s">
+      <c r="G278" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H278" t="s">
+      <c r="H278" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I278"/>
-      <c r="J278" t="s">
+      <c r="I278" s="1"/>
+      <c r="J278" s="1" t="s">
         <v>3036</v>
       </c>
-      <c r="K278"/>
-      <c r="L278">
+      <c r="K278" s="1"/>
+      <c r="L278" s="1">
         <v>26000</v>
       </c>
-      <c r="M278" t="s">
+      <c r="M278" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="N278" t="s">
+      <c r="N278" s="1" t="s">
         <v>3037</v>
       </c>
-      <c r="O278"/>
-      <c r="P278" t="s">
+      <c r="O278" s="1"/>
+      <c r="P278" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q278"/>
-      <c r="R278" t="s">
+      <c r="Q278" s="1"/>
+      <c r="R278" s="1" t="s">
         <v>2215</v>
       </c>
-      <c r="S278" t="s">
+      <c r="S278" s="1" t="s">
         <v>3038</v>
       </c>
-      <c r="T278" t="s">
+      <c r="T278" s="1" t="s">
         <v>3039</v>
       </c>
-      <c r="U278" t="s">
+      <c r="U278" s="1" t="s">
         <v>3040</v>
       </c>
-      <c r="V278" t="s">
+      <c r="V278" s="1" t="s">
         <v>3041</v>
       </c>
-      <c r="W278" t="s">
+      <c r="W278" s="1" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="279" spans="1:23">
-      <c r="A279" t="s">
+      <c r="A279" s="1" t="s">
         <v>3042</v>
       </c>
-      <c r="B279" t="s">
+      <c r="B279" s="1" t="s">
         <v>3043</v>
       </c>
-      <c r="C279" t="s">
+      <c r="C279" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D279"/>
-      <c r="E279" t="s">
+      <c r="D279" s="1"/>
+      <c r="E279" s="1" t="s">
         <v>3044</v>
       </c>
-      <c r="F279" t="s">
+      <c r="F279" s="1" t="s">
         <v>3045</v>
       </c>
-      <c r="G279" t="s">
+      <c r="G279" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H279" t="s">
+      <c r="H279" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I279"/>
-      <c r="J279" t="s">
+      <c r="I279" s="1"/>
+      <c r="J279" s="1" t="s">
         <v>3046</v>
       </c>
-      <c r="K279"/>
-      <c r="L279">
+      <c r="K279" s="1"/>
+      <c r="L279" s="1">
         <v>69001</v>
       </c>
-      <c r="M279" t="s">
+      <c r="M279" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N279" t="s">
+      <c r="N279" s="1" t="s">
         <v>1547</v>
       </c>
-      <c r="O279"/>
-      <c r="P279" t="s">
+      <c r="O279" s="1"/>
+      <c r="P279" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q279"/>
-      <c r="R279" t="s">
+      <c r="Q279" s="1"/>
+      <c r="R279" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="S279" t="s">
+      <c r="S279" s="1" t="s">
         <v>3047</v>
       </c>
-      <c r="T279" t="s">
+      <c r="T279" s="1" t="s">
         <v>3048</v>
       </c>
-      <c r="U279" t="s">
+      <c r="U279" s="1" t="s">
         <v>3049</v>
       </c>
-      <c r="V279" t="s">
+      <c r="V279" s="1" t="s">
         <v>3050</v>
       </c>
-      <c r="W279" t="s">
+      <c r="W279" s="1" t="s">
         <v>3001</v>
       </c>
     </row>
     <row r="280" spans="1:23">
-      <c r="A280" t="s">
+      <c r="A280" s="1" t="s">
         <v>3051</v>
       </c>
-      <c r="B280" t="s">
+      <c r="B280" s="1" t="s">
         <v>3052</v>
       </c>
-      <c r="C280" t="s">
+      <c r="C280" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D280"/>
-      <c r="E280" t="s">
+      <c r="D280" s="1"/>
+      <c r="E280" s="1" t="s">
         <v>2992</v>
       </c>
-      <c r="F280" t="s">
+      <c r="F280" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="G280" t="s">
+      <c r="G280" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H280" t="s">
+      <c r="H280" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I280"/>
-      <c r="J280" t="s">
+      <c r="I280" s="1"/>
+      <c r="J280" s="1" t="s">
         <v>3053</v>
       </c>
-      <c r="K280"/>
-      <c r="L280">
+      <c r="K280" s="1"/>
+      <c r="L280" s="1">
         <v>43000</v>
       </c>
-      <c r="M280" t="s">
+      <c r="M280" s="1" t="s">
         <v>3054</v>
       </c>
-      <c r="N280" t="s">
+      <c r="N280" s="1" t="s">
         <v>2996</v>
       </c>
-      <c r="O280"/>
-      <c r="P280" t="s">
+      <c r="O280" s="1"/>
+      <c r="P280" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q280"/>
-      <c r="R280" t="s">
+      <c r="Q280" s="1"/>
+      <c r="R280" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="S280" t="s">
+      <c r="S280" s="1" t="s">
         <v>3055</v>
       </c>
-      <c r="T280" t="s">
+      <c r="T280" s="1" t="s">
         <v>3056</v>
       </c>
-      <c r="U280" t="s">
+      <c r="U280" s="1" t="s">
         <v>3057</v>
       </c>
-      <c r="V280"/>
-      <c r="W280" t="s">
+      <c r="V280" s="1"/>
+      <c r="W280" s="1" t="s">
         <v>3001</v>
       </c>
     </row>
     <row r="281" spans="1:23">
-      <c r="A281" t="s">
+      <c r="A281" s="1" t="s">
         <v>3058</v>
       </c>
-      <c r="B281" t="s">
+      <c r="B281" s="1" t="s">
         <v>3059</v>
       </c>
-      <c r="C281" t="s">
+      <c r="C281" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D281"/>
-      <c r="E281" t="s">
+      <c r="D281" s="1"/>
+      <c r="E281" s="1" t="s">
         <v>3060</v>
       </c>
-      <c r="F281" t="s">
+      <c r="F281" s="1" t="s">
         <v>3061</v>
       </c>
-      <c r="G281" t="s">
+      <c r="G281" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H281" t="s">
+      <c r="H281" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I281" t="s">
+      <c r="I281" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="J281" t="s">
+      <c r="J281" s="1" t="s">
         <v>3062</v>
       </c>
-      <c r="K281"/>
-      <c r="L281">
+      <c r="K281" s="1"/>
+      <c r="L281" s="1">
         <v>74000</v>
       </c>
-      <c r="M281" t="s">
+      <c r="M281" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="N281" t="s">
+      <c r="N281" s="1" t="s">
         <v>3063</v>
       </c>
-      <c r="O281"/>
-      <c r="P281" t="s">
+      <c r="O281" s="1"/>
+      <c r="P281" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q281"/>
-      <c r="R281" t="s">
+      <c r="Q281" s="1"/>
+      <c r="R281" s="1" t="s">
         <v>3064</v>
       </c>
-      <c r="S281" t="s">
+      <c r="S281" s="1" t="s">
         <v>3065</v>
       </c>
-      <c r="T281" t="s">
+      <c r="T281" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="U281" t="s">
+      <c r="U281" s="1" t="s">
         <v>3066</v>
       </c>
-      <c r="V281" t="s">
+      <c r="V281" s="1" t="s">
         <v>3067</v>
       </c>
-      <c r="W281" t="s">
+      <c r="W281" s="1" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="282" spans="1:23">
-      <c r="A282" t="s">
+      <c r="A282" s="1" t="s">
         <v>3068</v>
       </c>
-      <c r="B282" t="s">
+      <c r="B282" s="1" t="s">
         <v>2980</v>
       </c>
-      <c r="C282" t="s">
+      <c r="C282" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D282"/>
-      <c r="E282" t="s">
+      <c r="D282" s="1"/>
+      <c r="E282" s="1" t="s">
         <v>2992</v>
       </c>
-      <c r="F282" t="s">
+      <c r="F282" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G282" t="s">
+      <c r="G282" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H282" t="s">
+      <c r="H282" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I282" t="s">
+      <c r="I282" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="J282" t="s">
+      <c r="J282" s="1" t="s">
         <v>3069</v>
       </c>
-      <c r="K282" t="s">
+      <c r="K282" s="1" t="s">
         <v>3070</v>
       </c>
-      <c r="L282">
+      <c r="L282" s="1">
         <v>38100</v>
       </c>
-      <c r="M282" t="s">
+      <c r="M282" s="1" t="s">
         <v>3071</v>
       </c>
-      <c r="N282" t="s">
+      <c r="N282" s="1" t="s">
         <v>2996</v>
       </c>
-      <c r="O282"/>
-      <c r="P282" t="s">
+      <c r="O282" s="1"/>
+      <c r="P282" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q282"/>
-      <c r="R282" t="s">
+      <c r="Q282" s="1"/>
+      <c r="R282" s="1" t="s">
         <v>3072</v>
       </c>
-      <c r="S282" t="s">
+      <c r="S282" s="1" t="s">
         <v>3073</v>
       </c>
-      <c r="T282" t="s">
+      <c r="T282" s="1" t="s">
         <v>3074</v>
       </c>
-      <c r="U282" t="s">
+      <c r="U282" s="1" t="s">
         <v>3075</v>
       </c>
-      <c r="V282" t="s">
+      <c r="V282" s="1" t="s">
         <v>3076</v>
       </c>
-      <c r="W282" t="s">
+      <c r="W282" s="1" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="283" spans="1:23">
-      <c r="A283" t="s">
+      <c r="A283" s="1" t="s">
         <v>3077</v>
       </c>
-      <c r="B283" t="s">
+      <c r="B283" s="1" t="s">
         <v>3078</v>
       </c>
-      <c r="C283" t="s">
+      <c r="C283" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D283"/>
-      <c r="E283" t="s">
+      <c r="D283" s="1"/>
+      <c r="E283" s="1" t="s">
         <v>2992</v>
       </c>
-      <c r="F283" t="s">
+      <c r="F283" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="G283" t="s">
+      <c r="G283" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H283" t="s">
+      <c r="H283" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I283"/>
-      <c r="J283" t="s">
+      <c r="I283" s="1"/>
+      <c r="J283" s="1" t="s">
         <v>3079</v>
       </c>
-      <c r="K283"/>
-      <c r="L283">
+      <c r="K283" s="1"/>
+      <c r="L283" s="1">
         <v>63000</v>
       </c>
-      <c r="M283" t="s">
+      <c r="M283" s="1" t="s">
         <v>3080</v>
       </c>
-      <c r="N283" t="s">
+      <c r="N283" s="1" t="s">
         <v>2996</v>
       </c>
-      <c r="O283"/>
-      <c r="P283" t="s">
+      <c r="O283" s="1"/>
+      <c r="P283" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q283"/>
-      <c r="R283" t="s">
+      <c r="Q283" s="1"/>
+      <c r="R283" s="1" t="s">
         <v>2129</v>
       </c>
-      <c r="S283" t="s">
+      <c r="S283" s="1" t="s">
         <v>3081</v>
       </c>
-      <c r="T283" t="s">
+      <c r="T283" s="1" t="s">
         <v>3082</v>
       </c>
-      <c r="U283" t="s">
+      <c r="U283" s="1" t="s">
         <v>3083</v>
       </c>
-      <c r="V283"/>
-      <c r="W283" t="s">
+      <c r="V283" s="1"/>
+      <c r="W283" s="1" t="s">
         <v>3001</v>
       </c>
     </row>
     <row r="284" spans="1:23">
-      <c r="A284" t="s">
+      <c r="A284" s="1" t="s">
         <v>3084</v>
       </c>
-      <c r="B284" t="s">
+      <c r="B284" s="1" t="s">
         <v>3085</v>
       </c>
-      <c r="C284" t="s">
+      <c r="C284" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D284"/>
-      <c r="E284" t="s">
+      <c r="D284" s="1"/>
+      <c r="E284" s="1" t="s">
         <v>3086</v>
       </c>
-      <c r="F284" t="s">
+      <c r="F284" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="G284" t="s">
+      <c r="G284" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H284" t="s">
+      <c r="H284" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I284"/>
-      <c r="J284" t="s">
+      <c r="I284" s="1"/>
+      <c r="J284" s="1" t="s">
         <v>3087</v>
       </c>
-      <c r="K284"/>
-      <c r="L284">
+      <c r="K284" s="1"/>
+      <c r="L284" s="1">
         <v>73000</v>
       </c>
-      <c r="M284" t="s">
+      <c r="M284" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="N284" t="s">
+      <c r="N284" s="1" t="s">
         <v>3037</v>
       </c>
-      <c r="O284"/>
-      <c r="P284" t="s">
+      <c r="O284" s="1"/>
+      <c r="P284" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q284"/>
-      <c r="R284" t="s">
+      <c r="Q284" s="1"/>
+      <c r="R284" s="1" t="s">
         <v>3088</v>
       </c>
-      <c r="S284" t="s">
+      <c r="S284" s="1" t="s">
         <v>3089</v>
       </c>
-      <c r="T284" t="s">
+      <c r="T284" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="U284" t="s">
+      <c r="U284" s="1" t="s">
         <v>3090</v>
       </c>
-      <c r="V284" t="s">
+      <c r="V284" s="1" t="s">
         <v>3091</v>
       </c>
-      <c r="W284" t="s">
+      <c r="W284" s="1" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="285" spans="1:23">
-      <c r="A285" t="s">
+      <c r="A285" s="1" t="s">
         <v>3092</v>
       </c>
-      <c r="B285"/>
-      <c r="C285" t="s">
+      <c r="B285" s="1"/>
+      <c r="C285" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D285"/>
-      <c r="E285" t="s">
+      <c r="D285" s="1"/>
+      <c r="E285" s="1" t="s">
         <v>3093</v>
       </c>
-      <c r="F285" t="s">
+      <c r="F285" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G285" t="s">
+      <c r="G285" s="1" t="s">
         <v>2175</v>
       </c>
-      <c r="H285" t="s">
+      <c r="H285" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I285"/>
-      <c r="J285" t="s">
+      <c r="I285" s="1"/>
+      <c r="J285" s="1" t="s">
         <v>3094</v>
       </c>
-      <c r="K285"/>
-      <c r="L285">
+      <c r="K285" s="1"/>
+      <c r="L285" s="1">
         <v>33800</v>
       </c>
-      <c r="M285" t="s">
+      <c r="M285" s="1" t="s">
         <v>3095</v>
       </c>
-      <c r="N285" t="s">
+      <c r="N285" s="1" t="s">
         <v>3096</v>
       </c>
-      <c r="O285"/>
-      <c r="P285" t="s">
+      <c r="O285" s="1"/>
+      <c r="P285" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q285"/>
-      <c r="R285" t="s">
+      <c r="Q285" s="1"/>
+      <c r="R285" s="1" t="s">
         <v>3097</v>
       </c>
-      <c r="S285" t="s">
+      <c r="S285" s="1" t="s">
         <v>3098</v>
       </c>
-      <c r="T285" t="s">
+      <c r="T285" s="1" t="s">
         <v>3099</v>
       </c>
-      <c r="U285" t="s">
+      <c r="U285" s="1" t="s">
         <v>3100</v>
       </c>
-      <c r="V285"/>
-      <c r="W285"/>
+      <c r="V285" s="1"/>
+      <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
-      <c r="A286" t="s">
+      <c r="A286" s="1" t="s">
         <v>3101</v>
       </c>
-      <c r="B286"/>
-      <c r="C286" t="s">
+      <c r="B286" s="1"/>
+      <c r="C286" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D286"/>
-      <c r="E286" t="s">
+      <c r="D286" s="1"/>
+      <c r="E286" s="1" t="s">
         <v>3102</v>
       </c>
-      <c r="F286" t="s">
+      <c r="F286" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G286" t="s">
+      <c r="G286" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H286" t="s">
+      <c r="H286" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I286"/>
-      <c r="J286" t="s">
+      <c r="I286" s="1"/>
+      <c r="J286" s="1" t="s">
         <v>1742</v>
       </c>
-      <c r="K286" t="s">
+      <c r="K286" s="1" t="s">
         <v>3103</v>
       </c>
-      <c r="L286">
+      <c r="L286" s="1">
         <v>31300</v>
       </c>
-      <c r="M286" t="s">
+      <c r="M286" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N286" t="s">
+      <c r="N286" s="1" t="s">
         <v>1232</v>
       </c>
-      <c r="O286"/>
-      <c r="P286" t="s">
+      <c r="O286" s="1"/>
+      <c r="P286" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q286"/>
-      <c r="R286" t="s">
+      <c r="Q286" s="1"/>
+      <c r="R286" s="1" t="s">
         <v>3104</v>
       </c>
-      <c r="S286" t="s">
+      <c r="S286" s="1" t="s">
         <v>3105</v>
       </c>
-      <c r="T286" t="s">
+      <c r="T286" s="1" t="s">
         <v>3106</v>
       </c>
-      <c r="U286" t="s">
+      <c r="U286" s="1" t="s">
         <v>3107</v>
       </c>
-      <c r="V286"/>
-      <c r="W286" t="s">
+      <c r="V286" s="1"/>
+      <c r="W286" s="1" t="s">
         <v>3108</v>
       </c>
     </row>
     <row r="287" spans="1:23">
-      <c r="A287" t="s">
+      <c r="A287" s="1" t="s">
         <v>3109</v>
       </c>
-      <c r="B287"/>
-      <c r="C287" t="s">
+      <c r="B287" s="1"/>
+      <c r="C287" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D287"/>
-      <c r="E287" t="s">
+      <c r="D287" s="1"/>
+      <c r="E287" s="1" t="s">
         <v>3110</v>
       </c>
-      <c r="F287" t="s">
+      <c r="F287" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="G287" t="s">
+      <c r="G287" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H287" t="s">
+      <c r="H287" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="I287"/>
-      <c r="J287" t="s">
+      <c r="I287" s="1"/>
+      <c r="J287" s="1" t="s">
         <v>3111</v>
       </c>
-      <c r="K287"/>
-      <c r="L287">
+      <c r="K287" s="1"/>
+      <c r="L287" s="1">
         <v>69100</v>
       </c>
-      <c r="M287" t="s">
+      <c r="M287" s="1" t="s">
         <v>2047</v>
       </c>
-      <c r="N287" t="s">
+      <c r="N287" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O287"/>
-      <c r="P287" t="s">
+      <c r="O287" s="1"/>
+      <c r="P287" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q287"/>
-      <c r="R287" t="s">
+      <c r="Q287" s="1"/>
+      <c r="R287" s="1" t="s">
         <v>3112</v>
       </c>
-      <c r="S287" t="s">
+      <c r="S287" s="1" t="s">
         <v>3113</v>
       </c>
-      <c r="T287" t="s">
+      <c r="T287" s="1" t="s">
         <v>3114</v>
       </c>
-      <c r="U287" t="s">
+      <c r="U287" s="1" t="s">
         <v>3115</v>
       </c>
-      <c r="V287" t="s">
+      <c r="V287" s="1" t="s">
         <v>3116</v>
       </c>
-      <c r="W287" t="s">
+      <c r="W287" s="1" t="s">
         <v>3117</v>
       </c>
     </row>
     <row r="288" spans="1:23">
-      <c r="A288" t="s">
+      <c r="A288" s="1" t="s">
         <v>3118</v>
       </c>
-      <c r="B288" t="s">
+      <c r="B288" s="1" t="s">
         <v>3119</v>
       </c>
-      <c r="C288" t="s">
+      <c r="C288" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D288"/>
-      <c r="E288" t="s">
+      <c r="D288" s="1"/>
+      <c r="E288" s="1" t="s">
         <v>3120</v>
       </c>
-      <c r="F288" t="s">
+      <c r="F288" s="1" t="s">
         <v>3121</v>
       </c>
-      <c r="G288" t="s">
+      <c r="G288" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H288" t="s">
+      <c r="H288" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I288" t="s">
+      <c r="I288" s="1" t="s">
         <v>2578</v>
       </c>
-      <c r="J288" t="s">
+      <c r="J288" s="1" t="s">
         <v>3122</v>
       </c>
-      <c r="K288"/>
-      <c r="L288">
+      <c r="K288" s="1"/>
+      <c r="L288" s="1">
         <v>46000</v>
       </c>
-      <c r="M288" t="s">
+      <c r="M288" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="N288" t="s">
+      <c r="N288" s="1" t="s">
         <v>1022</v>
       </c>
-      <c r="O288"/>
-      <c r="P288" t="s">
+      <c r="O288" s="1"/>
+      <c r="P288" s="1" t="s">
         <v>3123</v>
       </c>
-      <c r="Q288"/>
-      <c r="R288" t="s">
+      <c r="Q288" s="1"/>
+      <c r="R288" s="1" t="s">
         <v>3124</v>
       </c>
-      <c r="S288" t="s">
+      <c r="S288" s="1" t="s">
         <v>3125</v>
       </c>
-      <c r="T288" t="s">
+      <c r="T288" s="1" t="s">
         <v>3126</v>
       </c>
-      <c r="U288" t="s">
+      <c r="U288" s="1" t="s">
         <v>3127</v>
       </c>
-      <c r="V288" t="s">
+      <c r="V288" s="1" t="s">
         <v>3128</v>
       </c>
-      <c r="W288" t="s">
+      <c r="W288" s="1" t="s">
         <v>3129</v>
       </c>
     </row>
     <row r="289" spans="1:23">
-      <c r="A289" t="s">
+      <c r="A289" s="1" t="s">
         <v>3130</v>
       </c>
-      <c r="B289" t="s">
+      <c r="B289" s="1" t="s">
         <v>3131</v>
       </c>
-      <c r="C289" t="s">
+      <c r="C289" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D289"/>
-[...1 lines deleted...]
-      <c r="F289" t="s">
+      <c r="D289" s="1"/>
+      <c r="E289" s="1"/>
+      <c r="F289" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G289" t="s">
+      <c r="G289" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H289" t="s">
+      <c r="H289" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I289"/>
-      <c r="J289" t="s">
+      <c r="I289" s="1"/>
+      <c r="J289" s="1" t="s">
         <v>3132</v>
       </c>
-      <c r="K289" t="s">
+      <c r="K289" s="1" t="s">
         <v>3133</v>
       </c>
-      <c r="L289">
+      <c r="L289" s="1">
         <v>34064</v>
       </c>
-      <c r="M289" t="s">
+      <c r="M289" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="N289" t="s">
+      <c r="N289" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="O289"/>
-      <c r="P289" t="s">
+      <c r="O289" s="1"/>
+      <c r="P289" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q289"/>
-[...4 lines deleted...]
-      <c r="V289" t="s">
+      <c r="Q289" s="1"/>
+      <c r="R289" s="1"/>
+      <c r="S289" s="1"/>
+      <c r="T289" s="1"/>
+      <c r="U289" s="1"/>
+      <c r="V289" s="1" t="s">
         <v>3134</v>
       </c>
-      <c r="W289" t="s">
+      <c r="W289" s="1" t="s">
         <v>3135</v>
       </c>
     </row>
     <row r="290" spans="1:23">
-      <c r="A290" t="s">
+      <c r="A290" s="1" t="s">
         <v>3136</v>
       </c>
-      <c r="B290"/>
-      <c r="C290" t="s">
+      <c r="B290" s="1"/>
+      <c r="C290" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D290"/>
-      <c r="E290" t="s">
+      <c r="D290" s="1"/>
+      <c r="E290" s="1" t="s">
         <v>3137</v>
       </c>
-      <c r="F290" t="s">
+      <c r="F290" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G290" t="s">
+      <c r="G290" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H290" t="s">
+      <c r="H290" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I290"/>
-      <c r="J290" t="s">
+      <c r="I290" s="1"/>
+      <c r="J290" s="1" t="s">
         <v>3138</v>
       </c>
-      <c r="K290"/>
-      <c r="L290">
+      <c r="K290" s="1"/>
+      <c r="L290" s="1">
         <v>48400</v>
       </c>
-      <c r="M290" t="s">
+      <c r="M290" s="1" t="s">
         <v>3139</v>
       </c>
-      <c r="N290" t="s">
+      <c r="N290" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O290"/>
-      <c r="P290" t="s">
+      <c r="O290" s="1"/>
+      <c r="P290" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q290"/>
-      <c r="R290" t="s">
+      <c r="Q290" s="1"/>
+      <c r="R290" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="S290" t="s">
+      <c r="S290" s="1" t="s">
         <v>3140</v>
       </c>
-      <c r="T290" t="s">
+      <c r="T290" s="1" t="s">
         <v>3141</v>
       </c>
-      <c r="U290" t="s">
+      <c r="U290" s="1" t="s">
         <v>3142</v>
       </c>
-      <c r="V290"/>
-      <c r="W290" t="s">
+      <c r="V290" s="1"/>
+      <c r="W290" s="1" t="s">
         <v>3143</v>
       </c>
     </row>
     <row r="291" spans="1:23">
-      <c r="A291" t="s">
+      <c r="A291" s="1" t="s">
         <v>3144</v>
       </c>
-      <c r="B291"/>
-      <c r="C291" t="s">
+      <c r="B291" s="1"/>
+      <c r="C291" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D291"/>
-      <c r="E291" t="s">
+      <c r="D291" s="1"/>
+      <c r="E291" s="1" t="s">
         <v>3145</v>
       </c>
-      <c r="F291" t="s">
+      <c r="F291" s="1" t="s">
         <v>1711</v>
       </c>
-      <c r="G291" t="s">
+      <c r="G291" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H291" t="s">
+      <c r="H291" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I291"/>
-      <c r="J291" t="s">
+      <c r="I291" s="1"/>
+      <c r="J291" s="1" t="s">
         <v>3146</v>
       </c>
-      <c r="K291"/>
-      <c r="L291">
+      <c r="K291" s="1"/>
+      <c r="L291" s="1">
         <v>48400</v>
       </c>
-      <c r="M291" t="s">
+      <c r="M291" s="1" t="s">
         <v>3147</v>
       </c>
-      <c r="N291" t="s">
+      <c r="N291" s="1" t="s">
         <v>3148</v>
       </c>
-      <c r="O291"/>
-      <c r="P291" t="s">
+      <c r="O291" s="1"/>
+      <c r="P291" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="Q291"/>
-[...4 lines deleted...]
-      <c r="V291" t="s">
+      <c r="Q291" s="1"/>
+      <c r="R291" s="1"/>
+      <c r="S291" s="1"/>
+      <c r="T291" s="1"/>
+      <c r="U291" s="1"/>
+      <c r="V291" s="1" t="s">
         <v>3149</v>
       </c>
-      <c r="W291" t="s">
+      <c r="W291" s="1" t="s">
         <v>3150</v>
       </c>
     </row>
     <row r="292" spans="1:23">
-      <c r="A292" t="s">
+      <c r="A292" s="1" t="s">
         <v>3151</v>
       </c>
-      <c r="B292" t="s">
+      <c r="B292" s="1" t="s">
         <v>3152</v>
       </c>
-      <c r="C292" t="s">
+      <c r="C292" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D292"/>
-      <c r="E292" t="s">
+      <c r="D292" s="1"/>
+      <c r="E292" s="1" t="s">
         <v>3153</v>
       </c>
-      <c r="F292" t="s">
+      <c r="F292" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G292" t="s">
+      <c r="G292" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H292" t="s">
+      <c r="H292" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I292" t="s">
+      <c r="I292" s="1" t="s">
         <v>3154</v>
       </c>
-      <c r="J292" t="s">
+      <c r="J292" s="1" t="s">
         <v>3155</v>
       </c>
-      <c r="K292"/>
-      <c r="L292">
+      <c r="K292" s="1"/>
+      <c r="L292" s="1">
         <v>74100</v>
       </c>
-      <c r="M292" t="s">
+      <c r="M292" s="1" t="s">
         <v>3156</v>
       </c>
-      <c r="N292" t="s">
+      <c r="N292" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O292"/>
-      <c r="P292" t="s">
+      <c r="O292" s="1"/>
+      <c r="P292" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="Q292"/>
-      <c r="R292" t="s">
+      <c r="Q292" s="1"/>
+      <c r="R292" s="1" t="s">
         <v>1820</v>
       </c>
-      <c r="S292" t="s">
+      <c r="S292" s="1" t="s">
         <v>3157</v>
       </c>
-      <c r="T292" t="s">
+      <c r="T292" s="1" t="s">
         <v>3158</v>
       </c>
-      <c r="U292" t="s">
+      <c r="U292" s="1" t="s">
         <v>3159</v>
       </c>
-      <c r="V292" t="s">
+      <c r="V292" s="1" t="s">
         <v>3160</v>
       </c>
-      <c r="W292"/>
+      <c r="W292" s="1"/>
     </row>
     <row r="293" spans="1:23">
-      <c r="A293" t="s">
+      <c r="A293" s="1" t="s">
         <v>3161</v>
       </c>
-      <c r="B293"/>
-      <c r="C293" t="s">
+      <c r="B293" s="1"/>
+      <c r="C293" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D293"/>
-      <c r="E293" t="s">
+      <c r="D293" s="1"/>
+      <c r="E293" s="1" t="s">
         <v>3162</v>
       </c>
-      <c r="F293" t="s">
+      <c r="F293" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G293" t="s">
+      <c r="G293" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H293" t="s">
+      <c r="H293" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I293"/>
-      <c r="J293" t="s">
+      <c r="I293" s="1"/>
+      <c r="J293" s="1" t="s">
         <v>3163</v>
       </c>
-      <c r="K293"/>
-      <c r="L293">
+      <c r="K293" s="1"/>
+      <c r="L293" s="1">
         <v>30580</v>
       </c>
-      <c r="M293" t="s">
+      <c r="M293" s="1" t="s">
         <v>3164</v>
       </c>
-      <c r="N293" t="s">
+      <c r="N293" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O293" t="s">
+      <c r="O293" s="1" t="s">
         <v>3165</v>
       </c>
-      <c r="P293" t="s">
+      <c r="P293" s="1" t="s">
         <v>3166</v>
       </c>
-      <c r="Q293"/>
-      <c r="R293" t="s">
+      <c r="Q293" s="1"/>
+      <c r="R293" s="1" t="s">
         <v>3167</v>
       </c>
-      <c r="S293" t="s">
+      <c r="S293" s="1" t="s">
         <v>3168</v>
       </c>
-      <c r="T293" t="s">
+      <c r="T293" s="1" t="s">
         <v>3169</v>
       </c>
-      <c r="U293" t="s">
+      <c r="U293" s="1" t="s">
         <v>3170</v>
       </c>
-      <c r="V293" t="s">
+      <c r="V293" s="1" t="s">
         <v>3171</v>
       </c>
-      <c r="W293" t="s">
+      <c r="W293" s="1" t="s">
         <v>3172</v>
       </c>
     </row>
     <row r="294" spans="1:23">
-      <c r="A294" t="s">
+      <c r="A294" s="1" t="s">
         <v>3173</v>
       </c>
-      <c r="B294"/>
-      <c r="C294" t="s">
+      <c r="B294" s="1"/>
+      <c r="C294" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D294"/>
-      <c r="E294" t="s">
+      <c r="D294" s="1"/>
+      <c r="E294" s="1" t="s">
         <v>3174</v>
       </c>
-      <c r="F294" t="s">
+      <c r="F294" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G294" t="s">
+      <c r="G294" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H294" t="s">
+      <c r="H294" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I294" t="s">
+      <c r="I294" s="1" t="s">
         <v>3175</v>
       </c>
-      <c r="J294" t="s">
+      <c r="J294" s="1" t="s">
         <v>3176</v>
       </c>
-      <c r="K294"/>
-      <c r="L294">
+      <c r="K294" s="1"/>
+      <c r="L294" s="1">
         <v>69007</v>
       </c>
-      <c r="M294" t="s">
+      <c r="M294" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N294" t="s">
+      <c r="N294" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O294" t="s">
+      <c r="O294" s="1" t="s">
         <v>3177</v>
       </c>
-      <c r="P294" t="s">
+      <c r="P294" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q294" t="s">
+      <c r="Q294" s="1" t="s">
         <v>3178</v>
       </c>
-      <c r="R294" t="s">
+      <c r="R294" s="1" t="s">
         <v>2243</v>
       </c>
-      <c r="S294" t="s">
+      <c r="S294" s="1" t="s">
         <v>3179</v>
       </c>
-      <c r="T294" t="s">
+      <c r="T294" s="1" t="s">
         <v>3180</v>
       </c>
-      <c r="U294" t="s">
+      <c r="U294" s="1" t="s">
         <v>3181</v>
       </c>
-      <c r="V294"/>
-      <c r="W294" t="s">
+      <c r="V294" s="1"/>
+      <c r="W294" s="1" t="s">
         <v>3182</v>
       </c>
     </row>
     <row r="295" spans="1:23">
-      <c r="A295" t="s">
+      <c r="A295" s="1" t="s">
         <v>3183</v>
       </c>
-      <c r="B295" t="s">
+      <c r="B295" s="1" t="s">
         <v>3184</v>
       </c>
-      <c r="C295" t="s">
+      <c r="C295" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D295"/>
-      <c r="E295" t="s">
+      <c r="D295" s="1"/>
+      <c r="E295" s="1" t="s">
         <v>3185</v>
       </c>
-      <c r="F295" t="s">
+      <c r="F295" s="1" t="s">
         <v>2410</v>
       </c>
-      <c r="G295" t="s">
+      <c r="G295" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H295" t="s">
+      <c r="H295" s="1" t="s">
         <v>3186</v>
       </c>
-      <c r="I295"/>
-      <c r="J295" t="s">
+      <c r="I295" s="1"/>
+      <c r="J295" s="1" t="s">
         <v>3187</v>
       </c>
-      <c r="K295"/>
-      <c r="L295">
+      <c r="K295" s="1"/>
+      <c r="L295" s="1">
         <v>38710</v>
       </c>
-      <c r="M295" t="s">
+      <c r="M295" s="1" t="s">
         <v>3188</v>
       </c>
-      <c r="N295" t="s">
+      <c r="N295" s="1" t="s">
         <v>3189</v>
       </c>
-      <c r="O295"/>
-      <c r="P295" t="s">
+      <c r="O295" s="1"/>
+      <c r="P295" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q295"/>
-      <c r="R295" t="s">
+      <c r="Q295" s="1"/>
+      <c r="R295" s="1" t="s">
         <v>2370</v>
       </c>
-      <c r="S295" t="s">
+      <c r="S295" s="1" t="s">
         <v>3190</v>
       </c>
-      <c r="T295" t="s">
+      <c r="T295" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U295" t="s">
+      <c r="U295" s="1" t="s">
         <v>3191</v>
       </c>
-      <c r="V295"/>
-      <c r="W295" t="s">
+      <c r="V295" s="1"/>
+      <c r="W295" s="1" t="s">
         <v>3192</v>
       </c>
     </row>
     <row r="296" spans="1:23">
-      <c r="A296" t="s">
+      <c r="A296" s="1" t="s">
         <v>3193</v>
       </c>
-      <c r="B296" t="s">
+      <c r="B296" s="1" t="s">
         <v>3194</v>
       </c>
-      <c r="C296" t="s">
+      <c r="C296" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D296"/>
-      <c r="E296" t="s">
+      <c r="D296" s="1"/>
+      <c r="E296" s="1" t="s">
         <v>3195</v>
       </c>
-      <c r="F296" t="s">
+      <c r="F296" s="1" t="s">
         <v>1419</v>
       </c>
-      <c r="G296" t="s">
+      <c r="G296" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H296" t="s">
+      <c r="H296" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I296" t="s">
+      <c r="I296" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="J296" t="s">
+      <c r="J296" s="1" t="s">
         <v>3196</v>
       </c>
-      <c r="K296"/>
-      <c r="L296">
+      <c r="K296" s="1"/>
+      <c r="L296" s="1">
         <v>31200</v>
       </c>
-      <c r="M296" t="s">
+      <c r="M296" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="N296" t="s">
+      <c r="N296" s="1" t="s">
         <v>3197</v>
       </c>
-      <c r="O296"/>
-      <c r="P296" t="s">
+      <c r="O296" s="1"/>
+      <c r="P296" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q296"/>
-      <c r="R296" t="s">
+      <c r="Q296" s="1"/>
+      <c r="R296" s="1" t="s">
         <v>3198</v>
       </c>
-      <c r="S296" t="s">
+      <c r="S296" s="1" t="s">
         <v>3199</v>
       </c>
-      <c r="T296" t="s">
+      <c r="T296" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="U296" t="s">
+      <c r="U296" s="1" t="s">
         <v>3200</v>
       </c>
-      <c r="V296" t="s">
+      <c r="V296" s="1" t="s">
         <v>3201</v>
       </c>
-      <c r="W296" t="s">
+      <c r="W296" s="1" t="s">
         <v>3202</v>
       </c>
     </row>
     <row r="297" spans="1:23">
-      <c r="A297" t="s">
+      <c r="A297" s="1" t="s">
         <v>3203</v>
       </c>
-      <c r="B297" t="s">
+      <c r="B297" s="1" t="s">
         <v>3204</v>
       </c>
-      <c r="C297" t="s">
+      <c r="C297" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D297"/>
-      <c r="E297" t="s">
+      <c r="D297" s="1"/>
+      <c r="E297" s="1" t="s">
         <v>3205</v>
       </c>
-      <c r="F297" t="s">
+      <c r="F297" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G297" t="s">
+      <c r="G297" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H297" t="s">
+      <c r="H297" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I297" t="s">
+      <c r="I297" s="1" t="s">
         <v>3206</v>
       </c>
-      <c r="J297" t="s">
+      <c r="J297" s="1" t="s">
         <v>3207</v>
       </c>
-      <c r="K297"/>
-      <c r="L297">
+      <c r="K297" s="1"/>
+      <c r="L297" s="1">
         <v>26100</v>
       </c>
-      <c r="M297" t="s">
+      <c r="M297" s="1" t="s">
         <v>3208</v>
       </c>
-      <c r="N297" t="s">
+      <c r="N297" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O297"/>
-      <c r="P297" t="s">
+      <c r="O297" s="1"/>
+      <c r="P297" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q297"/>
-      <c r="R297" t="s">
+      <c r="Q297" s="1"/>
+      <c r="R297" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="S297" t="s">
+      <c r="S297" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="T297" t="s">
+      <c r="T297" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="U297" t="s">
+      <c r="U297" s="1" t="s">
         <v>3209</v>
       </c>
-      <c r="V297" t="s">
+      <c r="V297" s="1" t="s">
         <v>3210</v>
       </c>
-      <c r="W297" t="s">
+      <c r="W297" s="1" t="s">
         <v>3211</v>
       </c>
     </row>
     <row r="298" spans="1:23">
-      <c r="A298" t="s">
+      <c r="A298" s="1" t="s">
         <v>3212</v>
       </c>
-      <c r="B298" t="s">
+      <c r="B298" s="1" t="s">
         <v>3213</v>
       </c>
-      <c r="C298" t="s">
+      <c r="C298" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D298"/>
-      <c r="E298" t="s">
+      <c r="D298" s="1"/>
+      <c r="E298" s="1" t="s">
         <v>3214</v>
       </c>
-      <c r="F298" t="s">
+      <c r="F298" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="G298" t="s">
+      <c r="G298" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H298" t="s">
+      <c r="H298" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I298" t="s">
+      <c r="I298" s="1" t="s">
         <v>3215</v>
       </c>
-      <c r="J298" t="s">
+      <c r="J298" s="1" t="s">
         <v>3216</v>
       </c>
-      <c r="K298"/>
-      <c r="L298">
+      <c r="K298" s="1"/>
+      <c r="L298" s="1">
         <v>63200</v>
       </c>
-      <c r="M298" t="s">
+      <c r="M298" s="1" t="s">
         <v>3217</v>
       </c>
-      <c r="N298" t="s">
+      <c r="N298" s="1" t="s">
         <v>3218</v>
       </c>
-      <c r="O298"/>
-      <c r="P298" t="s">
+      <c r="O298" s="1"/>
+      <c r="P298" s="1" t="s">
         <v>2822</v>
       </c>
-      <c r="Q298" t="s">
+      <c r="Q298" s="1" t="s">
         <v>3219</v>
       </c>
-      <c r="R298" t="s">
+      <c r="R298" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="S298" t="s">
+      <c r="S298" s="1" t="s">
         <v>3220</v>
       </c>
-      <c r="T298" t="s">
+      <c r="T298" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U298" t="s">
+      <c r="U298" s="1" t="s">
         <v>3221</v>
       </c>
-      <c r="V298" t="s">
+      <c r="V298" s="1" t="s">
         <v>3222</v>
       </c>
-      <c r="W298" t="s">
+      <c r="W298" s="1" t="s">
         <v>3223</v>
       </c>
     </row>
     <row r="299" spans="1:23">
-      <c r="A299" t="s">
+      <c r="A299" s="1" t="s">
         <v>3224</v>
       </c>
-      <c r="B299" t="s">
+      <c r="B299" s="1" t="s">
         <v>3225</v>
       </c>
-      <c r="C299" t="s">
+      <c r="C299" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D299"/>
-      <c r="E299" t="s">
+      <c r="D299" s="1"/>
+      <c r="E299" s="1" t="s">
         <v>3226</v>
       </c>
-      <c r="F299" t="s">
+      <c r="F299" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G299"/>
-      <c r="H299" t="s">
+      <c r="G299" s="1"/>
+      <c r="H299" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I299" t="s">
+      <c r="I299" s="1" t="s">
         <v>3227</v>
       </c>
-      <c r="J299" t="s">
+      <c r="J299" s="1" t="s">
         <v>3228</v>
       </c>
-      <c r="K299"/>
-      <c r="L299">
+      <c r="K299" s="1"/>
+      <c r="L299" s="1">
         <v>75010</v>
       </c>
-      <c r="M299" t="s">
+      <c r="M299" s="1" t="s">
         <v>2725</v>
       </c>
-      <c r="N299" t="s">
+      <c r="N299" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="O299"/>
-      <c r="P299" t="s">
+      <c r="O299" s="1"/>
+      <c r="P299" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q299"/>
-      <c r="R299" t="s">
+      <c r="Q299" s="1"/>
+      <c r="R299" s="1" t="s">
         <v>3229</v>
       </c>
-      <c r="S299" t="s">
+      <c r="S299" s="1" t="s">
         <v>3230</v>
       </c>
-      <c r="T299" t="s">
+      <c r="T299" s="1" t="s">
         <v>3231</v>
       </c>
-      <c r="U299" t="s">
+      <c r="U299" s="1" t="s">
         <v>3232</v>
       </c>
-      <c r="V299" t="s">
+      <c r="V299" s="1" t="s">
         <v>3233</v>
       </c>
-      <c r="W299" t="s">
+      <c r="W299" s="1" t="s">
         <v>3234</v>
       </c>
     </row>
     <row r="300" spans="1:23">
-      <c r="A300" t="s">
+      <c r="A300" s="1" t="s">
         <v>3235</v>
       </c>
-      <c r="B300" t="s">
+      <c r="B300" s="1" t="s">
         <v>3236</v>
       </c>
-      <c r="C300" t="s">
+      <c r="C300" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D300"/>
-      <c r="E300" t="s">
+      <c r="D300" s="1"/>
+      <c r="E300" s="1" t="s">
         <v>3237</v>
       </c>
-      <c r="F300" t="s">
+      <c r="F300" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G300" t="s">
+      <c r="G300" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H300" t="s">
+      <c r="H300" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I300"/>
-      <c r="J300" t="s">
+      <c r="I300" s="1"/>
+      <c r="J300" s="1" t="s">
         <v>3238</v>
       </c>
-      <c r="K300"/>
-      <c r="L300">
+      <c r="K300" s="1"/>
+      <c r="L300" s="1">
         <v>34000</v>
       </c>
-      <c r="M300" t="s">
+      <c r="M300" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="N300" t="s">
+      <c r="N300" s="1" t="s">
         <v>3239</v>
       </c>
-      <c r="O300"/>
-      <c r="P300" t="s">
+      <c r="O300" s="1"/>
+      <c r="P300" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q300" t="s">
+      <c r="Q300" s="1" t="s">
         <v>3240</v>
       </c>
-      <c r="R300" t="s">
+      <c r="R300" s="1" t="s">
         <v>3241</v>
       </c>
-      <c r="S300" t="s">
+      <c r="S300" s="1" t="s">
         <v>3242</v>
       </c>
-      <c r="T300" t="s">
+      <c r="T300" s="1" t="s">
         <v>3243</v>
       </c>
-      <c r="U300" t="s">
+      <c r="U300" s="1" t="s">
         <v>3244</v>
       </c>
-      <c r="V300" t="s">
+      <c r="V300" s="1" t="s">
         <v>3245</v>
       </c>
-      <c r="W300" t="s">
+      <c r="W300" s="1" t="s">
         <v>3246</v>
       </c>
     </row>
     <row r="301" spans="1:23">
-      <c r="A301" t="s">
+      <c r="A301" s="1" t="s">
         <v>3247</v>
       </c>
-      <c r="B301"/>
-      <c r="C301" t="s">
+      <c r="B301" s="1"/>
+      <c r="C301" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D301"/>
-      <c r="E301" t="s">
+      <c r="D301" s="1"/>
+      <c r="E301" s="1" t="s">
         <v>3248</v>
       </c>
-      <c r="F301" t="s">
+      <c r="F301" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G301" t="s">
+      <c r="G301" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H301" t="s">
+      <c r="H301" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I301" t="s">
+      <c r="I301" s="1" t="s">
         <v>3249</v>
       </c>
-      <c r="J301" t="s">
+      <c r="J301" s="1" t="s">
         <v>3250</v>
       </c>
-      <c r="K301"/>
-      <c r="L301">
+      <c r="K301" s="1"/>
+      <c r="L301" s="1">
         <v>74920</v>
       </c>
-      <c r="M301" t="s">
+      <c r="M301" s="1" t="s">
         <v>3251</v>
       </c>
-      <c r="N301" t="s">
+      <c r="N301" s="1" t="s">
         <v>3252</v>
       </c>
-      <c r="O301"/>
-      <c r="P301" t="s">
+      <c r="O301" s="1"/>
+      <c r="P301" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q301"/>
-      <c r="R301" t="s">
+      <c r="Q301" s="1"/>
+      <c r="R301" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="S301" t="s">
+      <c r="S301" s="1" t="s">
         <v>658</v>
       </c>
-      <c r="T301"/>
-      <c r="U301" t="s">
+      <c r="T301" s="1"/>
+      <c r="U301" s="1" t="s">
         <v>3253</v>
       </c>
-      <c r="V301"/>
-      <c r="W301" t="s">
+      <c r="V301" s="1"/>
+      <c r="W301" s="1" t="s">
         <v>3254</v>
       </c>
     </row>
     <row r="302" spans="1:23">
-      <c r="A302" t="s">
+      <c r="A302" s="1" t="s">
         <v>3255</v>
       </c>
-      <c r="B302"/>
-      <c r="C302" t="s">
+      <c r="B302" s="1"/>
+      <c r="C302" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D302"/>
-      <c r="E302" t="s">
+      <c r="D302" s="1"/>
+      <c r="E302" s="1" t="s">
         <v>3256</v>
       </c>
-      <c r="F302" t="s">
+      <c r="F302" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G302" t="s">
+      <c r="G302" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H302" t="s">
+      <c r="H302" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I302" t="s">
+      <c r="I302" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="J302" t="s">
+      <c r="J302" s="1" t="s">
         <v>3257</v>
       </c>
-      <c r="K302"/>
-      <c r="L302">
+      <c r="K302" s="1"/>
+      <c r="L302" s="1">
         <v>48100</v>
       </c>
-      <c r="M302" t="s">
+      <c r="M302" s="1" t="s">
         <v>3258</v>
       </c>
-      <c r="N302" t="s">
+      <c r="N302" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O302"/>
-      <c r="P302" t="s">
+      <c r="O302" s="1"/>
+      <c r="P302" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q302"/>
-      <c r="R302" t="s">
+      <c r="Q302" s="1"/>
+      <c r="R302" s="1" t="s">
         <v>3259</v>
       </c>
-      <c r="S302" t="s">
+      <c r="S302" s="1" t="s">
         <v>3260</v>
       </c>
-      <c r="T302" t="s">
+      <c r="T302" s="1" t="s">
         <v>3261</v>
       </c>
-      <c r="U302" t="s">
+      <c r="U302" s="1" t="s">
         <v>3262</v>
       </c>
-      <c r="V302" t="s">
+      <c r="V302" s="1" t="s">
         <v>3263</v>
       </c>
-      <c r="W302" t="s">
+      <c r="W302" s="1" t="s">
         <v>3264</v>
       </c>
     </row>
     <row r="303" spans="1:23">
-      <c r="A303" t="s">
+      <c r="A303" s="1" t="s">
         <v>3265</v>
       </c>
-      <c r="B303"/>
-      <c r="C303" t="s">
+      <c r="B303" s="1"/>
+      <c r="C303" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D303"/>
-      <c r="E303" t="s">
+      <c r="D303" s="1"/>
+      <c r="E303" s="1" t="s">
         <v>3266</v>
       </c>
-      <c r="F303" t="s">
+      <c r="F303" s="1" t="s">
         <v>3267</v>
       </c>
-      <c r="G303" t="s">
+      <c r="G303" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H303" t="s">
+      <c r="H303" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I303" t="s">
+      <c r="I303" s="1" t="s">
         <v>3268</v>
       </c>
-      <c r="J303" t="s">
+      <c r="J303" s="1" t="s">
         <v>3163</v>
       </c>
-      <c r="K303"/>
-      <c r="L303">
+      <c r="K303" s="1"/>
+      <c r="L303" s="1">
         <v>30580</v>
       </c>
-      <c r="M303" t="s">
+      <c r="M303" s="1" t="s">
         <v>3164</v>
       </c>
-      <c r="N303" t="s">
+      <c r="N303" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O303"/>
-      <c r="P303" t="s">
+      <c r="O303" s="1"/>
+      <c r="P303" s="1" t="s">
         <v>3269</v>
       </c>
-      <c r="Q303"/>
-      <c r="R303" t="s">
+      <c r="Q303" s="1"/>
+      <c r="R303" s="1" t="s">
         <v>3167</v>
       </c>
-      <c r="S303" t="s">
+      <c r="S303" s="1" t="s">
         <v>3168</v>
       </c>
-      <c r="T303" t="s">
+      <c r="T303" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="U303" t="s">
+      <c r="U303" s="1" t="s">
         <v>3170</v>
       </c>
-      <c r="V303" t="s">
+      <c r="V303" s="1" t="s">
         <v>3171</v>
       </c>
-      <c r="W303" t="s">
+      <c r="W303" s="1" t="s">
         <v>3270</v>
       </c>
     </row>
     <row r="304" spans="1:23">
-      <c r="A304" t="s">
+      <c r="A304" s="1" t="s">
         <v>3271</v>
       </c>
-      <c r="B304"/>
-      <c r="C304" t="s">
+      <c r="B304" s="1"/>
+      <c r="C304" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D304"/>
-      <c r="E304" t="s">
+      <c r="D304" s="1"/>
+      <c r="E304" s="1" t="s">
         <v>3272</v>
       </c>
-      <c r="F304" t="s">
+      <c r="F304" s="1" t="s">
         <v>3273</v>
       </c>
-      <c r="G304" t="s">
+      <c r="G304" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H304" t="s">
+      <c r="H304" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I304"/>
-      <c r="J304" t="s">
+      <c r="I304" s="1"/>
+      <c r="J304" s="1" t="s">
         <v>3274</v>
       </c>
-      <c r="K304"/>
-      <c r="L304">
+      <c r="K304" s="1"/>
+      <c r="L304" s="1">
         <v>26300</v>
       </c>
-      <c r="M304" t="s">
+      <c r="M304" s="1" t="s">
         <v>3275</v>
       </c>
-      <c r="N304" t="s">
+      <c r="N304" s="1" t="s">
         <v>3276</v>
       </c>
-      <c r="O304"/>
-      <c r="P304" t="s">
+      <c r="O304" s="1"/>
+      <c r="P304" s="1" t="s">
         <v>2868</v>
       </c>
-      <c r="Q304"/>
-      <c r="R304" t="s">
+      <c r="Q304" s="1"/>
+      <c r="R304" s="1" t="s">
         <v>1618</v>
       </c>
-      <c r="S304" t="s">
+      <c r="S304" s="1" t="s">
         <v>2157</v>
       </c>
-      <c r="T304" t="s">
+      <c r="T304" s="1" t="s">
         <v>3277</v>
       </c>
-      <c r="U304" t="s">
+      <c r="U304" s="1" t="s">
         <v>3278</v>
       </c>
-      <c r="V304" t="s">
+      <c r="V304" s="1" t="s">
         <v>3279</v>
       </c>
-      <c r="W304" t="s">
+      <c r="W304" s="1" t="s">
         <v>3280</v>
       </c>
     </row>
     <row r="305" spans="1:23">
-      <c r="A305" t="s">
+      <c r="A305" s="1" t="s">
         <v>3281</v>
       </c>
-      <c r="B305"/>
-      <c r="C305" t="s">
+      <c r="B305" s="1"/>
+      <c r="C305" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D305" t="s">
+      <c r="D305" s="1" t="s">
         <v>3282</v>
       </c>
-      <c r="E305" t="s">
+      <c r="E305" s="1" t="s">
         <v>3283</v>
       </c>
-      <c r="F305" t="s">
+      <c r="F305" s="1" t="s">
         <v>2081</v>
       </c>
-      <c r="G305" t="s">
+      <c r="G305" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H305" t="s">
+      <c r="H305" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I305" t="s">
+      <c r="I305" s="1" t="s">
         <v>3284</v>
       </c>
-      <c r="J305" t="s">
+      <c r="J305" s="1" t="s">
         <v>3285</v>
       </c>
-      <c r="K305"/>
-      <c r="L305" t="s">
+      <c r="K305" s="1"/>
+      <c r="L305" s="1" t="s">
         <v>3286</v>
       </c>
-      <c r="M305" t="s">
+      <c r="M305" s="1" t="s">
         <v>3287</v>
       </c>
-      <c r="N305" t="s">
+      <c r="N305" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="O305"/>
-      <c r="P305" t="s">
+      <c r="O305" s="1"/>
+      <c r="P305" s="1" t="s">
         <v>2390</v>
       </c>
-      <c r="Q305"/>
-      <c r="R305" t="s">
+      <c r="Q305" s="1"/>
+      <c r="R305" s="1" t="s">
         <v>3288</v>
       </c>
-      <c r="S305" t="s">
+      <c r="S305" s="1" t="s">
         <v>3289</v>
       </c>
-      <c r="T305" t="s">
+      <c r="T305" s="1" t="s">
         <v>3290</v>
       </c>
-      <c r="U305" t="s">
+      <c r="U305" s="1" t="s">
         <v>3291</v>
       </c>
-      <c r="V305"/>
-      <c r="W305" t="s">
+      <c r="V305" s="1"/>
+      <c r="W305" s="1" t="s">
         <v>3292</v>
       </c>
     </row>
     <row r="306" spans="1:23">
-      <c r="A306" t="s">
+      <c r="A306" s="1" t="s">
         <v>3293</v>
       </c>
-      <c r="B306" t="s">
+      <c r="B306" s="1" t="s">
         <v>3294</v>
       </c>
-      <c r="C306" t="s">
+      <c r="C306" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D306"/>
-      <c r="E306" t="s">
+      <c r="D306" s="1"/>
+      <c r="E306" s="1" t="s">
         <v>3295</v>
       </c>
-      <c r="F306" t="s">
+      <c r="F306" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G306" t="s">
+      <c r="G306" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H306" t="s">
+      <c r="H306" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I306" t="s">
+      <c r="I306" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="J306" t="s">
+      <c r="J306" s="1" t="s">
         <v>1244</v>
       </c>
-      <c r="K306"/>
-      <c r="L306">
+      <c r="K306" s="1"/>
+      <c r="L306" s="1">
         <v>69007</v>
       </c>
-      <c r="M306" t="s">
+      <c r="M306" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N306" t="s">
+      <c r="N306" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O306"/>
-      <c r="P306" t="s">
+      <c r="O306" s="1"/>
+      <c r="P306" s="1" t="s">
         <v>3296</v>
       </c>
-      <c r="Q306"/>
-      <c r="R306" t="s">
+      <c r="Q306" s="1"/>
+      <c r="R306" s="1" t="s">
         <v>3294</v>
       </c>
-      <c r="S306" t="s">
+      <c r="S306" s="1" t="s">
         <v>3297</v>
       </c>
-      <c r="T306"/>
-      <c r="U306" t="s">
+      <c r="T306" s="1"/>
+      <c r="U306" s="1" t="s">
         <v>3298</v>
       </c>
-      <c r="V306" t="s">
+      <c r="V306" s="1" t="s">
         <v>3299</v>
       </c>
-      <c r="W306" t="s">
+      <c r="W306" s="1" t="s">
         <v>3300</v>
       </c>
     </row>
     <row r="307" spans="1:23">
-      <c r="A307" t="s">
+      <c r="A307" s="1" t="s">
         <v>3301</v>
       </c>
-      <c r="B307" t="s">
+      <c r="B307" s="1" t="s">
         <v>3302</v>
       </c>
-      <c r="C307" t="s">
+      <c r="C307" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D307"/>
-      <c r="E307" t="s">
+      <c r="D307" s="1"/>
+      <c r="E307" s="1" t="s">
         <v>3303</v>
       </c>
-      <c r="F307" t="s">
+      <c r="F307" s="1" t="s">
         <v>3304</v>
       </c>
-      <c r="G307" t="s">
+      <c r="G307" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H307" t="s">
+      <c r="H307" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I307" t="s">
+      <c r="I307" s="1" t="s">
         <v>3305</v>
       </c>
-      <c r="J307" t="s">
+      <c r="J307" s="1" t="s">
         <v>3306</v>
       </c>
-      <c r="K307"/>
-      <c r="L307">
+      <c r="K307" s="1"/>
+      <c r="L307" s="1">
         <v>42300</v>
       </c>
-      <c r="M307" t="s">
+      <c r="M307" s="1" t="s">
         <v>2474</v>
       </c>
-      <c r="N307" t="s">
+      <c r="N307" s="1" t="s">
         <v>2632</v>
       </c>
-      <c r="O307"/>
-      <c r="P307" t="s">
+      <c r="O307" s="1"/>
+      <c r="P307" s="1" t="s">
         <v>3307</v>
       </c>
-      <c r="Q307" t="s">
+      <c r="Q307" s="1" t="s">
         <v>3308</v>
       </c>
-      <c r="R307" t="s">
+      <c r="R307" s="1" t="s">
         <v>3309</v>
       </c>
-      <c r="S307" t="s">
+      <c r="S307" s="1" t="s">
         <v>3310</v>
       </c>
-      <c r="T307" t="s">
+      <c r="T307" s="1" t="s">
         <v>3311</v>
       </c>
-      <c r="U307" t="s">
+      <c r="U307" s="1" t="s">
         <v>3312</v>
       </c>
-      <c r="V307" t="s">
+      <c r="V307" s="1" t="s">
         <v>3313</v>
       </c>
-      <c r="W307" t="s">
+      <c r="W307" s="1" t="s">
         <v>3314</v>
       </c>
     </row>
     <row r="308" spans="1:23">
-      <c r="A308" t="s">
+      <c r="A308" s="1" t="s">
         <v>3315</v>
       </c>
-      <c r="B308" t="s">
+      <c r="B308" s="1" t="s">
         <v>3316</v>
       </c>
-      <c r="C308" t="s">
+      <c r="C308" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D308" t="s">
+      <c r="D308" s="1" t="s">
         <v>3317</v>
       </c>
-      <c r="E308" t="s">
+      <c r="E308" s="1" t="s">
         <v>3318</v>
       </c>
-      <c r="F308" t="s">
+      <c r="F308" s="1" t="s">
         <v>3319</v>
       </c>
-      <c r="G308" t="s">
+      <c r="G308" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H308" t="s">
+      <c r="H308" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I308"/>
-      <c r="J308" t="s">
+      <c r="I308" s="1"/>
+      <c r="J308" s="1" t="s">
         <v>3320</v>
       </c>
-      <c r="K308"/>
-      <c r="L308">
+      <c r="K308" s="1"/>
+      <c r="L308" s="1">
         <v>38000</v>
       </c>
-      <c r="M308" t="s">
+      <c r="M308" s="1" t="s">
         <v>2561</v>
       </c>
-      <c r="N308" t="s">
+      <c r="N308" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O308"/>
-      <c r="P308" t="s">
+      <c r="O308" s="1"/>
+      <c r="P308" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="Q308"/>
-      <c r="R308" t="s">
+      <c r="Q308" s="1"/>
+      <c r="R308" s="1" t="s">
         <v>3321</v>
       </c>
-      <c r="S308" t="s">
+      <c r="S308" s="1" t="s">
         <v>3322</v>
       </c>
-      <c r="T308" t="s">
+      <c r="T308" s="1" t="s">
         <v>3323</v>
       </c>
-      <c r="U308" t="s">
+      <c r="U308" s="1" t="s">
         <v>3324</v>
       </c>
-      <c r="V308" t="s">
+      <c r="V308" s="1" t="s">
         <v>3325</v>
       </c>
-      <c r="W308" t="s">
+      <c r="W308" s="1" t="s">
         <v>3326</v>
       </c>
     </row>
     <row r="309" spans="1:23">
-      <c r="A309" t="s">
+      <c r="A309" s="1" t="s">
         <v>3327</v>
       </c>
-      <c r="B309"/>
-      <c r="C309" t="s">
+      <c r="B309" s="1"/>
+      <c r="C309" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D309"/>
-      <c r="E309" t="s">
+      <c r="D309" s="1"/>
+      <c r="E309" s="1" t="s">
         <v>3328</v>
       </c>
-      <c r="F309" t="s">
+      <c r="F309" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G309" t="s">
+      <c r="G309" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H309" t="s">
+      <c r="H309" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I309"/>
-      <c r="J309" t="s">
+      <c r="I309" s="1"/>
+      <c r="J309" s="1" t="s">
         <v>3329</v>
       </c>
-      <c r="K309"/>
-      <c r="L309">
+      <c r="K309" s="1"/>
+      <c r="L309" s="1">
         <v>30110</v>
       </c>
-      <c r="M309" t="s">
+      <c r="M309" s="1" t="s">
         <v>3330</v>
       </c>
-      <c r="N309" t="s">
+      <c r="N309" s="1" t="s">
         <v>3331</v>
       </c>
-      <c r="O309" t="s">
+      <c r="O309" s="1" t="s">
         <v>3332</v>
       </c>
-      <c r="P309" t="s">
+      <c r="P309" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q309"/>
-[...4 lines deleted...]
-      <c r="V309" t="s">
+      <c r="Q309" s="1"/>
+      <c r="R309" s="1"/>
+      <c r="S309" s="1"/>
+      <c r="T309" s="1"/>
+      <c r="U309" s="1"/>
+      <c r="V309" s="1" t="s">
         <v>3333</v>
       </c>
-      <c r="W309" t="s">
+      <c r="W309" s="1" t="s">
         <v>3334</v>
       </c>
     </row>
     <row r="310" spans="1:23">
-      <c r="A310" t="s">
+      <c r="A310" s="1" t="s">
         <v>3335</v>
       </c>
-      <c r="B310" t="s">
+      <c r="B310" s="1" t="s">
         <v>3336</v>
       </c>
-      <c r="C310" t="s">
+      <c r="C310" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D310"/>
-      <c r="E310" t="s">
+      <c r="D310" s="1"/>
+      <c r="E310" s="1" t="s">
         <v>3337</v>
       </c>
-      <c r="F310" t="s">
+      <c r="F310" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G310" t="s">
+      <c r="G310" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H310" t="s">
+      <c r="H310" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I310" t="s">
+      <c r="I310" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="J310" t="s">
+      <c r="J310" s="1" t="s">
         <v>2560</v>
       </c>
-      <c r="K310"/>
-      <c r="L310">
+      <c r="K310" s="1"/>
+      <c r="L310" s="1">
         <v>38000</v>
       </c>
-      <c r="M310" t="s">
+      <c r="M310" s="1" t="s">
         <v>1156</v>
       </c>
-      <c r="N310" t="s">
+      <c r="N310" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O310"/>
-      <c r="P310" t="s">
+      <c r="O310" s="1"/>
+      <c r="P310" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q310"/>
-      <c r="R310" t="s">
+      <c r="Q310" s="1"/>
+      <c r="R310" s="1" t="s">
         <v>3338</v>
       </c>
-      <c r="S310" t="s">
+      <c r="S310" s="1" t="s">
         <v>3339</v>
       </c>
-      <c r="T310" t="s">
+      <c r="T310" s="1" t="s">
         <v>3340</v>
       </c>
-      <c r="U310" t="s">
+      <c r="U310" s="1" t="s">
         <v>3341</v>
       </c>
-      <c r="V310" t="s">
+      <c r="V310" s="1" t="s">
         <v>3342</v>
       </c>
-      <c r="W310" t="s">
+      <c r="W310" s="1" t="s">
         <v>3343</v>
       </c>
     </row>
     <row r="311" spans="1:23">
-      <c r="A311" t="s">
+      <c r="A311" s="1" t="s">
         <v>3344</v>
       </c>
-      <c r="B311"/>
-      <c r="C311" t="s">
+      <c r="B311" s="1"/>
+      <c r="C311" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="D311"/>
-      <c r="E311" t="s">
+      <c r="D311" s="1"/>
+      <c r="E311" s="1" t="s">
         <v>3345</v>
       </c>
-      <c r="F311" t="s">
+      <c r="F311" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="G311" t="s">
+      <c r="G311" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H311" t="s">
+      <c r="H311" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I311"/>
-      <c r="J311" t="s">
+      <c r="I311" s="1"/>
+      <c r="J311" s="1" t="s">
         <v>3346</v>
       </c>
-      <c r="K311"/>
-      <c r="L311">
+      <c r="K311" s="1"/>
+      <c r="L311" s="1">
         <v>34295</v>
       </c>
-      <c r="M311" t="s">
+      <c r="M311" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N311" t="s">
+      <c r="N311" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O311"/>
-      <c r="P311" t="s">
+      <c r="O311" s="1"/>
+      <c r="P311" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q311"/>
-[...4 lines deleted...]
-      <c r="V311" t="s">
+      <c r="Q311" s="1"/>
+      <c r="R311" s="1"/>
+      <c r="S311" s="1"/>
+      <c r="T311" s="1"/>
+      <c r="U311" s="1"/>
+      <c r="V311" s="1" t="s">
         <v>3347</v>
       </c>
-      <c r="W311" t="s">
+      <c r="W311" s="1" t="s">
         <v>3348</v>
       </c>
     </row>
     <row r="312" spans="1:23">
-      <c r="A312" t="s">
+      <c r="A312" s="1" t="s">
         <v>3349</v>
       </c>
-      <c r="B312" t="s">
+      <c r="B312" s="1" t="s">
         <v>3350</v>
       </c>
-      <c r="C312" t="s">
+      <c r="C312" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D312"/>
-      <c r="E312" t="s">
+      <c r="D312" s="1"/>
+      <c r="E312" s="1" t="s">
         <v>3351</v>
       </c>
-      <c r="F312" t="s">
+      <c r="F312" s="1" t="s">
         <v>3352</v>
       </c>
-      <c r="G312" t="s">
+      <c r="G312" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H312" t="s">
+      <c r="H312" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I312"/>
-      <c r="J312" t="s">
+      <c r="I312" s="1"/>
+      <c r="J312" s="1" t="s">
         <v>3353</v>
       </c>
-      <c r="K312"/>
-      <c r="L312">
+      <c r="K312" s="1"/>
+      <c r="L312" s="1">
         <v>31200</v>
       </c>
-      <c r="M312" t="s">
+      <c r="M312" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N312" t="s">
+      <c r="N312" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="O312"/>
-      <c r="P312" t="s">
+      <c r="O312" s="1"/>
+      <c r="P312" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="Q312"/>
-      <c r="R312" t="s">
+      <c r="Q312" s="1"/>
+      <c r="R312" s="1" t="s">
         <v>3354</v>
       </c>
-      <c r="S312" t="s">
+      <c r="S312" s="1" t="s">
         <v>3355</v>
       </c>
-      <c r="T312" t="s">
+      <c r="T312" s="1" t="s">
         <v>3356</v>
       </c>
-      <c r="U312" t="s">
+      <c r="U312" s="1" t="s">
         <v>3357</v>
       </c>
-      <c r="V312"/>
-      <c r="W312"/>
+      <c r="V312" s="1"/>
+      <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
-      <c r="A313" t="s">
+      <c r="A313" s="1" t="s">
         <v>3358</v>
       </c>
-      <c r="B313" t="s">
+      <c r="B313" s="1" t="s">
         <v>3359</v>
       </c>
-      <c r="C313" t="s">
+      <c r="C313" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D313"/>
-      <c r="E313" t="s">
+      <c r="D313" s="1"/>
+      <c r="E313" s="1" t="s">
         <v>3360</v>
       </c>
-      <c r="F313" t="s">
+      <c r="F313" s="1" t="s">
         <v>3361</v>
       </c>
-      <c r="G313" t="s">
+      <c r="G313" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H313" t="s">
+      <c r="H313" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I313" t="s">
+      <c r="I313" s="1" t="s">
         <v>3362</v>
       </c>
-      <c r="J313" t="s">
+      <c r="J313" s="1" t="s">
         <v>3363</v>
       </c>
-      <c r="K313"/>
-      <c r="L313">
+      <c r="K313" s="1"/>
+      <c r="L313" s="1">
         <v>34725</v>
       </c>
-      <c r="M313" t="s">
+      <c r="M313" s="1" t="s">
         <v>3364</v>
       </c>
-      <c r="N313" t="s">
+      <c r="N313" s="1" t="s">
         <v>1203</v>
       </c>
-      <c r="O313"/>
-      <c r="P313" t="s">
+      <c r="O313" s="1"/>
+      <c r="P313" s="1" t="s">
         <v>3365</v>
       </c>
-      <c r="Q313"/>
-      <c r="R313" t="s">
+      <c r="Q313" s="1"/>
+      <c r="R313" s="1" t="s">
         <v>3366</v>
       </c>
-      <c r="S313" t="s">
+      <c r="S313" s="1" t="s">
         <v>3367</v>
       </c>
-      <c r="T313" t="s">
+      <c r="T313" s="1" t="s">
         <v>3368</v>
       </c>
-      <c r="U313" t="s">
+      <c r="U313" s="1" t="s">
         <v>3369</v>
       </c>
-      <c r="V313" t="s">
+      <c r="V313" s="1" t="s">
         <v>3370</v>
       </c>
-      <c r="W313" t="s">
+      <c r="W313" s="1" t="s">
         <v>3371</v>
       </c>
     </row>
     <row r="314" spans="1:23">
-      <c r="A314" t="s">
+      <c r="A314" s="1" t="s">
         <v>3372</v>
       </c>
-      <c r="B314" t="s">
+      <c r="B314" s="1" t="s">
         <v>3373</v>
       </c>
-      <c r="C314" t="s">
+      <c r="C314" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D314"/>
-      <c r="E314" t="s">
+      <c r="D314" s="1"/>
+      <c r="E314" s="1" t="s">
         <v>3374</v>
       </c>
-      <c r="F314" t="s">
+      <c r="F314" s="1" t="s">
         <v>2410</v>
       </c>
-      <c r="G314" t="s">
+      <c r="G314" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H314" t="s">
+      <c r="H314" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I314" t="s">
+      <c r="I314" s="1" t="s">
         <v>3375</v>
       </c>
-      <c r="J314" t="s">
+      <c r="J314" s="1" t="s">
         <v>3376</v>
       </c>
-      <c r="K314"/>
-      <c r="L314" t="s">
+      <c r="K314" s="1"/>
+      <c r="L314" s="1" t="s">
         <v>3377</v>
       </c>
-      <c r="M314" t="s">
+      <c r="M314" s="1" t="s">
         <v>3378</v>
       </c>
-      <c r="N314" t="s">
+      <c r="N314" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O314" t="s">
+      <c r="O314" s="1" t="s">
         <v>3379</v>
       </c>
-      <c r="P314" t="s">
+      <c r="P314" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q314"/>
-      <c r="R314" t="s">
+      <c r="Q314" s="1"/>
+      <c r="R314" s="1" t="s">
         <v>3380</v>
       </c>
-      <c r="S314" t="s">
+      <c r="S314" s="1" t="s">
         <v>3381</v>
       </c>
-      <c r="T314"/>
-      <c r="U314" t="s">
+      <c r="T314" s="1"/>
+      <c r="U314" s="1" t="s">
         <v>3382</v>
       </c>
-      <c r="V314" t="s">
+      <c r="V314" s="1" t="s">
         <v>3383</v>
       </c>
-      <c r="W314" t="s">
+      <c r="W314" s="1" t="s">
         <v>3384</v>
       </c>
     </row>
     <row r="315" spans="1:23">
-      <c r="A315" t="s">
+      <c r="A315" s="1" t="s">
         <v>3385</v>
       </c>
-      <c r="B315"/>
-      <c r="C315" t="s">
+      <c r="B315" s="1"/>
+      <c r="C315" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D315"/>
-      <c r="E315" t="s">
+      <c r="D315" s="1"/>
+      <c r="E315" s="1" t="s">
         <v>3386</v>
       </c>
-      <c r="F315" t="s">
+      <c r="F315" s="1" t="s">
         <v>1433</v>
       </c>
-      <c r="G315" t="s">
+      <c r="G315" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H315" t="s">
+      <c r="H315" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I315" t="s">
+      <c r="I315" s="1" t="s">
         <v>3387</v>
       </c>
-      <c r="J315" t="s">
+      <c r="J315" s="1" t="s">
         <v>3388</v>
       </c>
-      <c r="K315"/>
-      <c r="L315">
+      <c r="K315" s="1"/>
+      <c r="L315" s="1">
         <v>69400</v>
       </c>
-      <c r="M315" t="s">
+      <c r="M315" s="1" t="s">
         <v>3389</v>
       </c>
-      <c r="N315" t="s">
+      <c r="N315" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O315" t="s">
+      <c r="O315" s="1" t="s">
         <v>3390</v>
       </c>
-      <c r="P315" t="s">
+      <c r="P315" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q315" t="s">
+      <c r="Q315" s="1" t="s">
         <v>3391</v>
       </c>
-      <c r="R315" t="s">
+      <c r="R315" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="S315" t="s">
+      <c r="S315" s="1" t="s">
         <v>3392</v>
       </c>
-      <c r="T315" t="s">
+      <c r="T315" s="1" t="s">
         <v>3393</v>
       </c>
-      <c r="U315" t="s">
+      <c r="U315" s="1" t="s">
         <v>3394</v>
       </c>
-      <c r="V315" t="s">
+      <c r="V315" s="1" t="s">
         <v>3395</v>
       </c>
-      <c r="W315" t="s">
+      <c r="W315" s="1" t="s">
         <v>3396</v>
       </c>
     </row>
     <row r="316" spans="1:23">
-      <c r="A316" t="s">
+      <c r="A316" s="1" t="s">
         <v>3397</v>
       </c>
-      <c r="B316" t="s">
+      <c r="B316" s="1" t="s">
         <v>3398</v>
       </c>
-      <c r="C316" t="s">
+      <c r="C316" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D316"/>
-      <c r="E316" t="s">
+      <c r="D316" s="1"/>
+      <c r="E316" s="1" t="s">
         <v>3399</v>
       </c>
-      <c r="F316" t="s">
+      <c r="F316" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="G316" t="s">
+      <c r="G316" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H316" t="s">
+      <c r="H316" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I316" t="s">
+      <c r="I316" s="1" t="s">
         <v>3400</v>
       </c>
-      <c r="J316" t="s">
+      <c r="J316" s="1" t="s">
         <v>3401</v>
       </c>
-      <c r="K316"/>
-      <c r="L316">
+      <c r="K316" s="1"/>
+      <c r="L316" s="1">
         <v>69520</v>
       </c>
-      <c r="M316" t="s">
+      <c r="M316" s="1" t="s">
         <v>3402</v>
       </c>
-      <c r="N316" t="s">
+      <c r="N316" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O316"/>
-      <c r="P316" t="s">
+      <c r="O316" s="1"/>
+      <c r="P316" s="1" t="s">
         <v>3403</v>
       </c>
-      <c r="Q316" t="s">
+      <c r="Q316" s="1" t="s">
         <v>3404</v>
       </c>
-      <c r="R316" t="s">
+      <c r="R316" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="S316" t="s">
+      <c r="S316" s="1" t="s">
         <v>3405</v>
       </c>
-      <c r="T316" t="s">
+      <c r="T316" s="1" t="s">
         <v>3406</v>
       </c>
-      <c r="U316" t="s">
+      <c r="U316" s="1" t="s">
         <v>3407</v>
       </c>
-      <c r="V316" t="s">
+      <c r="V316" s="1" t="s">
         <v>3408</v>
       </c>
-      <c r="W316" t="s">
+      <c r="W316" s="1" t="s">
         <v>3409</v>
       </c>
     </row>
     <row r="317" spans="1:23">
-      <c r="A317" t="s">
+      <c r="A317" s="1" t="s">
         <v>3410</v>
       </c>
-      <c r="B317" t="s">
+      <c r="B317" s="1" t="s">
         <v>3411</v>
       </c>
-      <c r="C317" t="s">
+      <c r="C317" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D317"/>
-      <c r="E317" t="s">
+      <c r="D317" s="1"/>
+      <c r="E317" s="1" t="s">
         <v>3412</v>
       </c>
-      <c r="F317" t="s">
+      <c r="F317" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G317" t="s">
+      <c r="G317" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H317" t="s">
+      <c r="H317" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I317"/>
-      <c r="J317" t="s">
+      <c r="I317" s="1"/>
+      <c r="J317" s="1" t="s">
         <v>3413</v>
       </c>
-      <c r="K317" t="s">
+      <c r="K317" s="1" t="s">
         <v>3414</v>
       </c>
-      <c r="L317" t="s">
+      <c r="L317" s="1" t="s">
         <v>1830</v>
       </c>
-      <c r="M317" t="s">
+      <c r="M317" s="1" t="s">
         <v>3415</v>
       </c>
-      <c r="N317" t="s">
+      <c r="N317" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O317"/>
-      <c r="P317" t="s">
+      <c r="O317" s="1"/>
+      <c r="P317" s="1" t="s">
         <v>3416</v>
       </c>
-      <c r="Q317"/>
-      <c r="R317" t="s">
+      <c r="Q317" s="1"/>
+      <c r="R317" s="1" t="s">
         <v>3417</v>
       </c>
-      <c r="S317" t="s">
+      <c r="S317" s="1" t="s">
         <v>3418</v>
       </c>
-      <c r="T317" t="s">
+      <c r="T317" s="1" t="s">
         <v>3419</v>
       </c>
-      <c r="U317" t="s">
+      <c r="U317" s="1" t="s">
         <v>3420</v>
       </c>
-      <c r="V317" t="s">
+      <c r="V317" s="1" t="s">
         <v>3421</v>
       </c>
-      <c r="W317" t="s">
+      <c r="W317" s="1" t="s">
         <v>3422</v>
       </c>
     </row>
     <row r="318" spans="1:23">
-      <c r="A318" t="s">
+      <c r="A318" s="1" t="s">
         <v>3423</v>
       </c>
-      <c r="B318"/>
-      <c r="C318" t="s">
+      <c r="B318" s="1"/>
+      <c r="C318" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D318"/>
-      <c r="E318" t="s">
+      <c r="D318" s="1"/>
+      <c r="E318" s="1" t="s">
         <v>3424</v>
       </c>
-      <c r="F318" t="s">
+      <c r="F318" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="G318" t="s">
+      <c r="G318" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H318" t="s">
+      <c r="H318" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="I318"/>
-      <c r="J318" t="s">
+      <c r="I318" s="1"/>
+      <c r="J318" s="1" t="s">
         <v>3425</v>
       </c>
-      <c r="K318"/>
-      <c r="L318">
+      <c r="K318" s="1"/>
+      <c r="L318" s="1">
         <v>32230</v>
       </c>
-      <c r="M318" t="s">
+      <c r="M318" s="1" t="s">
         <v>3426</v>
       </c>
-      <c r="N318" t="s">
+      <c r="N318" s="1" t="s">
         <v>1673</v>
       </c>
-      <c r="O318"/>
-      <c r="P318" t="s">
+      <c r="O318" s="1"/>
+      <c r="P318" s="1" t="s">
         <v>3427</v>
       </c>
-      <c r="Q318"/>
-[...4 lines deleted...]
-      <c r="V318" t="s">
+      <c r="Q318" s="1"/>
+      <c r="R318" s="1"/>
+      <c r="S318" s="1"/>
+      <c r="T318" s="1"/>
+      <c r="U318" s="1"/>
+      <c r="V318" s="1" t="s">
         <v>3428</v>
       </c>
-      <c r="W318" t="s">
+      <c r="W318" s="1" t="s">
         <v>3429</v>
       </c>
     </row>
     <row r="319" spans="1:23">
-      <c r="A319" t="s">
+      <c r="A319" s="1" t="s">
         <v>3430</v>
       </c>
-      <c r="B319" t="s">
+      <c r="B319" s="1" t="s">
         <v>3431</v>
       </c>
-      <c r="C319" t="s">
+      <c r="C319" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D319"/>
-      <c r="E319" t="s">
+      <c r="D319" s="1"/>
+      <c r="E319" s="1" t="s">
         <v>3432</v>
       </c>
-      <c r="F319" t="s">
+      <c r="F319" s="1" t="s">
         <v>2081</v>
       </c>
-      <c r="G319" t="s">
+      <c r="G319" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H319" t="s">
+      <c r="H319" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I319"/>
-      <c r="J319" t="s">
+      <c r="I319" s="1"/>
+      <c r="J319" s="1" t="s">
         <v>3433</v>
       </c>
-      <c r="K319"/>
-      <c r="L319">
+      <c r="K319" s="1"/>
+      <c r="L319" s="1">
         <v>74200</v>
       </c>
-      <c r="M319" t="s">
+      <c r="M319" s="1" t="s">
         <v>3430</v>
       </c>
-      <c r="N319" t="s">
+      <c r="N319" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O319"/>
-      <c r="P319" t="s">
+      <c r="O319" s="1"/>
+      <c r="P319" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q319"/>
-      <c r="R319" t="s">
+      <c r="Q319" s="1"/>
+      <c r="R319" s="1" t="s">
         <v>3434</v>
       </c>
-      <c r="S319" t="s">
+      <c r="S319" s="1" t="s">
         <v>3435</v>
       </c>
-      <c r="T319" t="s">
+      <c r="T319" s="1" t="s">
         <v>3436</v>
       </c>
-      <c r="U319" t="s">
+      <c r="U319" s="1" t="s">
         <v>3437</v>
       </c>
-      <c r="V319"/>
-      <c r="W319" t="s">
+      <c r="V319" s="1"/>
+      <c r="W319" s="1" t="s">
         <v>3438</v>
       </c>
     </row>
     <row r="320" spans="1:23">
-      <c r="A320" t="s">
+      <c r="A320" s="1" t="s">
         <v>3439</v>
       </c>
-      <c r="B320"/>
-      <c r="C320" t="s">
+      <c r="B320" s="1"/>
+      <c r="C320" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D320"/>
-      <c r="E320" t="s">
+      <c r="D320" s="1"/>
+      <c r="E320" s="1" t="s">
         <v>3440</v>
       </c>
-      <c r="F320" t="s">
+      <c r="F320" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G320" t="s">
+      <c r="G320" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H320" t="s">
+      <c r="H320" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I320"/>
-      <c r="J320" t="s">
+      <c r="I320" s="1"/>
+      <c r="J320" s="1" t="s">
         <v>3441</v>
       </c>
-      <c r="K320" t="s">
+      <c r="K320" s="1" t="s">
         <v>3442</v>
       </c>
-      <c r="L320" t="s">
+      <c r="L320" s="1" t="s">
         <v>2685</v>
       </c>
-      <c r="M320" t="s">
+      <c r="M320" s="1" t="s">
         <v>3443</v>
       </c>
-      <c r="N320" t="s">
+      <c r="N320" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O320"/>
-      <c r="P320" t="s">
+      <c r="O320" s="1"/>
+      <c r="P320" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q320"/>
-      <c r="R320" t="s">
+      <c r="Q320" s="1"/>
+      <c r="R320" s="1" t="s">
         <v>3444</v>
       </c>
-      <c r="S320" t="s">
+      <c r="S320" s="1" t="s">
         <v>3445</v>
       </c>
-      <c r="T320"/>
-      <c r="U320" t="s">
+      <c r="T320" s="1"/>
+      <c r="U320" s="1" t="s">
         <v>3446</v>
       </c>
-      <c r="V320" t="s">
+      <c r="V320" s="1" t="s">
         <v>3447</v>
       </c>
-      <c r="W320" t="s">
+      <c r="W320" s="1" t="s">
         <v>3448</v>
       </c>
     </row>
     <row r="321" spans="1:23">
-      <c r="A321" t="s">
+      <c r="A321" s="1" t="s">
         <v>3449</v>
       </c>
-      <c r="B321" t="s">
+      <c r="B321" s="1" t="s">
         <v>3450</v>
       </c>
-      <c r="C321" t="s">
+      <c r="C321" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D321"/>
-      <c r="E321" t="s">
+      <c r="D321" s="1"/>
+      <c r="E321" s="1" t="s">
         <v>3451</v>
       </c>
-      <c r="F321" t="s">
+      <c r="F321" s="1" t="s">
         <v>2682</v>
       </c>
-      <c r="G321" t="s">
+      <c r="G321" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H321" t="s">
+      <c r="H321" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I321"/>
-      <c r="J321" t="s">
+      <c r="I321" s="1"/>
+      <c r="J321" s="1" t="s">
         <v>3452</v>
       </c>
-      <c r="K321"/>
-      <c r="L321">
+      <c r="K321" s="1"/>
+      <c r="L321" s="1">
         <v>66350</v>
       </c>
-      <c r="M321" t="s">
+      <c r="M321" s="1" t="s">
         <v>3453</v>
       </c>
-      <c r="N321" t="s">
+      <c r="N321" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O321"/>
-      <c r="P321" t="s">
+      <c r="O321" s="1"/>
+      <c r="P321" s="1" t="s">
         <v>3454</v>
       </c>
-      <c r="Q321"/>
-      <c r="R321" t="s">
+      <c r="Q321" s="1"/>
+      <c r="R321" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="S321" t="s">
+      <c r="S321" s="1" t="s">
         <v>3455</v>
       </c>
-      <c r="T321" t="s">
+      <c r="T321" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="U321" t="s">
+      <c r="U321" s="1" t="s">
         <v>3456</v>
       </c>
-      <c r="V321" t="s">
+      <c r="V321" s="1" t="s">
         <v>3457</v>
       </c>
-      <c r="W321" t="s">
+      <c r="W321" s="1" t="s">
         <v>3458</v>
       </c>
     </row>
     <row r="322" spans="1:23">
-      <c r="A322" t="s">
+      <c r="A322" s="1" t="s">
         <v>3459</v>
       </c>
-      <c r="B322" t="s">
+      <c r="B322" s="1" t="s">
         <v>3460</v>
       </c>
-      <c r="C322" t="s">
+      <c r="C322" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D322"/>
-      <c r="E322" t="s">
+      <c r="D322" s="1"/>
+      <c r="E322" s="1" t="s">
         <v>3461</v>
       </c>
-      <c r="F322" t="s">
+      <c r="F322" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="G322" t="s">
+      <c r="G322" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H322" t="s">
+      <c r="H322" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I322" t="s">
+      <c r="I322" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="J322" t="s">
+      <c r="J322" s="1" t="s">
         <v>3462</v>
       </c>
-      <c r="K322"/>
-      <c r="L322">
+      <c r="K322" s="1"/>
+      <c r="L322" s="1">
         <v>69003</v>
       </c>
-      <c r="M322" t="s">
+      <c r="M322" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N322" t="s">
+      <c r="N322" s="1" t="s">
         <v>3463</v>
       </c>
-      <c r="O322"/>
-      <c r="P322" t="s">
+      <c r="O322" s="1"/>
+      <c r="P322" s="1" t="s">
         <v>3464</v>
       </c>
-      <c r="Q322"/>
-      <c r="R322" t="s">
+      <c r="Q322" s="1"/>
+      <c r="R322" s="1" t="s">
         <v>3465</v>
       </c>
-      <c r="S322" t="s">
+      <c r="S322" s="1" t="s">
         <v>3466</v>
       </c>
-      <c r="T322" t="s">
+      <c r="T322" s="1" t="s">
         <v>3467</v>
       </c>
-      <c r="U322" t="s">
+      <c r="U322" s="1" t="s">
         <v>3468</v>
       </c>
-      <c r="V322" t="s">
+      <c r="V322" s="1" t="s">
         <v>3469</v>
       </c>
-      <c r="W322" t="s">
+      <c r="W322" s="1" t="s">
         <v>3470</v>
       </c>
     </row>
     <row r="323" spans="1:23">
-      <c r="A323" t="s">
+      <c r="A323" s="1" t="s">
         <v>3471</v>
       </c>
-      <c r="B323" t="s">
+      <c r="B323" s="1" t="s">
         <v>3472</v>
       </c>
-      <c r="C323" t="s">
+      <c r="C323" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D323"/>
-      <c r="E323" t="s">
+      <c r="D323" s="1"/>
+      <c r="E323" s="1" t="s">
         <v>3473</v>
       </c>
-      <c r="F323" t="s">
+      <c r="F323" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G323" t="s">
+      <c r="G323" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H323" t="s">
+      <c r="H323" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I323"/>
-      <c r="J323" t="s">
+      <c r="I323" s="1"/>
+      <c r="J323" s="1" t="s">
         <v>3474</v>
       </c>
-      <c r="K323" t="s">
+      <c r="K323" s="1" t="s">
         <v>3475</v>
       </c>
-      <c r="L323">
+      <c r="L323" s="1">
         <v>63001</v>
       </c>
-      <c r="M323" t="s">
+      <c r="M323" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="N323" t="s">
+      <c r="N323" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O323" t="s">
+      <c r="O323" s="1" t="s">
         <v>3476</v>
       </c>
-      <c r="P323" t="s">
+      <c r="P323" s="1" t="s">
         <v>1842</v>
       </c>
-      <c r="Q323"/>
-      <c r="R323" t="s">
+      <c r="Q323" s="1"/>
+      <c r="R323" s="1" t="s">
         <v>3477</v>
       </c>
-      <c r="S323" t="s">
+      <c r="S323" s="1" t="s">
         <v>3478</v>
       </c>
-      <c r="T323" t="s">
+      <c r="T323" s="1" t="s">
         <v>3479</v>
       </c>
-      <c r="U323" t="s">
+      <c r="U323" s="1" t="s">
         <v>3480</v>
       </c>
-      <c r="V323"/>
-      <c r="W323"/>
+      <c r="V323" s="1"/>
+      <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
-      <c r="A324" t="s">
+      <c r="A324" s="1" t="s">
         <v>3481</v>
       </c>
-      <c r="B324" t="s">
+      <c r="B324" s="1" t="s">
         <v>3482</v>
       </c>
-      <c r="C324" t="s">
+      <c r="C324" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D324"/>
-      <c r="E324" t="s">
+      <c r="D324" s="1"/>
+      <c r="E324" s="1" t="s">
         <v>3483</v>
       </c>
-      <c r="F324" t="s">
+      <c r="F324" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G324" t="s">
+      <c r="G324" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H324" t="s">
+      <c r="H324" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I324" t="s">
+      <c r="I324" s="1" t="s">
         <v>3484</v>
       </c>
-      <c r="J324" t="s">
+      <c r="J324" s="1" t="s">
         <v>3485</v>
       </c>
-      <c r="K324"/>
-      <c r="L324">
+      <c r="K324" s="1"/>
+      <c r="L324" s="1">
         <v>32300</v>
       </c>
-      <c r="M324" t="s">
+      <c r="M324" s="1" t="s">
         <v>3486</v>
       </c>
-      <c r="N324" t="s">
+      <c r="N324" s="1" t="s">
         <v>3487</v>
       </c>
-      <c r="O324"/>
-      <c r="P324" t="s">
+      <c r="O324" s="1"/>
+      <c r="P324" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q324"/>
-      <c r="R324" t="s">
+      <c r="Q324" s="1"/>
+      <c r="R324" s="1" t="s">
         <v>3488</v>
       </c>
-      <c r="S324" t="s">
+      <c r="S324" s="1" t="s">
         <v>3489</v>
       </c>
-      <c r="T324" t="s">
+      <c r="T324" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="U324" t="s">
+      <c r="U324" s="1" t="s">
         <v>3490</v>
       </c>
-      <c r="V324" t="s">
+      <c r="V324" s="1" t="s">
         <v>3491</v>
       </c>
-      <c r="W324" t="s">
+      <c r="W324" s="1" t="s">
         <v>3492</v>
       </c>
     </row>
     <row r="325" spans="1:23">
-      <c r="A325" t="s">
+      <c r="A325" s="1" t="s">
         <v>3493</v>
       </c>
-      <c r="B325" t="s">
+      <c r="B325" s="1" t="s">
         <v>3494</v>
       </c>
-      <c r="C325" t="s">
+      <c r="C325" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D325"/>
-      <c r="E325" t="s">
+      <c r="D325" s="1"/>
+      <c r="E325" s="1" t="s">
         <v>3495</v>
       </c>
-      <c r="F325" t="s">
+      <c r="F325" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G325" t="s">
+      <c r="G325" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H325" t="s">
+      <c r="H325" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I325" t="s">
+      <c r="I325" s="1" t="s">
         <v>3496</v>
       </c>
-      <c r="J325" t="s">
+      <c r="J325" s="1" t="s">
         <v>3497</v>
       </c>
-      <c r="K325"/>
-      <c r="L325">
+      <c r="K325" s="1"/>
+      <c r="L325" s="1">
         <v>31300</v>
       </c>
-      <c r="M325" t="s">
+      <c r="M325" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N325" t="s">
+      <c r="N325" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O325"/>
-      <c r="P325" t="s">
+      <c r="O325" s="1"/>
+      <c r="P325" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q325" t="s">
+      <c r="Q325" s="1" t="s">
         <v>3498</v>
       </c>
-      <c r="R325" t="s">
+      <c r="R325" s="1" t="s">
         <v>3499</v>
       </c>
-      <c r="S325" t="s">
+      <c r="S325" s="1" t="s">
         <v>3500</v>
       </c>
-      <c r="T325" t="s">
+      <c r="T325" s="1" t="s">
         <v>3501</v>
       </c>
-      <c r="U325" t="s">
+      <c r="U325" s="1" t="s">
         <v>3502</v>
       </c>
-      <c r="V325" t="s">
+      <c r="V325" s="1" t="s">
         <v>3503</v>
       </c>
-      <c r="W325" t="s">
+      <c r="W325" s="1" t="s">
         <v>3504</v>
       </c>
     </row>
     <row r="326" spans="1:23">
-      <c r="A326" t="s">
+      <c r="A326" s="1" t="s">
         <v>3505</v>
       </c>
-      <c r="B326"/>
-      <c r="C326" t="s">
+      <c r="B326" s="1"/>
+      <c r="C326" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D326" t="s">
+      <c r="D326" s="1" t="s">
         <v>3506</v>
       </c>
-      <c r="E326" t="s">
+      <c r="E326" s="1" t="s">
         <v>3507</v>
       </c>
-      <c r="F326" t="s">
+      <c r="F326" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G326" t="s">
+      <c r="G326" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H326" t="s">
+      <c r="H326" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I326" t="s">
+      <c r="I326" s="1" t="s">
         <v>3508</v>
       </c>
-      <c r="J326" t="s">
+      <c r="J326" s="1" t="s">
         <v>3509</v>
       </c>
-      <c r="K326"/>
-      <c r="L326">
+      <c r="K326" s="1"/>
+      <c r="L326" s="1">
         <v>38000</v>
       </c>
-      <c r="M326" t="s">
+      <c r="M326" s="1" t="s">
         <v>1156</v>
       </c>
-      <c r="N326" t="s">
+      <c r="N326" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O326"/>
-      <c r="P326" t="s">
+      <c r="O326" s="1"/>
+      <c r="P326" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q326"/>
-      <c r="R326" t="s">
+      <c r="Q326" s="1"/>
+      <c r="R326" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="S326" t="s">
+      <c r="S326" s="1" t="s">
         <v>3510</v>
       </c>
-      <c r="T326" t="s">
+      <c r="T326" s="1" t="s">
         <v>3511</v>
       </c>
-      <c r="U326" t="s">
+      <c r="U326" s="1" t="s">
         <v>3512</v>
       </c>
-      <c r="V326" t="s">
+      <c r="V326" s="1" t="s">
         <v>3513</v>
       </c>
-      <c r="W326"/>
+      <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
-      <c r="A327" t="s">
+      <c r="A327" s="1" t="s">
         <v>3514</v>
       </c>
-      <c r="B327"/>
-      <c r="C327" t="s">
+      <c r="B327" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D327" s="1"/>
+      <c r="E327" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F327" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H327" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I327" s="1"/>
+      <c r="J327" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="K327" s="1"/>
+      <c r="L327" s="1">
+        <v>69280</v>
+      </c>
+      <c r="M327" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="N327" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O327" s="1"/>
+      <c r="P327" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q327" s="1"/>
+      <c r="R327" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="S327" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="T327" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="U327" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="V327" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="W327" s="1" t="s">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="328" spans="1:23">
+      <c r="A328" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B328" s="1"/>
+      <c r="C328" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D327"/>
-[...3 lines deleted...]
-      <c r="F327" t="s">
+      <c r="D328" s="1"/>
+      <c r="E328" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="F328" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G327" t="s">
+      <c r="G328" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H327" t="s">
+      <c r="H328" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I327"/>
-[...4 lines deleted...]
-      <c r="L327">
+      <c r="I328" s="1"/>
+      <c r="J328" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="K328" s="1"/>
+      <c r="L328" s="1">
         <v>38100</v>
       </c>
-      <c r="M327" t="s">
+      <c r="M328" s="1" t="s">
         <v>1156</v>
       </c>
-      <c r="N327" t="s">
-[...3 lines deleted...]
-      <c r="P327" t="s">
+      <c r="N328" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="O328" s="1"/>
+      <c r="P328" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q327"/>
-      <c r="R327" t="s">
+      <c r="Q328" s="1"/>
+      <c r="R328" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="S327" t="s">
-[...18 lines deleted...]
-      <c r="C328" t="s">
+      <c r="S328" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="T328" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="U328" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="V328" s="1"/>
+      <c r="W328" s="1" t="s">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="329" spans="1:23">
+      <c r="A329" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B329" s="1"/>
+      <c r="C329" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D328"/>
-[...6 lines deleted...]
-      <c r="G328" t="s">
+      <c r="D329" s="1"/>
+      <c r="E329" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="F329" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="G329" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H328" t="s">
+      <c r="H329" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="I328"/>
-[...4 lines deleted...]
-      <c r="L328">
+      <c r="I329" s="1"/>
+      <c r="J329" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="K329" s="1"/>
+      <c r="L329" s="1">
         <v>34000</v>
       </c>
-      <c r="M328" t="s">
+      <c r="M329" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N328" t="s">
+      <c r="N329" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O328"/>
-      <c r="P328" t="s">
+      <c r="O329" s="1"/>
+      <c r="P329" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q328"/>
-[...26 lines deleted...]
-      <c r="C329" t="s">
+      <c r="Q329" s="1"/>
+      <c r="R329" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="S329" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="T329" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="U329" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="V329" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="W329" s="1" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="330" spans="1:23">
+      <c r="A330" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="C330" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D329"/>
-[...3 lines deleted...]
-      <c r="F329" t="s">
+      <c r="D330" s="1"/>
+      <c r="E330" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="F330" s="1" t="s">
         <v>1433</v>
       </c>
-      <c r="G329" t="s">
+      <c r="G330" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H329" t="s">
+      <c r="H330" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I329" t="s">
+      <c r="I330" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="J329" t="s">
-[...3 lines deleted...]
-      <c r="L329">
+      <c r="J330" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="K330" s="1"/>
+      <c r="L330" s="1">
         <v>69003</v>
       </c>
-      <c r="M329" t="s">
+      <c r="M330" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N329" t="s">
+      <c r="N330" s="1" t="s">
         <v>1456</v>
       </c>
-      <c r="O329"/>
-      <c r="P329" t="s">
+      <c r="O330" s="1"/>
+      <c r="P330" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q329" t="s">
-[...2 lines deleted...]
-      <c r="R329" t="s">
+      <c r="Q330" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="R330" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="S329" t="s">
-[...2 lines deleted...]
-      <c r="T329" t="s">
+      <c r="S330" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="T330" s="1" t="s">
         <v>1235</v>
       </c>
-      <c r="U329" t="s">
-[...14 lines deleted...]
-      <c r="C330" t="s">
+      <c r="U330" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="V330" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="W330" s="1" t="s">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="331" spans="1:23">
+      <c r="A331" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B331" s="1"/>
+      <c r="C331" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D330"/>
-[...3 lines deleted...]
-      <c r="F330" t="s">
+      <c r="D331" s="1"/>
+      <c r="E331" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="F331" s="1" t="s">
         <v>753</v>
       </c>
-      <c r="G330" t="s">
+      <c r="G331" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H330" t="s">
+      <c r="H331" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="I330"/>
-[...6 lines deleted...]
-      <c r="L330">
+      <c r="I331" s="1"/>
+      <c r="J331" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="K331" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="L331" s="1">
         <v>31520</v>
       </c>
-      <c r="M330" t="s">
-[...2 lines deleted...]
-      <c r="N330" t="s">
+      <c r="M331" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="N331" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="O330"/>
-[...26 lines deleted...]
-      <c r="C331" t="s">
+      <c r="O331" s="1"/>
+      <c r="P331" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="Q331" s="1"/>
+      <c r="R331" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="S331" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="T331" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="U331" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="V331" s="1"/>
+      <c r="W331" s="1"/>
+    </row>
+    <row r="332" spans="1:23">
+      <c r="A332" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D331"/>
-[...6 lines deleted...]
-      <c r="G331" t="s">
+      <c r="D332" s="1"/>
+      <c r="E332" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="F332" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="G332" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H331" t="s">
+      <c r="H332" s="1" t="s">
         <v>2005</v>
       </c>
-      <c r="I331"/>
-[...6 lines deleted...]
-      <c r="L331">
+      <c r="I332" s="1"/>
+      <c r="J332" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="K332" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="L332" s="1">
         <v>74100</v>
       </c>
-      <c r="M331" t="s">
-[...6 lines deleted...]
-      <c r="P331" t="s">
+      <c r="M332" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="N332" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="O332" s="1"/>
+      <c r="P332" s="1" t="s">
         <v>3365</v>
       </c>
-      <c r="Q331" t="s">
-[...28 lines deleted...]
-      <c r="C332" t="s">
+      <c r="Q332" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="R332" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="S332" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="T332" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="U332" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="V332" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="W332" s="1" t="s">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="333" spans="1:23">
+      <c r="A333" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C333" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D332"/>
-[...6 lines deleted...]
-      <c r="G332" t="s">
+      <c r="D333" s="1"/>
+      <c r="E333" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="F333" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="G333" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H332" t="s">
+      <c r="H333" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I332" t="s">
-[...6 lines deleted...]
-      <c r="L332">
+      <c r="I333" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="J333" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="K333" s="1"/>
+      <c r="L333" s="1">
         <v>31200</v>
       </c>
-      <c r="M332" t="s">
+      <c r="M333" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N332" t="s">
-[...3 lines deleted...]
-      <c r="P332" t="s">
+      <c r="N333" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="O333" s="1"/>
+      <c r="P333" s="1" t="s">
         <v>2526</v>
       </c>
-      <c r="Q332"/>
-[...6 lines deleted...]
-      <c r="T332" t="s">
+      <c r="Q333" s="1"/>
+      <c r="R333" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="S333" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="T333" s="1" t="s">
         <v>2706</v>
       </c>
-      <c r="U332" t="s">
-[...6 lines deleted...]
-        <v>3577</v>
+      <c r="U333" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="V333" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="W333" s="1" t="s">
+        <v>3587</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">