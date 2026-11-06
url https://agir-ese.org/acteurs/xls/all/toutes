--- v5 (2026-10-14)
+++ v6 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="liste_acteurs_toutes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3632">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Sigle</t>
   </si>
   <si>
     <t>Type de structure</t>
   </si>
   <si>
     <t>Type de structure - autre</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Territoire d’intervention</t>
   </si>
   <si>
@@ -320,84 +320,90 @@
   <si>
     <t>L'Association de Défense, d'Éducation et d'Information des Consommateurs du Languedoc-Roussillon fait partie du réseau national de l'Adéic, une des 15 associations nationales agréées  pour représenter les consommateurs et défendre leurs intérêts. La spécificité de l'Adéic est de mettre l'accent sur l'éducation des jeunes consommateurs et sur la prévention des problèmes auxquels peuvent être confrontés les adultes.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture</t>
   </si>
   <si>
     <t>Régions</t>
   </si>
   <si>
     <t>4 rue Jean Bouin</t>
   </si>
   <si>
     <t>Nîmes</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Autre</t>
   </si>
   <si>
     <t>07 82 76 30 48</t>
   </si>
   <si>
     <t>https://www.adeic.fr/placemarks/adeic-languedoc-roussillon/</t>
   </si>
   <si>
-    <t>Agate</t>
-[...2 lines deleted...]
-    <t>Agence Alpine des Territoires, Agate oeuvre auprès des collectivités et des territoires. Elle intervient dans le champs de l'éducation à l'environnement sur l'enjeu santé-environnement via les jardins, l'alimentation, l'écomibilité, le changement climatique et l'économie circulaire.</t>
+    <t>AGATE - CPIE de Savoie</t>
+  </si>
+  <si>
+    <t>Agate (Agence Alpine des territoires) labellisée CPIE de Savoie, oeuvre auprès des collectivités et des territoires sur les champs multiples parmi lesquels les transitions, la santé environnementale, l'alimentation durable, le changement climatique, etc. </t>
+  </si>
+  <si>
+    <t>Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Commune, Intercommunalité, Départements</t>
   </si>
   <si>
     <t>25 rue Jean Pellerin</t>
   </si>
   <si>
     <t>Chambéry</t>
   </si>
   <si>
-    <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial</t>
-[...14 lines deleted...]
-    <t>Cendrine.gottot@agate-territoire.fr</t>
+    <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
+  </si>
+  <si>
+    <t>Enfants (7-12 ans), Jeunes (12-25 ans), Professionnels, Élus</t>
+  </si>
+  <si>
+    <t>Laetitia</t>
+  </si>
+  <si>
+    <t>Ollivier</t>
+  </si>
+  <si>
+    <t>Chargée de mission</t>
+  </si>
+  <si>
+    <t>laetitia.ollivier@agate-territoires.fr</t>
   </si>
   <si>
     <t>04 79 68 53 00</t>
   </si>
   <si>
-    <t>https://agate-territoires.fr/velo-mixeur/</t>
+    <t>https://agate-territoires.fr/</t>
   </si>
   <si>
     <t>AGENCE ENVIRONNEMENT &amp; SANTE</t>
   </si>
   <si>
     <t>Entreprise</t>
   </si>
   <si>
     <t>L'Agence Environnement &amp; Santé accompagne les territoires dans leurs actions de lutte contre les perturbateurs endocriniens. 
 Notre approche est scientifique, pragmatique et tournée vers des solutions concrètes, non-jugeante et adaptée à tous les interlocuteurs du terrain. 
 Nos thématiques ? La Qualité de l'Air Intérieur, l'Entretien écologique, la Petite Enfance et ses 1000 jours, l'Alimentation saine et durable, le Bâtiment sain, les Achats publics responsables…
 Notre objectif ? Optimiser l'impact de vos actions en faveur d'un environnement sain, sans perturbateurs endocriniens. 
 Nous prenons toujours en compte les facteurs humains, financiers et la réalité-temps dans nos interventions. Les sujets que nous couvrons sont urgents et angoissants, néanmoins, les prises de conscience et les changements à opérer ont leur propre chemin à suivre et nous nous devons de les considérer et de les accompagner.
 L'Agence Environnement &amp; Santé est une entreprise coopérative au sein d'Oxalis : un mode d'entreprendre éthique, écologique et solidaire, avec des personnes et des groupes qui partagent nos valeurs et contribuent à transformer le monde.</t>
   </si>
   <si>
     <t>Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Commune, Intercommunalité, Départements, Régions</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
@@ -519,53 +525,50 @@
     <t>Chargée de projet Animation One Health</t>
   </si>
   <si>
     <t>mathilde.cohen@arb-occitanie.fr</t>
   </si>
   <si>
     <t>04 67 17 87 46</t>
   </si>
   <si>
     <t>https://www.arb-occitanie.fr/</t>
   </si>
   <si>
     <t>Agence Régionale de Santé - Délégation départementale de l'Ardèche - Service Santé-Environnement</t>
   </si>
   <si>
     <t>ARS-DD07-SE</t>
   </si>
   <si>
     <t>Service de l’Etat et assimilés</t>
   </si>
   <si>
     <t>Les directeurs sont rattachés au directeur général de l'ARS et sont placés sous son autorité. Ils représentent le directeur général dans les territoires et exercent, par sa délégation, l'autorité hiérarchique sur les agents des délégations. Les agents de la délégation départementale sont rattachés hiérarchiquement au directeur de la délégation, et fonctionnellement aux directions métiers du siège. Ainsi s'opère l'articulation optimale entre métiers et territoires. Les agents des territoires sont les référents pour toute la région sur certaines thématiques et participent, avec les agents du siège, aux projets conduits par les équipes projets. Ainsi, en matière d'Education à la Santé-Environnement par exemple, sous le couvert du chef du service santé-environnement, les chefs des 3 unités du service peuvent être référents de la région pour des projets menés localement (avis, suivi de projet...). Le service peut aussi être initiateur de projets menés avec des partenaires ou en propre.</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
-  </si>
-[...1 lines deleted...]
-    <t>Commune, Intercommunalité, Départements</t>
   </si>
   <si>
     <t>2 place Simone Veil</t>
   </si>
   <si>
     <t>07000</t>
   </si>
   <si>
     <t>PRIVAS</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Fabrice</t>
   </si>
   <si>
     <t>GOUEDO</t>
   </si>
   <si>
     <t>ingénieur Santé-environnement</t>
   </si>
   <si>
     <t>fabrice.gouedo@ars.sante.fr</t>
   </si>
@@ -862,105 +865,108 @@
 	Proposer &amp; Influencer
 	Agir &amp; Soutenir</t>
   </si>
   <si>
     <t>Autres (National, Europe)</t>
   </si>
   <si>
     <t>Matafanière</t>
   </si>
   <si>
     <t>Saint-Genis-les-Ollières</t>
   </si>
   <si>
     <t>Santé</t>
   </si>
   <si>
     <t>Planétaire</t>
   </si>
   <si>
     <t>contact@santeplanetaire.org</t>
   </si>
   <si>
     <t>https://santeplanetaire.org/</t>
   </si>
   <si>
-    <t>ANA - CPIE Ariège</t>
-[...2 lines deleted...]
-    <t>Centre permanant d'initiative pour l'environnement Ariège</t>
+    <t>ANA - CEN Ariège / CPIE Ariège</t>
+  </si>
+  <si>
+    <t>Conservatoire d'Espaces Naturels Ariège / Centre Permanant d'Initiative pour l'Environnement Ariège</t>
   </si>
   <si>
     <t>L'Ana-Conservatoire d'espaces naturels Ariège se consacre à l'étude de la biodiversité, des milieux naturels, de la faune et de la flore, et aux relations qui lient l'humain et la nature, à l'échelle du département de l'Ariège. Sa politique vise à favoriser l'ouverture en s'appuyant sur le dialogue et une dynamique de partenariat continue.
 Sa vocation se décline en quatre axe :
 	Connaître : enrichir la connaissance dans le domaine des sciences naturalistes,
 	Transmettre et valoriser : mettre la somme de ces connaissance à la disposition du plus large public, dans le respect de l'éthique morale et scientifique et mettre en lumière la richesse du patrimoine naturel, à travers divers supports,
 	Préserver : protéger les milieux et les espèces en tenant compte des enjeux liés aux activités humaines,
 	Accompagner : permettre aux acteur-rices du territoire de prendre en compte et de valoriser la biodiversité locale.
 Les compétences de l'Ana-Conservatoire d'espaces naturels Ariège :
 	Les études et l'expertise : pour développer la connaissance et les sciences naturalistes,
 	La gestion des espèces et espaces naturels pour concilier développement des espèces et utilisation des espaces par l'humain,
 	La sensibilisation, l'éducation et la formation de tous les publics pour la préservation et le respect de l'environnement,
 	L'accompagnement des territoires et la valorisation de la biodiversité locale, pour mieux intégrer les enjeux environnementaux dans les politiques territoriales.
 Le Centre Permanents d'Initiative pour l'Environnement (CPIE) :
 L'association a été labelisée en CPIE en 2006. Ce label reconnaît la qualité des actions réalisées, la diversification des champs d'action, des thématiques d'intervention, ainsi qu'une réelle implantation territoriale. </t>
   </si>
   <si>
-    <t>Nature et Santé, Air Extérieur, Eau, Santé-Environnement</t>
+    <t>Nature et Santé, Changements climatiques, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>Département de l'Ariège</t>
   </si>
   <si>
-    <t>Vidallac</t>
-[...5 lines deleted...]
-    <t>Alzen</t>
+    <t>Maison de la Biodiversité</t>
+  </si>
+  <si>
+    <t>8 bis rue de Rouzaud</t>
+  </si>
+  <si>
+    <t>09000</t>
+  </si>
+  <si>
+    <t>COS</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Tout public</t>
   </si>
   <si>
-    <t>Fabienne</t>
-[...2 lines deleted...]
-    <t>Bernard</t>
+    <t>Jocelyn</t>
+  </si>
+  <si>
+    <t>BORDENEUVE</t>
   </si>
   <si>
     <t>Chargée de mission animation nature</t>
   </si>
   <si>
-    <t>fabienne.b@ariegenature.fr</t>
-[...2 lines deleted...]
-    <t>0561658054</t>
+    <t>jocelyn.b@ariegenature.fr</t>
+  </si>
+  <si>
+    <t>0561659028</t>
   </si>
   <si>
     <t>https://ariegenature.fr/</t>
   </si>
   <si>
     <t>Anim' nature et jardin</t>
   </si>
   <si>
     <t>Animatrice nature depuis de nombreuses années, en 2007 j'ai suivi une formation en agroécologie et me suis installée dans le Haut Cantal en 2013 sur la commune de champagnac (15350).
 Je réalise une multitude d'animations et de projets autour de la découverte de la Nature et du Jardin.
 Comme des sorties nature sur ma commune et sur le site des Orgues à Bort les orgues ; des activités très variées pour les enfants ; la mise en place de coins nature ; des stages "Mon potager agroécologique" ; des ateliers cuisine ; des projets de jardins pédagogiques...</t>
   </si>
   <si>
     <t>Communauté de communes : Sumène artense, pays de gentiane, pays de salers, pays de Mauriac.</t>
   </si>
   <si>
     <t>Béringer</t>
   </si>
   <si>
     <t>Champagnac (15350)</t>
   </si>
   <si>
     <t>Grande expérience avec les enfants</t>
   </si>
   <si>
@@ -1011,81 +1017,81 @@
   <si>
     <t>BOMBRUN</t>
   </si>
   <si>
     <t>Educatrice, chargée de projets</t>
   </si>
   <si>
     <t>apieumillefeuilles@wanadoo.fr</t>
   </si>
   <si>
     <t>0960546266</t>
   </si>
   <si>
     <t>http://apieumillefeuilles.org</t>
   </si>
   <si>
     <t>Arbre et Paysage 66</t>
   </si>
   <si>
     <t>AP66</t>
   </si>
   <si>
     <t>L'association Arbre et Paysage 66 (AP66) a été créée fin 2019, sous l'impulsion notamment d'agriculteurs et de citoyens soucieux de restaurer le paysage et de préserver l'environnement.
 L'association est basée dans la commune d'Elne et hébergée au sein de la maison de projet.
 Notre association a pour objet de défendre, restaurer, valoriser l'environnement naturel et agricole, notamment en promouvant l'agroécologie ainsi qu'en éduquant à l'environnement et en accompagnant à la plantation de haies champêtres.
-Formes de sensibilisation proposées : Conférences, Ateliers, Animations, Formations, Expositions, Participation à des salons, Actions auprès des écoles et des publics  empêchés, Chantier de plantation de haies champêtres ...</t>
+Formes de sensibilisation proposées : Conférences, Ateliers, Animations, Formations, Expositions, Participation à des salons, Actions auprès des écoles et des publics empêchés, Chantier de plantation de haies champêtres ...</t>
   </si>
   <si>
     <t>Département des Pyrénées-Orientales</t>
   </si>
   <si>
     <t>10 Rue des Blanqueries</t>
   </si>
   <si>
     <t>Appt 19</t>
   </si>
   <si>
     <t>ELNE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Accompagnement à la plantation de Haies champêtres</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus</t>
   </si>
   <si>
     <t>Tous publics</t>
   </si>
   <si>
     <t>Muriel</t>
   </si>
   <si>
-    <t>Mauconduit</t>
+    <t>MAUCONDUIT</t>
   </si>
   <si>
     <t>Animatrice</t>
   </si>
   <si>
     <t>muriel.mauconduit@ap66.org</t>
   </si>
   <si>
     <t>0663001179</t>
   </si>
   <si>
     <t>https://ap66.org/</t>
   </si>
   <si>
     <t>Arbres et chemins</t>
   </si>
   <si>
     <t>Etablissement d'enseignement / formation</t>
   </si>
   <si>
     <t>Aller à la rencontre du vivant autour de nous lors de sorties et d'immersions en forêt. Créer du lien entre notre corps, notre respiration, notre mental et notre environnement dans le moment présent pour se remettre en mouvement et aller vers du mieux être : physiquement et mentalement et vers du mieux vivre : en connaissant plus l'environnement naturel et en y retrouvant sa place.
 Ces sorties sont accompagnées par Natalene, à 45 ans elle veut partager tout son amour pour la terre, l'humanité, la nature dont nous faisons partis et tout son espoir, son élan de vie, dans la bienveillance et le non jugement. Différents thèmes sont proposés :
 	sylvothérapie : se relier à son environnement, à son souffle et à son corps dans la douceur, profiter et découvrir les bienfaits de passer du temps en forêt.
 	Ateliers d'éveil des sens en pleine nature, créativité par du land art, partage bienveillant dans le non jugement, ouverture au monde, confiance grâce aux arbres qui enseignent (le vivre ensemble, la résilience, la recherche de lumière, la persévérance dans la joie), respirer et ralentir.
 	marche consciente : mise en mouvement du corps en douceur, ateliers de pleine présence à nous même et à ce qui nous entoure, respiration attentive, pacification du mental,connaissance de soi, ressourcement et apaisement.
@@ -1268,50 +1274,53 @@
   </si>
   <si>
     <t>ARS Auvergne-Rhône-Alpes - Délégation départementale de la Drôme</t>
   </si>
   <si>
     <t>ARS ARA DD26</t>
   </si>
   <si>
     <t>L'Agence régionale de santé est l'interlocuteur unique des professionnels de santé et du médico-social, des services de l'Etat, des collectivités territoriales et des organismes gestionnaires sur tous les sujets de santé. Toutes ses actions sont conduites avec le soucis du dialogue et dans le respect des droits des usagers.
 Champs d'interventions en ESE :
 	Prévenir les risques &amp; promouvoir la santé dans les domaines de l'environnement, les maladies, les risques liés aux comportements.
 	Surveiller &amp; assurer la sécurité sanitaire des produits de santé, de la population, dans les établissements collectifs
 	Réceptionner et analyser les alertes présentant un risque pour la santé des habitants</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Drôme</t>
   </si>
   <si>
     <t>13, Avenue Maurice FAURE</t>
   </si>
   <si>
     <t>VALENCE</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>RANDON</t>
   </si>
   <si>
     <t>Référente en santé-environnement</t>
   </si>
   <si>
     <t>camille.randon@ars.sante.fr</t>
   </si>
   <si>
     <t>0426209156</t>
   </si>
   <si>
     <t>ARS Auvergne-Rhône-Alpes délégation de Haute-Savoie</t>
   </si>
   <si>
     <t>ARS ARA DT74</t>
   </si>
   <si>
     <t>L'Agence régionale de santé est l'interlocuteur unique des professionnels de santé et du médico-social, des services de l'Etat, des collectivités territoriales et des organismes gestionnaires sur tous les sujets de santé. Toutes ses actions sont conduites avec le soucis du dialogue et dans le respect des droits des usagers. </t>
   </si>
   <si>
     <t>7 rue Dupanloup</t>
   </si>
@@ -1801,53 +1810,50 @@
   <si>
     <t>catherine.chulliat@gmail.com</t>
   </si>
   <si>
     <t>https://www.artnatureconnexion.com/</t>
   </si>
   <si>
     <t>Artpiculture</t>
   </si>
   <si>
     <t>Depuis 2009, l'association Artpiculture conçoit et réalise des programmes d'animation et de formation guidées par les abeilles. Nous contribuons à mettre (ou remettre) l'émerveillement de la nature à portée des enfants et des familles pour faire évoluer les pratiques envers la biodiversité et le climat. De l'abeille sociale aux abeilles solitaires, des pollinisateurs à la biodiversité commune, du jardin potager aux dégustations partagées, des modes de vie économes à une consommation zéro-déchet… nous travaillons avec 100 partenaires dans les départements du Sud-Ouest, et œuvrons auprès de 8000 personnes par an pour transmettre des modes de vie écoresponsables.</t>
   </si>
   <si>
     <t>Nature et Santé, Alimentation et Agriculture, Santé-Environnement</t>
   </si>
   <si>
     <t>1 rue bis du Bousquet</t>
   </si>
   <si>
     <t>Artagnan</t>
   </si>
   <si>
     <t>Grand public / public scolaire cycle 1 à 3</t>
   </si>
   <si>
-    <t>Laetitia</t>
-[...1 lines deleted...]
-  <si>
     <t>Smani</t>
   </si>
   <si>
     <t>Educatrice à et pour l'environnement</t>
   </si>
   <si>
     <t>pistil@artpiculture.org</t>
   </si>
   <si>
     <t>https://www.artpiculture.org</t>
   </si>
   <si>
     <t>Asder</t>
   </si>
   <si>
     <t>Basée à Chambéry, l'Asder intervient dans le champ de l'énergie et de l'éco construction. Elle accompagne notamment des particuliers, collectivités et copropriétés dans leurs projets de rénovation ou de construction.
 Un pôle formation propose plusieurs formations diplômantes dans le domaine du bâtiment et de l'énergie.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>124 rue du bon vent</t>
   </si>
   <si>
@@ -2220,53 +2226,50 @@
     <t>animationsjardincocagne48@gmail.com</t>
   </si>
   <si>
     <t>0750575447</t>
   </si>
   <si>
     <t>https://www.facebook.com/jardincocagne48</t>
   </si>
   <si>
     <t>Association Les Lacets</t>
   </si>
   <si>
     <t>« Les Lacets » est une association proposant des sorties en montagne pour des enfants ou des adultes en situation de fragilité (exclusion sociale, placement, problématiques d'addiction, handicap, …).
 Basés dans les Pyrénées, nous voyons la randonnée comme un outil socio-éducatif et d'insertion pour permettre à toute personne de trouver un nouvel élan.</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement sonore, Santé-Environnement</t>
   </si>
   <si>
     <t>Nos sorties se font principalement en Ariège mais nous travaillons avec des structures venant aussi de l'agglomération Toulousaine. Nous pouvons également être amené à randonner dans d'autres massifs des Pyrénées.</t>
   </si>
   <si>
     <t>36 bis Chemin des Rives</t>
   </si>
   <si>
-    <t>09000</t>
-[...1 lines deleted...]
-  <si>
     <t>Ferrières sur Ariège</t>
   </si>
   <si>
     <t>Education, animation, médiation</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Professionnels, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>enfants ou des adultes en situation de fragilité (exclusion sociale, placement, problématiques d’addiction, handicap, …)</t>
   </si>
   <si>
     <t>Emilie</t>
   </si>
   <si>
     <t>Bricault</t>
   </si>
   <si>
     <t>co-présidente</t>
   </si>
   <si>
     <t>asso.leslacets@gmail.com</t>
   </si>
   <si>
     <t>https://www.leslacets.fr/</t>
@@ -2316,103 +2319,102 @@
 Ses objectifs sont de sensibiliser les adolescent.e.s à tous les niveaux des systèmes alimentaires dans un cadre de changement global et former les enseignant.e.s en ce sens ; Susciter des initiatives citoyennes qui répondent aux besoins alimentaires précis et plus profonds des territoires d'implantation ; Encourager la justice alimentaire et la justice sociale, via l'éducation.
  </t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Santé-Environnement</t>
   </si>
   <si>
     <t>Métropole de Lyon, Ain, Drome, Puy-de-Dome, Montpellier</t>
   </si>
   <si>
     <t>10 bis rue Jangot</t>
   </si>
   <si>
     <t>Adolescents (13-18 ans), Professionnels</t>
   </si>
   <si>
     <t>Enseignant.e.s, acteurs.rices des établissements, élèves</t>
   </si>
   <si>
     <t>Noémie</t>
   </si>
   <si>
     <t>Clerc</t>
   </si>
   <si>
-    <t>Chargée de mission</t>
-[...1 lines deleted...]
-  <si>
     <t>noemie@reseaumarguerite.org</t>
   </si>
   <si>
     <t>https://reseaumarguerite.org</t>
   </si>
   <si>
     <t>Association Sauvegarde Hérault Littoral</t>
   </si>
   <si>
     <t>ASHL</t>
   </si>
   <si>
     <t>L'association Sauvegarde Hérault Littoral propose diverses formes d'éducation et de sensibilisation à l'environnement :
-	des ateliers pédagogiques en milieu scolaire ou lors d'événements grand public, des conférences thématiques sur la biodiversité littorale; 
-[...1 lines deleted...]
-	des sorties nature guidées, ainsi que des formations et temps d'échange pour les bénévoles, naturalistes ou grand public.
+	Des ateliers pédagogiques en milieu scolaire ou lors d'événements grand public ;
+	Des conférences thématiques sur la biodiversité littorale ;
+	Des cycles d'animations pour les centres de loisirs ou médiathèques ;
+	Des stands de sensibilisation lors de manifestations locales ; 
+	Des sorties nature guidées, ainsi que des formations et temps d'échange pour les bénévoles, naturalistes ou grand public.
 Nous privilégions l'école du dehors, convaincus que l'expérience directe de la nature, ancrée dans les valeurs de l'éducation populaire, est un levier essentiel pour développer une conscience écologique active, critique et émancipatrice.</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement sonore, Changements climatiques, Déchets, Santé-Environnement</t>
   </si>
   <si>
-    <t>1 RUE KLEBER</t>
+    <t>1 rue Kléber</t>
   </si>
   <si>
     <t>SERIGNAN</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise</t>
   </si>
   <si>
     <t>Association Agréée Environnement</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Yann</t>
   </si>
   <si>
-    <t>Geshors</t>
-[...2 lines deleted...]
-    <t>coordinateur</t>
+    <t>GESHORS</t>
+  </si>
+  <si>
+    <t>Coordinateur</t>
   </si>
   <si>
     <t>y.geshors@ashl.fr</t>
   </si>
   <si>
-    <t>0768984934</t>
+    <t>04 23 50 03 38</t>
   </si>
   <si>
     <t>https://ashl.fr</t>
   </si>
   <si>
     <t>Association Semis à tout va...</t>
   </si>
   <si>
     <t>"Pour semer à tout va des graines d'envies nature, d'idées colorées et de projets communs"</t>
   </si>
   <si>
     <t>Semis à tout va... est une association d'éducation à l'environnement vers un développement durable. Basée dans le sud du département du Puy de Dôme, nous accompagnons des projets en lien avec la préservation de l'environnement, notamment par l'accompagnement de la création et animation de jardins à but pédagogique, thérapeutiques etc... Nous réalisons des ballades sensorielles et des ateliers de land art...Par l'approche sensible, sensorielle, artistique et tribale nous œuvrons à sensibiliser nos publics divers et variés.</t>
   </si>
   <si>
     <t>Puy de dôme</t>
   </si>
   <si>
     <t>20 rue du palais</t>
   </si>
   <si>
     <t>Balades sensorielles, arts et nature, hortithérapie, jardin, ecopsychologie</t>
   </si>
   <si>
     <t>Lan</t>
   </si>
@@ -2455,60 +2457,66 @@
     <t>Chef de projet communication stratégie terrritoriale</t>
   </si>
   <si>
     <t>mduchateau@atmo-aura.fr</t>
   </si>
   <si>
     <t>09 72 26 48 90</t>
   </si>
   <si>
     <t>https://www.atmo-auvergnerhonealpes.fr/</t>
   </si>
   <si>
     <t>Atmo Occitanie</t>
   </si>
   <si>
     <t>Atmo Occitanie est l'association agréée pour la surveillance de la qualité de l'air en région pour :
 	Surveiller la qualité de l'air 24h/24 ;
 	Prévoir la qualité de l'air au quotidien sur toute l'Occitanie pour le jour même et le lendemain ;
 	Informer au quotidien et en cas d'épisode de pollution les citoyens, médias, autorités et collectivités ;
 	Accompagner les décideurs, acteurs locaux : les évaluations menées sont mises en place afin d'améliorer les connaissances sur la qualité de l'air localement et en région.</t>
   </si>
   <si>
     <t>Air Extérieur</t>
   </si>
   <si>
-    <t>10 rue Louis Lépine</t>
+    <t>10, rue Louis Lépine</t>
   </si>
   <si>
     <t>Parc de la Méditerranée</t>
   </si>
   <si>
     <t>PEROLS</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Professionnels, Élus</t>
+  </si>
+  <si>
+    <t>Atmo</t>
+  </si>
+  <si>
+    <t>contact@atmo-occitanie.org</t>
   </si>
   <si>
     <t>09 69 36 89 53</t>
   </si>
   <si>
     <t>https://atmo-occitanie.org/</t>
   </si>
   <si>
     <t>Au Jardin des Émotions</t>
   </si>
   <si>
     <t>Au Jardin des Émotions, je propose des ateliers, des animations et de formations sur les compétences psychosociales (CPS). Ils sont basés sur une pédagogie active, participative, coopérative et positive, principalement à travers des jeux, du mouvement, des interactions ludiques et sensorielles, des espaces créatifs, de réflexion et de partages.
 Consciente que le temps passé dans un environnement naturel apporte une multitude des bienfaits pour la santé et plus concrètement qu'il joue un rôle important dans le développement des CPS à tout âge, je propose également une série d'activités en milieu naturel avec le souhait de faciliter la connexion avec la nature. Ceci en stimulant et en encourageant la curiosité, l'émerveillement et la créativité des participants et pour les sensibiliser aux nombreux bienfaits de la nature sur la santé mentale, physique et émotionnelle.
  </t>
   </si>
   <si>
     <t>Nature et Santé, Santé-Environnement</t>
   </si>
   <si>
     <t>Commune, Départements, Régions</t>
   </si>
   <si>
     <t>Tarn et départements alentours, Occitanie</t>
   </si>
   <si>
@@ -2559,53 +2567,50 @@
   </si>
   <si>
     <t>Autres Regards sur l'Environnement du Piémont Biterrois</t>
   </si>
   <si>
     <t>AREpb</t>
   </si>
   <si>
     <t>Nous sommes une une association d'éducation à l'environnement située à Béziers.
 Son équipe est en mesure d'intervenir sur tous les domaines qui touchent au développement durable.
 Elle intervient sur l'ouest Hérault et sur une partie de l'Aude (Narbonnais). </t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Eau, Déchets</t>
   </si>
   <si>
     <t>Ouest Hérault (Biterrois) - Est Audois (Narbonnais)</t>
   </si>
   <si>
     <t>13 bis Place Pierre Sémard</t>
   </si>
   <si>
     <t>ARAGON</t>
   </si>
   <si>
-    <t>Coordinateur</t>
-[...1 lines deleted...]
-  <si>
     <t>taragon.arepb@gmail.com</t>
   </si>
   <si>
     <t>0987724345</t>
   </si>
   <si>
     <t>https://www.facebook.com/arepiemontbiterrois</t>
   </si>
   <si>
     <t>Avizô Nature</t>
   </si>
   <si>
     <t>Mon objectif principal est de remettre les personnes en contact direct avec la nature, recréer ce lien à travers le corps et les émotions, grâce à des propositions d'animations et activités de reconnexion, avec des approches ludiques, artistiques, et sensorielles.
 Accompagner et faire vivre des expériences de nature !</t>
   </si>
   <si>
     <t>Vallons et Monts du Lyonnais, Ouest Lyonnais, Rhône, Loire</t>
   </si>
   <si>
     <t>675 chemin de Pragrand</t>
   </si>
   <si>
     <t>SOUZY</t>
   </si>
   <si>
@@ -2674,51 +2679,51 @@
   <si>
     <t>Salle du Dauphiné 1190 Route des Alpes</t>
   </si>
   <si>
     <t>Saint-Hilaire-de-la-Côte</t>
   </si>
   <si>
     <t>Aguiard</t>
   </si>
   <si>
     <t>Animatrice Nature</t>
   </si>
   <si>
     <t>animation@bievre-liers-environnement.fr</t>
   </si>
   <si>
     <t>07 69 61 53 92</t>
   </si>
   <si>
     <t>https://www.bievre-liers-environnement.fr/</t>
   </si>
   <si>
     <t>BILOBA Santé - Conseil et Accompagnement</t>
   </si>
   <si>
-    <t>Je propose une activité de conseil en santé-environnement et développement durable en santé, pour diminuer les impacts... de l'environnement sur la santé et de la santé sur l'environnement.
+    <t>Je propose une activité de conseil en santé-environnement et développement durable en santé, pour diminuer les impacts de l'environnement sur la santé et de la santé sur l'environnement.
  </t>
   </si>
   <si>
     <t>--</t>
   </si>
   <si>
     <t>GRENADE</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Salariés</t>
   </si>
   <si>
     <t>Lucie</t>
   </si>
   <si>
     <t>LORIN-ZURBUCH</t>
   </si>
   <si>
     <t>Consultante</t>
   </si>
   <si>
     <t>lconseil@biloba-sante.com</t>
   </si>
   <si>
     <t>Bionheur En Herbe</t>
@@ -2881,50 +2886,84 @@
 → www.2030glorieuses.org.</t>
   </si>
   <si>
     <t>Changements climatiques</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>9bis Route de Vienne</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Vidal</t>
   </si>
   <si>
     <t>Directeur</t>
   </si>
   <si>
     <t>julienvidal@cacommenceparmoi.org</t>
   </si>
   <si>
     <t>https://www.2030glorieuses.org</t>
+  </si>
+  <si>
+    <t>Camins Natura</t>
+  </si>
+  <si>
+    <t>Avec Camins Natura, je vous propose des sorties nature adaptées à différents publics et à votre projet. Accompagnateur montagne et éducateur nature, mes interventions peuvent se mettre en place à proximité de votre structure ou en montagne.
+Pour en savoir plus : www.caminsnatura.fr</t>
+  </si>
+  <si>
+    <t>PETR du Pays des Nestes</t>
+  </si>
+  <si>
+    <t>287 Léchan</t>
+  </si>
+  <si>
+    <t>Hèches</t>
+  </si>
+  <si>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>PAROIX</t>
+  </si>
+  <si>
+    <t>dapa65@protonmail.com</t>
+  </si>
+  <si>
+    <t>0643115282</t>
+  </si>
+  <si>
+    <t>https://www.caminsnatura.fr</t>
   </si>
   <si>
     <t>CAP Tronçais</t>
   </si>
   <si>
     <t>Le Patronage de l'Enseignement Laïque de Montluçon, association régie par la Loi 1901, a fêté ses 106 ans en 2019. Il est ancré sur des valeurs fortes telles la laïcité, la citoyenneté, la mixité, l'autonomie, la responsabilisation et la transmission.
 Notre association, appelée plus simplement Patro, créée en 1913, a pour but de promouvoir les activités sportives et culturelles en faveur des enfants des écoles publiques de Montluçon, de contribuer à la réussite scolaire des élèves par l'accompagnement à la scolarité, de diriger des actions de soutien à la parentalité, d'organiser des formations BAFA et des séjours de vacances.
 Le 14 février 2016, le Patro a ouvert le Centre d'Activités du Patro à Tronçais.
 Il s'agit d'une structure d'accueil de public ayant pour vocation de développer des actions d'éducation à l'environnement et de proposer différentes prestations au travers :
 	des séjours d'intégration (collège, lycée),
 	des animations environnementales,
 	des classes de découverte,
 	des séjours de vacances,
 	des formations bafa,
 	de l'expertise environnementale,
 	accueil de groupes,
 	week-end famille,
 	séminaires entreprises,
 	voyages d'études (BTS, Licence,...)
 Le CAP Tronçais mène de nombreuses actions d'éducation à l'environnement depuis plusieurs années et notamment des actions d'information et de sensibilisation sur la thématique « santé et environnement » et plus spécifiquement sur la qualité de l'air intérieur et les risques sanitaires environnementaux.
 Ces actions sont réalisées grâce au soutien et au financement de l'Agence Régionale de Santé Auvergne-Rhône-Alpes (ARS) sur l'ensemble des bassins de santé du département de l'Allier (Moulins, Montluçon, Vichy).</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement intérieur, Santé-Environnement</t>
   </si>
@@ -3899,50 +3938,53 @@
   </si>
   <si>
     <t>Titulaire de la chaire</t>
   </si>
   <si>
     <t>regis.largillier@fondation.grenoble-inp.fr</t>
   </si>
   <si>
     <t>Cirad</t>
   </si>
   <si>
     <t>Le Cirad est l'organisme français de recherche agronomique et de coopération internationale pour le développement durable des régions tropicales et méditerranéennes.
 Activités
 Ses activités relèvent des sciences du vivant, des sciences sociales et des sciences de l'ingénieur appliquées à l'agriculture, à l'alimentation, à l'environnement et à la gestion des territoires.
 Il travaille autour de grandes thématiques telles que la sécurité alimentaire, le changement climatique, la gestion des ressources naturelles, la réduction des inégalités et la lutte contre la pauvreté.
 Mission
 Avec ses partenaires du Sud, le Cirad produit et transmet de nouvelles connaissances pour accompagner l'innovation et le développement agricole. Il met son expertise scientifique et institutionnelle au service des politiques publiques de ces pays et des débats internationaux sur les grands enjeux de l'agriculture. Il apporte son soutien à la diplomatie scientifique de la France.</t>
   </si>
   <si>
     <t>Avenue Agropolis</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Offre documentaire, Autre</t>
   </si>
   <si>
+    <t>Professionnels, Élus</t>
+  </si>
+  <si>
     <t>04 67 61 58 00</t>
   </si>
   <si>
     <t>https://www.cirad.fr/</t>
   </si>
   <si>
     <t>Cirque &amp; cAmpagnie</t>
   </si>
   <si>
     <t>C&amp;C</t>
   </si>
   <si>
     <t>Adhérente à la FFEC (Fédération française des Ecoles de Cirque) Cirque &amp; cAmpagnie est une école itinérante qui propose des ateliers d'initiation aux Arts de Cirque dans le Gers et son alentours.
 Il s'agit aussi bien d'ateliers hebdomadaires ou ponctuels, des stages et masterclass que des interventions auprès de différentes structures s'adressant à un large public.
 Aériens - Jonglerie - Equilibre - Acrobaties -  Porté acrobatique - Jeux d'acteur  Projets collectifs - Mise en Scène
 Elle s'inscrit dans des projets variés en répondant à divers appels à projets, comme par exemple celui de la santé et de l'environnement.</t>
   </si>
   <si>
     <t>Gers et Alentours</t>
   </si>
   <si>
     <t>Le Village</t>
   </si>
   <si>
     <t>Saint Médard</t>
@@ -4392,79 +4434,80 @@
   <si>
     <t>Seray</t>
   </si>
   <si>
     <t>Travailloux</t>
   </si>
   <si>
     <t>Coordinatrice CLS &amp; CTG</t>
   </si>
   <si>
     <t>stravailloux@grandannecy.fr</t>
   </si>
   <si>
     <t>04 50 63 48 48</t>
   </si>
   <si>
     <t>https://www.grandannecy.fr/mon-quotidien/ameliore-mon-cadre-de-vie/ma-sante</t>
   </si>
   <si>
     <t>COMMUNAUTÉ DE COMMUNE PAYS DU MONT BLANC</t>
   </si>
   <si>
     <t>CCPMB</t>
   </si>
   <si>
-    <t>La Communauté de Communes Pays du Mont-Blanc propose aux écoles du territoire de nombreuses animations nature totalement gratuites. Elles sont en lien avec les programmes scolaires, pour les classes de maternelle, élémentaire et collège. Ces animations se font soit en classe, soit sur le terrain. Une manière originale pour faire découvrir aux élèves le monde qui les entoure et la place de l'homme dans son environnement.
-[...3 lines deleted...]
-    <t>Air Extérieur, Changements climatiques, Eau</t>
+    <t>La Communauté de Communes Pays du Mont-Blanc propose aux établissements scolaires du territoire de nombreuses animations patrimoine, environnement et mobilité totalement gratuites.
+Elles sont en lien avec les programmes scolaires, pour les classes de la maternelle jusqu'au lycée. Elles ont lieu en classe ou sur le terrain. Une manière originale de faire découvrir aux élèves le monde qui les entoure, l'histoire et l'environnement dans lequel ils grandissent.
+À chaque période de vacances scolaires, la CCPMB propose également un programme d'activités pour découvrir la biodiversité et les écosystèmes de montagne, comment les appréhender et comment les préserver. Ces activités se déroulent en partie sur les réserves naturelles nationales de Passy et des Contamines-Montjoie, en partenariat avec le CEN74-ASTERS.</t>
+  </si>
+  <si>
+    <t>Air Extérieur, Changements climatiques, Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>COMBLOUX / LES CONTAMINES-MONTJOIE / CORDON / DEMI-QUARTIER / DOMANCY / MEGEVE / PASSY / PRAZ-SUR-ARLY / SAINT-GERVAIS-LES-BAINS / SALLANCHES</t>
   </si>
   <si>
     <t>648, chemin des Prés Caton</t>
   </si>
   <si>
     <t>P.A.E du Mont-Blanc</t>
   </si>
   <si>
     <t>PASSY</t>
   </si>
   <si>
-    <t>Aurélie</t>
-[...8 lines deleted...]
-    <t>a.deluermoz@ccpmb.fr</t>
+    <t>Sabine</t>
+  </si>
+  <si>
+    <t>DEBERLES</t>
+  </si>
+  <si>
+    <t>Coordinatrice service éducation à l’environnement, éducatrice à la nature</t>
+  </si>
+  <si>
+    <t>animation@ccpmb.fr</t>
   </si>
   <si>
     <t>http://www.ccpmb.fr</t>
   </si>
   <si>
     <t>Communauté de Communes Ardèche Rhône Coiron</t>
   </si>
   <si>
     <t>CC ARC</t>
   </si>
   <si>
     <t>La Communauté de Communes Ardèche Rhône Coiron est en charge d'un Projet Alimentaire Territorial (PAT) qui se décline de plusieurs façons :
 - La valorisation des circuits courts/de proximité sur le territoire, en concertation avec les agriculteurs.rices, les commerçant.e.s et les habitant.e.s du territoire.
 - La sensibilisation à une alimentation et une agriculture durables auprès des scolaires et du grand public, en mobilisant les associations, les CCAS, les EBE et les chantiers d'insertion afin d'inclure le plus grand nombre.
 - La sensibilisation à la lutte contre le gaspillage alimentaire.
 - La valorisation des déchets verts auprès des agriculteurs.
 - L'aide à l'installation d'agriculteurs.rices via la recherche de foncier agricole.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>10 avenue de la résistance</t>
   </si>
   <si>
@@ -4504,50 +4547,100 @@
     <t>Zone Artisanale</t>
   </si>
   <si>
     <t>MAUVEZIN</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Jeunes (12-25 ans), Tout public, Salariés</t>
   </si>
   <si>
     <t>Valérie</t>
   </si>
   <si>
     <t>PAILHES</t>
   </si>
   <si>
     <t>Référente PAT et PNNS</t>
   </si>
   <si>
     <t>pat@ccbl32.fr</t>
   </si>
   <si>
     <t>05 62 06 84 67</t>
   </si>
   <si>
     <t>https://www.ccbl32.fr</t>
+  </si>
+  <si>
+    <t>Communauté de communes de Forez Est</t>
+  </si>
+  <si>
+    <t>CCFE</t>
+  </si>
+  <si>
+    <t>Collectivité jeune, issue de la fusion de 5 collectivités.
+42 communes pour une population de 64 756 habitants au 1er janvier 2019.
+ </t>
+  </si>
+  <si>
+    <t>Déchets</t>
+  </si>
+  <si>
+    <t>Territoire CCFE</t>
+  </si>
+  <si>
+    <t>zi du bois vert</t>
+  </si>
+  <si>
+    <t>chemin du renouveau</t>
+  </si>
+  <si>
+    <t>epercieux st paul</t>
+  </si>
+  <si>
+    <t>Education, animation, médiation, Animation de réseau, dialogue territorial</t>
+  </si>
+  <si>
+    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Professionnels, Élus, Tout public</t>
+  </si>
+  <si>
+    <t>marjorie</t>
+  </si>
+  <si>
+    <t>mercier</t>
+  </si>
+  <si>
+    <t>chargée de prevention et d'animation</t>
+  </si>
+  <si>
+    <t>m.mercier@forez-est.fr</t>
+  </si>
+  <si>
+    <t>0610100151</t>
+  </si>
+  <si>
+    <t>https://www.forez-est.fr/vie-quotidienne-forez-est</t>
   </si>
   <si>
     <t>Communauté de Communes des Monts du Pilat</t>
   </si>
   <si>
     <t>CCMP</t>
   </si>
   <si>
     <t>La Communauté de Communes des Monts du Pilat (CCMP) couvre 16 communes du sud de la Loire, en plein coeur du Parc naturel régional du Pilat, et regroupe 15 430 habitants.
 Dans le cadre de ses compétences, la CCMP décline un projet alimentaire territorial (PAT) en coopération avec les acteurs locaux du système alimentaire : élus, habitants, professionnels, associations de l'alimentation, de la santé, et de la précarité, entre autres.
 Lauréate de l'Appel à projets du Programme National pour l'Alimentation (PNA) depuis 2021, la CCMP a obtenu la reconnaissance du ministère de l'Agriculture et de la Souveraineté alimentaire en tant que PAT de niveau 2 en 2024, témoignant de l'avancement de son projet vers une mise en oeuvre opérationnelle sur le territoire. Cette reconnaissance marque le passage du stade de l'émergence à celui de la concrétisation du projet.</t>
   </si>
   <si>
     <t>Communauté de Communes des Monts du Pilat (CCMP) couvre 16 communes du sud de la Loire, en plein coeur du Parc naturel régional du Pilat, et regroupe 15 430 habitants</t>
   </si>
   <si>
     <t>3 place de l'hotel de ville</t>
   </si>
   <si>
     <t>BOURG-ARGENTAL</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Élus, Tout public</t>
   </si>
   <si>
@@ -5196,115 +5289,121 @@
   <si>
     <t>MARLHES</t>
   </si>
   <si>
     <t>Elena</t>
   </si>
   <si>
     <t>Vaudable</t>
   </si>
   <si>
     <t>elena.vaudable@cpie-pilat.fr</t>
   </si>
   <si>
     <t>https://www.cpie-pilat.fr/</t>
   </si>
   <si>
     <t>CPIE Pays Gersois</t>
   </si>
   <si>
     <t>Centre Permanent d'Initiative pour l'Environnement des Pays Gersois</t>
   </si>
   <si>
     <t>Créée en mars 2000, à l'initiative de jeunes étudiants et d'enseignants d'établissement agricoles, sensibles à l'environnement, l'association "Gascogne Nature Environnement" a pour but de promouvoir la citoyenneté et l'éco-citoyenneté, de développer des projets d'aménagement et de valorisation du patrimoine naturel et culturel local et d'agir en faveur du développement durable et de son territoire. 
 Les domaines d'intervention du CPIE des Pays Gersois :
 	Transmettre auprès de tout public les clefs qui permettent de mieux comprendre les enjeux du Développement Durable, afin d'agir en tant que citoyen responsable (sensibilisation et éducation à l'environnement et au développement durable, former, concevoir des outils pédagogiques et de communication).
-	Accompagner les acteurs du territoire dans la mise en oeuvre de leurs projets en lien avec l'environnement et le Développement Durable .
+	Accompagner les acteurs du territoire dans la mise en oeuvre de leurs projets en lien avec l'environnement et le Développement Durable.
 	Préserver notre patrimoine naturel à travers l'amélioration des connaissances scientifiques, pour faciliter la prise de décision (étudier et inventorier les espèces et les milieux, diffuser les connaissances scientifiques, restaurer et gérer les espaces naturels et ruraux, réaliser des expertises environnementales).</t>
   </si>
   <si>
     <t>Nature et Santé, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
-    <t>Le territoire de prédilection de l'association demeure au sud du département du Gers, l'Astarac, et le Pays d'Auch. Cependant ses actions rayonnent sur tout le Gers.</t>
-[...14 lines deleted...]
-    <t>gestion@cpie32.org</t>
+    <t>Le territoire de prédilection de l'association demeure au sud du département du Gers, l'Astarac, et le Pays d'Auch. Cependant, ses actions rayonnent sur tout le Gers.</t>
+  </si>
+  <si>
+    <t>16, rue Delfort</t>
+  </si>
+  <si>
+    <t>MIRANDE</t>
+  </si>
+  <si>
+    <t>Élodie</t>
+  </si>
+  <si>
+    <t>CARRÉ</t>
+  </si>
+  <si>
+    <t>Éducatrice à l'environnement</t>
+  </si>
+  <si>
+    <t>animation@cpie32.org</t>
   </si>
   <si>
     <t>05 62 66 85 77</t>
   </si>
   <si>
     <t>https://www.cpie32.org/</t>
   </si>
   <si>
     <t>CPIE Pays Tarnais</t>
   </si>
   <si>
     <t>Centre Permanent d'Initiative pour l'Environnement des Pays Tarnais</t>
   </si>
   <si>
     <t>L'association CPIE des Pays Tarnais est un laboratoire d'expériences pour innover et pour agir au servir du Tarn et de ses habitants, en favorisant l'initiation, l'éducation, et la promotion par une approche interdisciplinaire et écocitoyenne. 
 Les objectifs du CPIE des Pays Tarnais :
 	la sensibilisation du grand public,
 	l'éducation à l'environnement en direction d'un public scolaires et de jeunes,
 	le développement de la prise en compte de l'environnement dans les projets de développement local durable mis en oeuvre notamment par les collectivités,
 	la formation en direction des collectivités locales notamment, mais aussi du secteur éducatif,
 	l'organisation et l'encadrement technique et social de chantiers liés à l'environnement.
 Les valeurs du CPIE des Pays Tarnais :
 Pour mettre en oeuvre ces objectifs, et compte tenu des valeurs développées par l'Union Nationale des CPIE garante du label, l'association réaffirme les principes fondamentaux.
 	liberté de conscience,
 	laïcité,
 	non discrimination et égalité des chances,
 	transparence et démocratie.</t>
   </si>
   <si>
     <t>Air Extérieur, Environnement sonore, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>25, rue René Lencou</t>
   </si>
   <si>
     <t>Réalmont</t>
   </si>
   <si>
     <t>Isabelle</t>
   </si>
   <si>
     <t>Vaïsse</t>
+  </si>
+  <si>
+    <t>Educatrice à l'environnement</t>
   </si>
   <si>
     <t>i.vaisse@cpie81.fr</t>
   </si>
   <si>
     <t>05 63 34 09 90</t>
   </si>
   <si>
     <t>http://www.cpie81.fr/index.php</t>
   </si>
   <si>
     <t>CPIE Quercy-Garonne</t>
   </si>
   <si>
     <t>Centre Permanent d’Initiatives pour l’Environnement Quercy Garonne</t>
   </si>
   <si>
     <t>L'association Al Païs de Boneta - CPIE Quercy Garonne, une empreinte locale à Caylus en Tarn-et-Garonne.
 Le CPIE Quercy Garonne
 Une idée partagée par la collectivité et des habitants :
 L'association est née en mars 1998 à l'initiative de la commune de Caylus et portée par de nombreux bénévoles passionnés de patrimoine naturel et culturel. L'ancienne grange au bord du lac dans le l'ENS Espace Naturel Sensible de Labarthe a été aménagée en écomusée de la vallée de la Bonnette et des gorges de l'Aveyron, pour en faire un point d'attrait touristique. Des animations scolaires et grand public sur l'environnement et la découverte du patrimoine étaient proposées.</t>
   </si>
   <si>
     <t>Labarthe</t>
   </si>
@@ -6031,53 +6130,50 @@
   <si>
     <t>https://www.eco-citoyennetes.fr/</t>
   </si>
   <si>
     <t>Ecodiv</t>
   </si>
   <si>
     <t>L'association Ecodiv est née en 2002. Créée à l'initiative de naturalistes de terrain, ses activités se développent essentiellement dans la région Languedoc-Roussillon et Midi-Pyrénées et le long de la chaîne pyrénéenne. 
 Elle a pour but de contribuer à la préservation de notre environnement à travers différents axes : 
 	La connaissance du patrimoine naturel, grâce à la réalisation d'inventaires, de suivis, et à des prospections dans différents domaines naturalistes ; 
 	L'information du grand public, des institutions et des professionnels à travers des formations, des publications, des actions de sensibilisation ; 
 	La gestion et la préservation du patrimoine naturel, avec, par exemple, la réalisation de plans de gestion, la participation à des actions de mise en protection.
 L'association Ecodiv est membre du Groupe d'Education à l'Environnement de l'Aude (Gée Aude).</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Eau</t>
   </si>
   <si>
     <t>Aude surtout et ponctuellement départements limitrophes</t>
   </si>
   <si>
     <t>/</t>
   </si>
   <si>
     <t>Fendeille</t>
-  </si>
-[...1 lines deleted...]
-    <t>David</t>
   </si>
   <si>
     <t>Richin</t>
   </si>
   <si>
     <t>Médiateur scientifique</t>
   </si>
   <si>
     <t>drichin@free.fr</t>
   </si>
   <si>
     <t>0618754319</t>
   </si>
   <si>
     <t>https://ecodiv.fr/</t>
   </si>
   <si>
     <t>ECOLAB30</t>
   </si>
   <si>
     <t>Ecolab30 est une association qui vise à promouvoir les techniques de construction écologiques, dans le neuf comme en rénovation. Elle agit notamment auprès des particuliers qui souhaitent entreprendre un projet en autoconstruction/rénovation écologique totale ou partielle.</t>
   </si>
   <si>
     <t>100km autour de Monoblet (30170)</t>
   </si>
@@ -6889,50 +6985,92 @@
     <t>Depuis plus de quarante ans, FNE-Rhône agit pour préserver la nature et l'environnement. Pour cela elle mène des actions de gestion, de protection et de sensibilisation. L'éducation à la nature et à l'environnement s'inscrit de façon prioritaire dans les actions de FNE-Rhône. La démarche pédagogique qui imprègne ses activités éducatives repose sur le principe « aimer et comprendre pour protéger » Dans cet esprit, nos interventions ont pour but de sensibiliser à la richesse et à la fragilité de la nature, de favoriser la compréhension des liens entre les êtres vivants, de susciter des interrogations sur la place de l'homme dans la nature et sa responsabilité vis à vis de l'environnement. Elles peuvent prendre la forme de conférences, de cycle d'animations, d'accompagnement de projets... FNE-Rhône s'engage à sensibiliser la société. Elle s'adresse donc aux décideurs pour la prise en compte de la nature, de l'environnement et de l'écocitoyenneté, mais également au grand public grâce à ses publications, l'organisation de sorties et de conférences.</t>
   </si>
   <si>
     <t>22 rue Edouard Aynard</t>
   </si>
   <si>
     <t>Villeurbanne</t>
   </si>
   <si>
     <t>Cedric</t>
   </si>
   <si>
     <t>Bonvoisin</t>
   </si>
   <si>
     <t>Animateur Nature</t>
   </si>
   <si>
     <t>cedric.bonvoisin@fne-aura.org</t>
   </si>
   <si>
     <t>04 37 47 88 52</t>
   </si>
   <si>
     <t>https://www.fne-aura.org/rhone</t>
+  </si>
+  <si>
+    <t>France Nature Environnement Haute-Savoie</t>
+  </si>
+  <si>
+    <t>FNE 74</t>
+  </si>
+  <si>
+    <t>FNE 74, est une association fondée en 1974, est agréée pour la protection de la nature et reconnue d'intérêt général. C'est la reconnaissance officielle de nombreuses spécificités :
+	Notre activité est non lucrative
+	Notre gestion est désintéressée et n'est pas mise en oeuvre au profit d'un cercle restreint de personnes
+	Notre rayonnement dépasse le cadre local
+	Notre fonctionnement est démocratique et organisé
+Le pôle EECC – Éducation à l'Environnement et au Changement Climatique – de FNE 74 est composé de deux salariés à temps plein, ainsi que d'une personne supplémentaire pour renforcer l'équipe, afin d'assurer une qualité pédagogique en mai et juin.
+L'équipe propose des actions pédagogiques visant à découvrir le patrimoine naturel de la Haute-Savoie et à développer des liens avec la nature pour prendre soin de soi et de son environnement. Notre démarche pédagogique met en avant des approches scientifiques, participatives et sensibles.
+Nous construisons avec nos partenaires et les équipes pédagogiques des projets autour de l'expérience et de la découverte pour favoriser l'apprentissage de notre environnement et pour tisser un lien avec celui-ci.
+La nature est donc l'objet et le support de nos actions éducatives !
+FNE Haute-Savoie est une association d'éducation populaire agréée par le Ministère de l'Éducation Nationale de la jeunesse et des sports et est également reconnue comme association complémentaire de l'enseignement public agréée par l'Académie de Grenoble. Ces agréments nous permettent d'intervenir dans les établissements pendant le temps scolaire, et assurent une qualité de nos interventions pédagogiques, en lien avec les programmes scolaires.</t>
+  </si>
+  <si>
+    <t>Air Extérieur, Changements climatiques, Eau, Déchets</t>
+  </si>
+  <si>
+    <t>84, route du Vieran</t>
+  </si>
+  <si>
+    <t>Théophile</t>
+  </si>
+  <si>
+    <t>TUSSEAU</t>
+  </si>
+  <si>
+    <t>Responsable du pôle EECC</t>
+  </si>
+  <si>
+    <t>theophile.tusseau@fne-aura.org</t>
+  </si>
+  <si>
+    <t>0745117121</t>
+  </si>
+  <si>
+    <t>https://www.fne-aura.org/notre-offre/haute-savoie/decouvrez-toute-notre-offre-p…</t>
   </si>
   <si>
     <t>FRANCE NATURE ENVIRONNEMENT LOIRE</t>
   </si>
   <si>
     <t>FNE LOIRE</t>
   </si>
   <si>
     <t>Avant de s'appeler France Nature Environnement Loire, la Fédération Rhône-Alpes de Protection de la Nature de la Loire naît en 1984 d'une volonté commune des associations du département. En 2019, elle devient France Nature Environnement Loire et se compose d'une trentaine de salarié(e)s.
 Son action permet de sensibiliser 300 000 personnes par an dont 25 000 scolaires.
 FNE Loire fédère une vingtaine d'associations locales qui œuvrent, chacune dans son domaine,  au respect de notre environnement. Elle compte 7 000 adhérents.
 Ce mouvement citoyen réunit des milliers de militants, bénévoles ou salariés, qui rencontrent les élus et les décideurs, forment les bénévoles, font entendre la voix de la nature dans une centaine de commissions par an, participent aux débats et consultations publics.
 FNE Loire mène des actions pour la protection de la faune et de la flore, des milieux naturels et de l'environnement en vue de :
 	Connaître, préserver et valoriser les milieux naturels de notre région par le biais de suivis scientifiques et d' inventaires de leur faune et de leur flore.
 	Restaurer les écosystèmes pour maintenir la biodiversité avec la réhabilitation et gestion de sites de nature et la mise en place de sentiers d'interprétations.La création de l'Ecopole du Forez est un exemple de réhabilitation et une réussite pour le tourisme de nature dans notre département. Plus d'1 million de personnes ont déjà découvert le site depuis son ouverture en 1993. La création de la Réserve Naturelle Régionale des Gorges de la Loire a permis de préserver un milieu emblématique aux portes de Saint-Etienne.
 	Lutter contre les pollutions, les dégradations de notre environnement et du patrimoine naturel en proposant des alternatives pour l'aménagement et le développement de notre territoire au sein de commissions et d'instances officielles (soit près de 300 réunions par an). Ceci nous permet de jouer un rôle important dans le débat environnemental. FNE Loire se porte aussi partie civile dans certaines affaires de pollutions ou au tribunal administratif lorsque c'est nécessaire…
 	Éduquer à la nature et à l'environnement par l'intermédiaire d'interventions sur des thématiques environnementales (déchets, tri sélectif, écocitoyenneté, jardinage bio…), la sensibilisation des écoles, collèges, lycées professionnels et universités et la formation professionnelle auprès des animateurs, des élus et des techniciens.
 	Sensibiliser le grand public avec des visites à thèmes de sensibilisation à la nature, des expositions pédagogiques interactives, des ateliers et des conférences.
 Elle dispose des agréments au titre de protection de l'environnement, de l'Education Nationale et de Jeunesse et sports. FNE Loire est adhérente au Graine, à FNE AURA (reconnue d'Utilité Publique), à FNE, au REN et membre du Collectif Loire d'Education à l'Environnement et au Développement Durable (CLEEDD).</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Loire (42)</t>
@@ -7639,77 +7777,50 @@
 https://presage.univ-st-etienne.fr/fr/index.html</t>
   </si>
   <si>
     <t>Commune, Départements, Régions, Autres (National, Europe)</t>
   </si>
   <si>
     <t>10 rue de la Marandière</t>
   </si>
   <si>
     <t>Saint-Priest-en-Jarez</t>
   </si>
   <si>
     <t>Véronique</t>
   </si>
   <si>
     <t>RÉGNIER</t>
   </si>
   <si>
     <t>Coordinatrice de l'Institut PRESAGE (PhD)</t>
   </si>
   <si>
     <t>veronique.regnier@univ-st-etienne.fr</t>
   </si>
   <si>
     <t>https://presage.univ-st-etienne.fr/fr/index.html</t>
-  </si>
-[...25 lines deleted...]
-    <t>0626115061</t>
   </si>
   <si>
     <t>Kimiyo</t>
   </si>
   <si>
     <t>Kimiyo, Éveiller votre curiosité
 Notre association de culture scientifique a pour objectif de créer des liens entre le monde de la recherche et les citoyens.
 Nous participons au développement de la citoyenneté en incitant tous les publics, y compris les chercheurs à questionner la société de demain et comment les sciences la construise.
 A travers divers évènements - rencontres en médiathèque, animations scolaires et grand public.</t>
   </si>
   <si>
     <t>Aménagement du territoire, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>27 rue Jules Ferry</t>
   </si>
   <si>
     <t>Frontignan</t>
   </si>
   <si>
     <t>https://kimiyo.fr/?AccueiL</t>
   </si>
   <si>
     <t>KPSENS</t>
   </si>
@@ -8136,149 +8247,146 @@
   <si>
     <t>Pédagogue par la nature et formatrice</t>
   </si>
   <si>
     <t>bleues.bellules@gmail.com</t>
   </si>
   <si>
     <t>https://bleues-bellules.fr/</t>
   </si>
   <si>
     <t>Les Connexions</t>
   </si>
   <si>
     <t>Les Connexions (18 salariés temps plein – Association Loi 1901 ne faisant pas de bénéfices - réseau de 600 bénévoles), organisme professionnel fiscalisé de l'économie sociale et solidaire, œuvre depuis 2004 à sensibiliser et accompagner au tri et au recyclage des déchets sur le tout le territoire métropolitain, son siège social se situe en Ardèche et depuis juin 2019 une nouvelle antenne est née en Guadeloupe (DOM-TOM).
 Les Connexions apportent les outils, l'expérience, les ressources et l'équipement adapté à l'événement, du tournoi sportif communal au festival de musique attirant des milliers de personnes – dans le but de rendre la collecte sélective des déchets efficace à l'échelle d'un évènement.
 Pour cela, toute l'équipe œuvre durant toute la chronologie de l'événement :
 	formation et accompagnement,
 	audit &amp; expertise conseil en amont,
 	sensibilisation au tri des déchets pendant l'événement (prévention, tri, recyclage),
 	gestion de la collecte sélective (mise en place du dispositif : équipes vertes, matériel),
 	location – vente du mobilier de collecte adapté,
 	recyclage des produits et matériaux destinés au rebus en fin d'événement.
 L'association Les Connexions fédère autour d'elle un réseau de 600 bénévoles.</t>
   </si>
   <si>
-    <t>Déchets</t>
-[...1 lines deleted...]
-  <si>
     <t>Le buis d'Aps</t>
   </si>
   <si>
     <t>07400</t>
   </si>
   <si>
     <t>Alba-la-Romaine</t>
   </si>
   <si>
     <t>Fabrication d'outils d'animation - Matériauthèque de produits de scénographies et de construction issus des évènements</t>
   </si>
   <si>
     <t>Tous les publics</t>
   </si>
   <si>
     <t>Lucile</t>
   </si>
   <si>
     <t>Aubry</t>
   </si>
   <si>
     <t>Communication</t>
   </si>
   <si>
     <t>communication@lesconnexions.org</t>
   </si>
   <si>
     <t>04 75 49 00 53</t>
   </si>
   <si>
     <t>http://www.lesconnexions.org/</t>
   </si>
   <si>
     <t>Les Petits Débrouillards Occitanie</t>
   </si>
   <si>
     <t>?=+</t>
   </si>
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
-Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
+Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, Les Petits Débrouillards contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.
-L'association des petits débrouillards mène des projets éducatifs aux sciences et aux techniques via ses antennes locales, au plus proche des populations urbaines, péri-urbaines et rurales.</t>
+L'association des Petits Débrouillards mène des projets éducatifs aux sciences et aux techniques via ses antennes locales, au plus proche des populations urbaines, péri-urbaines et rurales.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau, Déchets</t>
   </si>
   <si>
     <t>49 boulevard Berthelot</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
-    <t>Bernabeu</t>
+    <t>BERNABEU</t>
   </si>
   <si>
     <t>coordinateur pédagogique</t>
   </si>
   <si>
     <t>d.bernabeu@lespetitsdebrouillards.org</t>
   </si>
   <si>
     <t>09 72 13 10 83</t>
   </si>
   <si>
     <t>https://www.lespetitsdebrouillardsoccitanie.org/</t>
   </si>
   <si>
     <t>Les Petits Débrouillards Occitanie - Antenne du Gard</t>
   </si>
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
-Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
+Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, Les Petits Débrouillards contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.</t>
   </si>
   <si>
     <t>Air Extérieur, Changements climatiques, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
-    <t>2 rue de Font Dame</t>
+    <t>241 rue Thalès</t>
   </si>
   <si>
     <t>Amalia</t>
   </si>
   <si>
-    <t>Guardiola</t>
+    <t>GUARDIOLA</t>
   </si>
   <si>
     <t>Coordinatrice Pédagogique Transition Ecologique</t>
   </si>
   <si>
     <t>a.guardiola@debrouillonet.org</t>
   </si>
   <si>
-    <t>09 81 36 97 02</t>
+    <t>06 44 82 74 97</t>
   </si>
   <si>
     <t>Les Petits Débrouillards Occitanie - antenne Pyrénées-Orientales</t>
   </si>
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
 Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.
 L'association participe activement à la campagne Pik'tro, dispositif pédagogique régional qui sensibilise la population d'Occitanie aux enjeux sanitaires liés aux moustique tigre, mais aussi des tiques et des chenilles processionnaires.</t>
   </si>
   <si>
     <t>Perpignan</t>
   </si>
   <si>
     <t>1 rue Léon Blum</t>
   </si>
   <si>
     <t>Le Soler</t>
   </si>
   <si>
     <t>REGLI</t>
   </si>
   <si>
     <t>Coordinatrice et animatrice scientifique</t>
   </si>
@@ -8409,79 +8517,80 @@
   <si>
     <t>vals près le puy</t>
   </si>
   <si>
     <t>formation</t>
   </si>
   <si>
     <t>émilie</t>
   </si>
   <si>
     <t>Guérault</t>
   </si>
   <si>
     <t>chargée de mission jeunesse et formation</t>
   </si>
   <si>
     <t>formation@fol43.fr</t>
   </si>
   <si>
     <t>0471028817</t>
   </si>
   <si>
     <t>https://fol43.org</t>
   </si>
   <si>
-    <t>Lisa Bonal - Eco-infirmière</t>
-[...2 lines deleted...]
-    <t>Infirmière depuis 5 ans, j'ai commencé ma carrière aux urgences pédiatriques sur Paris et Toulouse. Consciente de l'urgence d'agir face au réchauffement climatique, de nombreux questionnements se soulèvent notamment concernant la sur-consommation de plastiques à usage unique au sein de l'hôpital mais aussi sur notre manière de soigner. Plutôt que de soigner des maladies, comment les éviter ?
+    <t>Lisa Bonal - Éco-infirmière</t>
+  </si>
+  <si>
+    <t>Infirmière depuis cinq ans, j'ai commencé ma carrière aux urgences pédiatriques sur Paris et Toulouse. Consciente de l'urgence d'agir face au réchauffement climatique, de nombreux questionnements se soulèvent notamment concernant la sur-consommation de plastiques à usage unique au sein de l'hôpital mais aussi sur notre manière de soigner. Plutôt que de soigner des maladies, comment les éviter ?
 Pour répondre à cette question, il faut connaître les expositions, je me suis formée en 2023 à la santé environnementale grâce à l'IFSEN (Institut de Formation en Santé ENvironnementale).
-Depuis janvier 2024, j'interviens en tant qu'éco-infirmière auprès de futur.es professionnel.les soignants, étudiants, professionnel.les de santé, grand public, etc.
-[...1 lines deleted...]
-Profil LinkedIn : www.linkedin.com/in/lisa-bonal </t>
+Depuis janvier 2024, j'interviens en tant qu'éco-infirmière auprès de futur·es professionnel·les soignants, étudiants, professionnel·les de santé, grand public, etc.
+Mon activité est inscrite au sein d'une Coopérative d'Activité et d'Emploi (CAE) : Kanopé sur Auch. 
+→ Mon profil LinkedIn : www.linkedin.com/in/lisa-bonal 
+→ Pour en savoir plus sur mes activités : https://www.eco-inf.fr/</t>
   </si>
   <si>
     <t>Toulouse et alentours</t>
   </si>
   <si>
-    <t>rue</t>
-[...1 lines deleted...]
-  <si>
     <t>Lisa</t>
   </si>
   <si>
-    <t>Bonal</t>
-[...2 lines deleted...]
-    <t>Eco-infirmière</t>
+    <t>BONAL</t>
+  </si>
+  <si>
+    <t>Éco-infirmière</t>
   </si>
   <si>
     <t>lisabonal@eco-inf.fr</t>
   </si>
   <si>
-    <t>0763726285</t>
+    <t>07 63 72 62 85</t>
+  </si>
+  <si>
+    <t>https://www.eco-inf.fr/</t>
   </si>
   <si>
     <t>LISST</t>
   </si>
   <si>
     <t>Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires</t>
   </si>
   <si>
     <t>Le LISST (Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires) est une Unité Mixte de Recherche en Sciences Humaines et Sociales à large couverture thématique qui relève des sections 36, 38 et 39 du CNRS. Il est situé à la Maison de la Recherche sur le campus du Mirail de l'Université Toulouse Jean-Jaurès. Le LISST a pour tutelles l'Université Toulouse - Jean Jaurès, le CNRS, l'EHESS et l'ENSFEA.
 Le projet scientifique du LISST est de contribuer globalement à la compréhension des dynamiques des sociétés contemporaines. Il s'intéresse aux :
 	Solidarités : sous toutes leurs formes, qu'il s'agisse d'agencements spontanés ou de dispositifs publics,
 	Sociétés : globalisation, innovation, fragmentation, diversité des mondes sociaux et économiques, recompositions des inégalités,
 	Territoires : considérés non pas comme une simple "surface" de déploiement mais comme une composante des dynamiques sociales.
 Les recherches sont portées par 4 équipes : LISST-CAS (Centre d'Anthropologie Sociale), LISST-CERS (Collectif : Expériences Réseaux et Sociétés), LISST-CIEU (Centre Interdisciplinaire d'Études Urbaines), LISST-Dynamiques Rurales (en savoir plus).
 Le travail réalisé par chaque équipe est complété au sein de 5 axes transversaux, à la fois espaces de dialogue inter-équipes et pépinières thématiques : Environnement et Sociétés, Mondialisations, Différenciations territoriales et action collective, Innovations et société, Parcours de vie et inégalités (en savoir plus).
 Le LISST : Un laboratoire internationalisé dont les terrains d'enquêtes se situent dans l'espace européen, les Amériques, l'Afrique et l'Asie.</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>5, Allées A. Machado</t>
   </si>
   <si>
     <t>05.61.50.42.71 ou 05.61.50.42.70</t>
@@ -9046,53 +9155,50 @@
     <t>41 Bd Ferroul</t>
   </si>
   <si>
     <t>NARBONNE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Offre documentaire</t>
   </si>
   <si>
     <t>Domingues</t>
   </si>
   <si>
     <t>chargée d'accueil et de communication</t>
   </si>
   <si>
     <t>s.domingues@mairie-narbonne.fr</t>
   </si>
   <si>
     <t>Mésange &amp; Libellule</t>
   </si>
   <si>
     <t>activité de découverte de la nature 100% plein air
 clubs nature des mercredis, stages nature pendant les vacances et ateliers scolaires et tous publics, pour prendre soin de soi des autres et de la nature</t>
   </si>
   <si>
-    <t>Nature et Santé, Changements climatiques, Eau, Santé-Environnement</t>
-[...1 lines deleted...]
-  <si>
     <t>Sud Ardèche</t>
   </si>
   <si>
     <t>15 chemin de L'Ardèche</t>
   </si>
   <si>
     <t>07200</t>
   </si>
   <si>
     <t>Saint Sernin</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Famille, Professionnels, Tout public</t>
   </si>
   <si>
     <t>Lila</t>
   </si>
   <si>
     <t>Benzid Chevalier</t>
   </si>
   <si>
     <t>mesangeetlibellule@gmail.com</t>
   </si>
   <si>
     <t>https://mesangeetlibellule.com</t>
@@ -9362,53 +9468,53 @@
   <si>
     <t>ANESTIS</t>
   </si>
   <si>
     <t>Responsable d'activité PPS</t>
   </si>
   <si>
     <t>l.anestis@mfara.fr</t>
   </si>
   <si>
     <t>0646791010</t>
   </si>
   <si>
     <t>https://ara.mutualite.fr/</t>
   </si>
   <si>
     <t>Mutualité Française Occitanie</t>
   </si>
   <si>
     <t>MFO</t>
   </si>
   <si>
     <t>Fédération de mutuelles</t>
   </si>
   <si>
-    <t>La Mutualité Française Occitanie représente la Mutualité Française au niveau régional. Elle rassemble et représente environ 132 mutuelles. Ces mutuelles protègent 3,2 millions de personnes.
+    <t>La Mutualité Française Occitanie représente la Mutualité Française au niveau régional. Elle rassemble et représente environ 128 mutuelles. Ces mutuelles protègent 3,2 millions de personnes.
 Porte-parole de la Fédération Nationale de la Mutualité Française en région, la Mutualité Française Occitanie contribue à défendre et améliorer notre système de santé et de protection sociale.
-Acteur de santé publique, la Mutualité Française Occitanie développe une politique de prévention et promotion de la santé dans une logique d'accompagnement des adhérents des mutuelles et de la population régionale afin de contribuer au maintien et à l'amélioration de la santé de tous. Chaque année, ce sont près de 800 interventions en direction de plus de 40 000 participants qui contribuent au maintien et à l'amélioration de la santé de tous.</t>
+Acteur de santé publique, la Mutualité Française Occitanie développe une politique de prévention et promotion de la santé dans une logique d'accompagnement des adhérents des mutuelles et de la population régionale afin de contribuer au maintien et à l'amélioration de la santé de tous. Chaque année, ce sont près de 900 interventions en direction de plus de 24 000 participants qui contribuent au maintien et à l'amélioration de la santé de tous.</t>
   </si>
   <si>
     <t>3, rue de Metz</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Tout public</t>
   </si>
   <si>
     <t>Marion</t>
   </si>
   <si>
     <t>RETAUX</t>
   </si>
   <si>
     <t>Responsable Prévention et Promotion de la Santé</t>
   </si>
   <si>
     <t>marion.retaux@mutoccitanie.fr</t>
   </si>
   <si>
     <t>05 34 44 33 10</t>
   </si>
   <si>
     <t>https://occitanie.mutualite.fr/</t>
   </si>
@@ -9574,53 +9680,50 @@
   <si>
     <t>contact@nature-sens.org</t>
   </si>
   <si>
     <t>NEOECOLO</t>
   </si>
   <si>
     <t>Libère l'écolo qui est en toi</t>
   </si>
   <si>
     <t>NÉOÉCOLO accompagne les structures de promotion de la santé et de l'environnement à déployer leur impact et renouer avec leur mission : développer le pouvoir d'agir. Nous développons pour vos bénéficiaires des programmes collectifs et multi-séances clé en main ou sur mesure pour accompagner le changement durablement sur les sujets de Santé Écologie. Chaque programme est associé à une mesure d'impact.
 La force de NÉOÉCOLO est d'allier l'expertise en santé-environnement à l'accompagnement au changement écologique.
 NEOECOLO est fondé par ANAIS LESIOURD, écolo enthousiaste depuis 2015. Formée en santé environnement par l'IFSEN et à l'accompagnement au changement des transitions écologiques et sociétales par Changement vivant (Lara Mang Joubert).</t>
   </si>
   <si>
     <t>Changements climatiques, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>LOIRE, RHONE, Agglo Roanne, Agglo Loire Forez</t>
   </si>
   <si>
     <t>482 LE COIN</t>
   </si>
   <si>
     <t>SAINT MARTIN LA SAUVETE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>ANAIS</t>
   </si>
   <si>
     <t>LESIOURD</t>
   </si>
   <si>
     <t>anais@neoecolo.fr</t>
   </si>
   <si>
     <t>0675864717</t>
   </si>
   <si>
     <t>http://neoecolo.fr</t>
   </si>
   <si>
     <t>Observatoire régional de la santé Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>ORS Aura</t>
   </si>
@@ -9808,50 +9911,93 @@
   <si>
     <t>FAVERGES-SEYTHENEX</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Tout public</t>
   </si>
   <si>
     <t>professionnels de santé et assimilés, futurs et jeunes parents, public scolaire</t>
   </si>
   <si>
     <t>Augier</t>
   </si>
   <si>
     <t>Auto-entrepreneur</t>
   </si>
   <si>
     <t>agnes.osmose@gmail.com</t>
   </si>
   <si>
     <t>0627345636</t>
   </si>
   <si>
     <t>https://osmose-santeenvironnementale.fr</t>
   </si>
   <si>
+    <t>Parc naturel régional Corbières-Fenouillèdes</t>
+  </si>
+  <si>
+    <t>PNR CF</t>
+  </si>
+  <si>
+    <t>Syndicat mixte de gestion d'un PNR</t>
+  </si>
+  <si>
+    <t>Situé à cheval entre l'Aude et les Pyrénées-Orientales, le Parc s'étend sur 1 780 km² et regroupe 99 communes. Ici, garrigues méditerranéennes et forêts pyrénéennes se rencontrent, dessinant un paysage unique. Près de 30 000 habitants vivent au cœur de ce territoire, où traditions locales, biodiversité et savoir-faire sont au centre du projet du Parc.
+Le Parc mène des actions concrètes de protection de la biodiversité, valorisation du patrimoine culturel, éducation au développement durable, aménagement respectueux… Ces défis transversaux sont relevés en partenariat avec les acteurs locaux.</t>
+  </si>
+  <si>
+    <t>Changements climatiques, Aménagement du territoire, Eau, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Corbières (Aude) et Fenouillèdes (Pyrénées-Orientales)</t>
+  </si>
+  <si>
+    <t>2 rue de la Cave coopérative</t>
+  </si>
+  <si>
+    <t>TUCHAN</t>
+  </si>
+  <si>
+    <t>Mélissa</t>
+  </si>
+  <si>
+    <t>BERNARD</t>
+  </si>
+  <si>
+    <t>Chargée de mission EEDD</t>
+  </si>
+  <si>
+    <t>m.bernard@corbieres-fenouilledes.fr</t>
+  </si>
+  <si>
+    <t>04 68 33 99 80</t>
+  </si>
+  <si>
+    <t>https://www.parc-corbieres-fenouilledes.fr/</t>
+  </si>
+  <si>
     <t>Partageons les Jardins</t>
   </si>
   <si>
     <t>Partageons les jardins anime depuis 2012 un réseau de jardins collectifs, diffuse les valeurs des jardins partagés auprès du grand public et effectue des animations et formations liées au jardinage écologique et citoyen. Elle accompagne également des bailleurs sociaux, communes entreprises et structures diverses dans la création et le suivi de jardin partagé. 
 Historique
 Le collectif Partageons les jardins ! est né en novembre 2009 d'une rencontre entre jardiniers et amateurs de nature en ville dans l'agglomération toulousaine. En 2012 est créée l'association afin de mettre en place des outils et des actions de partage autour du jardinage. En 2021, l'association Partageons les Jardins emploie cinq salariés, compte une cinquantaine d'adhérents et accompagne une dizaine de création de jardins partagés.
 Activités
 Animation de réseau :
 Accueil, information, sensibilisation du public / Gestion d'un centre de ressources du jardinage (livres, outils, graines…) / Ateliers pratiques de jardinage et de construction en bois / Organisation événements : projections, cafés jardins, conférences, fêtes de saison… / Visites de jardins : thématiques ou destinées aux porteurs de projets / Diffusion d'événements nature via le site internet, les réseaux sociaux et la lettre d'information. 
 Accompagnement à la création de jardins partagés :
 Accompagnement de différents types de porteurs de projets (habitants, collectivités, association, bailleurs sociaux, promoteurs immobiliers…) à une méthodologie pour la création de jardins partagés en respectant les principes de la charte « Jardin en partage ». Les étapes méthodologiques sont les suivantes : Diagnostic, mobilisation, concertation, animation d'ateliers de jardinage et de suivi, évaluation.
 Formation :
 Partageons les jardins propose des formations destinées aux salariés et bénévoles de structures à vocation socioéducatives, socio-culturelles ou d'éducation à l'environnement et aux particuliers souhaitant acquérir de nouveaux savoirs et savoir-faire. Les thèmes : création de jardin partagé, animation de jardin partagé, aménagement d'un jardin partagé, pratiques agro écologiques.
 Réseaux
 Partageons les jardins est un réseau d'acteurs du jardinage collectif et écologique. Il regroupe aussi bien des jardiniers, des entreprises que des acteurs de l'animation travaillant autour des thématiques du jardinage et de l'animation territoriale. Si les actions de terrain se déroulent principalement autour de Toulouse, le rayonnement des actions, outils et modes de diffusion atteignent des adhérents et usagers, personnes physiques et morales venant de toute de l'Occitanie ouest. 
 Partageons les jardins est le correspondant local pour l'Occitanie ouest du réseau national des jardins partagés (JTSE).</t>
   </si>
   <si>
     <t>Territoires adjacents à Toulouse 31;09; 81; 82; 32</t>
   </si>
   <si>
     <t>105 boulevard Pierre et Marie Curie</t>
   </si>
   <si>
     <t>Accompagnement à la création de jardins partagés</t>
@@ -11018,53 +11164,50 @@
   </si>
   <si>
     <t>Enfants (7-12 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>https://reveillerlesliens.fr</t>
   </si>
   <si>
     <t>Rhizo'Sol</t>
   </si>
   <si>
     <t>Association d'Education aux Mondes et aux Autres.
 Nous intervenons essentiellement auprès des publics scolaires autour de trois champs:
 	L'Education à l'Environnement par l'entrée Alimentation et Transition Energétique
 	Solidarité Internationale
 	Ecologie Relationnelle et Vivre ensemble</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture</t>
   </si>
   <si>
     <t>Rue des Fossés</t>
   </si>
   <si>
     <t>CHARPEY</t>
-  </si>
-[...1 lines deleted...]
-    <t>Education, animation, médiation, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Chargée de Mission Education aux Mondes et aux Autres</t>
   </si>
   <si>
     <t>education@rhizosol.lautre.net</t>
   </si>
   <si>
     <t>0660610158</t>
   </si>
   <si>
     <t>https://www.rhizosol.org</t>
   </si>
   <si>
     <t>S'ortie</t>
   </si>
   <si>
     <t>SCOP CAE Oxalis</t>
   </si>
   <si>
     <t>S'ortie a intégré Oxalis en janvier 2022. L'activité S'ortie, représentée par Marie-Laure Ponnelle et Cédric Bonvoisin, est un des collaborateurs d'Oxalis. Nous partageons des valeurs communes et cela nous permet d'exercer notre toute jeune activité. Le cœur d'activité est d'intervenir auprès de différents publics de la crèche à l'adulte en privilégiant le contact avec la nature : L'animation nature pour tous !
 Les objectifs de notre activité sont :
 	Reconnecter les personnes à la nature
 	Mettre en avant les liens forts que nous avons avec la nature
 	Favoriser les pédagogies alternatives : Pédagogie de projet, pédagogie active, accompagnement à l'école du dehors, éducation par la nature
@@ -11667,50 +11810,53 @@
   <si>
     <t>Adolescents (13-18 ans), Professionnels, Tout public</t>
   </si>
   <si>
     <t>Planteau</t>
   </si>
   <si>
     <t>contact@tram66.org</t>
   </si>
   <si>
     <t>0641101415</t>
   </si>
   <si>
     <t>http://tram66.org/</t>
   </si>
   <si>
     <t>Union régionale des CPIE Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>URCPIE AURA</t>
   </si>
   <si>
     <t>L'Union Régionale des Centres Permanents d'Initiatives pour l'environnement d'Auvergne - Rhône-Alpes regroupe les CPIE de la Région et 5 membres associés. Elle élabore et conduit des projets de portée régionale en lien avec ses membres et partenaires. Elle représente et assure la promotion des savoir-faire de son réseau. Elle promeut et porte un pôle de formation en faveur de la transition écologique sur les territoires, à destination notamment des salariés d'associations, d'entreprises, de collectivités, des élus et des administrateurs.</t>
   </si>
   <si>
+    <t>Nature et Santé, Air Extérieur, Eau, Santé-Environnement</t>
+  </si>
+  <si>
     <t>245 rue Duguesclin</t>
   </si>
   <si>
     <t>Education, animation, médiation, Conseils, expertise, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Jeunes (12-25 ans), Professionnels, Tout public</t>
   </si>
   <si>
     <t>GAELLE</t>
   </si>
   <si>
     <t>GRATTARD</t>
   </si>
   <si>
     <t>Déléguée régionale</t>
   </si>
   <si>
     <t>g.grattard@urcpie-aura.org</t>
   </si>
   <si>
     <t>0437434506</t>
   </si>
   <si>
     <t>https://www.urcpie-aura.org</t>
@@ -11742,53 +11888,50 @@
   <si>
     <t>Professeur d'université / Santé Publique</t>
   </si>
   <si>
     <t>m-pierre.sauvant-rochat@uca.fr</t>
   </si>
   <si>
     <t>URCPIE Occitanie</t>
   </si>
   <si>
     <t>Union régionale des Centres Permanents d'Initiatives pour l'Environnement d'Occitanie</t>
   </si>
   <si>
     <t>Issus de la fusion des territoires, l'URCPIE Midi-Pyrénées et les CPIE du Languedoc-Roussillon se sont réunis pour créer en 2017, l'association « Union régionale des Centres Permanents d'Initiatives pour l'Environnement d'Occitanie ». Elle a pour objet de :
 	Représenter les associations de la région labellisées CPIE par l'Union nationale des CPIE, auprès ou au sein des instances régionales et/ou interrégionales et/ou nationales où sont traités ou débattus les sujets d'engagement des CPIE conformément aux critères de leur label,
 	Promouvoir en région et/ou inter-régions, les valeurs, modes d'agir et domaines d'activités des CPIE,
 	Favoriser les échanges et la mutualisation d'expériences et de moyens entre les associations de la région, labellisées « CPIE »,
 	Constituer une plateforme d'élaboration de projets de portée régionale, relais des orientations définies par l'Union nationale des CPIE pour son réseau,
 	Participer en liaison avec l'union au développement du réseau en repérant les situations favorables à la labellisation de nouveaux CPIE.</t>
   </si>
   <si>
     <t>Les programmes de l'URCPIE Occitanie sont réalisés par les CPIE sur leurs territoires d'intervention respectifs</t>
   </si>
   <si>
     <t>16 rue Delort</t>
-  </si>
-[...1 lines deleted...]
-    <t>MIRANDE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Boris</t>
   </si>
   <si>
     <t>Landsberger-Isaac</t>
   </si>
   <si>
     <t>boris.landsberger@urcpie-occitanie.fr</t>
   </si>
   <si>
     <t>0680802803</t>
   </si>
   <si>
     <t>https://urcpie-occitanie.fr</t>
   </si>
   <si>
     <t>URPS médecins d'Occitanie</t>
   </si>
   <si>
     <t>URPS</t>
   </si>
@@ -12418,60 +12561,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W333"/>
+  <dimension ref="A1:W336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:W333"/>
+      <selection activeCell="A1" sqref="A1:W336"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="110.83" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1557.048" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
@@ -12844,3276 +12987,3278 @@
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1" t="s">
         <v>97</v>
       </c>
       <c r="W6" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="1" t="s">
         <v>100</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K7" s="1"/>
       <c r="L7" s="1">
         <v>73000</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O7" s="1"/>
       <c r="P7" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Q7" s="1"/>
       <c r="R7" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="S7" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="T7" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="U7" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="V7" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="W7" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K8" s="1"/>
       <c r="L8" s="1">
         <v>32600</v>
       </c>
       <c r="M8" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="O8" s="1"/>
       <c r="P8" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="Q8" s="1"/>
       <c r="R8" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="S8" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="T8" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="U8" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="V8" s="1"/>
       <c r="W8" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="K9" s="1"/>
       <c r="L9" s="1">
         <v>48000</v>
       </c>
       <c r="M9" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O9" s="1"/>
       <c r="P9" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="Q9" s="1"/>
       <c r="R9" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="S9" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="T9" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="U9" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="V9" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="W9" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="L10" s="1">
         <v>34064</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="O10" s="1"/>
       <c r="P10" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="Q10" s="1"/>
       <c r="R10" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>70</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>160</v>
+        <v>102</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K11" s="1"/>
       <c r="L11" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="O11" s="1"/>
       <c r="P11" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="S11" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="T11" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="U11" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="V11" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="W11" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="K12" s="1"/>
       <c r="L12" s="1">
         <v>73000</v>
       </c>
       <c r="M12" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="O12" s="1"/>
       <c r="P12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="S12" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="V12" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W12" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K13" s="1"/>
       <c r="L13" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M13" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="O13" s="1"/>
       <c r="P13" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="S13" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="V13" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="W13" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L14" s="1">
         <v>69003</v>
       </c>
       <c r="M14" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="O14" s="1"/>
       <c r="P14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="S14" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="T14" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="U14" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="V14" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="W14" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I15" s="1">
         <v>63</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="L15" s="1">
         <v>63000</v>
       </c>
       <c r="M15" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="O15" s="1"/>
       <c r="P15" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="S15" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="T15" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="U15" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="V15" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="W15" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="K16" s="1"/>
       <c r="L16" s="1">
         <v>63500</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="N16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="1"/>
       <c r="P16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="S16" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="T16" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U16" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="V16" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="W16" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="K17" s="1"/>
       <c r="L17" s="1">
         <v>34500</v>
       </c>
       <c r="M17" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="N17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="1"/>
       <c r="P17" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="S17" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="K18" s="1"/>
       <c r="L18" s="1">
         <v>11570</v>
       </c>
       <c r="M18" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="O18" s="1"/>
       <c r="P18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q18" s="1"/>
       <c r="R18" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="S18" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="T18" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="U18" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="V18" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="W18" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K19" s="1"/>
       <c r="L19" s="1">
         <v>69290</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="N19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="1"/>
       <c r="P19" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q19" s="1"/>
       <c r="R19" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="S19" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="V19" s="1"/>
       <c r="W19" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="K20" s="1"/>
+        <v>269</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>270</v>
+      </c>
       <c r="L20" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="O20" s="1"/>
       <c r="P20" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="Q20" s="1"/>
       <c r="R20" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="S20" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="T20" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="U20" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="V20" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="W20" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="K21" s="1"/>
       <c r="L21" s="1">
         <v>15350</v>
       </c>
       <c r="M21" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="N21" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="1"/>
       <c r="P21" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q21" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="R21" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="S21" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="T21" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="U21" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="V21" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="W21" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>160</v>
+        <v>102</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="K22" s="1"/>
       <c r="L22" s="1">
         <v>42100</v>
       </c>
       <c r="M22" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="N22" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O22" s="1"/>
       <c r="P22" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="S22" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="T22" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="U22" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="V22" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="W22" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="L23" s="1">
         <v>66200</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="O23" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="P23" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="Q23" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="R23" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="S23" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="T23" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="U23" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="V23" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="W23" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>45</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="K24" s="1"/>
       <c r="L24" s="1">
         <v>43200</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="N24" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="O24" s="1"/>
       <c r="P24" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="Q24" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="R24" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="S24" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="T24" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="U24" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="V24" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="W24" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="K25" s="1"/>
       <c r="L25" s="1">
         <v>26190</v>
       </c>
       <c r="M25" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="N25" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="P25" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q25" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="R25" s="1" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="S25" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="T25" s="1" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="U25" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="V25" s="1" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="W25" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="1" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>160</v>
+        <v>102</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="K26" s="1"/>
       <c r="L26" s="1">
         <v>34140</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O26" s="1"/>
       <c r="P26" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="Q26" s="1"/>
       <c r="R26" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="S26" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="T26" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="U26" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="V26" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="W26" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="K27" s="1"/>
       <c r="L27" s="1">
         <v>26160</v>
       </c>
       <c r="M27" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="N27" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O27" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="P27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q27" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="R27" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="S27" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="T27" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="U27" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="V27" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="W27" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="K28" s="1"/>
       <c r="L28" s="1">
         <v>26000</v>
       </c>
       <c r="M28" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>103</v>
+        <v>387</v>
       </c>
       <c r="O28" s="1"/>
       <c r="P28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q28" s="1"/>
       <c r="R28" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="S28" s="1" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="T28" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="U28" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="V28" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="W28" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>45</v>
       </c>
       <c r="I29" s="1"/>
       <c r="J29" s="1" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="K29" s="1"/>
       <c r="L29" s="1">
         <v>74000</v>
       </c>
       <c r="M29" s="1" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="N29" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="O29" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="P29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q29" s="1"/>
       <c r="R29" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="S29" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="T29" s="1" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="U29" s="1" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="V29" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="W29" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="1" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="K30" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="M30" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="N30" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O30" s="1"/>
       <c r="P30" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q30" s="1"/>
       <c r="R30" s="1" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="S30" s="1" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="T30" s="1" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="U30" s="1" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="V30" s="1"/>
       <c r="W30" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="1" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="K31" s="1"/>
       <c r="L31" s="1">
         <v>11000</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="N31" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O31" s="1"/>
       <c r="P31" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="R31" s="1" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="S31" s="1" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="T31" s="1" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="U31" s="1" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="V31" s="1"/>
       <c r="W31" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="1" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="K32" s="1"/>
       <c r="L32" s="1">
         <v>12000</v>
       </c>
       <c r="M32" s="1" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="N32" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O32" s="1"/>
       <c r="P32" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q32" s="1"/>
       <c r="R32" s="1" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="S32" s="1" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="T32" s="1" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="U32" s="1" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="V32" s="1"/>
       <c r="W32" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="1" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="K33" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="L33" s="1">
         <v>34067</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="N33" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O33" s="1"/>
       <c r="P33" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q33" s="1"/>
       <c r="R33" s="1" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="S33" s="1" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="T33" s="1" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="U33" s="1" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="V33" s="1"/>
       <c r="W33" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="1" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="K34" s="1"/>
       <c r="L34" s="1">
         <v>31050</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="N34" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O34" s="1"/>
       <c r="P34" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q34" s="1"/>
       <c r="R34" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="S34" s="1" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="T34" s="1" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="U34" s="1" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="V34" s="1"/>
       <c r="W34" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="1" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="K35" s="1"/>
       <c r="L35" s="1">
         <v>48005</v>
       </c>
       <c r="M35" s="1" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="N35" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O35" s="1"/>
       <c r="P35" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q35" s="1"/>
       <c r="R35" s="1" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="S35" s="1" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="T35" s="1" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="U35" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="V35" s="1"/>
       <c r="W35" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="1" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="K36" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="L36" s="1">
         <v>65013</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="N36" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O36" s="1"/>
       <c r="P36" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q36" s="1"/>
       <c r="R36" s="1" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="S36" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="T36" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="U36" s="1" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="V36" s="1"/>
       <c r="W36" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="1" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="K37" s="1" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="L37" s="1">
         <v>66020</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="N37" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O37" s="1"/>
       <c r="P37" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q37" s="1"/>
       <c r="R37" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="S37" s="1" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="T37" s="1" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="U37" s="1" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="V37" s="1"/>
       <c r="W37" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="K38" s="1"/>
       <c r="L38" s="1">
         <v>30906</v>
       </c>
       <c r="M38" s="1" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="N38" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O38" s="1"/>
       <c r="P38" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q38" s="1"/>
       <c r="R38" s="1" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="S38" s="1" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="T38" s="1" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="U38" s="1" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="V38" s="1"/>
       <c r="W38" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="K39" s="1" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="L39" s="1">
         <v>32020</v>
       </c>
       <c r="M39" s="1" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="N39" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O39" s="1"/>
       <c r="P39" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q39" s="1"/>
       <c r="R39" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="S39" s="1" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="T39" s="1" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="U39" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="V39" s="1"/>
       <c r="W39" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="1" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="K40" s="1"/>
       <c r="L40" s="1">
         <v>46000</v>
       </c>
       <c r="M40" s="1" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="N40" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O40" s="1"/>
       <c r="P40" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q40" s="1"/>
       <c r="R40" s="1" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="S40" s="1" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="T40" s="1" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="U40" s="1" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="V40" s="1"/>
       <c r="W40" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="1" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="K41" s="1"/>
       <c r="L41" s="1">
         <v>81000</v>
       </c>
       <c r="M41" s="1" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="N41" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O41" s="1"/>
       <c r="P41" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q41" s="1"/>
       <c r="R41" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="S41" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="T41" s="1" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="U41" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="V41" s="1"/>
       <c r="W41" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="1" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="K42" s="1"/>
       <c r="L42" s="1">
         <v>82000</v>
       </c>
       <c r="M42" s="1" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="N42" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O42" s="1"/>
       <c r="P42" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q42" s="1"/>
       <c r="R42" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="S42" s="1" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="T42" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="U42" s="1" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="V42" s="1"/>
       <c r="W42" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I43" s="1"/>
       <c r="J43" s="1" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="K43" s="1"/>
       <c r="L43" s="1">
         <v>34067</v>
       </c>
       <c r="M43" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="N43" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="O43" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="P43" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q43" s="1"/>
       <c r="R43" s="1" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="S43" s="1" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="T43" s="1" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="U43" s="1" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="V43" s="1"/>
       <c r="W43" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="1" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="1" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I44" s="1"/>
       <c r="J44" s="1" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="K44" s="1"/>
       <c r="L44" s="1">
         <v>69440</v>
       </c>
       <c r="M44" s="1" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="N44" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="O44" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="P44" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="Q44" s="1"/>
       <c r="R44" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="S44" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="V44" s="1"/>
       <c r="W44" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="1" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B45" s="1"/>
       <c r="C45" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I45" s="1">
         <v>65</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="K45" s="1"/>
       <c r="L45" s="1">
         <v>65500</v>
       </c>
       <c r="M45" s="1" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="N45" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="1"/>
       <c r="P45" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q45" s="1" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="R45" s="1" t="s">
-        <v>547</v>
+        <v>107</v>
       </c>
       <c r="S45" s="1" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="T45" s="1" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="U45" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="V45" s="1"/>
       <c r="W45" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="1" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I46" s="1"/>
       <c r="J46" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="K46" s="1"/>
       <c r="L46" s="1">
         <v>73000</v>
       </c>
       <c r="M46" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N46" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="O46" s="1"/>
       <c r="P46" s="1" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="Q46" s="1"/>
       <c r="R46" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="S46" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="T46" s="1" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="U46" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="V46" s="1"/>
       <c r="W46" s="1" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="1" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I47" s="1"/>
       <c r="J47" s="1" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="K47" s="1" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="L47" s="1">
         <v>34000</v>
       </c>
       <c r="M47" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N47" s="1" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="O47" s="1"/>
       <c r="P47" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="K48" s="1"/>
       <c r="L48" s="1">
         <v>38350</v>
       </c>
       <c r="M48" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="N48" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="O48" s="1"/>
       <c r="P48" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="Q48" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="R48" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="S48" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="T48" s="1" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="U48" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="V48" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="1" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I49" s="1"/>
       <c r="J49" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="K49" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="L49" s="1">
         <v>63000</v>
       </c>
       <c r="M49" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="N49" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="1" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="P49" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q49" s="1"/>
       <c r="R49" s="1" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="S49" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="T49" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="U49" s="1" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="V49" s="1" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="W49" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="K50" s="1"/>
       <c r="L50" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="M50" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="N50" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="1"/>
       <c r="P50" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="Q50" s="1"/>
       <c r="R50" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="S50" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="T50" s="1" t="s">
         <v>36</v>
       </c>
       <c r="U50" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="V50" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="W50" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="K51" s="1"/>
       <c r="L51" s="1">
         <v>63100</v>
       </c>
       <c r="M51" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="N51" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="O51" s="1"/>
       <c r="P51" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="Q51" s="1"/>
       <c r="R51" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="S51" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="T51" s="1" t="s">
         <v>36</v>
       </c>
       <c r="U51" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="V51" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="W51" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B52" s="1"/>
       <c r="C52" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="K52" s="1"/>
       <c r="L52" s="1">
         <v>31400</v>
       </c>
       <c r="M52" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="N52" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O52" s="1"/>
       <c r="P52" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="Q52" s="1" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="R52" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="S52" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="T52" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="U52" s="1" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="V52" s="1"/>
       <c r="W52" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B53" s="1"/>
       <c r="C53" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="G53" s="1"/>
       <c r="H53" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="K53" s="1"/>
       <c r="L53" s="1">
         <v>78290</v>
       </c>
       <c r="M53" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="N53" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="1"/>
       <c r="P53" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="Q53" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="R53" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="S53" s="1" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="T53" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="U53" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="V53" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="W53" s="1" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="K54" s="1"/>
       <c r="L54" s="1">
         <v>74310</v>
       </c>
       <c r="M54" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="N54" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O54" s="1"/>
       <c r="P54" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="Q54" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="R54" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="S54" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="T54" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="U54" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="V54" s="1"/>
       <c r="W54" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="K55" s="1"/>
       <c r="L55" s="1">
         <v>48100</v>
       </c>
       <c r="M55" s="1" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="N55" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O55" s="1"/>
       <c r="P55" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q55" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="R55" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="S55" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="T55" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="U55" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="V55" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="W55" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B56" s="1"/>
       <c r="C56" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="K56" s="1"/>
       <c r="L56" s="1" t="s">
-        <v>680</v>
+        <v>271</v>
       </c>
       <c r="M56" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="N56" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="O56" s="1"/>
       <c r="P56" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="Q56" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="R56" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="S56" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="T56" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="U56" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="V56" s="1"/>
       <c r="W56" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I57" s="1"/>
       <c r="J57" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="K57" s="1"/>
       <c r="L57" s="1">
         <v>48000</v>
       </c>
       <c r="M57" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="N57" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="1"/>
       <c r="P57" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q57" s="1"/>
       <c r="R57" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="S57" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="T57" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="U57" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="V57" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="W57" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>45</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="K58" s="1"/>
       <c r="L58" s="1">
         <v>69007</v>
       </c>
       <c r="M58" s="1" t="s">
         <v>80</v>
       </c>
       <c r="N58" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="1"/>
       <c r="P58" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="Q58" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="R58" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="S58" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="T58" s="1" t="s">
-        <v>711</v>
+        <v>109</v>
       </c>
       <c r="U58" s="1" t="s">
         <v>712</v>
       </c>
       <c r="V58" s="1"/>
       <c r="W58" s="1" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="1" t="s">
         <v>714</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>715</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1" t="s">
         <v>716</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>717</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="J59" s="1" t="s">
         <v>718</v>
       </c>
       <c r="K59" s="1"/>
       <c r="L59" s="1">
         <v>34410</v>
       </c>
       <c r="M59" s="1" t="s">
         <v>719</v>
       </c>
       <c r="N59" s="1" t="s">
         <v>720</v>
       </c>
       <c r="O59" s="1" t="s">
         <v>721</v>
       </c>
       <c r="P59" s="1" t="s">
         <v>722</v>
       </c>
       <c r="Q59" s="1"/>
       <c r="R59" s="1" t="s">
         <v>723</v>
       </c>
       <c r="S59" s="1" t="s">
@@ -16125,138 +16270,138 @@
       <c r="U59" s="1" t="s">
         <v>726</v>
       </c>
       <c r="V59" s="1" t="s">
         <v>727</v>
       </c>
       <c r="W59" s="1" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="1" t="s">
         <v>729</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="1" t="s">
         <v>731</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>732</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>733</v>
       </c>
       <c r="K60" s="1"/>
       <c r="L60" s="1">
         <v>63500</v>
       </c>
       <c r="M60" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="N60" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="O60" s="1" t="s">
         <v>734</v>
       </c>
       <c r="P60" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q60" s="1"/>
       <c r="R60" s="1" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="S60" s="1" t="s">
         <v>735</v>
       </c>
       <c r="T60" s="1" t="s">
         <v>736</v>
       </c>
       <c r="U60" s="1" t="s">
         <v>737</v>
       </c>
       <c r="V60" s="1" t="s">
         <v>738</v>
       </c>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="1" t="s">
         <v>739</v>
       </c>
       <c r="B61" s="1"/>
       <c r="C61" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="1" t="s">
         <v>740</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>741</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J61" s="1" t="s">
         <v>742</v>
       </c>
       <c r="K61" s="1"/>
       <c r="L61" s="1">
         <v>69500</v>
       </c>
       <c r="M61" s="1" t="s">
         <v>743</v>
       </c>
       <c r="N61" s="1" t="s">
         <v>744</v>
       </c>
       <c r="O61" s="1"/>
       <c r="P61" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q61" s="1"/>
       <c r="R61" s="1" t="s">
         <v>745</v>
       </c>
       <c r="S61" s="1" t="s">
         <v>746</v>
       </c>
       <c r="T61" s="1" t="s">
         <v>747</v>
       </c>
       <c r="U61" s="1" t="s">
         <v>748</v>
       </c>
       <c r="V61" s="1" t="s">
         <v>749</v>
       </c>
       <c r="W61" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="1" t="s">
         <v>751</v>
       </c>
@@ -16278,16342 +16423,16543 @@
         <v>93</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>27</v>
       </c>
       <c r="J62" s="1" t="s">
         <v>754</v>
       </c>
       <c r="K62" s="1" t="s">
         <v>755</v>
       </c>
       <c r="L62" s="1">
         <v>34470</v>
       </c>
       <c r="M62" s="1" t="s">
         <v>756</v>
       </c>
       <c r="N62" s="1" t="s">
         <v>744</v>
       </c>
       <c r="O62" s="1"/>
       <c r="P62" s="1" t="s">
         <v>757</v>
       </c>
       <c r="Q62" s="1"/>
-      <c r="R62" s="1"/>
-      <c r="S62" s="1"/>
+      <c r="R62" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="S62" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="T62" s="1"/>
-      <c r="U62" s="1"/>
+      <c r="U62" s="1" t="s">
+        <v>759</v>
+      </c>
       <c r="V62" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="W62" s="1" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B63" s="1"/>
       <c r="C63" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="1" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="K63" s="1"/>
       <c r="L63" s="1">
         <v>81600</v>
       </c>
       <c r="M63" s="1" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="N63" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O63" s="1"/>
       <c r="P63" s="1" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="Q63" s="1"/>
       <c r="R63" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="S63" s="1" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="V63" s="1"/>
       <c r="W63" s="1" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B64" s="1"/>
       <c r="C64" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I64" s="1"/>
       <c r="J64" s="1" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="K64" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="L64" s="1">
         <v>31078</v>
       </c>
       <c r="M64" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="N64" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="O64" s="1"/>
       <c r="P64" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="W64" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="K65" s="1"/>
       <c r="L65" s="1">
         <v>34500</v>
       </c>
       <c r="M65" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="N65" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O65" s="1"/>
       <c r="P65" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q65" s="1"/>
       <c r="R65" s="1" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="S65" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="T65" s="1" t="s">
-        <v>787</v>
+        <v>725</v>
       </c>
       <c r="U65" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="V65" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="W65" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B66" s="1"/>
       <c r="C66" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="K66" s="1"/>
       <c r="L66" s="1">
         <v>69610</v>
       </c>
       <c r="M66" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="N66" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="O66" s="1"/>
       <c r="P66" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="Q66" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="R66" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="S66" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B67" s="1"/>
       <c r="C67" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="K67" s="1"/>
       <c r="L67" s="1">
         <v>30100</v>
       </c>
       <c r="M67" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="N67" s="1" t="s">
         <v>67</v>
       </c>
       <c r="O67" s="1"/>
       <c r="P67" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q67" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="R67" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="S67" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="T67" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="U67" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="V67" s="1"/>
       <c r="W67" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="K68" s="1"/>
       <c r="L68" s="1">
         <v>38260</v>
       </c>
       <c r="M68" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N68" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O68" s="1"/>
       <c r="P68" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q68" s="1"/>
       <c r="R68" s="1" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="S68" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="T68" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="U68" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="V68" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="W68" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B69" s="1"/>
       <c r="C69" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D69" s="1"/>
       <c r="E69" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>27</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="K69" s="1"/>
       <c r="L69" s="1">
         <v>31330</v>
       </c>
       <c r="M69" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="N69" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="O69" s="1"/>
       <c r="P69" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="Q69" s="1"/>
       <c r="R69" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="S69" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="T69" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="U69" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B70" s="1"/>
       <c r="C70" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D70" s="1"/>
       <c r="E70" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>45</v>
       </c>
       <c r="I70" s="1"/>
       <c r="J70" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="K70" s="1"/>
       <c r="L70" s="1">
         <v>43130</v>
       </c>
       <c r="M70" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="N70" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O70" s="1"/>
       <c r="P70" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="Q70" s="1"/>
       <c r="R70" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="S70" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="T70" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="U70" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="V70" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B71" s="1"/>
       <c r="C71" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D71" s="1"/>
       <c r="E71" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="K71" s="1"/>
       <c r="L71" s="1">
         <v>38190</v>
       </c>
       <c r="M71" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="N71" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="O71" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="P71" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="Q71" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="R71" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="S71" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="T71" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="U71" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="V71" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="W71" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B72" s="1"/>
       <c r="C72" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="K72" s="1"/>
       <c r="L72" s="1">
         <v>81140</v>
       </c>
       <c r="M72" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="N72" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O72" s="1"/>
       <c r="P72" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="Q72" s="1"/>
       <c r="R72" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="S72" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="T72" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="U72" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="V72" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="W72" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="1"/>
       <c r="E73" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="K73" s="1"/>
       <c r="L73" s="1">
         <v>69007</v>
       </c>
       <c r="M73" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N73" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="1"/>
       <c r="P73" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="Q73" s="1"/>
       <c r="R73" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="S73" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="T73" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="U73" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="V73" s="1"/>
       <c r="W73" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B74" s="1"/>
       <c r="C74" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>884</v>
+        <v>574</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I74" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>885</v>
+      </c>
       <c r="J74" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="K74" s="1"/>
-      <c r="L74" s="1" t="s">
-        <v>886</v>
+      <c r="L74" s="1">
+        <v>65250</v>
       </c>
       <c r="M74" s="1" t="s">
         <v>887</v>
       </c>
       <c r="N74" s="1" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="O74" s="1"/>
       <c r="P74" s="1" t="s">
         <v>888</v>
       </c>
       <c r="Q74" s="1"/>
       <c r="R74" s="1" t="s">
-        <v>503</v>
+        <v>889</v>
       </c>
       <c r="S74" s="1" t="s">
-        <v>889</v>
-[...1 lines deleted...]
-      <c r="T74" s="1" t="s">
         <v>890</v>
       </c>
+      <c r="T74" s="1"/>
       <c r="U74" s="1" t="s">
         <v>891</v>
       </c>
       <c r="V74" s="1" t="s">
         <v>892</v>
       </c>
       <c r="W74" s="1" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="1" t="s">
         <v>894</v>
       </c>
       <c r="B75" s="1"/>
       <c r="C75" s="1" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="1" t="s">
         <v>895</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>845</v>
+        <v>896</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>366</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I75" s="1"/>
       <c r="J75" s="1" t="s">
         <v>897</v>
       </c>
       <c r="K75" s="1"/>
-      <c r="L75" s="1">
-        <v>46000</v>
+      <c r="L75" s="1" t="s">
+        <v>898</v>
       </c>
       <c r="M75" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="N75" s="1" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O75" s="1"/>
       <c r="P75" s="1" t="s">
         <v>900</v>
       </c>
       <c r="Q75" s="1"/>
       <c r="R75" s="1" t="s">
-        <v>894</v>
+        <v>506</v>
       </c>
       <c r="S75" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="T75" s="1"/>
+      <c r="T75" s="1" t="s">
+        <v>902</v>
+      </c>
       <c r="U75" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="V75" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="W75" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B76" s="1"/>
       <c r="C76" s="1" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>907</v>
+        <v>846</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H76" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="I76" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="I76" s="1" t="s">
+      <c r="J76" s="1" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="K76" s="1"/>
       <c r="L76" s="1">
-        <v>26000</v>
+        <v>46000</v>
       </c>
       <c r="M76" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="N76" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="O76" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="N76" s="1" t="s">
+      <c r="P76" s="1" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>914</v>
       </c>
       <c r="Q76" s="1"/>
       <c r="R76" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="S76" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="V76" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="S76" s="1" t="s">
+      <c r="W76" s="1" t="s">
         <v>916</v>
-      </c>
-[...10 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="1" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="B77" s="1"/>
       <c r="C77" s="1" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="J77" s="1" t="s">
         <v>922</v>
-      </c>
-[...11 lines deleted...]
-        <v>924</v>
       </c>
       <c r="K77" s="1"/>
       <c r="L77" s="1">
-        <v>30000</v>
+        <v>26000</v>
       </c>
       <c r="M77" s="1" t="s">
-        <v>95</v>
+        <v>923</v>
       </c>
       <c r="N77" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O77" s="1"/>
+        <v>924</v>
+      </c>
+      <c r="O77" s="1" t="s">
+        <v>925</v>
+      </c>
       <c r="P77" s="1" t="s">
-        <v>119</v>
+        <v>926</v>
       </c>
       <c r="Q77" s="1"/>
-      <c r="R77" s="1"/>
-[...2 lines deleted...]
-      <c r="U77" s="1"/>
+      <c r="R77" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="S77" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="T77" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="U77" s="1" t="s">
+        <v>930</v>
+      </c>
       <c r="V77" s="1" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="W77" s="1" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="1" t="s">
-        <v>927</v>
-[...3 lines deleted...]
-      </c>
+        <v>933</v>
+      </c>
+      <c r="B78" s="1"/>
       <c r="C78" s="1" t="s">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="1" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>923</v>
+        <v>935</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H78" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I78" s="1"/>
       <c r="J78" s="1" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="K78" s="1"/>
       <c r="L78" s="1">
-        <v>34000</v>
+        <v>30000</v>
       </c>
       <c r="M78" s="1" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="N78" s="1" t="s">
-        <v>931</v>
+        <v>32</v>
       </c>
       <c r="O78" s="1"/>
       <c r="P78" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="W78" s="1" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="1" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>90</v>
+        <v>143</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="1" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I79" s="1"/>
       <c r="J79" s="1" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="K79" s="1"/>
       <c r="L79" s="1">
-        <v>74000</v>
+        <v>34000</v>
       </c>
       <c r="M79" s="1" t="s">
-        <v>939</v>
+        <v>149</v>
       </c>
       <c r="N79" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>943</v>
+      </c>
+      <c r="O79" s="1"/>
       <c r="P79" s="1" t="s">
-        <v>941</v>
+        <v>121</v>
       </c>
       <c r="Q79" s="1"/>
-      <c r="R79" s="1" t="s">
-[...5 lines deleted...]
-      <c r="T79" s="1" t="s">
+      <c r="R79" s="1"/>
+      <c r="S79" s="1"/>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1"/>
+      <c r="V79" s="1" t="s">
         <v>944</v>
       </c>
-      <c r="U79" s="1" t="s">
+      <c r="W79" s="1" t="s">
         <v>945</v>
-      </c>
-[...4 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="B80" s="1"/>
-      <c r="C80" s="1" t="s">
+      <c r="F80" s="1" t="s">
         <v>949</v>
-      </c>
-[...7 lines deleted...]
-        <v>543</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>953</v>
+        <v>655</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="K80" s="1"/>
       <c r="L80" s="1">
-        <v>69700</v>
+        <v>74000</v>
       </c>
       <c r="M80" s="1" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="N80" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O80" s="1"/>
+      <c r="O80" s="1" t="s">
+        <v>952</v>
+      </c>
       <c r="P80" s="1" t="s">
-        <v>33</v>
+        <v>953</v>
       </c>
       <c r="Q80" s="1"/>
       <c r="R80" s="1" t="s">
-        <v>247</v>
+        <v>954</v>
       </c>
       <c r="S80" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="T80" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="T80" s="1" t="s">
+      <c r="U80" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="U80" s="1" t="s">
+      <c r="V80" s="1" t="s">
         <v>958</v>
       </c>
-      <c r="V80" s="1"/>
-      <c r="W80" s="1"/>
+      <c r="W80" s="1" t="s">
+        <v>959</v>
+      </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B81" s="1"/>
       <c r="C81" s="1" t="s">
-        <v>960</v>
-[...1 lines deleted...]
-      <c r="D81" s="1"/>
+        <v>961</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>962</v>
+      </c>
       <c r="E81" s="1" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>962</v>
+        <v>546</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>28</v>
+        <v>964</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="K81" s="1"/>
       <c r="L81" s="1">
-        <v>12000</v>
+        <v>69700</v>
       </c>
       <c r="M81" s="1" t="s">
-        <v>430</v>
+        <v>967</v>
       </c>
       <c r="N81" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O81" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O81" s="1"/>
       <c r="P81" s="1" t="s">
-        <v>966</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q81" s="1"/>
       <c r="R81" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="S81" s="1" t="s">
         <v>968</v>
       </c>
-      <c r="S81" s="1" t="s">
+      <c r="T81" s="1" t="s">
         <v>969</v>
       </c>
-      <c r="T81" s="1" t="s">
+      <c r="U81" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="U81" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="B82" s="1"/>
+      <c r="C82" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="F82" s="1" t="s">
         <v>974</v>
       </c>
-      <c r="B82" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G82" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="K82" s="1"/>
       <c r="L82" s="1">
-        <v>73011</v>
+        <v>12000</v>
       </c>
       <c r="M82" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="N82" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O82" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="P82" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="Q82" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="R82" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="S82" s="1" t="s">
         <v>981</v>
       </c>
-      <c r="N82" s="1" t="s">
+      <c r="T82" s="1" t="s">
         <v>982</v>
       </c>
-      <c r="O82" s="1"/>
-[...4 lines deleted...]
-      <c r="R82" s="1" t="s">
+      <c r="U82" s="1" t="s">
         <v>983</v>
       </c>
-      <c r="S82" s="1" t="s">
+      <c r="V82" s="1" t="s">
         <v>984</v>
       </c>
-      <c r="T82" s="1" t="s">
+      <c r="W82" s="1" t="s">
         <v>985</v>
-      </c>
-[...7 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>989</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="E83" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="F83" s="1" t="s">
-        <v>992</v>
+        <v>26</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>221</v>
+        <v>28</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="K83" s="1"/>
       <c r="L83" s="1">
-        <v>38500</v>
+        <v>73011</v>
       </c>
       <c r="M83" s="1" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="N83" s="1" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="O83" s="1"/>
       <c r="P83" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q83" s="1"/>
       <c r="R83" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="S83" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="T83" s="1" t="s">
         <v>997</v>
       </c>
-      <c r="S83" s="1" t="s">
+      <c r="U83" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="T83" s="1" t="s">
+      <c r="V83" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="U83" s="1" t="s">
+      <c r="W83" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="V83" s="1" t="s">
-[...2 lines deleted...]
-      <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B84" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="B84" s="1" t="s">
+      <c r="C84" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="1" t="s">
+      <c r="F84" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="E84" s="1" t="s">
+      <c r="G84" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I84" s="1" t="s">
         <v>1005</v>
       </c>
-      <c r="F84" s="1" t="s">
+      <c r="J84" s="1" t="s">
         <v>1006</v>
-      </c>
-[...8 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="K84" s="1"/>
       <c r="L84" s="1">
-        <v>34000</v>
+        <v>38500</v>
       </c>
       <c r="M84" s="1" t="s">
-        <v>439</v>
+        <v>1007</v>
       </c>
       <c r="N84" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="O84" s="1"/>
       <c r="P84" s="1" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="Q84" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q84" s="1"/>
+      <c r="R84" s="1" t="s">
         <v>1009</v>
       </c>
-      <c r="R84" s="1" t="s">
+      <c r="S84" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="S84" s="1" t="s">
+      <c r="T84" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="T84" s="1" t="s">
+      <c r="U84" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="U84" s="1" t="s">
+      <c r="V84" s="1" t="s">
         <v>1013</v>
       </c>
-      <c r="V84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>1016</v>
       </c>
-      <c r="B85" s="1" t="s">
+      <c r="E85" s="1" t="s">
         <v>1017</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...3 lines deleted...]
-      <c r="E85" s="1" t="s">
+      <c r="F85" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="F85" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G85" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I85" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="I85" s="1"/>
+      <c r="J85" s="1" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="K85" s="1"/>
       <c r="L85" s="1">
-        <v>15000</v>
+        <v>34000</v>
       </c>
       <c r="M85" s="1" t="s">
-        <v>1021</v>
+        <v>442</v>
       </c>
       <c r="N85" s="1" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="O85" s="1"/>
       <c r="P85" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q85" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="Q85" s="1" t="s">
+        <v>1021</v>
+      </c>
       <c r="R85" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="S85" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="S85" s="1" t="s">
+      <c r="T85" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="T85" s="1" t="s">
+      <c r="U85" s="1" t="s">
         <v>1025</v>
       </c>
-      <c r="U85" s="1" t="s">
+      <c r="V85" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="V85" s="1" t="s">
+      <c r="W85" s="1" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D86" s="1"/>
       <c r="E86" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I86" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="F86" s="1" t="s">
+      <c r="J86" s="1" t="s">
         <v>1032</v>
-      </c>
-[...10 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="K86" s="1"/>
       <c r="L86" s="1">
-        <v>34520</v>
+        <v>15000</v>
       </c>
       <c r="M86" s="1" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
       <c r="N86" s="1" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="O86" s="1"/>
       <c r="P86" s="1" t="s">
-        <v>1037</v>
+        <v>33</v>
       </c>
       <c r="Q86" s="1"/>
       <c r="R86" s="1" t="s">
-        <v>440</v>
+        <v>1035</v>
       </c>
       <c r="S86" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="T86" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="U86" s="1" t="s">
         <v>1038</v>
       </c>
-      <c r="T86" s="1" t="s">
+      <c r="V86" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="U86" s="1" t="s">
+      <c r="W86" s="1" t="s">
         <v>1040</v>
-      </c>
-[...4 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="1" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I87" s="1" t="s">
         <v>1045</v>
       </c>
-      <c r="F87" s="1" t="s">
+      <c r="J87" s="1" t="s">
         <v>1046</v>
-      </c>
-[...10 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="K87" s="1"/>
       <c r="L87" s="1">
-        <v>42660</v>
+        <v>34520</v>
       </c>
       <c r="M87" s="1" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="N87" s="1" t="s">
-        <v>271</v>
+        <v>1048</v>
       </c>
       <c r="O87" s="1"/>
       <c r="P87" s="1" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="Q87" s="1"/>
       <c r="R87" s="1" t="s">
-        <v>685</v>
+        <v>443</v>
       </c>
       <c r="S87" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="T87" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="T87" s="1" t="s">
+      <c r="U87" s="1" t="s">
         <v>1052</v>
       </c>
-      <c r="U87" s="1" t="s">
+      <c r="V87" s="1" t="s">
         <v>1053</v>
       </c>
-      <c r="V87" s="1" t="s">
+      <c r="W87" s="1" t="s">
         <v>1054</v>
-      </c>
-[...1 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B88" s="1" t="s">
         <v>1056</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D88" s="1"/>
       <c r="E88" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F88" s="1" t="s">
         <v>1058</v>
       </c>
-      <c r="F88" s="1" t="s">
+      <c r="G88" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I88" s="1" t="s">
         <v>1059</v>
       </c>
-      <c r="G88" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I88" s="1" t="s">
+      <c r="J88" s="1" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
       <c r="K88" s="1"/>
       <c r="L88" s="1">
-        <v>34220</v>
+        <v>42660</v>
       </c>
       <c r="M88" s="1" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="N88" s="1" t="s">
-        <v>131</v>
+        <v>273</v>
       </c>
       <c r="O88" s="1"/>
       <c r="P88" s="1" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="Q88" s="1"/>
       <c r="R88" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="S88" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="T88" s="1" t="s">
         <v>1064</v>
       </c>
-      <c r="S88" s="1" t="s">
+      <c r="U88" s="1" t="s">
         <v>1065</v>
       </c>
-      <c r="T88" s="1" t="s">
+      <c r="V88" s="1" t="s">
         <v>1066</v>
       </c>
-      <c r="U88" s="1" t="s">
+      <c r="W88" s="1" t="s">
         <v>1067</v>
-      </c>
-[...4 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="1" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I89" s="1" t="s">
         <v>1072</v>
       </c>
-      <c r="F89" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H89" s="1" t="s">
+      <c r="J89" s="1" t="s">
         <v>1073</v>
-      </c>
-[...4 lines deleted...]
-        <v>1075</v>
       </c>
       <c r="K89" s="1"/>
       <c r="L89" s="1">
-        <v>26110</v>
+        <v>34220</v>
       </c>
       <c r="M89" s="1" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="N89" s="1" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="O89" s="1"/>
       <c r="P89" s="1" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="Q89" s="1"/>
       <c r="R89" s="1" t="s">
-        <v>1010</v>
+        <v>1076</v>
       </c>
       <c r="S89" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="T89" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="T89" s="1" t="s">
+      <c r="U89" s="1" t="s">
         <v>1079</v>
       </c>
-      <c r="U89" s="1" t="s">
+      <c r="V89" s="1" t="s">
         <v>1080</v>
       </c>
-      <c r="V89" s="1" t="s">
+      <c r="W89" s="1" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B90" s="1" t="s">
         <v>1083</v>
       </c>
-      <c r="B90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1" t="s">
-        <v>233</v>
+        <v>24</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="1" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>26</v>
+        <v>846</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="I90" s="1"/>
+        <v>1085</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>1086</v>
+      </c>
       <c r="J90" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="K90" s="1"/>
       <c r="L90" s="1">
-        <v>42000</v>
+        <v>26110</v>
       </c>
       <c r="M90" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="N90" s="1" t="s">
-        <v>1088</v>
+        <v>32</v>
       </c>
       <c r="O90" s="1"/>
       <c r="P90" s="1" t="s">
         <v>1089</v>
       </c>
-      <c r="Q90" s="1" t="s">
+      <c r="Q90" s="1"/>
+      <c r="R90" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="S90" s="1" t="s">
         <v>1090</v>
       </c>
-      <c r="R90" s="1" t="s">
-[...2 lines deleted...]
-      <c r="S90" s="1" t="s">
+      <c r="T90" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="T90" s="1" t="s">
+      <c r="U90" s="1" t="s">
         <v>1092</v>
       </c>
-      <c r="U90" s="1" t="s">
+      <c r="V90" s="1" t="s">
         <v>1093</v>
       </c>
-      <c r="V90" s="1" t="s">
+      <c r="W90" s="1" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B91" s="1" t="s">
         <v>1096</v>
       </c>
-      <c r="B91" s="1"/>
       <c r="C91" s="1" t="s">
-        <v>949</v>
+        <v>234</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>1098</v>
+        <v>26</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>952</v>
+        <v>117</v>
       </c>
       <c r="I91" s="1"/>
       <c r="J91" s="1" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="K91" s="1"/>
       <c r="L91" s="1">
-        <v>42300</v>
+        <v>42000</v>
       </c>
       <c r="M91" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="N91" s="1" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="O91" s="1"/>
       <c r="P91" s="1" t="s">
         <v>1101</v>
       </c>
-      <c r="Q91" s="1"/>
+      <c r="Q91" s="1" t="s">
+        <v>1102</v>
+      </c>
       <c r="R91" s="1" t="s">
-        <v>1102</v>
+        <v>696</v>
       </c>
       <c r="S91" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="T91" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="U91" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="V91" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="W91" s="1" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="1" t="s">
         <v>1108</v>
       </c>
-      <c r="B92" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B92" s="1"/>
       <c r="C92" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D92" s="1"/>
       <c r="E92" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F92" s="1" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I92" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I92" s="1"/>
+      <c r="J92" s="1" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="K92" s="1"/>
       <c r="L92" s="1">
-        <v>42600</v>
+        <v>42300</v>
       </c>
       <c r="M92" s="1" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="N92" s="1" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="O92" s="1"/>
       <c r="P92" s="1" t="s">
-        <v>33</v>
+        <v>1113</v>
       </c>
       <c r="Q92" s="1"/>
       <c r="R92" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="S92" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="T92" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="U92" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="V92" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="W92" s="1" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>960</v>
+        <v>972</v>
       </c>
       <c r="D93" s="1"/>
       <c r="E93" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>762</v>
+        <v>342</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>952</v>
-[...1 lines deleted...]
-      <c r="I93" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>1123</v>
+      </c>
       <c r="J93" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="K93" s="1"/>
       <c r="L93" s="1">
-        <v>42700</v>
+        <v>42600</v>
       </c>
       <c r="M93" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="N93" s="1" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="O93" s="1"/>
       <c r="P93" s="1" t="s">
-        <v>298</v>
+        <v>33</v>
       </c>
       <c r="Q93" s="1"/>
       <c r="R93" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="S93" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="T93" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="U93" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="V93" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="W93" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="1" t="s">
-        <v>1131</v>
-[...1 lines deleted...]
-      <c r="B94" s="1"/>
+        <v>1132</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>1133</v>
+      </c>
       <c r="C94" s="1" t="s">
-        <v>960</v>
+        <v>972</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>340</v>
+        <v>764</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>964</v>
+      </c>
+      <c r="I94" s="1"/>
       <c r="J94" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="K94" s="1"/>
       <c r="L94" s="1">
-        <v>42140</v>
+        <v>42700</v>
       </c>
       <c r="M94" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="N94" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="1"/>
       <c r="P94" s="1" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="Q94" s="1"/>
       <c r="R94" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="S94" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="T94" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="U94" s="1" t="s">
         <v>1140</v>
       </c>
-      <c r="V94" s="1">
-        <v>33477549503</v>
+      <c r="V94" s="1" t="s">
+        <v>1141</v>
       </c>
       <c r="W94" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="B95" s="1"/>
       <c r="C95" s="1" t="s">
-        <v>157</v>
+        <v>972</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>1144</v>
+        <v>342</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I95" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>1145</v>
+      </c>
       <c r="J95" s="1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="K95" s="1"/>
       <c r="L95" s="1">
-        <v>31400</v>
+        <v>42140</v>
       </c>
       <c r="M95" s="1" t="s">
-        <v>628</v>
+        <v>1147</v>
       </c>
       <c r="N95" s="1" t="s">
-        <v>1146</v>
+        <v>32</v>
       </c>
       <c r="O95" s="1"/>
       <c r="P95" s="1" t="s">
-        <v>1147</v>
-[...6 lines deleted...]
-      <c r="V95" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q95" s="1" t="s">
         <v>1148</v>
       </c>
+      <c r="R95" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="S95" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="T95" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="U95" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="V95" s="1">
+        <v>33477549503</v>
+      </c>
       <c r="W95" s="1" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="1" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="B96" s="1"/>
       <c r="C96" s="1" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="D96" s="1"/>
       <c r="E96" s="1" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>1154</v>
+        <v>93</v>
       </c>
       <c r="I96" s="1"/>
       <c r="J96" s="1" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="K96" s="1"/>
       <c r="L96" s="1">
-        <v>38000</v>
+        <v>31400</v>
       </c>
       <c r="M96" s="1" t="s">
-        <v>1156</v>
+        <v>630</v>
       </c>
       <c r="N96" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="O96" s="1"/>
       <c r="P96" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="Q96" s="1"/>
-      <c r="R96" s="1" t="s">
-[...2 lines deleted...]
-      <c r="S96" s="1" t="s">
+      <c r="R96" s="1"/>
+      <c r="S96" s="1"/>
+      <c r="T96" s="1"/>
+      <c r="U96" s="1"/>
+      <c r="V96" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="T96" s="1" t="s">
+      <c r="W96" s="1" t="s">
         <v>1161</v>
       </c>
-      <c r="U96" s="1" t="s">
-[...3 lines deleted...]
-      <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="1" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="B97" s="1"/>
       <c r="C97" s="1" t="s">
-        <v>141</v>
+        <v>325</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>773</v>
+        <v>1163</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>704</v>
+        <v>1165</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>256</v>
+        <v>1166</v>
       </c>
       <c r="I97" s="1"/>
       <c r="J97" s="1" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="K97" s="1"/>
       <c r="L97" s="1">
-        <v>34398</v>
+        <v>38000</v>
       </c>
       <c r="M97" s="1" t="s">
-        <v>147</v>
+        <v>1168</v>
       </c>
       <c r="N97" s="1" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="O97" s="1"/>
       <c r="P97" s="1" t="s">
-        <v>104</v>
+        <v>1170</v>
       </c>
       <c r="Q97" s="1"/>
-      <c r="R97" s="1"/>
-[...8 lines deleted...]
-      </c>
+      <c r="R97" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="S97" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="T97" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="U97" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="V97" s="1"/>
+      <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="1" t="s">
-        <v>1169</v>
-[...3 lines deleted...]
-      </c>
+        <v>1175</v>
+      </c>
+      <c r="B98" s="1"/>
       <c r="C98" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="D98" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>775</v>
+      </c>
       <c r="E98" s="1" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>834</v>
+        <v>705</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I98" s="1"/>
       <c r="J98" s="1" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="K98" s="1"/>
       <c r="L98" s="1">
-        <v>32300</v>
+        <v>34398</v>
       </c>
       <c r="M98" s="1" t="s">
-        <v>1174</v>
+        <v>149</v>
       </c>
       <c r="N98" s="1" t="s">
-        <v>131</v>
+        <v>1178</v>
       </c>
       <c r="O98" s="1"/>
       <c r="P98" s="1" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="Q98" s="1"/>
-      <c r="R98" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R98" s="1"/>
+      <c r="S98" s="1"/>
+      <c r="T98" s="1"/>
+      <c r="U98" s="1"/>
       <c r="V98" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="W98" s="1" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="1" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D99" s="1"/>
       <c r="E99" s="1" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>92</v>
+        <v>835</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I99" s="1"/>
+        <v>207</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>1185</v>
+      </c>
       <c r="J99" s="1" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="K99" s="1"/>
       <c r="L99" s="1">
-        <v>31220</v>
+        <v>32300</v>
       </c>
       <c r="M99" s="1" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="N99" s="1" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="O99" s="1"/>
       <c r="P99" s="1" t="s">
-        <v>568</v>
+        <v>1188</v>
       </c>
       <c r="Q99" s="1"/>
       <c r="R99" s="1" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="S99" s="1" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="T99" s="1" t="s">
-        <v>1188</v>
+        <v>698</v>
       </c>
       <c r="U99" s="1" t="s">
-        <v>1189</v>
-[...1 lines deleted...]
-      <c r="V99" s="1"/>
+        <v>1191</v>
+      </c>
+      <c r="V99" s="1" t="s">
+        <v>1192</v>
+      </c>
       <c r="W99" s="1" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="1" t="s">
-        <v>1191</v>
-[...1 lines deleted...]
-      <c r="B100" s="1"/>
+        <v>1194</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>1195</v>
+      </c>
       <c r="C100" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D100" s="1"/>
       <c r="E100" s="1" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>1098</v>
+        <v>92</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H100" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I100" s="1"/>
       <c r="J100" s="1" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="K100" s="1"/>
       <c r="L100" s="1">
-        <v>82800</v>
+        <v>31220</v>
       </c>
       <c r="M100" s="1" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="N100" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="1"/>
       <c r="P100" s="1" t="s">
-        <v>1195</v>
+        <v>570</v>
       </c>
       <c r="Q100" s="1"/>
-      <c r="R100" s="1"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R100" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="S100" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="T100" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="U100" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="V100" s="1"/>
       <c r="W100" s="1" t="s">
-        <v>1197</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="1" t="s">
-        <v>1198</v>
+        <v>1204</v>
       </c>
       <c r="B101" s="1"/>
       <c r="C101" s="1" t="s">
-        <v>219</v>
+        <v>24</v>
       </c>
       <c r="D101" s="1"/>
       <c r="E101" s="1" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>762</v>
+        <v>1110</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I101" s="1"/>
       <c r="J101" s="1" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="K101" s="1"/>
       <c r="L101" s="1">
-        <v>66800</v>
+        <v>82800</v>
       </c>
       <c r="M101" s="1" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="N101" s="1" t="s">
-        <v>1203</v>
+        <v>32</v>
       </c>
       <c r="O101" s="1"/>
       <c r="P101" s="1" t="s">
-        <v>33</v>
+        <v>1208</v>
       </c>
       <c r="Q101" s="1"/>
-      <c r="R101" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R101" s="1"/>
+      <c r="S101" s="1"/>
+      <c r="T101" s="1"/>
+      <c r="U101" s="1"/>
       <c r="V101" s="1" t="s">
-        <v>1208</v>
-[...1 lines deleted...]
-      <c r="W101" s="1"/>
+        <v>1209</v>
+      </c>
+      <c r="W101" s="1" t="s">
+        <v>1210</v>
+      </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="1" t="s">
-        <v>1209</v>
-[...3 lines deleted...]
-      </c>
+        <v>1211</v>
+      </c>
+      <c r="B102" s="1"/>
       <c r="C102" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="D102" s="1"/>
       <c r="E102" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>26</v>
+        <v>764</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="I102" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>1213</v>
+      </c>
       <c r="J102" s="1" t="s">
-        <v>1212</v>
-[...3 lines deleted...]
-      </c>
+        <v>1214</v>
+      </c>
+      <c r="K102" s="1"/>
       <c r="L102" s="1">
-        <v>31055</v>
+        <v>66800</v>
       </c>
       <c r="M102" s="1" t="s">
-        <v>628</v>
+        <v>1215</v>
       </c>
       <c r="N102" s="1" t="s">
-        <v>1166</v>
+        <v>1216</v>
       </c>
       <c r="O102" s="1"/>
       <c r="P102" s="1" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="Q102" s="1"/>
-      <c r="R102" s="1"/>
-[...6 lines deleted...]
-      </c>
+      <c r="R102" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="S102" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="T102" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="U102" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="V102" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="1" t="s">
-        <v>1215</v>
-[...1 lines deleted...]
-      <c r="B103" s="1"/>
+        <v>1222</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>1223</v>
+      </c>
       <c r="C103" s="1" t="s">
-        <v>1216</v>
-[...1 lines deleted...]
-      <c r="D103" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>775</v>
+      </c>
       <c r="E103" s="1" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I103" s="1"/>
       <c r="J103" s="1" t="s">
-        <v>1219</v>
-[...1 lines deleted...]
-      <c r="K103" s="1"/>
+        <v>1225</v>
+      </c>
+      <c r="K103" s="1" t="s">
+        <v>1226</v>
+      </c>
       <c r="L103" s="1">
-        <v>31000</v>
+        <v>31055</v>
       </c>
       <c r="M103" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="N103" s="1" t="s">
-        <v>1220</v>
+        <v>1178</v>
       </c>
       <c r="O103" s="1"/>
       <c r="P103" s="1" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="Q103" s="1"/>
-      <c r="R103" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R103" s="1"/>
+      <c r="S103" s="1"/>
+      <c r="T103" s="1"/>
+      <c r="U103" s="1"/>
+      <c r="V103" s="1"/>
       <c r="W103" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="1" t="s">
-        <v>1227</v>
-[...1 lines deleted...]
-      <c r="B104" s="1" t="s">
         <v>1228</v>
       </c>
+      <c r="B104" s="1"/>
       <c r="C104" s="1" t="s">
-        <v>233</v>
+        <v>1229</v>
       </c>
       <c r="D104" s="1"/>
       <c r="E104" s="1" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>1230</v>
+        <v>92</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>436</v>
+        <v>1231</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="K104" s="1"/>
       <c r="L104" s="1">
-        <v>34070</v>
+        <v>31000</v>
       </c>
       <c r="M104" s="1" t="s">
-        <v>147</v>
+        <v>630</v>
       </c>
       <c r="N104" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="O104" s="1"/>
       <c r="P104" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q104" s="1"/>
       <c r="R104" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="S104" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="T104" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="U104" s="1" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="V104" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="W104" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="D105" s="1"/>
       <c r="E105" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>340</v>
+        <v>1243</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I105" s="1" t="s">
-        <v>1243</v>
+        <v>439</v>
       </c>
       <c r="J105" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="K105" s="1"/>
       <c r="L105" s="1">
-        <v>69007</v>
+        <v>34070</v>
       </c>
       <c r="M105" s="1" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="N105" s="1" t="s">
-        <v>32</v>
+        <v>1245</v>
       </c>
       <c r="O105" s="1"/>
       <c r="P105" s="1" t="s">
-        <v>1245</v>
+        <v>33</v>
       </c>
       <c r="Q105" s="1"/>
       <c r="R105" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="S105" s="1">
-[...2 lines deleted...]
-      <c r="T105" s="1"/>
+      <c r="S105" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="T105" s="1" t="s">
+        <v>1248</v>
+      </c>
       <c r="U105" s="1" t="s">
-        <v>1247</v>
-[...2 lines deleted...]
-      <c r="W105" s="1"/>
+        <v>1249</v>
+      </c>
+      <c r="V105" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="W105" s="1" t="s">
+        <v>1251</v>
+      </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="1" t="s">
-        <v>1248</v>
-[...1 lines deleted...]
-      <c r="B106" s="1"/>
+        <v>1252</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>1253</v>
+      </c>
       <c r="C106" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D106" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>1254</v>
+      </c>
       <c r="E106" s="1" t="s">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>26</v>
+        <v>342</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>184</v>
+        <v>1256</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>1250</v>
+        <v>1257</v>
       </c>
       <c r="K106" s="1"/>
-      <c r="L106" s="1" t="s">
-        <v>1251</v>
+      <c r="L106" s="1">
+        <v>69007</v>
       </c>
       <c r="M106" s="1" t="s">
-        <v>1252</v>
+        <v>80</v>
       </c>
       <c r="N106" s="1" t="s">
-        <v>1253</v>
+        <v>32</v>
       </c>
       <c r="O106" s="1"/>
       <c r="P106" s="1" t="s">
-        <v>33</v>
+        <v>1258</v>
       </c>
       <c r="Q106" s="1"/>
       <c r="R106" s="1" t="s">
-        <v>1254</v>
-[...6 lines deleted...]
-      </c>
+        <v>1259</v>
+      </c>
+      <c r="S106" s="1">
+        <v>69</v>
+      </c>
+      <c r="T106" s="1"/>
       <c r="U106" s="1" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="V106" s="1"/>
-      <c r="W106" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="1" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="B107" s="1"/>
       <c r="C107" s="1" t="s">
-        <v>219</v>
+        <v>24</v>
       </c>
       <c r="D107" s="1"/>
       <c r="E107" s="1" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>741</v>
+        <v>26</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>1260</v>
+        <v>185</v>
       </c>
       <c r="J107" s="1" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="K107" s="1"/>
-      <c r="L107" s="1">
-        <v>38240</v>
+      <c r="L107" s="1" t="s">
+        <v>1264</v>
       </c>
       <c r="M107" s="1" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="N107" s="1" t="s">
-        <v>32</v>
+        <v>1266</v>
       </c>
       <c r="O107" s="1"/>
       <c r="P107" s="1" t="s">
-        <v>1262</v>
+        <v>33</v>
       </c>
       <c r="Q107" s="1"/>
       <c r="R107" s="1" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="S107" s="1" t="s">
-        <v>1264</v>
-[...1 lines deleted...]
-      <c r="T107" s="1"/>
+        <v>1268</v>
+      </c>
+      <c r="T107" s="1" t="s">
+        <v>109</v>
+      </c>
       <c r="U107" s="1" t="s">
-        <v>1265</v>
-[...4 lines deleted...]
-      <c r="W107" s="1"/>
+        <v>1269</v>
+      </c>
+      <c r="V107" s="1"/>
+      <c r="W107" s="1" t="s">
+        <v>1270</v>
+      </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="1" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="B108" s="1"/>
       <c r="C108" s="1" t="s">
-        <v>323</v>
+        <v>220</v>
       </c>
       <c r="D108" s="1"/>
       <c r="E108" s="1" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>26</v>
+        <v>741</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>952</v>
-[...1 lines deleted...]
-      <c r="I108" s="1"/>
+        <v>964</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>1273</v>
+      </c>
       <c r="J108" s="1" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="K108" s="1"/>
-      <c r="L108" s="1" t="s">
-        <v>1270</v>
+      <c r="L108" s="1">
+        <v>38240</v>
       </c>
       <c r="M108" s="1" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="N108" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="1"/>
       <c r="P108" s="1" t="s">
-        <v>1272</v>
-[...3 lines deleted...]
-      </c>
+        <v>1275</v>
+      </c>
+      <c r="Q108" s="1"/>
       <c r="R108" s="1" t="s">
-        <v>798</v>
+        <v>1276</v>
       </c>
       <c r="S108" s="1" t="s">
-        <v>1274</v>
-[...3 lines deleted...]
-      </c>
+        <v>1277</v>
+      </c>
+      <c r="T108" s="1"/>
       <c r="U108" s="1" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="V108" s="1" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="1" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="B109" s="1"/>
       <c r="C109" s="1" t="s">
-        <v>112</v>
+        <v>325</v>
       </c>
       <c r="D109" s="1"/>
       <c r="E109" s="1" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>762</v>
+        <v>26</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>964</v>
+      </c>
+      <c r="I109" s="1"/>
       <c r="J109" s="1" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="K109" s="1"/>
-      <c r="L109" s="1">
-        <v>38240</v>
+      <c r="L109" s="1" t="s">
+        <v>1283</v>
       </c>
       <c r="M109" s="1" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="N109" s="1" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O109" s="1"/>
       <c r="P109" s="1" t="s">
-        <v>33</v>
+        <v>1285</v>
       </c>
       <c r="Q109" s="1" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="R109" s="1" t="s">
-        <v>1285</v>
+        <v>799</v>
       </c>
       <c r="S109" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="T109" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="U109" s="1" t="s">
-        <v>1288</v>
-[...2 lines deleted...]
-      <c r="W109" s="1" t="s">
         <v>1289</v>
       </c>
+      <c r="V109" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B110" s="1"/>
       <c r="C110" s="1" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="D110" s="1"/>
       <c r="E110" s="1" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>340</v>
+        <v>764</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I110" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>1293</v>
+      </c>
       <c r="J110" s="1" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="K110" s="1"/>
-      <c r="L110" s="1" t="s">
-        <v>1293</v>
+      <c r="L110" s="1">
+        <v>38240</v>
       </c>
       <c r="M110" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="N110" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O110" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="O110" s="1" t="s">
+        <v>1296</v>
+      </c>
       <c r="P110" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q110" s="1"/>
+      <c r="Q110" s="1" t="s">
+        <v>1297</v>
+      </c>
       <c r="R110" s="1" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="S110" s="1" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="T110" s="1" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="U110" s="1" t="s">
-        <v>1298</v>
-[...3 lines deleted...]
-      </c>
+        <v>1301</v>
+      </c>
+      <c r="V110" s="1"/>
       <c r="W110" s="1" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="1" t="s">
-        <v>1301</v>
-[...3 lines deleted...]
-      </c>
+        <v>1303</v>
+      </c>
+      <c r="B111" s="1"/>
       <c r="C111" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D111" s="1"/>
       <c r="E111" s="1" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>26</v>
+        <v>342</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="I111" s="1"/>
       <c r="J111" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="K111" s="1"/>
-      <c r="L111" s="1">
-        <v>74000</v>
+      <c r="L111" s="1" t="s">
+        <v>1306</v>
       </c>
       <c r="M111" s="1" t="s">
-        <v>393</v>
+        <v>1307</v>
       </c>
       <c r="N111" s="1" t="s">
-        <v>312</v>
+        <v>32</v>
       </c>
       <c r="O111" s="1"/>
       <c r="P111" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q111" s="1"/>
       <c r="R111" s="1" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="S111" s="1" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="T111" s="1" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="U111" s="1" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="V111" s="1" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="W111" s="1" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="1" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D112" s="1"/>
       <c r="E112" s="1" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>1315</v>
+        <v>26</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>1317</v>
-[...1 lines deleted...]
-      <c r="K112" s="1" t="s">
         <v>1318</v>
       </c>
+      <c r="K112" s="1"/>
       <c r="L112" s="1">
-        <v>74190</v>
+        <v>74000</v>
       </c>
       <c r="M112" s="1" t="s">
-        <v>1319</v>
+        <v>396</v>
       </c>
       <c r="N112" s="1" t="s">
-        <v>131</v>
+        <v>314</v>
       </c>
       <c r="O112" s="1"/>
       <c r="P112" s="1" t="s">
-        <v>298</v>
+        <v>33</v>
       </c>
       <c r="Q112" s="1"/>
       <c r="R112" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="S112" s="1" t="s">
         <v>1320</v>
       </c>
-      <c r="S112" s="1" t="s">
+      <c r="T112" s="1" t="s">
         <v>1321</v>
       </c>
-      <c r="T112" s="1" t="s">
+      <c r="U112" s="1" t="s">
         <v>1322</v>
       </c>
-      <c r="U112" s="1" t="s">
+      <c r="V112" s="1" t="s">
         <v>1323</v>
       </c>
-      <c r="V112" s="1"/>
       <c r="W112" s="1" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D113" s="1"/>
       <c r="E113" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I113" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>1329</v>
+      </c>
       <c r="J113" s="1" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-      <c r="L113" s="1" t="s">
         <v>1330</v>
       </c>
+      <c r="K113" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="L113" s="1">
+        <v>74190</v>
+      </c>
       <c r="M113" s="1" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="N113" s="1" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="O113" s="1"/>
       <c r="P113" s="1" t="s">
-        <v>576</v>
+        <v>300</v>
       </c>
       <c r="Q113" s="1"/>
       <c r="R113" s="1" t="s">
-        <v>184</v>
+        <v>1333</v>
       </c>
       <c r="S113" s="1" t="s">
-        <v>1332</v>
-[...1 lines deleted...]
-      <c r="T113" s="1"/>
+        <v>1334</v>
+      </c>
+      <c r="T113" s="1" t="s">
+        <v>1335</v>
+      </c>
       <c r="U113" s="1" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="V113" s="1"/>
       <c r="W113" s="1" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="1" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D114" s="1"/>
       <c r="E114" s="1" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="I114" s="1"/>
       <c r="J114" s="1" t="s">
-        <v>1340</v>
-[...5 lines deleted...]
-        <v>32120</v>
+        <v>1342</v>
+      </c>
+      <c r="K114" s="1"/>
+      <c r="L114" s="1" t="s">
+        <v>1343</v>
       </c>
       <c r="M114" s="1" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="N114" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O114" s="1"/>
       <c r="P114" s="1" t="s">
-        <v>1343</v>
+        <v>578</v>
       </c>
       <c r="Q114" s="1"/>
       <c r="R114" s="1" t="s">
-        <v>1344</v>
+        <v>185</v>
       </c>
       <c r="S114" s="1" t="s">
         <v>1345</v>
       </c>
-      <c r="T114" s="1" t="s">
+      <c r="T114" s="1"/>
+      <c r="U114" s="1" t="s">
         <v>1346</v>
       </c>
-      <c r="U114" s="1" t="s">
+      <c r="V114" s="1"/>
+      <c r="W114" s="1" t="s">
         <v>1347</v>
-      </c>
-[...4 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="1" t="s">
-        <v>1350</v>
+        <v>1348</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>1351</v>
+        <v>1349</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D115" s="1"/>
       <c r="E115" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I115" s="1" t="s">
         <v>1352</v>
       </c>
-      <c r="F115" s="1" t="s">
-[...8 lines deleted...]
-      <c r="I115" s="1" t="s">
+      <c r="J115" s="1" t="s">
         <v>1353</v>
       </c>
-      <c r="J115" s="1" t="s">
+      <c r="K115" s="1" t="s">
         <v>1354</v>
       </c>
-      <c r="K115" s="1"/>
       <c r="L115" s="1">
-        <v>42220</v>
+        <v>32120</v>
       </c>
       <c r="M115" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="N115" s="1" t="s">
-        <v>682</v>
+        <v>32</v>
       </c>
       <c r="O115" s="1"/>
       <c r="P115" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="Q115" s="1"/>
       <c r="R115" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="S115" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="T115" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="U115" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="V115" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="W115" s="1" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="1" t="s">
         <v>1363</v>
       </c>
-      <c r="B116" s="1"/>
+      <c r="B116" s="1" t="s">
+        <v>1364</v>
+      </c>
       <c r="C116" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D116" s="1"/>
       <c r="E116" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I116" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>1367</v>
+      </c>
       <c r="J116" s="1" t="s">
-        <v>1366</v>
-[...1 lines deleted...]
-      <c r="K116" s="1"/>
+        <v>1368</v>
+      </c>
+      <c r="K116" s="1" t="s">
+        <v>1369</v>
+      </c>
       <c r="L116" s="1">
-        <v>43490</v>
+        <v>42110</v>
       </c>
       <c r="M116" s="1" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="N116" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>1371</v>
+      </c>
+      <c r="O116" s="1"/>
       <c r="P116" s="1" t="s">
-        <v>33</v>
+        <v>1372</v>
       </c>
       <c r="Q116" s="1"/>
       <c r="R116" s="1" t="s">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="S116" s="1" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="T116" s="1" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="U116" s="1" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="V116" s="1" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="W116" s="1" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="1" t="s">
-        <v>1375</v>
-[...1 lines deleted...]
-      <c r="B117" s="1"/>
+        <v>1379</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>1380</v>
+      </c>
       <c r="C117" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D117" s="1"/>
       <c r="E117" s="1" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>26</v>
+        <v>705</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="J117" s="1" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="K117" s="1"/>
-      <c r="L117" s="1" t="s">
-        <v>1379</v>
+      <c r="L117" s="1">
+        <v>42220</v>
       </c>
       <c r="M117" s="1" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="N117" s="1" t="s">
-        <v>32</v>
+        <v>683</v>
       </c>
       <c r="O117" s="1"/>
       <c r="P117" s="1" t="s">
-        <v>33</v>
+        <v>1385</v>
       </c>
       <c r="Q117" s="1"/>
       <c r="R117" s="1" t="s">
-        <v>618</v>
+        <v>1386</v>
       </c>
       <c r="S117" s="1" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="T117" s="1" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
       <c r="U117" s="1" t="s">
-        <v>1383</v>
+        <v>1389</v>
       </c>
       <c r="V117" s="1" t="s">
-        <v>1384</v>
-[...1 lines deleted...]
-      <c r="W117" s="1"/>
+        <v>1390</v>
+      </c>
+      <c r="W117" s="1" t="s">
+        <v>1391</v>
+      </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="1" t="s">
-        <v>1385</v>
-[...3 lines deleted...]
-      </c>
+        <v>1392</v>
+      </c>
+      <c r="B118" s="1"/>
       <c r="C118" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D118" s="1"/>
       <c r="E118" s="1" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>1388</v>
+        <v>1394</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I118" s="1"/>
       <c r="J118" s="1" t="s">
-        <v>1389</v>
+        <v>1395</v>
       </c>
       <c r="K118" s="1"/>
       <c r="L118" s="1">
-        <v>73210</v>
+        <v>43490</v>
       </c>
       <c r="M118" s="1" t="s">
-        <v>1390</v>
+        <v>1396</v>
       </c>
       <c r="N118" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O118" s="1"/>
+      <c r="O118" s="1" t="s">
+        <v>1397</v>
+      </c>
       <c r="P118" s="1" t="s">
-        <v>1391</v>
+        <v>33</v>
       </c>
       <c r="Q118" s="1"/>
       <c r="R118" s="1" t="s">
-        <v>901</v>
+        <v>1398</v>
       </c>
       <c r="S118" s="1" t="s">
-        <v>1392</v>
-[...1 lines deleted...]
-      <c r="T118" s="1"/>
+        <v>1399</v>
+      </c>
+      <c r="T118" s="1" t="s">
+        <v>1400</v>
+      </c>
       <c r="U118" s="1" t="s">
-        <v>1393</v>
-[...1 lines deleted...]
-      <c r="V118" s="1"/>
+        <v>1401</v>
+      </c>
+      <c r="V118" s="1" t="s">
+        <v>1402</v>
+      </c>
       <c r="W118" s="1" t="s">
-        <v>1394</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="1" t="s">
-        <v>1395</v>
-[...3 lines deleted...]
-      </c>
+        <v>1404</v>
+      </c>
+      <c r="B119" s="1"/>
       <c r="C119" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D119" s="1"/>
       <c r="E119" s="1" t="s">
-        <v>1397</v>
+        <v>1405</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>845</v>
+        <v>26</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I119" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>1406</v>
+      </c>
       <c r="J119" s="1" t="s">
-        <v>1398</v>
+        <v>1407</v>
       </c>
       <c r="K119" s="1"/>
-      <c r="L119" s="1">
-        <v>74500</v>
+      <c r="L119" s="1" t="s">
+        <v>1408</v>
       </c>
       <c r="M119" s="1" t="s">
-        <v>1399</v>
+        <v>1409</v>
       </c>
       <c r="N119" s="1" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="O119" s="1"/>
       <c r="P119" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q119" s="1"/>
       <c r="R119" s="1" t="s">
-        <v>1400</v>
+        <v>620</v>
       </c>
       <c r="S119" s="1" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
       <c r="T119" s="1" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="U119" s="1" t="s">
-        <v>1403</v>
-[...4 lines deleted...]
-      </c>
+        <v>1412</v>
+      </c>
+      <c r="V119" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="1" t="s">
-        <v>1405</v>
-[...1 lines deleted...]
-      <c r="B120" s="1"/>
+        <v>1414</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>1415</v>
+      </c>
       <c r="C120" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D120" s="1"/>
       <c r="E120" s="1" t="s">
-        <v>1406</v>
+        <v>1416</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>762</v>
+        <v>1417</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>952</v>
+        <v>222</v>
       </c>
       <c r="I120" s="1"/>
       <c r="J120" s="1" t="s">
-        <v>1407</v>
+        <v>1418</v>
       </c>
       <c r="K120" s="1"/>
-      <c r="L120" s="1" t="s">
-        <v>1408</v>
+      <c r="L120" s="1">
+        <v>73210</v>
       </c>
       <c r="M120" s="1" t="s">
-        <v>1409</v>
+        <v>1419</v>
       </c>
       <c r="N120" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O120" s="1"/>
       <c r="P120" s="1" t="s">
-        <v>1410</v>
+        <v>1420</v>
       </c>
       <c r="Q120" s="1"/>
       <c r="R120" s="1" t="s">
-        <v>1411</v>
+        <v>913</v>
       </c>
       <c r="S120" s="1" t="s">
-        <v>1412</v>
-[...3 lines deleted...]
-      </c>
+        <v>1421</v>
+      </c>
+      <c r="T120" s="1"/>
       <c r="U120" s="1" t="s">
-        <v>1414</v>
-[...4 lines deleted...]
-      <c r="W120" s="1"/>
+        <v>1422</v>
+      </c>
+      <c r="V120" s="1"/>
+      <c r="W120" s="1" t="s">
+        <v>1423</v>
+      </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="1" t="s">
-        <v>1416</v>
+        <v>1424</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
       <c r="D121" s="1"/>
       <c r="E121" s="1" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>1419</v>
+        <v>846</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="I121" s="1"/>
       <c r="J121" s="1" t="s">
-        <v>1421</v>
+        <v>1427</v>
       </c>
       <c r="K121" s="1"/>
       <c r="L121" s="1">
-        <v>26400</v>
+        <v>74500</v>
       </c>
       <c r="M121" s="1" t="s">
-        <v>1422</v>
+        <v>1428</v>
       </c>
       <c r="N121" s="1" t="s">
-        <v>1423</v>
+        <v>387</v>
       </c>
       <c r="O121" s="1"/>
       <c r="P121" s="1" t="s">
-        <v>941</v>
+        <v>33</v>
       </c>
       <c r="Q121" s="1"/>
       <c r="R121" s="1" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="S121" s="1" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="T121" s="1" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="U121" s="1" t="s">
-        <v>1427</v>
-[...3 lines deleted...]
-      </c>
+        <v>1432</v>
+      </c>
+      <c r="V121" s="1"/>
       <c r="W121" s="1" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="1" t="s">
-        <v>1430</v>
-[...3 lines deleted...]
-      </c>
+        <v>1434</v>
+      </c>
+      <c r="B122" s="1"/>
       <c r="C122" s="1" t="s">
-        <v>90</v>
+        <v>220</v>
       </c>
       <c r="D122" s="1"/>
       <c r="E122" s="1" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>1433</v>
+        <v>764</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>160</v>
+        <v>964</v>
       </c>
       <c r="I122" s="1"/>
       <c r="J122" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="K122" s="1"/>
       <c r="L122" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="M122" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="N122" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="1"/>
       <c r="P122" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="Q122" s="1"/>
       <c r="R122" s="1" t="s">
-        <v>440</v>
+        <v>1440</v>
       </c>
       <c r="S122" s="1" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="T122" s="1" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="U122" s="1" t="s">
-        <v>1440</v>
-[...4 lines deleted...]
-      </c>
+        <v>1443</v>
+      </c>
+      <c r="V122" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="1" t="s">
-        <v>1442</v>
-[...1 lines deleted...]
-      <c r="B123" s="1"/>
+        <v>1445</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>1446</v>
+      </c>
       <c r="C123" s="1" t="s">
-        <v>960</v>
+        <v>24</v>
       </c>
       <c r="D123" s="1"/>
       <c r="E123" s="1" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>704</v>
+        <v>1448</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="K123" s="1"/>
       <c r="L123" s="1">
-        <v>63000</v>
+        <v>26400</v>
       </c>
       <c r="M123" s="1" t="s">
-        <v>588</v>
+        <v>1451</v>
       </c>
       <c r="N123" s="1" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="O123" s="1"/>
       <c r="P123" s="1" t="s">
-        <v>33</v>
+        <v>953</v>
       </c>
       <c r="Q123" s="1"/>
       <c r="R123" s="1" t="s">
-        <v>1233</v>
+        <v>1453</v>
       </c>
       <c r="S123" s="1" t="s">
-        <v>1447</v>
+        <v>1454</v>
       </c>
       <c r="T123" s="1" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
       <c r="U123" s="1" t="s">
-        <v>1449</v>
+        <v>1456</v>
       </c>
       <c r="V123" s="1" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="W123" s="1" t="s">
-        <v>1451</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="1" t="s">
-        <v>1452</v>
+        <v>1459</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>1452</v>
+        <v>1460</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D124" s="1"/>
       <c r="E124" s="1" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>1454</v>
+        <v>1462</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I124" s="1"/>
       <c r="J124" s="1" t="s">
-        <v>1455</v>
+        <v>1463</v>
       </c>
       <c r="K124" s="1"/>
-      <c r="L124" s="1">
-        <v>34000</v>
+      <c r="L124" s="1" t="s">
+        <v>1464</v>
       </c>
       <c r="M124" s="1" t="s">
-        <v>439</v>
+        <v>1465</v>
       </c>
       <c r="N124" s="1" t="s">
-        <v>1456</v>
+        <v>32</v>
       </c>
       <c r="O124" s="1"/>
       <c r="P124" s="1" t="s">
-        <v>1457</v>
+        <v>1466</v>
       </c>
       <c r="Q124" s="1"/>
       <c r="R124" s="1" t="s">
-        <v>1369</v>
+        <v>443</v>
       </c>
       <c r="S124" s="1" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="T124" s="1" t="s">
-        <v>1139</v>
+        <v>1468</v>
       </c>
       <c r="U124" s="1" t="s">
-        <v>1459</v>
-[...3 lines deleted...]
-      </c>
+        <v>1469</v>
+      </c>
+      <c r="V124" s="1"/>
       <c r="W124" s="1" t="s">
-        <v>1461</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="1" t="s">
-        <v>1462</v>
+        <v>1471</v>
       </c>
       <c r="B125" s="1"/>
       <c r="C125" s="1" t="s">
-        <v>24</v>
+        <v>972</v>
       </c>
       <c r="D125" s="1"/>
       <c r="E125" s="1" t="s">
-        <v>1463</v>
+        <v>1472</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>1464</v>
+        <v>705</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>453</v>
+        <v>1473</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>1465</v>
+        <v>1474</v>
       </c>
       <c r="K125" s="1"/>
       <c r="L125" s="1">
-        <v>48000</v>
+        <v>63000</v>
       </c>
       <c r="M125" s="1" t="s">
-        <v>130</v>
+        <v>590</v>
       </c>
       <c r="N125" s="1" t="s">
-        <v>1466</v>
+        <v>1475</v>
       </c>
       <c r="O125" s="1"/>
       <c r="P125" s="1" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q125" s="1"/>
       <c r="R125" s="1" t="s">
-        <v>1468</v>
+        <v>1246</v>
       </c>
       <c r="S125" s="1" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
       <c r="T125" s="1" t="s">
-        <v>711</v>
+        <v>1477</v>
       </c>
       <c r="U125" s="1" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
       <c r="V125" s="1" t="s">
-        <v>1471</v>
+        <v>1479</v>
       </c>
       <c r="W125" s="1" t="s">
-        <v>1472</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="1" t="s">
-        <v>1473</v>
-[...1 lines deleted...]
-      <c r="B126" s="1"/>
+        <v>1481</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>1481</v>
+      </c>
       <c r="C126" s="1" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="D126" s="1"/>
       <c r="E126" s="1" t="s">
-        <v>1474</v>
+        <v>1482</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>1388</v>
+        <v>1483</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="I126" s="1" t="s">
-        <v>1475</v>
+        <v>439</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>1476</v>
+        <v>1484</v>
       </c>
       <c r="K126" s="1"/>
       <c r="L126" s="1">
-        <v>73670</v>
+        <v>34000</v>
       </c>
       <c r="M126" s="1" t="s">
-        <v>1477</v>
+        <v>442</v>
       </c>
       <c r="N126" s="1" t="s">
-        <v>32</v>
+        <v>1485</v>
       </c>
       <c r="O126" s="1"/>
       <c r="P126" s="1" t="s">
-        <v>1478</v>
+        <v>1486</v>
       </c>
       <c r="Q126" s="1"/>
       <c r="R126" s="1" t="s">
-        <v>1479</v>
+        <v>1398</v>
       </c>
       <c r="S126" s="1" t="s">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="T126" s="1" t="s">
-        <v>333</v>
+        <v>1151</v>
       </c>
       <c r="U126" s="1" t="s">
-        <v>1481</v>
+        <v>1488</v>
       </c>
       <c r="V126" s="1" t="s">
-        <v>1482</v>
+        <v>1489</v>
       </c>
       <c r="W126" s="1" t="s">
-        <v>1483</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="1" t="s">
-        <v>1484</v>
+        <v>1491</v>
       </c>
       <c r="B127" s="1"/>
       <c r="C127" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D127" s="1"/>
       <c r="E127" s="1" t="s">
-        <v>1485</v>
+        <v>1492</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>1144</v>
+        <v>1493</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I127" s="1"/>
+      <c r="I127" s="1" t="s">
+        <v>456</v>
+      </c>
       <c r="J127" s="1" t="s">
-        <v>1486</v>
+        <v>1494</v>
       </c>
       <c r="K127" s="1"/>
-      <c r="L127" s="1" t="s">
-        <v>1487</v>
+      <c r="L127" s="1">
+        <v>48000</v>
       </c>
       <c r="M127" s="1" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="N127" s="1" t="s">
-        <v>931</v>
+        <v>1495</v>
       </c>
       <c r="O127" s="1"/>
       <c r="P127" s="1" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-      <c r="U127" s="1"/>
+        <v>558</v>
+      </c>
+      <c r="Q127" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="R127" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="S127" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="T127" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="U127" s="1" t="s">
+        <v>1499</v>
+      </c>
       <c r="V127" s="1" t="s">
-        <v>1488</v>
+        <v>1500</v>
       </c>
       <c r="W127" s="1" t="s">
-        <v>1489</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="1" t="s">
-        <v>1490</v>
+        <v>1502</v>
       </c>
       <c r="B128" s="1"/>
       <c r="C128" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D128" s="1"/>
       <c r="E128" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>845</v>
+        <v>1417</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>462</v>
+        <v>1504</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>1492</v>
-[...3 lines deleted...]
-      </c>
+        <v>1505</v>
+      </c>
+      <c r="K128" s="1"/>
       <c r="L128" s="1">
-        <v>65201</v>
+        <v>73670</v>
       </c>
       <c r="M128" s="1" t="s">
-        <v>1494</v>
+        <v>1506</v>
       </c>
       <c r="N128" s="1" t="s">
-        <v>1088</v>
+        <v>32</v>
       </c>
       <c r="O128" s="1"/>
       <c r="P128" s="1" t="s">
-        <v>1495</v>
+        <v>1507</v>
       </c>
       <c r="Q128" s="1"/>
       <c r="R128" s="1" t="s">
-        <v>838</v>
+        <v>1508</v>
       </c>
       <c r="S128" s="1" t="s">
-        <v>1496</v>
+        <v>1509</v>
       </c>
       <c r="T128" s="1" t="s">
-        <v>1223</v>
+        <v>335</v>
       </c>
       <c r="U128" s="1" t="s">
-        <v>1497</v>
+        <v>1510</v>
       </c>
       <c r="V128" s="1" t="s">
-        <v>1498</v>
+        <v>1511</v>
       </c>
       <c r="W128" s="1" t="s">
-        <v>1499</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="1" t="s">
-        <v>1500</v>
+        <v>1513</v>
       </c>
       <c r="B129" s="1"/>
       <c r="C129" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D129" s="1"/>
       <c r="E129" s="1" t="s">
-        <v>1501</v>
+        <v>1514</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>26</v>
+        <v>1156</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H129" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I129" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I129" s="1"/>
       <c r="J129" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="K129" s="1"/>
       <c r="L129" s="1" t="s">
-        <v>1504</v>
+        <v>1516</v>
       </c>
       <c r="M129" s="1" t="s">
-        <v>1505</v>
+        <v>149</v>
       </c>
       <c r="N129" s="1" t="s">
-        <v>32</v>
+        <v>943</v>
       </c>
       <c r="O129" s="1"/>
       <c r="P129" s="1" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="Q129" s="1"/>
-      <c r="R129" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R129" s="1"/>
+      <c r="S129" s="1"/>
+      <c r="T129" s="1"/>
+      <c r="U129" s="1"/>
       <c r="V129" s="1" t="s">
-        <v>1509</v>
+        <v>1517</v>
       </c>
       <c r="W129" s="1" t="s">
-        <v>1510</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="1" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="B130" s="1"/>
       <c r="C130" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D130" s="1"/>
       <c r="E130" s="1" t="s">
-        <v>1512</v>
+        <v>1520</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>1513</v>
+        <v>846</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>221</v>
+        <v>28</v>
       </c>
       <c r="I130" s="1" t="s">
-        <v>1514</v>
+        <v>465</v>
       </c>
       <c r="J130" s="1" t="s">
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="K130" s="1"/>
+        <v>1521</v>
+      </c>
+      <c r="K130" s="1" t="s">
+        <v>1522</v>
+      </c>
       <c r="L130" s="1">
-        <v>74200</v>
+        <v>65201</v>
       </c>
       <c r="M130" s="1" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="N130" s="1" t="s">
-        <v>996</v>
+        <v>1100</v>
       </c>
       <c r="O130" s="1"/>
       <c r="P130" s="1" t="s">
-        <v>1517</v>
+        <v>1524</v>
       </c>
       <c r="Q130" s="1"/>
       <c r="R130" s="1" t="s">
-        <v>1518</v>
+        <v>839</v>
       </c>
       <c r="S130" s="1" t="s">
-        <v>1519</v>
-[...1 lines deleted...]
-      <c r="T130" s="1"/>
+        <v>1525</v>
+      </c>
+      <c r="T130" s="1" t="s">
+        <v>1236</v>
+      </c>
       <c r="U130" s="1" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="V130" s="1" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
       <c r="W130" s="1" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="1" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="B131" s="1"/>
       <c r="C131" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D131" s="1"/>
       <c r="E131" s="1" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>762</v>
+        <v>26</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>1525</v>
+        <v>1531</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>1526</v>
+        <v>1532</v>
       </c>
       <c r="K131" s="1"/>
       <c r="L131" s="1" t="s">
-        <v>1527</v>
+        <v>1533</v>
       </c>
       <c r="M131" s="1" t="s">
-        <v>1528</v>
+        <v>1534</v>
       </c>
       <c r="N131" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O131" s="1"/>
       <c r="P131" s="1" t="s">
-        <v>568</v>
+        <v>33</v>
       </c>
       <c r="Q131" s="1"/>
       <c r="R131" s="1" t="s">
-        <v>431</v>
+        <v>1535</v>
       </c>
       <c r="S131" s="1" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="T131" s="1" t="s">
-        <v>1530</v>
+        <v>1236</v>
       </c>
       <c r="U131" s="1" t="s">
-        <v>1531</v>
+        <v>1537</v>
       </c>
       <c r="V131" s="1" t="s">
-        <v>1532</v>
+        <v>1538</v>
       </c>
       <c r="W131" s="1" t="s">
-        <v>1533</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="1" t="s">
-        <v>1534</v>
-[...3 lines deleted...]
-      </c>
+        <v>1540</v>
+      </c>
+      <c r="B132" s="1"/>
       <c r="C132" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D132" s="1"/>
       <c r="E132" s="1" t="s">
-        <v>1536</v>
+        <v>1541</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>1144</v>
+        <v>1542</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="I132" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>1543</v>
+      </c>
       <c r="J132" s="1" t="s">
-        <v>1537</v>
+        <v>1544</v>
       </c>
       <c r="K132" s="1"/>
       <c r="L132" s="1">
-        <v>30100</v>
+        <v>74200</v>
       </c>
       <c r="M132" s="1" t="s">
-        <v>805</v>
+        <v>1545</v>
       </c>
       <c r="N132" s="1" t="s">
-        <v>210</v>
+        <v>1008</v>
       </c>
       <c r="O132" s="1"/>
       <c r="P132" s="1" t="s">
-        <v>119</v>
+        <v>1546</v>
       </c>
       <c r="Q132" s="1"/>
       <c r="R132" s="1" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="S132" s="1" t="s">
-        <v>1534</v>
+        <v>1548</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1" t="s">
-        <v>1539</v>
+        <v>1549</v>
       </c>
       <c r="V132" s="1" t="s">
-        <v>1540</v>
+        <v>1550</v>
       </c>
       <c r="W132" s="1" t="s">
-        <v>1541</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="1" t="s">
-        <v>1542</v>
+        <v>1552</v>
       </c>
       <c r="B133" s="1"/>
       <c r="C133" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D133" s="1"/>
       <c r="E133" s="1" t="s">
-        <v>1543</v>
+        <v>1553</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>1544</v>
+        <v>764</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>160</v>
+        <v>28</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>428</v>
+        <v>1554</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>1545</v>
+        <v>1555</v>
       </c>
       <c r="K133" s="1"/>
-      <c r="L133" s="1">
-        <v>12100</v>
+      <c r="L133" s="1" t="s">
+        <v>1556</v>
       </c>
       <c r="M133" s="1" t="s">
-        <v>1546</v>
+        <v>1557</v>
       </c>
       <c r="N133" s="1" t="s">
-        <v>1547</v>
+        <v>32</v>
       </c>
       <c r="O133" s="1"/>
       <c r="P133" s="1" t="s">
-        <v>796</v>
+        <v>570</v>
       </c>
       <c r="Q133" s="1"/>
       <c r="R133" s="1" t="s">
-        <v>1548</v>
+        <v>434</v>
       </c>
       <c r="S133" s="1" t="s">
-        <v>1549</v>
+        <v>1558</v>
       </c>
       <c r="T133" s="1" t="s">
-        <v>1223</v>
+        <v>1559</v>
       </c>
       <c r="U133" s="1" t="s">
-        <v>1550</v>
+        <v>1560</v>
       </c>
       <c r="V133" s="1" t="s">
-        <v>1545</v>
+        <v>1561</v>
       </c>
       <c r="W133" s="1" t="s">
-        <v>1551</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="1" t="s">
-        <v>1552</v>
-[...1 lines deleted...]
-      <c r="B134" s="1"/>
+        <v>1563</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>1564</v>
+      </c>
       <c r="C134" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D134" s="1"/>
       <c r="E134" s="1" t="s">
-        <v>1553</v>
+        <v>1565</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>1554</v>
+        <v>1156</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>1555</v>
+        <v>920</v>
       </c>
       <c r="I134" s="1"/>
       <c r="J134" s="1" t="s">
-        <v>1556</v>
+        <v>1566</v>
       </c>
       <c r="K134" s="1"/>
       <c r="L134" s="1">
-        <v>42660</v>
+        <v>30100</v>
       </c>
       <c r="M134" s="1" t="s">
-        <v>1557</v>
+        <v>806</v>
       </c>
       <c r="N134" s="1" t="s">
-        <v>32</v>
+        <v>211</v>
       </c>
       <c r="O134" s="1"/>
       <c r="P134" s="1" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="Q134" s="1"/>
       <c r="R134" s="1" t="s">
-        <v>1558</v>
+        <v>1567</v>
       </c>
       <c r="S134" s="1" t="s">
-        <v>1559</v>
-[...3 lines deleted...]
-      </c>
+        <v>1563</v>
+      </c>
+      <c r="T134" s="1"/>
       <c r="U134" s="1" t="s">
-        <v>1560</v>
+        <v>1568</v>
       </c>
       <c r="V134" s="1" t="s">
-        <v>1054</v>
+        <v>1569</v>
       </c>
       <c r="W134" s="1" t="s">
-        <v>1561</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="1" t="s">
-        <v>1562</v>
-[...3 lines deleted...]
-      </c>
+        <v>1571</v>
+      </c>
+      <c r="B135" s="1"/>
       <c r="C135" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D135" s="1"/>
       <c r="E135" s="1" t="s">
-        <v>1564</v>
+        <v>1572</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>160</v>
+        <v>102</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>1566</v>
+        <v>431</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="K135" s="1"/>
       <c r="L135" s="1">
-        <v>32300</v>
+        <v>12100</v>
       </c>
       <c r="M135" s="1" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="N135" s="1" t="s">
-        <v>131</v>
+        <v>1576</v>
       </c>
       <c r="O135" s="1"/>
       <c r="P135" s="1" t="s">
-        <v>33</v>
+        <v>797</v>
       </c>
       <c r="Q135" s="1"/>
       <c r="R135" s="1" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
       <c r="S135" s="1" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="T135" s="1" t="s">
-        <v>1322</v>
+        <v>1236</v>
       </c>
       <c r="U135" s="1" t="s">
-        <v>1571</v>
+        <v>1579</v>
       </c>
       <c r="V135" s="1" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="W135" s="1" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="1" t="s">
-        <v>1574</v>
-[...3 lines deleted...]
-      </c>
+        <v>1581</v>
+      </c>
+      <c r="B136" s="1"/>
       <c r="C136" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D136" s="1"/>
       <c r="E136" s="1" t="s">
-        <v>1576</v>
+        <v>1582</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>1577</v>
+        <v>1583</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>1584</v>
+      </c>
+      <c r="I136" s="1"/>
       <c r="J136" s="1" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
       <c r="K136" s="1"/>
       <c r="L136" s="1">
-        <v>81120</v>
+        <v>42660</v>
       </c>
       <c r="M136" s="1" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
       <c r="N136" s="1" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="O136" s="1"/>
       <c r="P136" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q136" s="1"/>
       <c r="R136" s="1" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="S136" s="1" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
       <c r="T136" s="1" t="s">
-        <v>1322</v>
+        <v>109</v>
       </c>
       <c r="U136" s="1" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
       <c r="V136" s="1" t="s">
-        <v>1583</v>
+        <v>1066</v>
       </c>
       <c r="W136" s="1" t="s">
-        <v>1584</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="1" t="s">
-        <v>1585</v>
+        <v>1591</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D137" s="1"/>
       <c r="E137" s="1" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>1565</v>
+        <v>1594</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>516</v>
+        <v>1595</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>1588</v>
+        <v>1596</v>
       </c>
       <c r="K137" s="1"/>
       <c r="L137" s="1">
-        <v>82160</v>
+        <v>32300</v>
       </c>
       <c r="M137" s="1" t="s">
-        <v>1589</v>
+        <v>1597</v>
       </c>
       <c r="N137" s="1" t="s">
-        <v>1088</v>
+        <v>133</v>
       </c>
       <c r="O137" s="1"/>
       <c r="P137" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q137" s="1"/>
       <c r="R137" s="1" t="s">
-        <v>1590</v>
+        <v>1598</v>
       </c>
       <c r="S137" s="1" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
       <c r="T137" s="1" t="s">
-        <v>1223</v>
+        <v>1600</v>
       </c>
       <c r="U137" s="1" t="s">
-        <v>1592</v>
+        <v>1601</v>
       </c>
       <c r="V137" s="1" t="s">
-        <v>1593</v>
+        <v>1602</v>
       </c>
       <c r="W137" s="1" t="s">
-        <v>1594</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="1" t="s">
-        <v>1595</v>
-[...1 lines deleted...]
-      <c r="B138" s="1"/>
+        <v>1604</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>1605</v>
+      </c>
       <c r="C138" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D138" s="1"/>
       <c r="E138" s="1" t="s">
-        <v>1596</v>
+        <v>1606</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>1144</v>
+        <v>1607</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>221</v>
+        <v>102</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>1597</v>
+        <v>511</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>1598</v>
-[...3 lines deleted...]
-      </c>
+        <v>1608</v>
+      </c>
+      <c r="K138" s="1"/>
       <c r="L138" s="1">
-        <v>31200</v>
+        <v>81120</v>
       </c>
       <c r="M138" s="1" t="s">
-        <v>628</v>
+        <v>1609</v>
       </c>
       <c r="N138" s="1" t="s">
-        <v>271</v>
+        <v>133</v>
       </c>
       <c r="O138" s="1"/>
       <c r="P138" s="1" t="s">
-        <v>1600</v>
+        <v>33</v>
       </c>
       <c r="Q138" s="1"/>
       <c r="R138" s="1" t="s">
-        <v>1125</v>
+        <v>1610</v>
       </c>
       <c r="S138" s="1" t="s">
-        <v>1601</v>
+        <v>1611</v>
       </c>
       <c r="T138" s="1" t="s">
-        <v>1602</v>
+        <v>1612</v>
       </c>
       <c r="U138" s="1" t="s">
-        <v>1603</v>
+        <v>1613</v>
       </c>
       <c r="V138" s="1" t="s">
-        <v>1604</v>
+        <v>1614</v>
       </c>
       <c r="W138" s="1" t="s">
-        <v>1605</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="1" t="s">
-        <v>1606</v>
-[...1 lines deleted...]
-      <c r="B139" s="1"/>
+        <v>1616</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>1617</v>
+      </c>
       <c r="C139" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D139" s="1"/>
       <c r="E139" s="1" t="s">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>1144</v>
+        <v>1594</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I139" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I139" s="1" t="s">
+        <v>519</v>
+      </c>
       <c r="J139" s="1" t="s">
-        <v>1608</v>
+        <v>1619</v>
       </c>
       <c r="K139" s="1"/>
       <c r="L139" s="1">
-        <v>31000</v>
+        <v>82160</v>
       </c>
       <c r="M139" s="1" t="s">
-        <v>447</v>
+        <v>1620</v>
       </c>
       <c r="N139" s="1" t="s">
-        <v>1166</v>
+        <v>1100</v>
       </c>
       <c r="O139" s="1"/>
       <c r="P139" s="1" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="Q139" s="1"/>
-      <c r="R139" s="1"/>
-[...2 lines deleted...]
-      <c r="U139" s="1"/>
+      <c r="R139" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="S139" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="T139" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="U139" s="1" t="s">
+        <v>1623</v>
+      </c>
       <c r="V139" s="1" t="s">
-        <v>1609</v>
+        <v>1624</v>
       </c>
       <c r="W139" s="1" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="1" t="s">
-        <v>1611</v>
-[...3 lines deleted...]
-      </c>
+        <v>1626</v>
+      </c>
+      <c r="B140" s="1"/>
       <c r="C140" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D140" s="1"/>
       <c r="E140" s="1" t="s">
-        <v>1613</v>
+        <v>1627</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>1614</v>
+        <v>1156</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>93</v>
+        <v>222</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>1615</v>
+        <v>1628</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>1616</v>
-[...1 lines deleted...]
-      <c r="K140" s="1"/>
+        <v>1629</v>
+      </c>
+      <c r="K140" s="1" t="s">
+        <v>1630</v>
+      </c>
       <c r="L140" s="1">
-        <v>31700</v>
+        <v>31200</v>
       </c>
       <c r="M140" s="1" t="s">
-        <v>1617</v>
+        <v>630</v>
       </c>
       <c r="N140" s="1" t="s">
-        <v>1423</v>
+        <v>273</v>
       </c>
       <c r="O140" s="1"/>
       <c r="P140" s="1" t="s">
-        <v>119</v>
+        <v>1631</v>
       </c>
       <c r="Q140" s="1"/>
       <c r="R140" s="1" t="s">
-        <v>1618</v>
+        <v>1137</v>
       </c>
       <c r="S140" s="1" t="s">
-        <v>1619</v>
+        <v>1632</v>
       </c>
       <c r="T140" s="1" t="s">
-        <v>1620</v>
+        <v>1633</v>
       </c>
       <c r="U140" s="1" t="s">
-        <v>1621</v>
+        <v>1634</v>
       </c>
       <c r="V140" s="1" t="s">
-        <v>1622</v>
-[...1 lines deleted...]
-      <c r="W140" s="1"/>
+        <v>1635</v>
+      </c>
+      <c r="W140" s="1" t="s">
+        <v>1636</v>
+      </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="1" t="s">
-        <v>1623</v>
+        <v>1637</v>
       </c>
       <c r="B141" s="1"/>
       <c r="C141" s="1" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D141" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>775</v>
+      </c>
       <c r="E141" s="1" t="s">
-        <v>1624</v>
+        <v>1638</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>704</v>
+        <v>1156</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I141" s="1"/>
       <c r="J141" s="1" t="s">
-        <v>1626</v>
+        <v>1639</v>
       </c>
       <c r="K141" s="1"/>
       <c r="L141" s="1">
-        <v>69160</v>
+        <v>31000</v>
       </c>
       <c r="M141" s="1" t="s">
-        <v>1627</v>
+        <v>450</v>
       </c>
       <c r="N141" s="1" t="s">
-        <v>32</v>
+        <v>1178</v>
       </c>
       <c r="O141" s="1"/>
       <c r="P141" s="1" t="s">
-        <v>1628</v>
-[...15 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="Q141" s="1"/>
+      <c r="R141" s="1"/>
+      <c r="S141" s="1"/>
+      <c r="T141" s="1"/>
+      <c r="U141" s="1"/>
       <c r="V141" s="1" t="s">
-        <v>1634</v>
-[...1 lines deleted...]
-      <c r="W141" s="1"/>
+        <v>1640</v>
+      </c>
+      <c r="W141" s="1" t="s">
+        <v>1641</v>
+      </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="1" t="s">
-        <v>1635</v>
+        <v>1642</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="D142" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>1643</v>
+      </c>
       <c r="E142" s="1" t="s">
-        <v>1637</v>
+        <v>1644</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>340</v>
+        <v>1645</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>256</v>
+        <v>93</v>
       </c>
       <c r="I142" s="1" t="s">
-        <v>1638</v>
+        <v>1646</v>
       </c>
       <c r="J142" s="1" t="s">
-        <v>1639</v>
-[...3 lines deleted...]
-      </c>
+        <v>1647</v>
+      </c>
+      <c r="K142" s="1"/>
       <c r="L142" s="1">
-        <v>81500</v>
+        <v>31700</v>
       </c>
       <c r="M142" s="1" t="s">
-        <v>1641</v>
+        <v>1648</v>
       </c>
       <c r="N142" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>1452</v>
+      </c>
+      <c r="O142" s="1"/>
       <c r="P142" s="1" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="Q142" s="1"/>
       <c r="R142" s="1" t="s">
-        <v>1344</v>
+        <v>1649</v>
       </c>
       <c r="S142" s="1" t="s">
-        <v>1643</v>
+        <v>1650</v>
       </c>
       <c r="T142" s="1" t="s">
-        <v>1644</v>
+        <v>1651</v>
       </c>
       <c r="U142" s="1" t="s">
-        <v>1645</v>
+        <v>1652</v>
       </c>
       <c r="V142" s="1" t="s">
-        <v>1646</v>
-[...3 lines deleted...]
-      </c>
+        <v>1653</v>
+      </c>
+      <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="1" t="s">
-        <v>1648</v>
-[...3 lines deleted...]
-      </c>
+        <v>1654</v>
+      </c>
+      <c r="B143" s="1"/>
       <c r="C143" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D143" s="1"/>
       <c r="E143" s="1" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>1651</v>
+        <v>705</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>221</v>
+        <v>117</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
       <c r="K143" s="1"/>
       <c r="L143" s="1">
-        <v>34150</v>
+        <v>69160</v>
       </c>
       <c r="M143" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="N143" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="1"/>
       <c r="P143" s="1" t="s">
-        <v>914</v>
-[...1 lines deleted...]
-      <c r="Q143" s="1"/>
+        <v>1659</v>
+      </c>
+      <c r="Q143" s="1" t="s">
+        <v>1660</v>
+      </c>
       <c r="R143" s="1" t="s">
-        <v>1655</v>
+        <v>1661</v>
       </c>
       <c r="S143" s="1" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="T143" s="1" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
       <c r="U143" s="1" t="s">
-        <v>1658</v>
+        <v>1664</v>
       </c>
       <c r="V143" s="1" t="s">
-        <v>1659</v>
-[...3 lines deleted...]
-      </c>
+        <v>1665</v>
+      </c>
+      <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="1" t="s">
-        <v>1661</v>
-[...1 lines deleted...]
-      <c r="B144" s="1"/>
+        <v>1666</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>1667</v>
+      </c>
       <c r="C144" s="1" t="s">
-        <v>976</v>
+        <v>90</v>
       </c>
       <c r="D144" s="1"/>
       <c r="E144" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>1663</v>
+        <v>342</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>1665</v>
-[...1 lines deleted...]
-      <c r="K144" s="1"/>
+        <v>1670</v>
+      </c>
+      <c r="K144" s="1" t="s">
+        <v>1671</v>
+      </c>
       <c r="L144" s="1">
-        <v>69008</v>
+        <v>81500</v>
       </c>
       <c r="M144" s="1" t="s">
-        <v>80</v>
+        <v>1672</v>
       </c>
       <c r="N144" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O144" s="1"/>
+      <c r="O144" s="1" t="s">
+        <v>1673</v>
+      </c>
       <c r="P144" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q144" s="1"/>
       <c r="R144" s="1" t="s">
-        <v>1666</v>
+        <v>1357</v>
       </c>
       <c r="S144" s="1" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="T144" s="1" t="s">
-        <v>85</v>
+        <v>1675</v>
       </c>
       <c r="U144" s="1" t="s">
-        <v>1668</v>
+        <v>1676</v>
       </c>
       <c r="V144" s="1" t="s">
-        <v>1669</v>
+        <v>1677</v>
       </c>
       <c r="W144" s="1" t="s">
-        <v>1670</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="1" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="B145" s="1"/>
+        <v>1679</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>1680</v>
+      </c>
       <c r="C145" s="1" t="s">
-        <v>219</v>
+        <v>24</v>
       </c>
       <c r="D145" s="1"/>
-      <c r="E145" s="1"/>
+      <c r="E145" s="1" t="s">
+        <v>1681</v>
+      </c>
       <c r="F145" s="1" t="s">
-        <v>114</v>
+        <v>1682</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I145" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>1683</v>
+      </c>
       <c r="J145" s="1" t="s">
-        <v>1671</v>
+        <v>1684</v>
       </c>
       <c r="K145" s="1"/>
       <c r="L145" s="1">
-        <v>66000</v>
+        <v>34150</v>
       </c>
       <c r="M145" s="1" t="s">
-        <v>1672</v>
+        <v>1685</v>
       </c>
       <c r="N145" s="1" t="s">
-        <v>1673</v>
+        <v>32</v>
       </c>
       <c r="O145" s="1"/>
       <c r="P145" s="1" t="s">
-        <v>33</v>
+        <v>926</v>
       </c>
       <c r="Q145" s="1"/>
-      <c r="R145" s="1"/>
-[...2 lines deleted...]
-      <c r="U145" s="1"/>
+      <c r="R145" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="S145" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="T145" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="U145" s="1" t="s">
+        <v>1689</v>
+      </c>
       <c r="V145" s="1" t="s">
-        <v>1674</v>
+        <v>1690</v>
       </c>
       <c r="W145" s="1" t="s">
-        <v>1675</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="1" t="s">
-        <v>1676</v>
+        <v>1692</v>
       </c>
       <c r="B146" s="1"/>
       <c r="C146" s="1" t="s">
-        <v>219</v>
+        <v>988</v>
       </c>
       <c r="D146" s="1"/>
-      <c r="E146" s="1"/>
+      <c r="E146" s="1" t="s">
+        <v>1693</v>
+      </c>
       <c r="F146" s="1" t="s">
-        <v>1328</v>
+        <v>1694</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I146" s="1"/>
+        <v>236</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>1695</v>
+      </c>
       <c r="J146" s="1" t="s">
-        <v>1677</v>
-[...3 lines deleted...]
-      </c>
+        <v>1696</v>
+      </c>
+      <c r="K146" s="1"/>
       <c r="L146" s="1">
-        <v>32022</v>
+        <v>69008</v>
       </c>
       <c r="M146" s="1" t="s">
-        <v>1679</v>
+        <v>80</v>
       </c>
       <c r="N146" s="1" t="s">
-        <v>1673</v>
+        <v>32</v>
       </c>
       <c r="O146" s="1"/>
       <c r="P146" s="1" t="s">
-        <v>1680</v>
+        <v>33</v>
       </c>
       <c r="Q146" s="1"/>
-      <c r="R146" s="1"/>
-[...2 lines deleted...]
-      <c r="U146" s="1"/>
+      <c r="R146" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="S146" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="T146" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U146" s="1" t="s">
+        <v>1699</v>
+      </c>
       <c r="V146" s="1" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="W146" s="1" t="s">
-        <v>1682</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="1" t="s">
-        <v>1683</v>
+        <v>310</v>
       </c>
       <c r="B147" s="1"/>
       <c r="C147" s="1" t="s">
-        <v>141</v>
-[...6 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1"/>
       <c r="F147" s="1" t="s">
-        <v>76</v>
+        <v>116</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>908</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I147" s="1"/>
       <c r="J147" s="1" t="s">
-        <v>1687</v>
+        <v>1702</v>
       </c>
       <c r="K147" s="1"/>
       <c r="L147" s="1">
-        <v>69550</v>
+        <v>66000</v>
       </c>
       <c r="M147" s="1" t="s">
-        <v>1688</v>
+        <v>1703</v>
       </c>
       <c r="N147" s="1" t="s">
-        <v>1689</v>
-[...3 lines deleted...]
-      </c>
+        <v>1704</v>
+      </c>
+      <c r="O147" s="1"/>
       <c r="P147" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q147" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="Q147" s="1"/>
+      <c r="R147" s="1"/>
+      <c r="S147" s="1"/>
+      <c r="T147" s="1"/>
+      <c r="U147" s="1"/>
       <c r="V147" s="1" t="s">
-        <v>1696</v>
+        <v>1705</v>
       </c>
       <c r="W147" s="1" t="s">
-        <v>1697</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="1" t="s">
-        <v>1698</v>
+        <v>1707</v>
       </c>
       <c r="B148" s="1"/>
       <c r="C148" s="1" t="s">
-        <v>112</v>
+        <v>220</v>
       </c>
       <c r="D148" s="1"/>
-      <c r="E148" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E148" s="1"/>
       <c r="F148" s="1" t="s">
-        <v>1464</v>
+        <v>1341</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I148" s="1"/>
       <c r="J148" s="1" t="s">
-        <v>1701</v>
-[...1 lines deleted...]
-      <c r="K148" s="1"/>
+        <v>1708</v>
+      </c>
+      <c r="K148" s="1" t="s">
+        <v>1709</v>
+      </c>
       <c r="L148" s="1">
-        <v>26150</v>
+        <v>32022</v>
       </c>
       <c r="M148" s="1" t="s">
-        <v>1702</v>
+        <v>1710</v>
       </c>
       <c r="N148" s="1" t="s">
-        <v>32</v>
+        <v>1704</v>
       </c>
       <c r="O148" s="1"/>
       <c r="P148" s="1" t="s">
-        <v>1703</v>
+        <v>1711</v>
       </c>
       <c r="Q148" s="1"/>
-      <c r="R148" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R148" s="1"/>
+      <c r="S148" s="1"/>
       <c r="T148" s="1"/>
-      <c r="U148" s="1" t="s">
-[...2 lines deleted...]
-      <c r="V148" s="1"/>
+      <c r="U148" s="1"/>
+      <c r="V148" s="1" t="s">
+        <v>1712</v>
+      </c>
       <c r="W148" s="1" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="1" t="s">
-        <v>1708</v>
-[...3 lines deleted...]
-      </c>
+        <v>1714</v>
+      </c>
+      <c r="B149" s="1"/>
       <c r="C149" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D149" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>1715</v>
+      </c>
       <c r="E149" s="1" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>1711</v>
+        <v>76</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>28</v>
+        <v>920</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="K149" s="1"/>
       <c r="L149" s="1">
-        <v>31520</v>
+        <v>69550</v>
       </c>
       <c r="M149" s="1" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
       <c r="N149" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O149" s="1"/>
+        <v>1720</v>
+      </c>
+      <c r="O149" s="1" t="s">
+        <v>1721</v>
+      </c>
       <c r="P149" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q149" s="1" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
       <c r="R149" s="1" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="S149" s="1" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="T149" s="1" t="s">
-        <v>1718</v>
+        <v>1725</v>
       </c>
       <c r="U149" s="1" t="s">
-        <v>1719</v>
+        <v>1726</v>
       </c>
       <c r="V149" s="1" t="s">
-        <v>1720</v>
+        <v>1727</v>
       </c>
       <c r="W149" s="1" t="s">
-        <v>1721</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="1" t="s">
-        <v>1722</v>
+        <v>1729</v>
       </c>
       <c r="B150" s="1"/>
       <c r="C150" s="1" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="D150" s="1"/>
       <c r="E150" s="1" t="s">
-        <v>1723</v>
+        <v>1730</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>1724</v>
+        <v>1493</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>952</v>
-[...1 lines deleted...]
-      <c r="I150" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="I150" s="1" t="s">
+        <v>1731</v>
+      </c>
       <c r="J150" s="1" t="s">
-        <v>1725</v>
+        <v>1732</v>
       </c>
       <c r="K150" s="1"/>
       <c r="L150" s="1">
-        <v>38400</v>
+        <v>26150</v>
       </c>
       <c r="M150" s="1" t="s">
-        <v>1726</v>
+        <v>1733</v>
       </c>
       <c r="N150" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="1"/>
       <c r="P150" s="1" t="s">
-        <v>33</v>
+        <v>1734</v>
       </c>
       <c r="Q150" s="1"/>
       <c r="R150" s="1" t="s">
-        <v>1727</v>
+        <v>1735</v>
       </c>
       <c r="S150" s="1" t="s">
-        <v>1728</v>
-[...3 lines deleted...]
-      </c>
+        <v>1736</v>
+      </c>
+      <c r="T150" s="1"/>
       <c r="U150" s="1" t="s">
-        <v>1730</v>
+        <v>1737</v>
       </c>
       <c r="V150" s="1"/>
       <c r="W150" s="1" t="s">
-        <v>1731</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="1" t="s">
-        <v>1732</v>
+        <v>1739</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>1733</v>
+        <v>1740</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="D151" s="1"/>
-      <c r="E151" s="1"/>
+      <c r="E151" s="1" t="s">
+        <v>1741</v>
+      </c>
       <c r="F151" s="1" t="s">
-        <v>92</v>
+        <v>1742</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I151" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I151" s="1" t="s">
+        <v>1743</v>
+      </c>
       <c r="J151" s="1" t="s">
-        <v>1734</v>
+        <v>1744</v>
       </c>
       <c r="K151" s="1"/>
       <c r="L151" s="1">
-        <v>31074</v>
+        <v>31520</v>
       </c>
       <c r="M151" s="1" t="s">
-        <v>628</v>
+        <v>1745</v>
       </c>
       <c r="N151" s="1" t="s">
-        <v>246</v>
+        <v>32</v>
       </c>
       <c r="O151" s="1"/>
       <c r="P151" s="1" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="Q151" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="Q151" s="1" t="s">
+        <v>1746</v>
+      </c>
       <c r="R151" s="1" t="s">
-        <v>1735</v>
+        <v>1747</v>
       </c>
       <c r="S151" s="1" t="s">
-        <v>1736</v>
+        <v>1748</v>
       </c>
       <c r="T151" s="1" t="s">
-        <v>1737</v>
+        <v>1749</v>
       </c>
       <c r="U151" s="1" t="s">
-        <v>1738</v>
-[...1 lines deleted...]
-      <c r="V151" s="1"/>
+        <v>1750</v>
+      </c>
+      <c r="V151" s="1" t="s">
+        <v>1751</v>
+      </c>
       <c r="W151" s="1" t="s">
-        <v>1739</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="1" t="s">
-        <v>1740</v>
+        <v>1753</v>
       </c>
       <c r="B152" s="1"/>
       <c r="C152" s="1" t="s">
-        <v>323</v>
+        <v>220</v>
       </c>
       <c r="D152" s="1"/>
       <c r="E152" s="1" t="s">
-        <v>1741</v>
+        <v>1754</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>26</v>
+        <v>1755</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>93</v>
+        <v>964</v>
       </c>
       <c r="I152" s="1"/>
       <c r="J152" s="1" t="s">
-        <v>1742</v>
+        <v>1756</v>
       </c>
       <c r="K152" s="1"/>
       <c r="L152" s="1">
-        <v>31059</v>
+        <v>38400</v>
       </c>
       <c r="M152" s="1" t="s">
-        <v>628</v>
+        <v>1757</v>
       </c>
       <c r="N152" s="1" t="s">
-        <v>1088</v>
+        <v>32</v>
       </c>
       <c r="O152" s="1"/>
       <c r="P152" s="1" t="s">
-        <v>1743</v>
+        <v>33</v>
       </c>
       <c r="Q152" s="1"/>
       <c r="R152" s="1" t="s">
-        <v>34</v>
+        <v>1758</v>
       </c>
       <c r="S152" s="1" t="s">
-        <v>1744</v>
+        <v>1759</v>
       </c>
       <c r="T152" s="1" t="s">
-        <v>1745</v>
+        <v>1760</v>
       </c>
       <c r="U152" s="1" t="s">
-        <v>1746</v>
+        <v>1761</v>
       </c>
       <c r="V152" s="1"/>
       <c r="W152" s="1" t="s">
-        <v>1747</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="1" t="s">
-        <v>1748</v>
+        <v>1763</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>1749</v>
+        <v>1764</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1"/>
-      <c r="E153" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E153" s="1"/>
       <c r="F153" s="1" t="s">
-        <v>923</v>
+        <v>92</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I153" s="1"/>
       <c r="J153" s="1" t="s">
-        <v>1751</v>
+        <v>1765</v>
       </c>
       <c r="K153" s="1"/>
       <c r="L153" s="1">
-        <v>69006</v>
+        <v>31074</v>
       </c>
       <c r="M153" s="1" t="s">
-        <v>80</v>
+        <v>630</v>
       </c>
       <c r="N153" s="1" t="s">
-        <v>141</v>
+        <v>247</v>
       </c>
       <c r="O153" s="1"/>
       <c r="P153" s="1" t="s">
-        <v>33</v>
+        <v>1179</v>
       </c>
       <c r="Q153" s="1"/>
       <c r="R153" s="1" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="S153" s="1" t="s">
-        <v>1752</v>
-[...1 lines deleted...]
-      <c r="T153" s="1"/>
+        <v>1767</v>
+      </c>
+      <c r="T153" s="1" t="s">
+        <v>1768</v>
+      </c>
       <c r="U153" s="1" t="s">
-        <v>1753</v>
+        <v>1769</v>
       </c>
       <c r="V153" s="1"/>
       <c r="W153" s="1" t="s">
-        <v>1754</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="1" t="s">
-        <v>1755</v>
-[...3 lines deleted...]
-      </c>
+        <v>1771</v>
+      </c>
+      <c r="B154" s="1"/>
       <c r="C154" s="1" t="s">
-        <v>157</v>
+        <v>325</v>
       </c>
       <c r="D154" s="1"/>
       <c r="E154" s="1" t="s">
-        <v>1757</v>
+        <v>1772</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>1758</v>
+        <v>26</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I154" s="1"/>
       <c r="J154" s="1" t="s">
-        <v>1759</v>
+        <v>1773</v>
       </c>
       <c r="K154" s="1"/>
       <c r="L154" s="1">
-        <v>31000</v>
+        <v>31059</v>
       </c>
       <c r="M154" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="N154" s="1" t="s">
-        <v>720</v>
+        <v>1100</v>
       </c>
       <c r="O154" s="1"/>
       <c r="P154" s="1" t="s">
-        <v>104</v>
+        <v>1774</v>
       </c>
       <c r="Q154" s="1"/>
-      <c r="R154" s="1"/>
-[...2 lines deleted...]
-      <c r="U154" s="1"/>
+      <c r="R154" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="S154" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="T154" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="U154" s="1" t="s">
+        <v>1777</v>
+      </c>
       <c r="V154" s="1"/>
       <c r="W154" s="1" t="s">
-        <v>1760</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="1" t="s">
-        <v>1761</v>
+        <v>1779</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>1761</v>
+        <v>1780</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>112</v>
+        <v>159</v>
       </c>
       <c r="D155" s="1"/>
       <c r="E155" s="1" t="s">
-        <v>1762</v>
+        <v>1781</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>762</v>
+        <v>935</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I155" s="1"/>
       <c r="J155" s="1" t="s">
-        <v>1763</v>
+        <v>1782</v>
       </c>
       <c r="K155" s="1"/>
       <c r="L155" s="1">
-        <v>81100</v>
+        <v>69006</v>
       </c>
       <c r="M155" s="1" t="s">
-        <v>1764</v>
+        <v>80</v>
       </c>
       <c r="N155" s="1" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="O155" s="1"/>
       <c r="P155" s="1" t="s">
-        <v>1765</v>
+        <v>33</v>
       </c>
       <c r="Q155" s="1"/>
       <c r="R155" s="1" t="s">
-        <v>1766</v>
+        <v>1783</v>
       </c>
       <c r="S155" s="1" t="s">
-        <v>1767</v>
+        <v>1783</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1" t="s">
-        <v>1768</v>
-[...3 lines deleted...]
-      </c>
+        <v>1784</v>
+      </c>
+      <c r="V155" s="1"/>
       <c r="W155" s="1" t="s">
-        <v>1770</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="1" t="s">
-        <v>1771</v>
+        <v>1786</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>1772</v>
+        <v>1787</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>960</v>
+        <v>159</v>
       </c>
       <c r="D156" s="1"/>
       <c r="E156" s="1" t="s">
-        <v>1773</v>
+        <v>1788</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>26</v>
+        <v>1789</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I156" s="1"/>
       <c r="J156" s="1" t="s">
-        <v>1775</v>
+        <v>1790</v>
       </c>
       <c r="K156" s="1"/>
       <c r="L156" s="1">
-        <v>46300</v>
+        <v>31000</v>
       </c>
       <c r="M156" s="1" t="s">
-        <v>1776</v>
+        <v>630</v>
       </c>
       <c r="N156" s="1" t="s">
-        <v>32</v>
+        <v>720</v>
       </c>
       <c r="O156" s="1"/>
       <c r="P156" s="1" t="s">
-        <v>33</v>
+        <v>1179</v>
       </c>
       <c r="Q156" s="1"/>
-      <c r="R156" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R156" s="1"/>
+      <c r="S156" s="1"/>
+      <c r="T156" s="1"/>
+      <c r="U156" s="1"/>
+      <c r="V156" s="1"/>
       <c r="W156" s="1" t="s">
-        <v>1781</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="1" t="s">
-        <v>1782</v>
+        <v>1792</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>1783</v>
+        <v>1792</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D157" s="1"/>
       <c r="E157" s="1" t="s">
-        <v>1784</v>
+        <v>1793</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>1785</v>
+        <v>764</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H157" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I157" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I157" s="1"/>
       <c r="J157" s="1" t="s">
-        <v>1787</v>
+        <v>1794</v>
       </c>
       <c r="K157" s="1"/>
       <c r="L157" s="1">
-        <v>42370</v>
+        <v>81100</v>
       </c>
       <c r="M157" s="1" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="N157" s="1" t="s">
-        <v>1423</v>
+        <v>133</v>
       </c>
       <c r="O157" s="1"/>
       <c r="P157" s="1" t="s">
-        <v>1789</v>
+        <v>1796</v>
       </c>
       <c r="Q157" s="1"/>
       <c r="R157" s="1" t="s">
-        <v>299</v>
+        <v>1797</v>
       </c>
       <c r="S157" s="1" t="s">
-        <v>1790</v>
-[...3 lines deleted...]
-      </c>
+        <v>1798</v>
+      </c>
+      <c r="T157" s="1"/>
       <c r="U157" s="1" t="s">
-        <v>1792</v>
-[...2 lines deleted...]
-      <c r="W157" s="1"/>
+        <v>1799</v>
+      </c>
+      <c r="V157" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="W157" s="1" t="s">
+        <v>1801</v>
+      </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="1" t="s">
-        <v>1793</v>
-[...1 lines deleted...]
-      <c r="B158" s="1"/>
+        <v>1802</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>1803</v>
+      </c>
       <c r="C158" s="1" t="s">
-        <v>24</v>
+        <v>972</v>
       </c>
       <c r="D158" s="1"/>
       <c r="E158" s="1" t="s">
-        <v>1794</v>
+        <v>1804</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>1795</v>
+        <v>26</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H158" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>419</v>
+        <v>1805</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>1796</v>
+        <v>1806</v>
       </c>
       <c r="K158" s="1"/>
       <c r="L158" s="1">
-        <v>11300</v>
+        <v>46300</v>
       </c>
       <c r="M158" s="1" t="s">
-        <v>1797</v>
+        <v>1807</v>
       </c>
       <c r="N158" s="1" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="O158" s="1"/>
       <c r="P158" s="1" t="s">
-        <v>1798</v>
+        <v>33</v>
       </c>
       <c r="Q158" s="1"/>
-      <c r="R158" s="1"/>
-[...3 lines deleted...]
-      <c r="V158" s="1"/>
+      <c r="R158" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="S158" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="T158" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="U158" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="V158" s="1" t="s">
+        <v>1811</v>
+      </c>
       <c r="W158" s="1" t="s">
-        <v>1799</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="1" t="s">
-        <v>1800</v>
-[...1 lines deleted...]
-      <c r="B159" s="1"/>
+        <v>1813</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>1814</v>
+      </c>
       <c r="C159" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D159" s="1"/>
       <c r="E159" s="1" t="s">
-        <v>1801</v>
+        <v>1815</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>1802</v>
+        <v>1816</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H159" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>1803</v>
+        <v>1817</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>1804</v>
+        <v>1818</v>
       </c>
       <c r="K159" s="1"/>
       <c r="L159" s="1">
-        <v>11400</v>
+        <v>42370</v>
       </c>
       <c r="M159" s="1" t="s">
-        <v>1805</v>
+        <v>1819</v>
       </c>
       <c r="N159" s="1" t="s">
-        <v>32</v>
+        <v>1452</v>
       </c>
       <c r="O159" s="1"/>
       <c r="P159" s="1" t="s">
-        <v>33</v>
+        <v>1820</v>
       </c>
       <c r="Q159" s="1"/>
       <c r="R159" s="1" t="s">
-        <v>1806</v>
+        <v>301</v>
       </c>
       <c r="S159" s="1" t="s">
-        <v>1807</v>
+        <v>1821</v>
       </c>
       <c r="T159" s="1" t="s">
-        <v>1808</v>
+        <v>1822</v>
       </c>
       <c r="U159" s="1" t="s">
-        <v>1809</v>
-[...6 lines deleted...]
-      </c>
+        <v>1823</v>
+      </c>
+      <c r="V159" s="1"/>
+      <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="1" t="s">
-        <v>1812</v>
+        <v>1824</v>
       </c>
       <c r="B160" s="1"/>
       <c r="C160" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D160" s="1"/>
       <c r="E160" s="1" t="s">
-        <v>1813</v>
+        <v>1825</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>114</v>
+        <v>1826</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>1814</v>
+        <v>422</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>1815</v>
+        <v>1827</v>
       </c>
       <c r="K160" s="1"/>
       <c r="L160" s="1">
-        <v>30170</v>
+        <v>11300</v>
       </c>
       <c r="M160" s="1" t="s">
-        <v>1816</v>
+        <v>1828</v>
       </c>
       <c r="N160" s="1" t="s">
-        <v>1817</v>
+        <v>133</v>
       </c>
       <c r="O160" s="1"/>
       <c r="P160" s="1" t="s">
-        <v>1818</v>
-[...18 lines deleted...]
-      </c>
+        <v>1829</v>
+      </c>
+      <c r="Q160" s="1"/>
+      <c r="R160" s="1"/>
+      <c r="S160" s="1"/>
+      <c r="T160" s="1"/>
+      <c r="U160" s="1"/>
+      <c r="V160" s="1"/>
       <c r="W160" s="1" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="1" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="B161" s="1"/>
       <c r="C161" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D161" s="1"/>
       <c r="E161" s="1" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>762</v>
+        <v>1833</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I161" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>1834</v>
+      </c>
       <c r="J161" s="1" t="s">
-        <v>1829</v>
+        <v>1835</v>
       </c>
       <c r="K161" s="1"/>
-      <c r="L161" s="1" t="s">
-        <v>1830</v>
+      <c r="L161" s="1">
+        <v>11400</v>
       </c>
       <c r="M161" s="1" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="N161" s="1" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O161" s="1"/>
       <c r="P161" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q161" s="1"/>
       <c r="R161" s="1" t="s">
-        <v>1233</v>
+        <v>889</v>
       </c>
       <c r="S161" s="1" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="T161" s="1" t="s">
-        <v>855</v>
+        <v>1838</v>
       </c>
       <c r="U161" s="1" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="V161" s="1" t="s">
-        <v>1834</v>
+        <v>1840</v>
       </c>
       <c r="W161" s="1" t="s">
-        <v>1835</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="1" t="s">
-        <v>1836</v>
-[...3 lines deleted...]
-      </c>
+        <v>1842</v>
+      </c>
+      <c r="B162" s="1"/>
       <c r="C162" s="1" t="s">
-        <v>323</v>
+        <v>24</v>
       </c>
       <c r="D162" s="1"/>
       <c r="E162" s="1" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>92</v>
+        <v>116</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="I162" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="I162" s="1" t="s">
+        <v>1844</v>
+      </c>
       <c r="J162" s="1" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
       <c r="K162" s="1"/>
       <c r="L162" s="1">
-        <v>31326</v>
+        <v>30170</v>
       </c>
       <c r="M162" s="1" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
       <c r="N162" s="1" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="O162" s="1"/>
       <c r="P162" s="1" t="s">
-        <v>1842</v>
-[...5 lines deleted...]
-      <c r="U162" s="1"/>
+        <v>1848</v>
+      </c>
+      <c r="Q162" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="R162" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="S162" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="T162" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="U162" s="1" t="s">
+        <v>1853</v>
+      </c>
       <c r="V162" s="1" t="s">
-        <v>1843</v>
+        <v>1854</v>
       </c>
       <c r="W162" s="1" t="s">
-        <v>1844</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="1" t="s">
-        <v>1845</v>
+        <v>1856</v>
       </c>
       <c r="B163" s="1"/>
       <c r="C163" s="1" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D163" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>1857</v>
+      </c>
       <c r="E163" s="1" t="s">
-        <v>1846</v>
+        <v>1858</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>845</v>
+        <v>764</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="I163" s="1"/>
       <c r="J163" s="1" t="s">
-        <v>1848</v>
+        <v>1859</v>
       </c>
       <c r="K163" s="1"/>
-      <c r="L163" s="1">
-        <v>69790</v>
+      <c r="L163" s="1" t="s">
+        <v>1860</v>
       </c>
       <c r="M163" s="1" t="s">
-        <v>1849</v>
+        <v>1861</v>
       </c>
       <c r="N163" s="1" t="s">
-        <v>1423</v>
+        <v>67</v>
       </c>
       <c r="O163" s="1"/>
       <c r="P163" s="1" t="s">
-        <v>1147</v>
+        <v>33</v>
       </c>
       <c r="Q163" s="1"/>
       <c r="R163" s="1" t="s">
-        <v>1850</v>
+        <v>1246</v>
       </c>
       <c r="S163" s="1" t="s">
-        <v>1851</v>
+        <v>1862</v>
       </c>
       <c r="T163" s="1" t="s">
-        <v>1852</v>
+        <v>856</v>
       </c>
       <c r="U163" s="1" t="s">
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="V163" s="1"/>
+        <v>1863</v>
+      </c>
+      <c r="V163" s="1" t="s">
+        <v>1864</v>
+      </c>
       <c r="W163" s="1" t="s">
-        <v>1854</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="1" t="s">
-        <v>1855</v>
-[...1 lines deleted...]
-      <c r="B164" s="1"/>
+        <v>1866</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>1867</v>
+      </c>
       <c r="C164" s="1" t="s">
-        <v>24</v>
+        <v>325</v>
       </c>
       <c r="D164" s="1"/>
       <c r="E164" s="1" t="s">
-        <v>1856</v>
+        <v>1868</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>762</v>
+        <v>92</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I164" s="1"/>
       <c r="J164" s="1" t="s">
-        <v>1858</v>
+        <v>1869</v>
       </c>
       <c r="K164" s="1"/>
       <c r="L164" s="1">
-        <v>38710</v>
+        <v>31326</v>
       </c>
       <c r="M164" s="1" t="s">
-        <v>1859</v>
+        <v>1870</v>
       </c>
       <c r="N164" s="1" t="s">
-        <v>67</v>
+        <v>1871</v>
       </c>
       <c r="O164" s="1"/>
       <c r="P164" s="1" t="s">
-        <v>132</v>
-[...15 lines deleted...]
-      </c>
+        <v>1872</v>
+      </c>
+      <c r="Q164" s="1"/>
+      <c r="R164" s="1"/>
+      <c r="S164" s="1"/>
+      <c r="T164" s="1"/>
+      <c r="U164" s="1"/>
       <c r="V164" s="1" t="s">
-        <v>1864</v>
-[...1 lines deleted...]
-      <c r="W164" s="1"/>
+        <v>1873</v>
+      </c>
+      <c r="W164" s="1" t="s">
+        <v>1874</v>
+      </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="1" t="s">
-        <v>1865</v>
+        <v>1875</v>
       </c>
       <c r="B165" s="1"/>
       <c r="C165" s="1" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="D165" s="1"/>
       <c r="E165" s="1" t="s">
-        <v>1866</v>
+        <v>1876</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>1433</v>
+        <v>846</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H165" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I165" s="1" t="s">
-        <v>27</v>
+        <v>1877</v>
       </c>
       <c r="J165" s="1" t="s">
-        <v>1867</v>
+        <v>1878</v>
       </c>
       <c r="K165" s="1"/>
       <c r="L165" s="1">
-        <v>31500</v>
+        <v>69790</v>
       </c>
       <c r="M165" s="1" t="s">
-        <v>628</v>
+        <v>1879</v>
       </c>
       <c r="N165" s="1" t="s">
-        <v>996</v>
-[...3 lines deleted...]
-      </c>
+        <v>1452</v>
+      </c>
+      <c r="O165" s="1"/>
       <c r="P165" s="1" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-      <c r="U165" s="1"/>
+        <v>1159</v>
+      </c>
+      <c r="Q165" s="1"/>
+      <c r="R165" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="S165" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="T165" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="U165" s="1" t="s">
+        <v>1883</v>
+      </c>
       <c r="V165" s="1"/>
       <c r="W165" s="1" t="s">
-        <v>1869</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="1" t="s">
-        <v>1870</v>
+        <v>1885</v>
       </c>
       <c r="B166" s="1"/>
       <c r="C166" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D166" s="1"/>
       <c r="E166" s="1" t="s">
-        <v>1871</v>
+        <v>1886</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>1872</v>
+        <v>764</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I166" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I166" s="1" t="s">
+        <v>1887</v>
+      </c>
       <c r="J166" s="1" t="s">
-        <v>1873</v>
+        <v>1888</v>
       </c>
       <c r="K166" s="1"/>
       <c r="L166" s="1">
-        <v>34090</v>
+        <v>38710</v>
       </c>
       <c r="M166" s="1" t="s">
-        <v>147</v>
+        <v>1889</v>
       </c>
       <c r="N166" s="1" t="s">
-        <v>1166</v>
+        <v>67</v>
       </c>
       <c r="O166" s="1"/>
       <c r="P166" s="1" t="s">
-        <v>119</v>
-[...4 lines deleted...]
-      <c r="T166" s="1"/>
+        <v>134</v>
+      </c>
+      <c r="Q166" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="R166" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S166" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="T166" s="1" t="s">
+        <v>1892</v>
+      </c>
       <c r="U166" s="1" t="s">
-        <v>1874</v>
-[...4 lines deleted...]
-      </c>
+        <v>1893</v>
+      </c>
+      <c r="V166" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="1" t="s">
-        <v>1876</v>
-[...3 lines deleted...]
-      </c>
+        <v>1895</v>
+      </c>
+      <c r="B167" s="1"/>
       <c r="C167" s="1" t="s">
-        <v>1878</v>
+        <v>90</v>
       </c>
       <c r="D167" s="1"/>
       <c r="E167" s="1" t="s">
-        <v>1879</v>
+        <v>1896</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>26</v>
+        <v>1462</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I167" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="I167" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="J167" s="1" t="s">
-        <v>1880</v>
+        <v>1897</v>
       </c>
       <c r="K167" s="1"/>
       <c r="L167" s="1">
-        <v>34298</v>
+        <v>31500</v>
       </c>
       <c r="M167" s="1" t="s">
-        <v>439</v>
+        <v>630</v>
       </c>
       <c r="N167" s="1" t="s">
-        <v>1881</v>
+        <v>1008</v>
       </c>
       <c r="O167" s="1" t="s">
-        <v>1882</v>
+        <v>1871</v>
       </c>
       <c r="P167" s="1" t="s">
-        <v>1883</v>
-[...1 lines deleted...]
-      <c r="Q167" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="Q167" s="1" t="s">
+        <v>1898</v>
+      </c>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
-      <c r="V167" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V167" s="1"/>
       <c r="W167" s="1" t="s">
-        <v>1885</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="1" t="s">
-        <v>1886</v>
-[...3 lines deleted...]
-      </c>
+        <v>1900</v>
+      </c>
+      <c r="B168" s="1"/>
       <c r="C168" s="1" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="D168" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>775</v>
+      </c>
       <c r="E168" s="1" t="s">
-        <v>1888</v>
+        <v>1901</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>1889</v>
+        <v>1902</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>256</v>
+        <v>93</v>
       </c>
       <c r="I168" s="1"/>
       <c r="J168" s="1" t="s">
-        <v>1890</v>
+        <v>1903</v>
       </c>
       <c r="K168" s="1"/>
       <c r="L168" s="1">
-        <v>34093</v>
+        <v>34090</v>
       </c>
       <c r="M168" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N168" s="1" t="s">
-        <v>1891</v>
+        <v>1178</v>
       </c>
       <c r="O168" s="1"/>
       <c r="P168" s="1" t="s">
-        <v>1892</v>
+        <v>121</v>
       </c>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
-      <c r="U168" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U168" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="V168" s="1"/>
       <c r="W168" s="1" t="s">
-        <v>1894</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="1" t="s">
-        <v>1895</v>
-[...1 lines deleted...]
-      <c r="B169" s="1"/>
+        <v>1906</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>1907</v>
+      </c>
       <c r="C169" s="1" t="s">
-        <v>90</v>
+        <v>1908</v>
       </c>
       <c r="D169" s="1"/>
       <c r="E169" s="1" t="s">
-        <v>1896</v>
+        <v>1909</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="G169" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="H169" s="1" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="I169" s="1"/>
       <c r="J169" s="1" t="s">
-        <v>1898</v>
+        <v>1910</v>
       </c>
       <c r="K169" s="1"/>
       <c r="L169" s="1">
-        <v>35410</v>
+        <v>34298</v>
       </c>
       <c r="M169" s="1" t="s">
-        <v>1899</v>
+        <v>442</v>
       </c>
       <c r="N169" s="1" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O169" s="1"/>
+        <v>1911</v>
+      </c>
+      <c r="O169" s="1" t="s">
+        <v>1912</v>
+      </c>
       <c r="P169" s="1" t="s">
-        <v>33</v>
-[...16 lines deleted...]
-      <c r="V169" s="1"/>
+        <v>1913</v>
+      </c>
+      <c r="Q169" s="1"/>
+      <c r="R169" s="1"/>
+      <c r="S169" s="1"/>
+      <c r="T169" s="1"/>
+      <c r="U169" s="1"/>
+      <c r="V169" s="1" t="s">
+        <v>1914</v>
+      </c>
       <c r="W169" s="1" t="s">
-        <v>1905</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="1" t="s">
-        <v>1906</v>
-[...1 lines deleted...]
-      <c r="B170" s="1"/>
+        <v>1916</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>1917</v>
+      </c>
       <c r="C170" s="1" t="s">
-        <v>24</v>
+        <v>325</v>
       </c>
       <c r="D170" s="1"/>
       <c r="E170" s="1" t="s">
-        <v>1907</v>
+        <v>1918</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>554</v>
+        <v>1919</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I170" s="1"/>
       <c r="J170" s="1" t="s">
-        <v>1908</v>
-[...3 lines deleted...]
-      </c>
+        <v>1920</v>
+      </c>
+      <c r="K170" s="1"/>
       <c r="L170" s="1">
-        <v>11000</v>
+        <v>34093</v>
       </c>
       <c r="M170" s="1" t="s">
-        <v>1910</v>
+        <v>149</v>
       </c>
       <c r="N170" s="1" t="s">
-        <v>1911</v>
+        <v>1921</v>
       </c>
       <c r="O170" s="1"/>
       <c r="P170" s="1" t="s">
-        <v>33</v>
-[...15 lines deleted...]
-      </c>
+        <v>1922</v>
+      </c>
+      <c r="Q170" s="1"/>
+      <c r="R170" s="1"/>
+      <c r="S170" s="1"/>
+      <c r="T170" s="1"/>
+      <c r="U170" s="1"/>
       <c r="V170" s="1" t="s">
-        <v>1917</v>
+        <v>1923</v>
       </c>
       <c r="W170" s="1" t="s">
-        <v>1918</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="1" t="s">
-        <v>1919</v>
-[...3 lines deleted...]
-      </c>
+        <v>1925</v>
+      </c>
+      <c r="B171" s="1"/>
       <c r="C171" s="1" t="s">
-        <v>323</v>
+        <v>90</v>
       </c>
       <c r="D171" s="1"/>
       <c r="E171" s="1" t="s">
-        <v>1921</v>
+        <v>1926</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>1922</v>
-[...3 lines deleted...]
-      </c>
+        <v>705</v>
+      </c>
+      <c r="G171" s="1"/>
       <c r="H171" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I171" s="1"/>
+        <v>257</v>
+      </c>
+      <c r="I171" s="1" t="s">
+        <v>1927</v>
+      </c>
       <c r="J171" s="1" t="s">
-        <v>1923</v>
-[...3 lines deleted...]
-      </c>
+        <v>1928</v>
+      </c>
+      <c r="K171" s="1"/>
       <c r="L171" s="1">
-        <v>34092</v>
+        <v>35410</v>
       </c>
       <c r="M171" s="1" t="s">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="N171" s="1" t="s">
-        <v>1088</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O171" s="1"/>
       <c r="P171" s="1" t="s">
-        <v>1927</v>
+        <v>33</v>
       </c>
       <c r="Q171" s="1" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="R171" s="1" t="s">
-        <v>372</v>
+        <v>1931</v>
       </c>
       <c r="S171" s="1" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="T171" s="1" t="s">
-        <v>1930</v>
+        <v>1933</v>
       </c>
       <c r="U171" s="1" t="s">
-        <v>1931</v>
-[...3 lines deleted...]
-      </c>
+        <v>1934</v>
+      </c>
+      <c r="V171" s="1"/>
       <c r="W171" s="1" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="1" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="B172" s="1"/>
       <c r="C172" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D172" s="1"/>
       <c r="E172" s="1" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>1388</v>
+        <v>556</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>1936</v>
+        <v>422</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>1937</v>
-[...1 lines deleted...]
-      <c r="K172" s="1"/>
+        <v>1938</v>
+      </c>
+      <c r="K172" s="1" t="s">
+        <v>1939</v>
+      </c>
       <c r="L172" s="1">
-        <v>31400</v>
+        <v>11000</v>
       </c>
       <c r="M172" s="1" t="s">
-        <v>628</v>
+        <v>1940</v>
       </c>
       <c r="N172" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>1941</v>
+      </c>
+      <c r="O172" s="1"/>
       <c r="P172" s="1" t="s">
-        <v>1939</v>
+        <v>33</v>
       </c>
       <c r="Q172" s="1" t="s">
-        <v>1940</v>
-[...3 lines deleted...]
-      <c r="T172" s="1"/>
+        <v>1942</v>
+      </c>
+      <c r="R172" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="S172" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="T172" s="1" t="s">
+        <v>1945</v>
+      </c>
       <c r="U172" s="1" t="s">
-        <v>1941</v>
-[...1 lines deleted...]
-      <c r="V172" s="1"/>
+        <v>1946</v>
+      </c>
+      <c r="V172" s="1" t="s">
+        <v>1947</v>
+      </c>
       <c r="W172" s="1" t="s">
-        <v>1942</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="1" t="s">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>90</v>
+        <v>325</v>
       </c>
       <c r="D173" s="1"/>
       <c r="E173" s="1" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>92</v>
+        <v>1952</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I173" s="1"/>
       <c r="J173" s="1" t="s">
-        <v>1946</v>
-[...3 lines deleted...]
-        <v>601</v>
+        <v>1953</v>
+      </c>
+      <c r="K173" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="L173" s="1">
+        <v>34092</v>
       </c>
       <c r="M173" s="1" t="s">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="N173" s="1" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="O173" s="1"/>
+        <v>1100</v>
+      </c>
+      <c r="O173" s="1" t="s">
+        <v>1956</v>
+      </c>
       <c r="P173" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q173" s="1"/>
+        <v>1957</v>
+      </c>
+      <c r="Q173" s="1" t="s">
+        <v>1958</v>
+      </c>
       <c r="R173" s="1" t="s">
-        <v>768</v>
+        <v>374</v>
       </c>
       <c r="S173" s="1" t="s">
-        <v>1948</v>
+        <v>1959</v>
       </c>
       <c r="T173" s="1" t="s">
-        <v>1949</v>
+        <v>1960</v>
       </c>
       <c r="U173" s="1" t="s">
-        <v>1950</v>
+        <v>1961</v>
       </c>
       <c r="V173" s="1" t="s">
-        <v>1951</v>
+        <v>1962</v>
       </c>
       <c r="W173" s="1" t="s">
-        <v>1952</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="1" t="s">
-        <v>1953</v>
-[...3 lines deleted...]
-      </c>
+        <v>1964</v>
+      </c>
+      <c r="B174" s="1"/>
       <c r="C174" s="1" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D174" s="1"/>
       <c r="E174" s="1" t="s">
-        <v>1955</v>
+        <v>1965</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>92</v>
+        <v>1417</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I174" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="I174" s="1" t="s">
+        <v>1966</v>
+      </c>
       <c r="J174" s="1" t="s">
-        <v>1956</v>
+        <v>1967</v>
       </c>
       <c r="K174" s="1"/>
       <c r="L174" s="1">
-        <v>26120</v>
+        <v>31400</v>
       </c>
       <c r="M174" s="1" t="s">
-        <v>1957</v>
+        <v>630</v>
       </c>
       <c r="N174" s="1" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="O174" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="O174" s="1" t="s">
+        <v>1968</v>
+      </c>
       <c r="P174" s="1" t="s">
-        <v>33</v>
-[...10 lines deleted...]
-      </c>
+        <v>1969</v>
+      </c>
+      <c r="Q174" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="R174" s="1"/>
+      <c r="S174" s="1"/>
+      <c r="T174" s="1"/>
       <c r="U174" s="1" t="s">
-        <v>1960</v>
-[...3 lines deleted...]
-      </c>
+        <v>1971</v>
+      </c>
+      <c r="V174" s="1"/>
       <c r="W174" s="1" t="s">
-        <v>1962</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="1" t="s">
-        <v>1963</v>
+        <v>1973</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>1964</v>
+        <v>1974</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D175" s="1"/>
       <c r="E175" s="1" t="s">
-        <v>1965</v>
+        <v>1975</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>1966</v>
+        <v>92</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I175" s="1"/>
       <c r="J175" s="1" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="K175" s="1"/>
-      <c r="L175" s="1">
-        <v>30250</v>
+      <c r="L175" s="1" t="s">
+        <v>603</v>
       </c>
       <c r="M175" s="1" t="s">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="N175" s="1" t="s">
-        <v>1253</v>
+        <v>273</v>
       </c>
       <c r="O175" s="1"/>
       <c r="P175" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q175" s="1"/>
-      <c r="R175" s="1"/>
-[...3 lines deleted...]
-      <c r="V175" s="1"/>
+      <c r="R175" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="S175" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="T175" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="U175" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="V175" s="1" t="s">
+        <v>1981</v>
+      </c>
       <c r="W175" s="1" t="s">
-        <v>1970</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="1" t="s">
-        <v>1971</v>
-[...1 lines deleted...]
-      <c r="B176" s="1"/>
+        <v>1983</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>1984</v>
+      </c>
       <c r="C176" s="1" t="s">
-        <v>323</v>
+        <v>90</v>
       </c>
       <c r="D176" s="1"/>
       <c r="E176" s="1" t="s">
-        <v>1972</v>
+        <v>1985</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H176" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I176" s="1"/>
       <c r="J176" s="1" t="s">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="K176" s="1"/>
       <c r="L176" s="1">
-        <v>26300</v>
+        <v>26120</v>
       </c>
       <c r="M176" s="1" t="s">
-        <v>1974</v>
+        <v>1987</v>
       </c>
       <c r="N176" s="1" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="O176" s="1"/>
       <c r="P176" s="1" t="s">
-        <v>1272</v>
+        <v>33</v>
       </c>
       <c r="Q176" s="1"/>
       <c r="R176" s="1" t="s">
-        <v>901</v>
+        <v>1686</v>
       </c>
       <c r="S176" s="1" t="s">
-        <v>1975</v>
-[...1 lines deleted...]
-      <c r="T176" s="1"/>
+        <v>1988</v>
+      </c>
+      <c r="T176" s="1" t="s">
+        <v>1989</v>
+      </c>
       <c r="U176" s="1" t="s">
-        <v>1976</v>
+        <v>1990</v>
       </c>
       <c r="V176" s="1" t="s">
-        <v>1977</v>
-[...1 lines deleted...]
-      <c r="W176" s="1"/>
+        <v>1991</v>
+      </c>
+      <c r="W176" s="1" t="s">
+        <v>1992</v>
+      </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="1" t="s">
-        <v>1978</v>
-[...1 lines deleted...]
-      <c r="B177" s="1"/>
+        <v>1993</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>1994</v>
+      </c>
       <c r="C177" s="1" t="s">
-        <v>233</v>
+        <v>90</v>
       </c>
       <c r="D177" s="1"/>
       <c r="E177" s="1" t="s">
-        <v>1979</v>
+        <v>1995</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G177" s="1"/>
+        <v>1996</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="H177" s="1" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="I177" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="I177" s="1" t="s">
+        <v>1997</v>
+      </c>
       <c r="J177" s="1" t="s">
-        <v>1980</v>
-[...3 lines deleted...]
-      </c>
+        <v>1998</v>
+      </c>
+      <c r="K177" s="1"/>
       <c r="L177" s="1">
-        <v>93322</v>
+        <v>30250</v>
       </c>
       <c r="M177" s="1" t="s">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="N177" s="1" t="s">
-        <v>1008</v>
+        <v>1266</v>
       </c>
       <c r="O177" s="1"/>
       <c r="P177" s="1" t="s">
-        <v>149</v>
+        <v>33</v>
       </c>
       <c r="Q177" s="1"/>
-      <c r="R177" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R177" s="1"/>
+      <c r="S177" s="1"/>
+      <c r="T177" s="1"/>
+      <c r="U177" s="1"/>
+      <c r="V177" s="1"/>
       <c r="W177" s="1" t="s">
-        <v>1987</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="1" t="s">
-        <v>1988</v>
+        <v>2001</v>
       </c>
       <c r="B178" s="1"/>
       <c r="C178" s="1" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="D178" s="1"/>
       <c r="E178" s="1" t="s">
-        <v>1990</v>
+        <v>2002</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>340</v>
+        <v>26</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I178" s="1"/>
       <c r="J178" s="1" t="s">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="K178" s="1"/>
       <c r="L178" s="1">
-        <v>26100</v>
+        <v>26300</v>
       </c>
       <c r="M178" s="1" t="s">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="N178" s="1" t="s">
-        <v>1994</v>
+        <v>32</v>
       </c>
       <c r="O178" s="1"/>
       <c r="P178" s="1" t="s">
-        <v>568</v>
-[...3 lines deleted...]
-      </c>
+        <v>1285</v>
+      </c>
+      <c r="Q178" s="1"/>
       <c r="R178" s="1" t="s">
-        <v>1996</v>
+        <v>913</v>
       </c>
       <c r="S178" s="1" t="s">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1" t="s">
-        <v>1998</v>
-[...4 lines deleted...]
-      </c>
+        <v>2006</v>
+      </c>
+      <c r="V178" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="1" t="s">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2008</v>
+      </c>
+      <c r="B179" s="1"/>
       <c r="C179" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="D179" s="1"/>
       <c r="E179" s="1" t="s">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="G179" s="1"/>
       <c r="H179" s="1" t="s">
-        <v>2005</v>
+        <v>257</v>
       </c>
       <c r="I179" s="1"/>
       <c r="J179" s="1" t="s">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="K179" s="1"/>
+        <v>2010</v>
+      </c>
+      <c r="K179" s="1" t="s">
+        <v>2011</v>
+      </c>
       <c r="L179" s="1">
-        <v>26000</v>
+        <v>93322</v>
       </c>
       <c r="M179" s="1" t="s">
-        <v>911</v>
+        <v>2012</v>
       </c>
       <c r="N179" s="1" t="s">
-        <v>2007</v>
+        <v>1020</v>
       </c>
       <c r="O179" s="1"/>
       <c r="P179" s="1" t="s">
-        <v>1147</v>
+        <v>151</v>
       </c>
       <c r="Q179" s="1"/>
       <c r="R179" s="1" t="s">
-        <v>2008</v>
+        <v>1386</v>
       </c>
       <c r="S179" s="1" t="s">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="T179" s="1"/>
+        <v>2013</v>
+      </c>
+      <c r="T179" s="1" t="s">
+        <v>2014</v>
+      </c>
       <c r="U179" s="1" t="s">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="V179" s="1" t="s">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="W179" s="1" t="s">
-        <v>2012</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="1" t="s">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="B180" s="1"/>
       <c r="C180" s="1" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D180" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>2019</v>
+      </c>
       <c r="E180" s="1" t="s">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>762</v>
+        <v>342</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="I180" s="1"/>
+        <v>257</v>
+      </c>
+      <c r="I180" s="1" t="s">
+        <v>2021</v>
+      </c>
       <c r="J180" s="1" t="s">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="K180" s="1"/>
-      <c r="L180" s="1" t="s">
-        <v>2016</v>
+      <c r="L180" s="1">
+        <v>26100</v>
       </c>
       <c r="M180" s="1" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="N180" s="1" t="s">
-        <v>32</v>
+        <v>2024</v>
       </c>
       <c r="O180" s="1"/>
       <c r="P180" s="1" t="s">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="Q180" s="1"/>
+        <v>570</v>
+      </c>
+      <c r="Q180" s="1" t="s">
+        <v>2025</v>
+      </c>
       <c r="R180" s="1" t="s">
-        <v>1010</v>
+        <v>2026</v>
       </c>
       <c r="S180" s="1" t="s">
-        <v>2019</v>
+        <v>2027</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1" t="s">
-        <v>2020</v>
-[...4 lines deleted...]
-      <c r="W180" s="1"/>
+        <v>2028</v>
+      </c>
+      <c r="V180" s="1"/>
+      <c r="W180" s="1" t="s">
+        <v>2029</v>
+      </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="1" t="s">
-        <v>2021</v>
+        <v>2030</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>2022</v>
+        <v>2031</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D181" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>2032</v>
+      </c>
       <c r="E181" s="1" t="s">
-        <v>2023</v>
+        <v>2033</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>1098</v>
+        <v>2034</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>93</v>
+        <v>2035</v>
       </c>
       <c r="I181" s="1"/>
       <c r="J181" s="1" t="s">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2036</v>
+      </c>
+      <c r="K181" s="1"/>
       <c r="L181" s="1">
-        <v>34875</v>
+        <v>26000</v>
       </c>
       <c r="M181" s="1" t="s">
-        <v>2026</v>
+        <v>923</v>
       </c>
       <c r="N181" s="1" t="s">
-        <v>2027</v>
+        <v>2037</v>
       </c>
       <c r="O181" s="1"/>
       <c r="P181" s="1" t="s">
-        <v>1195</v>
+        <v>1159</v>
       </c>
       <c r="Q181" s="1"/>
-      <c r="R181" s="1"/>
-      <c r="S181" s="1"/>
+      <c r="R181" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="S181" s="1" t="s">
+        <v>2039</v>
+      </c>
       <c r="T181" s="1"/>
-      <c r="U181" s="1"/>
+      <c r="U181" s="1" t="s">
+        <v>2040</v>
+      </c>
       <c r="V181" s="1" t="s">
-        <v>2028</v>
+        <v>2041</v>
       </c>
       <c r="W181" s="1" t="s">
-        <v>2029</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="1" t="s">
-        <v>2030</v>
-[...3 lines deleted...]
-      </c>
+        <v>2043</v>
+      </c>
+      <c r="B182" s="1"/>
       <c r="C182" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D182" s="1"/>
       <c r="E182" s="1" t="s">
-        <v>2032</v>
+        <v>2044</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>2033</v>
+        <v>764</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I182" s="1"/>
       <c r="J182" s="1" t="s">
-        <v>2035</v>
+        <v>2045</v>
       </c>
       <c r="K182" s="1"/>
       <c r="L182" s="1" t="s">
-        <v>2036</v>
+        <v>2046</v>
       </c>
       <c r="M182" s="1" t="s">
-        <v>2037</v>
+        <v>2047</v>
       </c>
       <c r="N182" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O182" s="1"/>
       <c r="P182" s="1" t="s">
-        <v>888</v>
+        <v>2048</v>
       </c>
       <c r="Q182" s="1"/>
       <c r="R182" s="1" t="s">
-        <v>2038</v>
+        <v>1022</v>
       </c>
       <c r="S182" s="1" t="s">
-        <v>2039</v>
+        <v>2049</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1" t="s">
-        <v>2040</v>
-[...6 lines deleted...]
-      </c>
+        <v>2050</v>
+      </c>
+      <c r="V182" s="1">
+        <v>33695601153</v>
+      </c>
+      <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="1" t="s">
-        <v>2043</v>
+        <v>2051</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>2044</v>
+        <v>2052</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D183" s="1"/>
       <c r="E183" s="1" t="s">
-        <v>2045</v>
+        <v>2053</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>340</v>
+        <v>1110</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I183" s="1"/>
       <c r="J183" s="1" t="s">
-        <v>2046</v>
-[...1 lines deleted...]
-      <c r="K183" s="1"/>
+        <v>2054</v>
+      </c>
+      <c r="K183" s="1" t="s">
+        <v>2055</v>
+      </c>
       <c r="L183" s="1">
-        <v>69100</v>
+        <v>34875</v>
       </c>
       <c r="M183" s="1" t="s">
-        <v>2047</v>
+        <v>2056</v>
       </c>
       <c r="N183" s="1" t="s">
-        <v>682</v>
+        <v>2057</v>
       </c>
       <c r="O183" s="1"/>
       <c r="P183" s="1" t="s">
-        <v>33</v>
+        <v>1208</v>
       </c>
       <c r="Q183" s="1"/>
-      <c r="R183" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R183" s="1"/>
+      <c r="S183" s="1"/>
+      <c r="T183" s="1"/>
+      <c r="U183" s="1"/>
       <c r="V183" s="1" t="s">
-        <v>2052</v>
+        <v>2058</v>
       </c>
       <c r="W183" s="1" t="s">
-        <v>2053</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="1" t="s">
-        <v>2054</v>
+        <v>2060</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>2055</v>
+        <v>2061</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D184" s="1"/>
       <c r="E184" s="1" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H184" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I184" s="1" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="J184" s="1" t="s">
-        <v>2059</v>
+        <v>2065</v>
       </c>
       <c r="K184" s="1"/>
-      <c r="L184" s="1">
-        <v>42100</v>
+      <c r="L184" s="1" t="s">
+        <v>2066</v>
       </c>
       <c r="M184" s="1" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="N184" s="1" t="s">
-        <v>271</v>
+        <v>32</v>
       </c>
       <c r="O184" s="1"/>
       <c r="P184" s="1" t="s">
-        <v>132</v>
+        <v>900</v>
       </c>
       <c r="Q184" s="1"/>
       <c r="R184" s="1" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="S184" s="1" t="s">
-        <v>2062</v>
-[...3 lines deleted...]
-      </c>
+        <v>2069</v>
+      </c>
+      <c r="T184" s="1"/>
       <c r="U184" s="1" t="s">
-        <v>2064</v>
+        <v>2070</v>
       </c>
       <c r="V184" s="1" t="s">
-        <v>2065</v>
+        <v>2071</v>
       </c>
       <c r="W184" s="1" t="s">
-        <v>2066</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="1" t="s">
-        <v>2067</v>
+        <v>2073</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>2068</v>
+        <v>2074</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D185" s="1"/>
       <c r="E185" s="1" t="s">
-        <v>2069</v>
+        <v>2075</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>2070</v>
+        <v>342</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>2071</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I185" s="1"/>
       <c r="J185" s="1" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
       <c r="K185" s="1"/>
       <c r="L185" s="1">
-        <v>31000</v>
+        <v>69100</v>
       </c>
       <c r="M185" s="1" t="s">
-        <v>628</v>
+        <v>2077</v>
       </c>
       <c r="N185" s="1" t="s">
-        <v>271</v>
+        <v>683</v>
       </c>
       <c r="O185" s="1"/>
       <c r="P185" s="1" t="s">
-        <v>2074</v>
+        <v>33</v>
       </c>
       <c r="Q185" s="1"/>
       <c r="R185" s="1" t="s">
-        <v>448</v>
+        <v>2078</v>
       </c>
       <c r="S185" s="1" t="s">
-        <v>2075</v>
+        <v>2079</v>
       </c>
       <c r="T185" s="1" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="U185" s="1" t="s">
-        <v>2077</v>
-[...1 lines deleted...]
-      <c r="V185" s="1"/>
+        <v>2081</v>
+      </c>
+      <c r="V185" s="1" t="s">
+        <v>2082</v>
+      </c>
       <c r="W185" s="1" t="s">
-        <v>2078</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="1" t="s">
-        <v>2079</v>
-[...1 lines deleted...]
-      <c r="B186" s="1"/>
+        <v>2084</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>2085</v>
+      </c>
       <c r="C186" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D186" s="1"/>
       <c r="E186" s="1" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>2081</v>
+        <v>2087</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H186" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I186" s="1"/>
       <c r="J186" s="1" t="s">
-        <v>2082</v>
+        <v>2088</v>
       </c>
       <c r="K186" s="1"/>
-      <c r="L186" s="1" t="s">
-        <v>2083</v>
+      <c r="L186" s="1">
+        <v>74370</v>
       </c>
       <c r="M186" s="1" t="s">
-        <v>2084</v>
+        <v>396</v>
       </c>
       <c r="N186" s="1" t="s">
-        <v>2085</v>
+        <v>397</v>
       </c>
       <c r="O186" s="1"/>
       <c r="P186" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q186" s="1"/>
       <c r="R186" s="1" t="s">
-        <v>2086</v>
+        <v>2089</v>
       </c>
       <c r="S186" s="1" t="s">
-        <v>942</v>
+        <v>2090</v>
       </c>
       <c r="T186" s="1" t="s">
-        <v>318</v>
+        <v>2091</v>
       </c>
       <c r="U186" s="1" t="s">
-        <v>2087</v>
+        <v>2092</v>
       </c>
       <c r="V186" s="1" t="s">
-        <v>2088</v>
+        <v>2093</v>
       </c>
       <c r="W186" s="1" t="s">
-        <v>2089</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="1" t="s">
-        <v>2090</v>
-[...1 lines deleted...]
-      <c r="B187" s="1"/>
+        <v>2095</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>2096</v>
+      </c>
       <c r="C187" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D187" s="1"/>
       <c r="E187" s="1" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>762</v>
+        <v>2098</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I187" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I187" s="1" t="s">
+        <v>2099</v>
+      </c>
       <c r="J187" s="1" t="s">
-        <v>2092</v>
-[...3 lines deleted...]
-      </c>
+        <v>2100</v>
+      </c>
+      <c r="K187" s="1"/>
       <c r="L187" s="1">
-        <v>34570</v>
+        <v>42100</v>
       </c>
       <c r="M187" s="1" t="s">
-        <v>2093</v>
+        <v>2101</v>
       </c>
       <c r="N187" s="1" t="s">
-        <v>32</v>
+        <v>273</v>
       </c>
       <c r="O187" s="1"/>
       <c r="P187" s="1" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="Q187" s="1"/>
       <c r="R187" s="1" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
       <c r="S187" s="1" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="T187" s="1" t="s">
-        <v>2096</v>
+        <v>2104</v>
       </c>
       <c r="U187" s="1" t="s">
-        <v>2097</v>
+        <v>2105</v>
       </c>
       <c r="V187" s="1" t="s">
-        <v>2098</v>
+        <v>2106</v>
       </c>
       <c r="W187" s="1" t="s">
-        <v>2099</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="1" t="s">
-        <v>2100</v>
-[...1 lines deleted...]
-      <c r="B188" s="1"/>
+        <v>2108</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>2109</v>
+      </c>
       <c r="C188" s="1" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="D188" s="1"/>
       <c r="E188" s="1" t="s">
-        <v>2101</v>
+        <v>2110</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>2102</v>
+        <v>2111</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I188" s="1"/>
+        <v>2112</v>
+      </c>
+      <c r="I188" s="1" t="s">
+        <v>2113</v>
+      </c>
       <c r="J188" s="1" t="s">
-        <v>2103</v>
+        <v>2114</v>
       </c>
       <c r="K188" s="1"/>
       <c r="L188" s="1">
-        <v>73190</v>
+        <v>31000</v>
       </c>
       <c r="M188" s="1" t="s">
-        <v>2104</v>
+        <v>630</v>
       </c>
       <c r="N188" s="1" t="s">
-        <v>32</v>
+        <v>273</v>
       </c>
       <c r="O188" s="1"/>
       <c r="P188" s="1" t="s">
-        <v>1147</v>
+        <v>2115</v>
       </c>
       <c r="Q188" s="1"/>
       <c r="R188" s="1" t="s">
-        <v>1548</v>
+        <v>451</v>
       </c>
       <c r="S188" s="1" t="s">
-        <v>2105</v>
+        <v>2116</v>
       </c>
       <c r="T188" s="1" t="s">
-        <v>2106</v>
+        <v>2117</v>
       </c>
       <c r="U188" s="1" t="s">
-        <v>2107</v>
-[...3 lines deleted...]
-      </c>
+        <v>2118</v>
+      </c>
+      <c r="V188" s="1"/>
       <c r="W188" s="1" t="s">
-        <v>2109</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="1" t="s">
-        <v>2110</v>
-[...3 lines deleted...]
-      </c>
+        <v>2120</v>
+      </c>
+      <c r="B189" s="1"/>
       <c r="C189" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D189" s="1"/>
       <c r="E189" s="1" t="s">
-        <v>2113</v>
+        <v>2121</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>1032</v>
+        <v>2122</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I189" s="1"/>
       <c r="J189" s="1" t="s">
-        <v>2115</v>
+        <v>2123</v>
       </c>
       <c r="K189" s="1"/>
-      <c r="L189" s="1">
-        <v>11590</v>
+      <c r="L189" s="1" t="s">
+        <v>2124</v>
       </c>
       <c r="M189" s="1" t="s">
-        <v>2116</v>
+        <v>2125</v>
       </c>
       <c r="N189" s="1" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>2126</v>
+      </c>
+      <c r="O189" s="1"/>
       <c r="P189" s="1" t="s">
-        <v>2118</v>
+        <v>33</v>
       </c>
       <c r="Q189" s="1"/>
       <c r="R189" s="1" t="s">
-        <v>2119</v>
+        <v>2127</v>
       </c>
       <c r="S189" s="1" t="s">
-        <v>2120</v>
+        <v>954</v>
       </c>
       <c r="T189" s="1" t="s">
-        <v>2121</v>
+        <v>320</v>
       </c>
       <c r="U189" s="1" t="s">
-        <v>2122</v>
+        <v>2128</v>
       </c>
       <c r="V189" s="1" t="s">
-        <v>2123</v>
+        <v>2129</v>
       </c>
       <c r="W189" s="1" t="s">
-        <v>2124</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="1" t="s">
-        <v>2125</v>
-[...3 lines deleted...]
-      </c>
+        <v>2131</v>
+      </c>
+      <c r="B190" s="1"/>
       <c r="C190" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D190" s="1"/>
       <c r="E190" s="1" t="s">
-        <v>2127</v>
+        <v>2132</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>543</v>
+        <v>764</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I190" s="1"/>
       <c r="J190" s="1" t="s">
-        <v>2128</v>
-[...1 lines deleted...]
-      <c r="K190" s="1"/>
+        <v>2133</v>
+      </c>
+      <c r="K190" s="1" t="s">
+        <v>2131</v>
+      </c>
       <c r="L190" s="1">
-        <v>11000</v>
+        <v>34570</v>
       </c>
       <c r="M190" s="1" t="s">
-        <v>1910</v>
+        <v>2134</v>
       </c>
       <c r="N190" s="1" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="O190" s="1"/>
       <c r="P190" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="Q190" s="1"/>
       <c r="R190" s="1" t="s">
-        <v>2129</v>
+        <v>2135</v>
       </c>
       <c r="S190" s="1" t="s">
-        <v>2130</v>
+        <v>2136</v>
       </c>
       <c r="T190" s="1" t="s">
-        <v>1223</v>
+        <v>2137</v>
       </c>
       <c r="U190" s="1" t="s">
-        <v>2131</v>
+        <v>2138</v>
       </c>
       <c r="V190" s="1" t="s">
-        <v>2132</v>
+        <v>2139</v>
       </c>
       <c r="W190" s="1" t="s">
-        <v>2133</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="1" t="s">
-        <v>2134</v>
+        <v>2141</v>
       </c>
       <c r="B191" s="1"/>
       <c r="C191" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D191" s="1"/>
       <c r="E191" s="1" t="s">
-        <v>2135</v>
+        <v>2142</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>741</v>
+        <v>2143</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I191" s="1"/>
       <c r="J191" s="1" t="s">
-        <v>2136</v>
+        <v>2144</v>
       </c>
       <c r="K191" s="1"/>
       <c r="L191" s="1">
-        <v>34000</v>
+        <v>73190</v>
       </c>
       <c r="M191" s="1" t="s">
-        <v>147</v>
+        <v>2145</v>
       </c>
       <c r="N191" s="1" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="O191" s="1"/>
       <c r="P191" s="1" t="s">
-        <v>104</v>
+        <v>1159</v>
       </c>
       <c r="Q191" s="1"/>
-      <c r="R191" s="1"/>
-[...2 lines deleted...]
-      <c r="U191" s="1"/>
+      <c r="R191" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="S191" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="T191" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="U191" s="1" t="s">
+        <v>2148</v>
+      </c>
       <c r="V191" s="1" t="s">
-        <v>2137</v>
+        <v>2149</v>
       </c>
       <c r="W191" s="1" t="s">
-        <v>2138</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="1" t="s">
-        <v>2139</v>
+        <v>2151</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>2140</v>
+        <v>2152</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="D192" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>2153</v>
+      </c>
       <c r="E192" s="1" t="s">
-        <v>2141</v>
+        <v>2154</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>26</v>
+        <v>1044</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="I192" s="1" t="s">
-        <v>2142</v>
+        <v>2155</v>
       </c>
       <c r="J192" s="1" t="s">
-        <v>2143</v>
+        <v>2156</v>
       </c>
       <c r="K192" s="1"/>
       <c r="L192" s="1">
-        <v>11000</v>
+        <v>11590</v>
       </c>
       <c r="M192" s="1" t="s">
-        <v>421</v>
+        <v>2157</v>
       </c>
       <c r="N192" s="1" t="s">
-        <v>2144</v>
-[...1 lines deleted...]
-      <c r="O192" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="O192" s="1" t="s">
+        <v>2158</v>
+      </c>
       <c r="P192" s="1" t="s">
-        <v>2145</v>
-[...3 lines deleted...]
-      </c>
+        <v>2159</v>
+      </c>
+      <c r="Q192" s="1"/>
       <c r="R192" s="1" t="s">
-        <v>2147</v>
+        <v>2160</v>
       </c>
       <c r="S192" s="1" t="s">
-        <v>2148</v>
+        <v>2161</v>
       </c>
       <c r="T192" s="1" t="s">
-        <v>318</v>
+        <v>2162</v>
       </c>
       <c r="U192" s="1" t="s">
-        <v>2149</v>
+        <v>2163</v>
       </c>
       <c r="V192" s="1" t="s">
-        <v>2150</v>
+        <v>2164</v>
       </c>
       <c r="W192" s="1" t="s">
-        <v>2151</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="1" t="s">
-        <v>2152</v>
+        <v>2166</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>2153</v>
+        <v>2167</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D193" s="1"/>
       <c r="E193" s="1" t="s">
-        <v>2154</v>
+        <v>2168</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>26</v>
+        <v>546</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>93</v>
+        <v>207</v>
       </c>
       <c r="I193" s="1" t="s">
-        <v>44</v>
+        <v>422</v>
       </c>
       <c r="J193" s="1" t="s">
-        <v>2155</v>
+        <v>2169</v>
       </c>
       <c r="K193" s="1"/>
       <c r="L193" s="1">
-        <v>69002</v>
+        <v>11000</v>
       </c>
       <c r="M193" s="1" t="s">
-        <v>80</v>
+        <v>1940</v>
       </c>
       <c r="N193" s="1" t="s">
-        <v>186</v>
+        <v>387</v>
       </c>
       <c r="O193" s="1"/>
       <c r="P193" s="1" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="Q193" s="1"/>
       <c r="R193" s="1" t="s">
-        <v>2156</v>
+        <v>2170</v>
       </c>
       <c r="S193" s="1" t="s">
-        <v>2157</v>
+        <v>2171</v>
       </c>
       <c r="T193" s="1" t="s">
-        <v>2158</v>
+        <v>1236</v>
       </c>
       <c r="U193" s="1" t="s">
-        <v>2159</v>
+        <v>2172</v>
       </c>
       <c r="V193" s="1" t="s">
-        <v>2160</v>
+        <v>2173</v>
       </c>
       <c r="W193" s="1" t="s">
-        <v>2161</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="1" t="s">
-        <v>2162</v>
-[...3 lines deleted...]
-      </c>
+        <v>2175</v>
+      </c>
+      <c r="B194" s="1"/>
       <c r="C194" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D194" s="1"/>
       <c r="E194" s="1" t="s">
-        <v>2163</v>
+        <v>2176</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>1651</v>
+        <v>741</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H194" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I194" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I194" s="1"/>
       <c r="J194" s="1" t="s">
-        <v>2165</v>
+        <v>2177</v>
       </c>
       <c r="K194" s="1"/>
       <c r="L194" s="1">
-        <v>30120</v>
+        <v>34000</v>
       </c>
       <c r="M194" s="1" t="s">
-        <v>2165</v>
+        <v>149</v>
       </c>
       <c r="N194" s="1" t="s">
-        <v>1088</v>
+        <v>96</v>
       </c>
       <c r="O194" s="1"/>
       <c r="P194" s="1" t="s">
-        <v>33</v>
+        <v>1179</v>
       </c>
       <c r="Q194" s="1"/>
-      <c r="R194" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R194" s="1"/>
+      <c r="S194" s="1"/>
+      <c r="T194" s="1"/>
+      <c r="U194" s="1"/>
       <c r="V194" s="1" t="s">
-        <v>2170</v>
+        <v>2178</v>
       </c>
       <c r="W194" s="1" t="s">
-        <v>2171</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="1" t="s">
-        <v>2172</v>
+        <v>2180</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>2173</v>
+        <v>2181</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D195" s="1"/>
       <c r="E195" s="1" t="s">
-        <v>2174</v>
+        <v>2182</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>2175</v>
+        <v>27</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>2176</v>
+        <v>2183</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>2177</v>
+        <v>2184</v>
       </c>
       <c r="K195" s="1"/>
       <c r="L195" s="1">
-        <v>33830</v>
+        <v>11000</v>
       </c>
       <c r="M195" s="1" t="s">
-        <v>2178</v>
+        <v>424</v>
       </c>
       <c r="N195" s="1" t="s">
-        <v>32</v>
+        <v>2185</v>
       </c>
       <c r="O195" s="1"/>
       <c r="P195" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q195" s="1"/>
+        <v>2186</v>
+      </c>
+      <c r="Q195" s="1" t="s">
+        <v>2187</v>
+      </c>
       <c r="R195" s="1" t="s">
-        <v>2179</v>
+        <v>2188</v>
       </c>
       <c r="S195" s="1" t="s">
-        <v>2180</v>
+        <v>2189</v>
       </c>
       <c r="T195" s="1" t="s">
-        <v>2181</v>
+        <v>320</v>
       </c>
       <c r="U195" s="1" t="s">
-        <v>2182</v>
+        <v>2190</v>
       </c>
       <c r="V195" s="1" t="s">
-        <v>2183</v>
+        <v>2191</v>
       </c>
       <c r="W195" s="1" t="s">
-        <v>2184</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="1" t="s">
-        <v>2185</v>
-[...1 lines deleted...]
-      <c r="B196" s="1"/>
+        <v>2193</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>2194</v>
+      </c>
       <c r="C196" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D196" s="1"/>
       <c r="E196" s="1" t="s">
-        <v>2186</v>
+        <v>2195</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H196" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="J196" s="1" t="s">
-        <v>2187</v>
+        <v>2196</v>
       </c>
       <c r="K196" s="1"/>
       <c r="L196" s="1">
-        <v>34000</v>
+        <v>69002</v>
       </c>
       <c r="M196" s="1" t="s">
-        <v>147</v>
+        <v>80</v>
       </c>
       <c r="N196" s="1" t="s">
-        <v>2188</v>
+        <v>187</v>
       </c>
       <c r="O196" s="1"/>
       <c r="P196" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="Q196" s="1"/>
       <c r="R196" s="1" t="s">
-        <v>2189</v>
+        <v>2197</v>
       </c>
       <c r="S196" s="1" t="s">
-        <v>2190</v>
+        <v>2198</v>
       </c>
       <c r="T196" s="1" t="s">
-        <v>2191</v>
+        <v>2199</v>
       </c>
       <c r="U196" s="1" t="s">
-        <v>2192</v>
+        <v>2200</v>
       </c>
       <c r="V196" s="1" t="s">
-        <v>2193</v>
+        <v>2201</v>
       </c>
       <c r="W196" s="1" t="s">
-        <v>2194</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="1" t="s">
-        <v>2195</v>
-[...1 lines deleted...]
-      <c r="B197" s="1"/>
+        <v>2203</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>2203</v>
+      </c>
       <c r="C197" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D197" s="1"/>
       <c r="E197" s="1" t="s">
-        <v>2196</v>
+        <v>2204</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>1006</v>
+        <v>1682</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>27</v>
+        <v>2205</v>
       </c>
       <c r="J197" s="1" t="s">
-        <v>2073</v>
+        <v>2206</v>
       </c>
       <c r="K197" s="1"/>
       <c r="L197" s="1">
-        <v>31068</v>
+        <v>30120</v>
       </c>
       <c r="M197" s="1" t="s">
-        <v>628</v>
+        <v>2206</v>
       </c>
       <c r="N197" s="1" t="s">
-        <v>210</v>
+        <v>1100</v>
       </c>
       <c r="O197" s="1"/>
       <c r="P197" s="1" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="Q197" s="1"/>
       <c r="R197" s="1" t="s">
-        <v>2189</v>
+        <v>2207</v>
       </c>
       <c r="S197" s="1" t="s">
-        <v>2197</v>
+        <v>2208</v>
       </c>
       <c r="T197" s="1" t="s">
-        <v>2191</v>
+        <v>2209</v>
       </c>
       <c r="U197" s="1" t="s">
-        <v>2192</v>
+        <v>2210</v>
       </c>
       <c r="V197" s="1" t="s">
-        <v>2193</v>
+        <v>2211</v>
       </c>
       <c r="W197" s="1" t="s">
-        <v>2194</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="1" t="s">
-        <v>2198</v>
-[...1 lines deleted...]
-      <c r="B198" s="1"/>
+        <v>2213</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>2214</v>
+      </c>
       <c r="C198" s="1" t="s">
-        <v>219</v>
+        <v>24</v>
       </c>
       <c r="D198" s="1"/>
       <c r="E198" s="1" t="s">
-        <v>2199</v>
+        <v>2215</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>923</v>
+        <v>26</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>27</v>
+        <v>2216</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I198" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="I198" s="1" t="s">
+        <v>2217</v>
+      </c>
       <c r="J198" s="1" t="s">
-        <v>2200</v>
+        <v>2218</v>
       </c>
       <c r="K198" s="1"/>
       <c r="L198" s="1">
-        <v>11100</v>
+        <v>33830</v>
       </c>
       <c r="M198" s="1" t="s">
-        <v>2201</v>
+        <v>2219</v>
       </c>
       <c r="N198" s="1" t="s">
-        <v>1673</v>
+        <v>32</v>
       </c>
       <c r="O198" s="1"/>
       <c r="P198" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q198" s="1"/>
       <c r="R198" s="1" t="s">
-        <v>2202</v>
+        <v>2220</v>
       </c>
       <c r="S198" s="1" t="s">
-        <v>2203</v>
+        <v>2221</v>
       </c>
       <c r="T198" s="1" t="s">
-        <v>2204</v>
+        <v>2222</v>
       </c>
       <c r="U198" s="1" t="s">
-        <v>2205</v>
-[...1 lines deleted...]
-      <c r="V198" s="1"/>
+        <v>2223</v>
+      </c>
+      <c r="V198" s="1" t="s">
+        <v>2224</v>
+      </c>
       <c r="W198" s="1" t="s">
-        <v>2206</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="1" t="s">
-        <v>2207</v>
-[...3 lines deleted...]
-      </c>
+        <v>2226</v>
+      </c>
+      <c r="B199" s="1"/>
       <c r="C199" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D199" s="1"/>
       <c r="E199" s="1" t="s">
-        <v>2209</v>
+        <v>2227</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>2210</v>
+        <v>26</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>2211</v>
+        <v>27</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>2212</v>
+        <v>2228</v>
       </c>
       <c r="K199" s="1"/>
       <c r="L199" s="1">
-        <v>43000</v>
+        <v>34000</v>
       </c>
       <c r="M199" s="1" t="s">
-        <v>2213</v>
+        <v>149</v>
       </c>
       <c r="N199" s="1" t="s">
-        <v>1088</v>
+        <v>2229</v>
       </c>
       <c r="O199" s="1"/>
       <c r="P199" s="1" t="s">
-        <v>2214</v>
+        <v>121</v>
       </c>
       <c r="Q199" s="1"/>
       <c r="R199" s="1" t="s">
-        <v>2215</v>
+        <v>2230</v>
       </c>
       <c r="S199" s="1" t="s">
-        <v>2216</v>
+        <v>2231</v>
       </c>
       <c r="T199" s="1" t="s">
-        <v>711</v>
+        <v>2232</v>
       </c>
       <c r="U199" s="1" t="s">
-        <v>2217</v>
-[...1 lines deleted...]
-      <c r="V199" s="1"/>
+        <v>2233</v>
+      </c>
+      <c r="V199" s="1" t="s">
+        <v>2234</v>
+      </c>
       <c r="W199" s="1" t="s">
-        <v>2218</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="1" t="s">
-        <v>2219</v>
+        <v>2236</v>
       </c>
       <c r="B200" s="1"/>
       <c r="C200" s="1" t="s">
-        <v>233</v>
+        <v>24</v>
       </c>
       <c r="D200" s="1"/>
       <c r="E200" s="1" t="s">
-        <v>2220</v>
+        <v>2237</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>26</v>
+        <v>1018</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>2221</v>
-[...1 lines deleted...]
-      <c r="I200" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="I200" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="J200" s="1" t="s">
-        <v>2222</v>
+        <v>2114</v>
       </c>
       <c r="K200" s="1"/>
       <c r="L200" s="1">
-        <v>34130</v>
+        <v>31068</v>
       </c>
       <c r="M200" s="1" t="s">
-        <v>2223</v>
+        <v>630</v>
       </c>
       <c r="N200" s="1" t="s">
-        <v>32</v>
+        <v>211</v>
       </c>
       <c r="O200" s="1"/>
       <c r="P200" s="1" t="s">
-        <v>2224</v>
-[...7 lines deleted...]
-      <c r="U200" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="Q200" s="1"/>
+      <c r="R200" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="S200" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="T200" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="U200" s="1" t="s">
+        <v>2233</v>
+      </c>
       <c r="V200" s="1" t="s">
-        <v>2226</v>
+        <v>2234</v>
       </c>
       <c r="W200" s="1" t="s">
-        <v>2227</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="1" t="s">
-        <v>2228</v>
-[...3 lines deleted...]
-      </c>
+        <v>2239</v>
+      </c>
+      <c r="B201" s="1"/>
       <c r="C201" s="1" t="s">
-        <v>2230</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="D201" s="1"/>
       <c r="E201" s="1" t="s">
-        <v>2231</v>
+        <v>2240</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>26</v>
+        <v>935</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>256</v>
+        <v>222</v>
       </c>
       <c r="I201" s="1"/>
       <c r="J201" s="1" t="s">
-        <v>2232</v>
+        <v>2241</v>
       </c>
       <c r="K201" s="1"/>
-      <c r="L201" s="1" t="s">
-        <v>2233</v>
+      <c r="L201" s="1">
+        <v>11100</v>
       </c>
       <c r="M201" s="1" t="s">
-        <v>628</v>
+        <v>2242</v>
       </c>
       <c r="N201" s="1" t="s">
-        <v>2234</v>
+        <v>1704</v>
       </c>
       <c r="O201" s="1"/>
       <c r="P201" s="1" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="Q201" s="1"/>
-      <c r="R201" s="1"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R201" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="S201" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="T201" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="U201" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="V201" s="1"/>
       <c r="W201" s="1" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="1" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>2238</v>
+        <v>2249</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="D202" s="1"/>
       <c r="E202" s="1" t="s">
-        <v>2239</v>
+        <v>2250</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>1144</v>
+        <v>2251</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="I202" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I202" s="1" t="s">
+        <v>2252</v>
+      </c>
       <c r="J202" s="1" t="s">
-        <v>2240</v>
+        <v>2253</v>
       </c>
       <c r="K202" s="1"/>
       <c r="L202" s="1">
-        <v>31320</v>
+        <v>43000</v>
       </c>
       <c r="M202" s="1" t="s">
-        <v>2241</v>
+        <v>2254</v>
       </c>
       <c r="N202" s="1" t="s">
-        <v>2242</v>
+        <v>1100</v>
       </c>
       <c r="O202" s="1"/>
       <c r="P202" s="1" t="s">
-        <v>119</v>
+        <v>2255</v>
       </c>
       <c r="Q202" s="1"/>
       <c r="R202" s="1" t="s">
-        <v>2243</v>
+        <v>2256</v>
       </c>
       <c r="S202" s="1" t="s">
-        <v>2244</v>
-[...1 lines deleted...]
-      <c r="T202" s="1"/>
+        <v>2257</v>
+      </c>
+      <c r="T202" s="1" t="s">
+        <v>109</v>
+      </c>
       <c r="U202" s="1" t="s">
-        <v>2245</v>
-[...3 lines deleted...]
-      </c>
+        <v>2258</v>
+      </c>
+      <c r="V202" s="1"/>
       <c r="W202" s="1" t="s">
-        <v>2247</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="1" t="s">
-        <v>2248</v>
-[...3 lines deleted...]
-      </c>
+        <v>2260</v>
+      </c>
+      <c r="B203" s="1"/>
       <c r="C203" s="1" t="s">
-        <v>323</v>
+        <v>234</v>
       </c>
       <c r="D203" s="1"/>
       <c r="E203" s="1" t="s">
-        <v>2250</v>
+        <v>2261</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>28</v>
+        <v>2262</v>
       </c>
       <c r="I203" s="1"/>
       <c r="J203" s="1" t="s">
-        <v>2251</v>
+        <v>2263</v>
       </c>
       <c r="K203" s="1"/>
       <c r="L203" s="1">
-        <v>46000</v>
+        <v>34130</v>
       </c>
       <c r="M203" s="1" t="s">
-        <v>898</v>
+        <v>2264</v>
       </c>
       <c r="N203" s="1" t="s">
-        <v>1088</v>
+        <v>32</v>
       </c>
       <c r="O203" s="1"/>
       <c r="P203" s="1" t="s">
-        <v>149</v>
+        <v>2265</v>
       </c>
       <c r="Q203" s="1" t="s">
-        <v>2252</v>
+        <v>2266</v>
       </c>
       <c r="R203" s="1"/>
       <c r="S203" s="1"/>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
-      <c r="V203" s="1"/>
+      <c r="V203" s="1" t="s">
+        <v>2267</v>
+      </c>
       <c r="W203" s="1" t="s">
-        <v>2253</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="1" t="s">
-        <v>2254</v>
+        <v>2269</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>2255</v>
+        <v>2270</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D204" s="1"/>
+        <v>2271</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>775</v>
+      </c>
       <c r="E204" s="1" t="s">
-        <v>2256</v>
+        <v>2272</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I204" s="1"/>
       <c r="J204" s="1" t="s">
-        <v>2257</v>
-[...5 lines deleted...]
-        <v>34090</v>
+        <v>2273</v>
+      </c>
+      <c r="K204" s="1"/>
+      <c r="L204" s="1" t="s">
+        <v>2274</v>
       </c>
       <c r="M204" s="1" t="s">
-        <v>147</v>
+        <v>630</v>
       </c>
       <c r="N204" s="1" t="s">
-        <v>32</v>
+        <v>2275</v>
       </c>
       <c r="O204" s="1"/>
       <c r="P204" s="1" t="s">
-        <v>2259</v>
+        <v>121</v>
       </c>
       <c r="Q204" s="1"/>
-      <c r="R204" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R204" s="1"/>
+      <c r="S204" s="1"/>
+      <c r="T204" s="1"/>
+      <c r="U204" s="1"/>
       <c r="V204" s="1" t="s">
-        <v>2263</v>
+        <v>2276</v>
       </c>
       <c r="W204" s="1" t="s">
-        <v>2264</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="1" t="s">
-        <v>2265</v>
+        <v>2278</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>2266</v>
+        <v>2279</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>2230</v>
+        <v>159</v>
       </c>
       <c r="D205" s="1"/>
       <c r="E205" s="1" t="s">
-        <v>2267</v>
+        <v>2280</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>26</v>
+        <v>1156</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>2268</v>
+        <v>236</v>
       </c>
       <c r="I205" s="1"/>
       <c r="J205" s="1" t="s">
-        <v>2269</v>
+        <v>2281</v>
       </c>
       <c r="K205" s="1"/>
       <c r="L205" s="1">
-        <v>42270</v>
+        <v>31320</v>
       </c>
       <c r="M205" s="1" t="s">
-        <v>2270</v>
+        <v>2282</v>
       </c>
       <c r="N205" s="1" t="s">
-        <v>131</v>
+        <v>2283</v>
       </c>
       <c r="O205" s="1"/>
       <c r="P205" s="1" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="Q205" s="1"/>
       <c r="R205" s="1" t="s">
-        <v>2271</v>
+        <v>2284</v>
       </c>
       <c r="S205" s="1" t="s">
-        <v>2272</v>
-[...3 lines deleted...]
-      </c>
+        <v>2285</v>
+      </c>
+      <c r="T205" s="1"/>
       <c r="U205" s="1" t="s">
-        <v>2274</v>
-[...1 lines deleted...]
-      <c r="V205" s="1"/>
+        <v>2286</v>
+      </c>
+      <c r="V205" s="1" t="s">
+        <v>2287</v>
+      </c>
       <c r="W205" s="1" t="s">
-        <v>2275</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="1" t="s">
-        <v>2276</v>
-[...1 lines deleted...]
-      <c r="B206" s="1"/>
+        <v>2289</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>2290</v>
+      </c>
       <c r="C206" s="1" t="s">
-        <v>976</v>
+        <v>325</v>
       </c>
       <c r="D206" s="1"/>
       <c r="E206" s="1" t="s">
-        <v>2277</v>
+        <v>2291</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>762</v>
+        <v>26</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I206" s="1"/>
       <c r="J206" s="1" t="s">
-        <v>2278</v>
+        <v>2292</v>
       </c>
       <c r="K206" s="1"/>
       <c r="L206" s="1">
-        <v>63500</v>
+        <v>46000</v>
       </c>
       <c r="M206" s="1" t="s">
-        <v>224</v>
+        <v>910</v>
       </c>
       <c r="N206" s="1" t="s">
-        <v>2279</v>
+        <v>1100</v>
       </c>
       <c r="O206" s="1"/>
       <c r="P206" s="1" t="s">
-        <v>568</v>
-[...17 lines deleted...]
-      <c r="W206" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="Q206" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="R206" s="1"/>
+      <c r="S206" s="1"/>
+      <c r="T206" s="1"/>
+      <c r="U206" s="1"/>
+      <c r="V206" s="1"/>
+      <c r="W206" s="1" t="s">
+        <v>2294</v>
+      </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="1" t="s">
-        <v>2283</v>
-[...1 lines deleted...]
-      <c r="B207" s="1"/>
+        <v>2295</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>2296</v>
+      </c>
       <c r="C207" s="1" t="s">
-        <v>90</v>
+        <v>159</v>
       </c>
       <c r="D207" s="1"/>
       <c r="E207" s="1" t="s">
-        <v>2284</v>
+        <v>2297</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>2285</v>
+        <v>43</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H207" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>27</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>2286</v>
-[...1 lines deleted...]
-      <c r="K207" s="1"/>
+        <v>2298</v>
+      </c>
+      <c r="K207" s="1" t="s">
+        <v>2299</v>
+      </c>
       <c r="L207" s="1">
-        <v>34110</v>
+        <v>34090</v>
       </c>
       <c r="M207" s="1" t="s">
-        <v>2287</v>
+        <v>149</v>
       </c>
       <c r="N207" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O207" s="1"/>
       <c r="P207" s="1" t="s">
-        <v>33</v>
+        <v>2300</v>
       </c>
       <c r="Q207" s="1"/>
-      <c r="R207" s="1"/>
-[...3 lines deleted...]
-      <c r="V207" s="1"/>
+      <c r="R207" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="S207" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="T207" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="U207" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="V207" s="1" t="s">
+        <v>2304</v>
+      </c>
       <c r="W207" s="1" t="s">
-        <v>2288</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="1" t="s">
-        <v>2289</v>
-[...1 lines deleted...]
-      <c r="B208" s="1"/>
+        <v>2306</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>2307</v>
+      </c>
       <c r="C208" s="1" t="s">
-        <v>24</v>
+        <v>2271</v>
       </c>
       <c r="D208" s="1"/>
       <c r="E208" s="1" t="s">
-        <v>2290</v>
+        <v>2308</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>340</v>
+        <v>26</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>160</v>
+        <v>2309</v>
       </c>
       <c r="I208" s="1"/>
       <c r="J208" s="1" t="s">
-        <v>2291</v>
+        <v>2310</v>
       </c>
       <c r="K208" s="1"/>
-      <c r="L208" s="1" t="s">
-        <v>1379</v>
+      <c r="L208" s="1">
+        <v>42270</v>
       </c>
       <c r="M208" s="1" t="s">
-        <v>2292</v>
+        <v>2311</v>
       </c>
       <c r="N208" s="1" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="O208" s="1"/>
       <c r="P208" s="1" t="s">
-        <v>2293</v>
+        <v>33</v>
       </c>
       <c r="Q208" s="1"/>
       <c r="R208" s="1" t="s">
-        <v>2294</v>
+        <v>2312</v>
       </c>
       <c r="S208" s="1" t="s">
-        <v>2295</v>
+        <v>2313</v>
       </c>
       <c r="T208" s="1" t="s">
-        <v>2296</v>
+        <v>2314</v>
       </c>
       <c r="U208" s="1" t="s">
-        <v>2297</v>
+        <v>2315</v>
       </c>
       <c r="V208" s="1"/>
       <c r="W208" s="1" t="s">
-        <v>2298</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="1" t="s">
-        <v>2299</v>
+        <v>2317</v>
       </c>
       <c r="B209" s="1"/>
       <c r="C209" s="1" t="s">
-        <v>949</v>
+        <v>90</v>
       </c>
       <c r="D209" s="1"/>
       <c r="E209" s="1" t="s">
-        <v>2300</v>
+        <v>2318</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>340</v>
+        <v>2319</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>256</v>
+        <v>93</v>
       </c>
       <c r="I209" s="1" t="s">
-        <v>2301</v>
+        <v>27</v>
       </c>
       <c r="J209" s="1" t="s">
-        <v>2302</v>
+        <v>2320</v>
       </c>
       <c r="K209" s="1"/>
       <c r="L209" s="1">
-        <v>32800</v>
+        <v>34110</v>
       </c>
       <c r="M209" s="1" t="s">
-        <v>2303</v>
+        <v>2321</v>
       </c>
       <c r="N209" s="1" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O209" s="1"/>
       <c r="P209" s="1" t="s">
-        <v>683</v>
-[...18 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q209" s="1"/>
+      <c r="R209" s="1"/>
+      <c r="S209" s="1"/>
+      <c r="T209" s="1"/>
+      <c r="U209" s="1"/>
+      <c r="V209" s="1"/>
       <c r="W209" s="1" t="s">
-        <v>2309</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="1" t="s">
-        <v>2310</v>
+        <v>2323</v>
       </c>
       <c r="B210" s="1"/>
       <c r="C210" s="1" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="D210" s="1"/>
       <c r="E210" s="1" t="s">
-        <v>2311</v>
+        <v>2324</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>762</v>
+        <v>342</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I210" s="1"/>
       <c r="J210" s="1" t="s">
-        <v>2313</v>
+        <v>2325</v>
       </c>
       <c r="K210" s="1"/>
-      <c r="L210" s="1">
-        <v>31530</v>
+      <c r="L210" s="1" t="s">
+        <v>1408</v>
       </c>
       <c r="M210" s="1" t="s">
-        <v>2314</v>
+        <v>2326</v>
       </c>
       <c r="N210" s="1" t="s">
-        <v>1088</v>
+        <v>32</v>
       </c>
       <c r="O210" s="1"/>
       <c r="P210" s="1" t="s">
-        <v>33</v>
+        <v>2327</v>
       </c>
       <c r="Q210" s="1"/>
       <c r="R210" s="1" t="s">
-        <v>2315</v>
+        <v>2328</v>
       </c>
       <c r="S210" s="1" t="s">
-        <v>2316</v>
+        <v>2329</v>
       </c>
       <c r="T210" s="1" t="s">
-        <v>36</v>
+        <v>2330</v>
       </c>
       <c r="U210" s="1" t="s">
-        <v>2317</v>
-[...3 lines deleted...]
-      </c>
+        <v>2331</v>
+      </c>
+      <c r="V210" s="1"/>
       <c r="W210" s="1" t="s">
-        <v>2319</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="1" t="s">
-        <v>2320</v>
+        <v>2333</v>
       </c>
       <c r="B211" s="1"/>
       <c r="C211" s="1" t="s">
-        <v>24</v>
+        <v>961</v>
       </c>
       <c r="D211" s="1"/>
       <c r="E211" s="1" t="s">
-        <v>2321</v>
+        <v>2334</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>874</v>
-[...1 lines deleted...]
-      <c r="G211" s="1"/>
+        <v>342</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="H211" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I211" s="1"/>
+        <v>257</v>
+      </c>
+      <c r="I211" s="1" t="s">
+        <v>2335</v>
+      </c>
       <c r="J211" s="1" t="s">
-        <v>2322</v>
+        <v>2336</v>
       </c>
       <c r="K211" s="1"/>
       <c r="L211" s="1">
-        <v>75017</v>
+        <v>32800</v>
       </c>
       <c r="M211" s="1" t="s">
-        <v>2323</v>
+        <v>2337</v>
       </c>
       <c r="N211" s="1" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="O211" s="1"/>
       <c r="P211" s="1" t="s">
-        <v>33</v>
-[...7 lines deleted...]
-      <c r="W211" s="1"/>
+        <v>684</v>
+      </c>
+      <c r="Q211" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="R211" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="S211" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="T211" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="U211" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="V211" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="W211" s="1" t="s">
+        <v>2343</v>
+      </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="1" t="s">
-        <v>2324</v>
+        <v>2344</v>
       </c>
       <c r="B212" s="1"/>
       <c r="C212" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D212" s="1"/>
       <c r="E212" s="1" t="s">
-        <v>2325</v>
+        <v>2345</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>2326</v>
+        <v>764</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>28</v>
+        <v>207</v>
       </c>
       <c r="I212" s="1" t="s">
-        <v>2327</v>
+        <v>2346</v>
       </c>
       <c r="J212" s="1" t="s">
-        <v>2328</v>
+        <v>2347</v>
       </c>
       <c r="K212" s="1"/>
       <c r="L212" s="1">
-        <v>34000</v>
+        <v>31530</v>
       </c>
       <c r="M212" s="1" t="s">
-        <v>147</v>
+        <v>2348</v>
       </c>
       <c r="N212" s="1" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
       <c r="O212" s="1"/>
       <c r="P212" s="1" t="s">
-        <v>2329</v>
+        <v>33</v>
       </c>
       <c r="Q212" s="1"/>
       <c r="R212" s="1" t="s">
-        <v>1400</v>
+        <v>2349</v>
       </c>
       <c r="S212" s="1" t="s">
-        <v>2330</v>
+        <v>2350</v>
       </c>
       <c r="T212" s="1" t="s">
-        <v>1223</v>
+        <v>36</v>
       </c>
       <c r="U212" s="1" t="s">
-        <v>2331</v>
-[...1 lines deleted...]
-      <c r="V212" s="1"/>
+        <v>2351</v>
+      </c>
+      <c r="V212" s="1" t="s">
+        <v>2352</v>
+      </c>
       <c r="W212" s="1" t="s">
-        <v>2332</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="1" t="s">
-        <v>2333</v>
+        <v>2354</v>
       </c>
       <c r="B213" s="1"/>
       <c r="C213" s="1" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D213" s="1"/>
       <c r="E213" s="1" t="s">
-        <v>2334</v>
+        <v>2355</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>875</v>
+      </c>
+      <c r="G213" s="1"/>
       <c r="H213" s="1" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="I213" s="1"/>
       <c r="J213" s="1" t="s">
-        <v>2335</v>
-[...3 lines deleted...]
-      </c>
+        <v>2356</v>
+      </c>
+      <c r="K213" s="1"/>
       <c r="L213" s="1">
-        <v>34172</v>
+        <v>75017</v>
       </c>
       <c r="M213" s="1" t="s">
-        <v>2337</v>
+        <v>2357</v>
       </c>
       <c r="N213" s="1" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O213" s="1"/>
       <c r="P213" s="1" t="s">
-        <v>2338</v>
+        <v>33</v>
       </c>
       <c r="Q213" s="1"/>
       <c r="R213" s="1"/>
       <c r="S213" s="1"/>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
-      <c r="V213" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V213" s="1"/>
+      <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="1" t="s">
-        <v>2341</v>
-[...3 lines deleted...]
-      </c>
+        <v>2358</v>
+      </c>
+      <c r="B214" s="1"/>
       <c r="C214" s="1" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="D214" s="1"/>
       <c r="E214" s="1" t="s">
-        <v>2342</v>
+        <v>2359</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>2343</v>
+        <v>2360</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H214" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I214" s="1" t="s">
-        <v>2344</v>
+        <v>2361</v>
       </c>
       <c r="J214" s="1" t="s">
-        <v>2345</v>
+        <v>2362</v>
       </c>
       <c r="K214" s="1"/>
       <c r="L214" s="1">
-        <v>43130</v>
+        <v>34000</v>
       </c>
       <c r="M214" s="1" t="s">
-        <v>2346</v>
+        <v>149</v>
       </c>
       <c r="N214" s="1" t="s">
-        <v>2347</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="O214" s="1"/>
       <c r="P214" s="1" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>2363</v>
+      </c>
+      <c r="Q214" s="1"/>
       <c r="R214" s="1" t="s">
-        <v>2350</v>
+        <v>1429</v>
       </c>
       <c r="S214" s="1" t="s">
-        <v>2351</v>
+        <v>2364</v>
       </c>
       <c r="T214" s="1" t="s">
-        <v>333</v>
+        <v>1236</v>
       </c>
       <c r="U214" s="1" t="s">
-        <v>2352</v>
-[...3 lines deleted...]
-      </c>
+        <v>2365</v>
+      </c>
+      <c r="V214" s="1"/>
       <c r="W214" s="1" t="s">
-        <v>2354</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="1" t="s">
-        <v>2355</v>
+        <v>2367</v>
       </c>
       <c r="B215" s="1"/>
       <c r="C215" s="1" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D215" s="1"/>
       <c r="E215" s="1" t="s">
-        <v>2357</v>
+        <v>2368</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>1565</v>
+        <v>43</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>366</v>
+        <v>93</v>
       </c>
       <c r="I215" s="1"/>
       <c r="J215" s="1" t="s">
-        <v>2358</v>
-[...1 lines deleted...]
-      <c r="K215" s="1"/>
+        <v>2369</v>
+      </c>
+      <c r="K215" s="1" t="s">
+        <v>2370</v>
+      </c>
       <c r="L215" s="1">
-        <v>34070</v>
+        <v>34172</v>
       </c>
       <c r="M215" s="1" t="s">
-        <v>147</v>
+        <v>2371</v>
       </c>
       <c r="N215" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O215" s="1"/>
       <c r="P215" s="1" t="s">
-        <v>2360</v>
+        <v>2372</v>
       </c>
       <c r="Q215" s="1"/>
-      <c r="R215" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R215" s="1"/>
+      <c r="S215" s="1"/>
       <c r="T215" s="1"/>
-      <c r="U215" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U215" s="1"/>
       <c r="V215" s="1" t="s">
-        <v>2363</v>
+        <v>2373</v>
       </c>
       <c r="W215" s="1" t="s">
-        <v>2364</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="1" t="s">
-        <v>2365</v>
+        <v>2375</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>2366</v>
+        <v>2375</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D216" s="1"/>
       <c r="E216" s="1" t="s">
-        <v>2367</v>
+        <v>2376</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>26</v>
+        <v>2377</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="I216" s="1" t="s">
-        <v>2368</v>
+        <v>2378</v>
       </c>
       <c r="J216" s="1" t="s">
-        <v>2369</v>
+        <v>2379</v>
       </c>
       <c r="K216" s="1"/>
       <c r="L216" s="1">
-        <v>34000</v>
+        <v>43130</v>
       </c>
       <c r="M216" s="1" t="s">
-        <v>147</v>
+        <v>2380</v>
       </c>
       <c r="N216" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O216" s="1"/>
+        <v>2381</v>
+      </c>
+      <c r="O216" s="1" t="s">
+        <v>2382</v>
+      </c>
       <c r="P216" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q216" s="1"/>
+        <v>134</v>
+      </c>
+      <c r="Q216" s="1" t="s">
+        <v>2383</v>
+      </c>
       <c r="R216" s="1" t="s">
-        <v>2370</v>
+        <v>2384</v>
       </c>
       <c r="S216" s="1" t="s">
-        <v>2371</v>
+        <v>2385</v>
       </c>
       <c r="T216" s="1" t="s">
-        <v>36</v>
+        <v>335</v>
       </c>
       <c r="U216" s="1" t="s">
-        <v>2372</v>
+        <v>2386</v>
       </c>
       <c r="V216" s="1" t="s">
-        <v>2373</v>
+        <v>2387</v>
       </c>
       <c r="W216" s="1" t="s">
-        <v>2374</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="1" t="s">
-        <v>2375</v>
-[...3 lines deleted...]
-      </c>
+        <v>2389</v>
+      </c>
+      <c r="B217" s="1"/>
       <c r="C217" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D217" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>2390</v>
+      </c>
       <c r="E217" s="1" t="s">
-        <v>2377</v>
+        <v>2391</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>2378</v>
+        <v>1594</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>952</v>
-[...3 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="I217" s="1"/>
       <c r="J217" s="1" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="K217" s="1"/>
       <c r="L217" s="1">
-        <v>31000</v>
+        <v>34070</v>
       </c>
       <c r="M217" s="1" t="s">
-        <v>628</v>
+        <v>149</v>
       </c>
       <c r="N217" s="1" t="s">
-        <v>982</v>
-[...1 lines deleted...]
-      <c r="O217" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="O217" s="1" t="s">
+        <v>2393</v>
+      </c>
       <c r="P217" s="1" t="s">
-        <v>2381</v>
+        <v>2394</v>
       </c>
       <c r="Q217" s="1"/>
-      <c r="R217" s="1"/>
-      <c r="S217" s="1"/>
+      <c r="R217" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="S217" s="1" t="s">
+        <v>2395</v>
+      </c>
       <c r="T217" s="1"/>
-      <c r="U217" s="1"/>
-      <c r="V217" s="1"/>
+      <c r="U217" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="V217" s="1" t="s">
+        <v>2397</v>
+      </c>
       <c r="W217" s="1" t="s">
-        <v>2382</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="1" t="s">
-        <v>2383</v>
-[...1 lines deleted...]
-      <c r="B218" s="1"/>
+        <v>2399</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>2400</v>
+      </c>
       <c r="C218" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D218" s="1"/>
       <c r="E218" s="1" t="s">
-        <v>2385</v>
+        <v>2401</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>2386</v>
+        <v>26</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>256</v>
+        <v>964</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>2387</v>
+        <v>2402</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>2388</v>
+        <v>2403</v>
       </c>
       <c r="K218" s="1"/>
       <c r="L218" s="1">
-        <v>26400</v>
+        <v>34000</v>
       </c>
       <c r="M218" s="1" t="s">
-        <v>2389</v>
+        <v>149</v>
       </c>
       <c r="N218" s="1" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O218" s="1"/>
       <c r="P218" s="1" t="s">
-        <v>2390</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q218" s="1"/>
       <c r="R218" s="1" t="s">
-        <v>2392</v>
+        <v>2404</v>
       </c>
       <c r="S218" s="1" t="s">
-        <v>2393</v>
+        <v>2405</v>
       </c>
       <c r="T218" s="1" t="s">
-        <v>2394</v>
+        <v>36</v>
       </c>
       <c r="U218" s="1" t="s">
-        <v>2395</v>
+        <v>2406</v>
       </c>
       <c r="V218" s="1" t="s">
-        <v>2396</v>
+        <v>2407</v>
       </c>
       <c r="W218" s="1" t="s">
-        <v>2397</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="1" t="s">
-        <v>2398</v>
-[...1 lines deleted...]
-      <c r="B219" s="1"/>
+        <v>2409</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>2410</v>
+      </c>
       <c r="C219" s="1" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="D219" s="1"/>
       <c r="E219" s="1" t="s">
-        <v>2399</v>
+        <v>2411</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>762</v>
+        <v>2412</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>28</v>
+        <v>964</v>
       </c>
       <c r="I219" s="1" t="s">
-        <v>1857</v>
+        <v>2413</v>
       </c>
       <c r="J219" s="1" t="s">
-        <v>2400</v>
+        <v>2414</v>
       </c>
       <c r="K219" s="1"/>
       <c r="L219" s="1">
-        <v>38710</v>
+        <v>31000</v>
       </c>
       <c r="M219" s="1" t="s">
-        <v>2401</v>
+        <v>630</v>
       </c>
       <c r="N219" s="1" t="s">
-        <v>271</v>
+        <v>994</v>
       </c>
       <c r="O219" s="1"/>
       <c r="P219" s="1" t="s">
-        <v>2402</v>
+        <v>2415</v>
       </c>
       <c r="Q219" s="1"/>
-      <c r="R219" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R219" s="1"/>
+      <c r="S219" s="1"/>
+      <c r="T219" s="1"/>
+      <c r="U219" s="1"/>
+      <c r="V219" s="1"/>
       <c r="W219" s="1" t="s">
-        <v>2407</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="1" t="s">
-        <v>2408</v>
+        <v>2417</v>
       </c>
       <c r="B220" s="1"/>
       <c r="C220" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D220" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>2418</v>
+      </c>
       <c r="E220" s="1" t="s">
-        <v>2409</v>
+        <v>2419</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>2410</v>
+        <v>2420</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="I220" s="1"/>
+        <v>257</v>
+      </c>
+      <c r="I220" s="1" t="s">
+        <v>2421</v>
+      </c>
       <c r="J220" s="1" t="s">
-        <v>2411</v>
+        <v>2422</v>
       </c>
       <c r="K220" s="1"/>
-      <c r="L220" s="1" t="s">
-        <v>2412</v>
+      <c r="L220" s="1">
+        <v>26400</v>
       </c>
       <c r="M220" s="1" t="s">
-        <v>2413</v>
+        <v>2423</v>
       </c>
       <c r="N220" s="1" t="s">
-        <v>1022</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O220" s="1"/>
       <c r="P220" s="1" t="s">
-        <v>33</v>
+        <v>2424</v>
       </c>
       <c r="Q220" s="1" t="s">
-        <v>2415</v>
+        <v>2425</v>
       </c>
       <c r="R220" s="1" t="s">
-        <v>2416</v>
+        <v>2426</v>
       </c>
       <c r="S220" s="1" t="s">
-        <v>2417</v>
+        <v>2427</v>
       </c>
       <c r="T220" s="1" t="s">
-        <v>2418</v>
+        <v>2428</v>
       </c>
       <c r="U220" s="1" t="s">
-        <v>2419</v>
+        <v>2429</v>
       </c>
       <c r="V220" s="1" t="s">
-        <v>2420</v>
+        <v>2430</v>
       </c>
       <c r="W220" s="1" t="s">
-        <v>2421</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="1" t="s">
-        <v>2422</v>
-[...3 lines deleted...]
-      </c>
+        <v>2432</v>
+      </c>
+      <c r="B221" s="1"/>
       <c r="C221" s="1" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="D221" s="1"/>
       <c r="E221" s="1" t="s">
-        <v>2424</v>
+        <v>2433</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>2425</v>
+        <v>764</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>27</v>
+        <v>1887</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>2426</v>
+        <v>2434</v>
       </c>
       <c r="K221" s="1"/>
       <c r="L221" s="1">
-        <v>34000</v>
+        <v>38710</v>
       </c>
       <c r="M221" s="1" t="s">
-        <v>147</v>
+        <v>2435</v>
       </c>
       <c r="N221" s="1" t="s">
-        <v>67</v>
+        <v>273</v>
       </c>
       <c r="O221" s="1"/>
       <c r="P221" s="1" t="s">
-        <v>33</v>
+        <v>2436</v>
       </c>
       <c r="Q221" s="1"/>
       <c r="R221" s="1" t="s">
-        <v>2427</v>
+        <v>2437</v>
       </c>
       <c r="S221" s="1" t="s">
-        <v>2428</v>
+        <v>2438</v>
       </c>
       <c r="T221" s="1" t="s">
-        <v>2429</v>
+        <v>2439</v>
       </c>
       <c r="U221" s="1" t="s">
-        <v>2430</v>
+        <v>2440</v>
       </c>
       <c r="V221" s="1" t="s">
-        <v>2431</v>
+        <v>1894</v>
       </c>
       <c r="W221" s="1" t="s">
-        <v>2432</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="1" t="s">
-        <v>2433</v>
-[...3 lines deleted...]
-      </c>
+        <v>2442</v>
+      </c>
+      <c r="B222" s="1"/>
       <c r="C222" s="1" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D222" s="1"/>
       <c r="E222" s="1" t="s">
-        <v>2434</v>
+        <v>2443</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>2435</v>
+        <v>1366</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I222" s="1"/>
       <c r="J222" s="1" t="s">
-        <v>2436</v>
+        <v>2444</v>
       </c>
       <c r="K222" s="1"/>
-      <c r="L222" s="1">
-        <v>30900</v>
+      <c r="L222" s="1" t="s">
+        <v>2445</v>
       </c>
       <c r="M222" s="1" t="s">
-        <v>95</v>
+        <v>2446</v>
       </c>
       <c r="N222" s="1" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O222" s="1"/>
+        <v>1034</v>
+      </c>
+      <c r="O222" s="1" t="s">
+        <v>2447</v>
+      </c>
       <c r="P222" s="1" t="s">
-        <v>2402</v>
-[...1 lines deleted...]
-      <c r="Q222" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="Q222" s="1" t="s">
+        <v>2448</v>
+      </c>
       <c r="R222" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="S222" s="1" t="s">
-        <v>2438</v>
+        <v>2450</v>
       </c>
       <c r="T222" s="1" t="s">
-        <v>2439</v>
+        <v>2451</v>
       </c>
       <c r="U222" s="1" t="s">
-        <v>2440</v>
+        <v>2452</v>
       </c>
       <c r="V222" s="1" t="s">
-        <v>2441</v>
+        <v>2453</v>
       </c>
       <c r="W222" s="1" t="s">
-        <v>2432</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="1" t="s">
-        <v>2442</v>
-[...1 lines deleted...]
-      <c r="B223" s="1"/>
+        <v>2455</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>2456</v>
+      </c>
       <c r="C223" s="1" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D223" s="1"/>
       <c r="E223" s="1" t="s">
-        <v>2443</v>
+        <v>2457</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>340</v>
+        <v>2458</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I223" s="1" t="s">
-        <v>2444</v>
+        <v>27</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>2445</v>
+        <v>2459</v>
       </c>
       <c r="K223" s="1"/>
       <c r="L223" s="1">
-        <v>66270</v>
+        <v>34000</v>
       </c>
       <c r="M223" s="1" t="s">
-        <v>2446</v>
+        <v>149</v>
       </c>
       <c r="N223" s="1" t="s">
-        <v>131</v>
+        <v>67</v>
       </c>
       <c r="O223" s="1"/>
       <c r="P223" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q223" s="1"/>
       <c r="R223" s="1" t="s">
-        <v>709</v>
+        <v>2460</v>
       </c>
       <c r="S223" s="1" t="s">
-        <v>2447</v>
+        <v>2461</v>
       </c>
       <c r="T223" s="1" t="s">
-        <v>2448</v>
+        <v>2462</v>
       </c>
       <c r="U223" s="1" t="s">
-        <v>2449</v>
-[...1 lines deleted...]
-      <c r="V223" s="1"/>
+        <v>2463</v>
+      </c>
+      <c r="V223" s="1" t="s">
+        <v>2464</v>
+      </c>
       <c r="W223" s="1" t="s">
-        <v>2450</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="1" t="s">
-        <v>2451</v>
-[...1 lines deleted...]
-      <c r="B224" s="1"/>
+        <v>2466</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>2456</v>
+      </c>
       <c r="C224" s="1" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D224" s="1"/>
       <c r="E224" s="1" t="s">
-        <v>2452</v>
+        <v>2467</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>1711</v>
+        <v>2468</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H224" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I224" s="1"/>
+      <c r="I224" s="1" t="s">
+        <v>485</v>
+      </c>
       <c r="J224" s="1" t="s">
-        <v>2453</v>
+        <v>2469</v>
       </c>
       <c r="K224" s="1"/>
       <c r="L224" s="1">
-        <v>43380</v>
+        <v>30900</v>
       </c>
       <c r="M224" s="1" t="s">
-        <v>2454</v>
+        <v>95</v>
       </c>
       <c r="N224" s="1" t="s">
         <v>67</v>
       </c>
       <c r="O224" s="1"/>
       <c r="P224" s="1" t="s">
-        <v>2455</v>
+        <v>2436</v>
       </c>
       <c r="Q224" s="1"/>
       <c r="R224" s="1" t="s">
-        <v>2456</v>
+        <v>2470</v>
       </c>
       <c r="S224" s="1" t="s">
-        <v>2457</v>
-[...1 lines deleted...]
-      <c r="T224" s="1"/>
+        <v>2471</v>
+      </c>
+      <c r="T224" s="1" t="s">
+        <v>2472</v>
+      </c>
       <c r="U224" s="1" t="s">
-        <v>2458</v>
-[...1 lines deleted...]
-      <c r="V224" s="1"/>
+        <v>2473</v>
+      </c>
+      <c r="V224" s="1" t="s">
+        <v>2474</v>
+      </c>
       <c r="W224" s="1" t="s">
-        <v>2459</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="1" t="s">
-        <v>2460</v>
+        <v>2475</v>
       </c>
       <c r="B225" s="1"/>
       <c r="C225" s="1" t="s">
-        <v>233</v>
+        <v>24</v>
       </c>
       <c r="D225" s="1"/>
       <c r="E225" s="1" t="s">
-        <v>2461</v>
+        <v>2476</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>1711</v>
+        <v>342</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I225" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I225" s="1" t="s">
+        <v>2477</v>
+      </c>
       <c r="J225" s="1" t="s">
-        <v>2462</v>
+        <v>2478</v>
       </c>
       <c r="K225" s="1"/>
       <c r="L225" s="1">
-        <v>34000</v>
+        <v>66270</v>
       </c>
       <c r="M225" s="1" t="s">
-        <v>147</v>
+        <v>2479</v>
       </c>
       <c r="N225" s="1" t="s">
-        <v>1423</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="O225" s="1"/>
       <c r="P225" s="1" t="s">
-        <v>298</v>
+        <v>33</v>
       </c>
       <c r="Q225" s="1"/>
       <c r="R225" s="1" t="s">
-        <v>2464</v>
+        <v>710</v>
       </c>
       <c r="S225" s="1" t="s">
-        <v>2465</v>
-[...1 lines deleted...]
-      <c r="T225" s="1"/>
+        <v>2480</v>
+      </c>
+      <c r="T225" s="1" t="s">
+        <v>2481</v>
+      </c>
       <c r="U225" s="1" t="s">
-        <v>2466</v>
+        <v>2482</v>
       </c>
       <c r="V225" s="1"/>
       <c r="W225" s="1" t="s">
-        <v>2467</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="1" t="s">
-        <v>2468</v>
-[...3 lines deleted...]
-      </c>
+        <v>2484</v>
+      </c>
+      <c r="B226" s="1"/>
       <c r="C226" s="1" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D226" s="1"/>
       <c r="E226" s="1" t="s">
-        <v>2470</v>
+        <v>2485</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>2471</v>
+        <v>1742</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H226" s="1" t="s">
-        <v>2472</v>
+        <v>28</v>
       </c>
       <c r="I226" s="1"/>
       <c r="J226" s="1" t="s">
-        <v>2473</v>
+        <v>2486</v>
       </c>
       <c r="K226" s="1"/>
       <c r="L226" s="1">
-        <v>42300</v>
+        <v>43380</v>
       </c>
       <c r="M226" s="1" t="s">
-        <v>2474</v>
+        <v>2487</v>
       </c>
       <c r="N226" s="1" t="s">
-        <v>682</v>
+        <v>67</v>
       </c>
       <c r="O226" s="1"/>
       <c r="P226" s="1" t="s">
-        <v>33</v>
+        <v>2488</v>
       </c>
       <c r="Q226" s="1"/>
       <c r="R226" s="1" t="s">
-        <v>2475</v>
+        <v>2489</v>
       </c>
       <c r="S226" s="1" t="s">
-        <v>2476</v>
-[...3 lines deleted...]
-      </c>
+        <v>2490</v>
+      </c>
+      <c r="T226" s="1"/>
       <c r="U226" s="1" t="s">
-        <v>2478</v>
+        <v>2491</v>
       </c>
       <c r="V226" s="1"/>
       <c r="W226" s="1" t="s">
-        <v>2479</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="1" t="s">
-        <v>2480</v>
-[...3 lines deleted...]
-      </c>
+        <v>2493</v>
+      </c>
+      <c r="B227" s="1"/>
       <c r="C227" s="1" t="s">
-        <v>90</v>
+        <v>234</v>
       </c>
       <c r="D227" s="1"/>
       <c r="E227" s="1" t="s">
-        <v>2482</v>
+        <v>2494</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>26</v>
+        <v>1742</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="I227" s="1"/>
       <c r="J227" s="1" t="s">
-        <v>2484</v>
+        <v>2495</v>
       </c>
       <c r="K227" s="1"/>
       <c r="L227" s="1">
-        <v>43750</v>
+        <v>34000</v>
       </c>
       <c r="M227" s="1" t="s">
-        <v>2485</v>
+        <v>149</v>
       </c>
       <c r="N227" s="1" t="s">
-        <v>32</v>
+        <v>1452</v>
       </c>
       <c r="O227" s="1" t="s">
-        <v>2486</v>
+        <v>2496</v>
       </c>
       <c r="P227" s="1" t="s">
-        <v>33</v>
+        <v>300</v>
       </c>
       <c r="Q227" s="1"/>
       <c r="R227" s="1" t="s">
-        <v>2487</v>
+        <v>2497</v>
       </c>
       <c r="S227" s="1" t="s">
-        <v>2488</v>
-[...3 lines deleted...]
-      </c>
+        <v>2498</v>
+      </c>
+      <c r="T227" s="1"/>
       <c r="U227" s="1" t="s">
-        <v>2490</v>
-[...3 lines deleted...]
-      </c>
+        <v>2499</v>
+      </c>
+      <c r="V227" s="1"/>
       <c r="W227" s="1" t="s">
-        <v>2492</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="1" t="s">
-        <v>2493</v>
-[...1 lines deleted...]
-      <c r="B228" s="1"/>
+        <v>2501</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>2502</v>
+      </c>
       <c r="C228" s="1" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="D228" s="1"/>
       <c r="E228" s="1" t="s">
-        <v>2494</v>
+        <v>2503</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>762</v>
+        <v>2504</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>2505</v>
+      </c>
+      <c r="I228" s="1"/>
       <c r="J228" s="1" t="s">
-        <v>2496</v>
+        <v>2506</v>
       </c>
       <c r="K228" s="1"/>
       <c r="L228" s="1">
-        <v>31400</v>
+        <v>42300</v>
       </c>
       <c r="M228" s="1" t="s">
-        <v>628</v>
+        <v>2507</v>
       </c>
       <c r="N228" s="1" t="s">
-        <v>32</v>
+        <v>683</v>
       </c>
       <c r="O228" s="1"/>
       <c r="P228" s="1" t="s">
-        <v>2402</v>
+        <v>33</v>
       </c>
       <c r="Q228" s="1"/>
       <c r="R228" s="1" t="s">
-        <v>2497</v>
+        <v>2508</v>
       </c>
       <c r="S228" s="1" t="s">
-        <v>2498</v>
+        <v>2509</v>
       </c>
       <c r="T228" s="1" t="s">
-        <v>2499</v>
+        <v>2510</v>
       </c>
       <c r="U228" s="1" t="s">
-        <v>2500</v>
-[...4 lines deleted...]
-      <c r="W228" s="1"/>
+        <v>2511</v>
+      </c>
+      <c r="V228" s="1"/>
+      <c r="W228" s="1" t="s">
+        <v>2512</v>
+      </c>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="1" t="s">
-        <v>2502</v>
+        <v>2513</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>2503</v>
+        <v>2514</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D229" s="1"/>
       <c r="E229" s="1" t="s">
-        <v>2504</v>
+        <v>2515</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>2505</v>
+        <v>26</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I229" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I229" s="1" t="s">
+        <v>2516</v>
+      </c>
       <c r="J229" s="1" t="s">
-        <v>2506</v>
+        <v>2517</v>
       </c>
       <c r="K229" s="1"/>
       <c r="L229" s="1">
-        <v>31058</v>
+        <v>43750</v>
       </c>
       <c r="M229" s="1" t="s">
-        <v>447</v>
+        <v>2518</v>
       </c>
       <c r="N229" s="1" t="s">
-        <v>1166</v>
-[...1 lines deleted...]
-      <c r="O229" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="O229" s="1" t="s">
+        <v>2519</v>
+      </c>
       <c r="P229" s="1" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="Q229" s="1"/>
-      <c r="R229" s="1"/>
-[...2 lines deleted...]
-      <c r="U229" s="1"/>
+      <c r="R229" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="S229" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="T229" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="U229" s="1" t="s">
+        <v>2523</v>
+      </c>
       <c r="V229" s="1" t="s">
-        <v>2507</v>
+        <v>2524</v>
       </c>
       <c r="W229" s="1" t="s">
-        <v>2508</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="1" t="s">
-        <v>2509</v>
-[...3 lines deleted...]
-      </c>
+        <v>2526</v>
+      </c>
+      <c r="B230" s="1"/>
       <c r="C230" s="1" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="D230" s="1"/>
       <c r="E230" s="1" t="s">
-        <v>2511</v>
+        <v>2527</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>354</v>
+        <v>764</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>221</v>
+        <v>93</v>
       </c>
       <c r="I230" s="1" t="s">
-        <v>2512</v>
+        <v>2528</v>
       </c>
       <c r="J230" s="1" t="s">
-        <v>2513</v>
+        <v>826</v>
       </c>
       <c r="K230" s="1"/>
       <c r="L230" s="1">
-        <v>42605</v>
+        <v>31400</v>
       </c>
       <c r="M230" s="1" t="s">
-        <v>1113</v>
+        <v>630</v>
       </c>
       <c r="N230" s="1" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="O230" s="1"/>
       <c r="P230" s="1" t="s">
-        <v>2514</v>
-[...3 lines deleted...]
-      </c>
+        <v>2436</v>
+      </c>
+      <c r="Q230" s="1"/>
       <c r="R230" s="1" t="s">
-        <v>2516</v>
+        <v>2529</v>
       </c>
       <c r="S230" s="1" t="s">
-        <v>2517</v>
+        <v>2530</v>
       </c>
       <c r="T230" s="1" t="s">
-        <v>2518</v>
+        <v>2531</v>
       </c>
       <c r="U230" s="1" t="s">
-        <v>2519</v>
-[...1 lines deleted...]
-      <c r="V230" s="1"/>
+        <v>2532</v>
+      </c>
+      <c r="V230" s="1" t="s">
+        <v>2533</v>
+      </c>
       <c r="W230" s="1" t="s">
-        <v>2520</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="1" t="s">
-        <v>2521</v>
+        <v>2535</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>2522</v>
+        <v>2536</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D231" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>775</v>
+      </c>
       <c r="E231" s="1" t="s">
-        <v>2523</v>
+        <v>2537</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>2524</v>
+        <v>2538</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I231" s="1"/>
       <c r="J231" s="1" t="s">
-        <v>1244</v>
+        <v>2539</v>
       </c>
       <c r="K231" s="1"/>
       <c r="L231" s="1">
-        <v>69007</v>
+        <v>31058</v>
       </c>
       <c r="M231" s="1" t="s">
-        <v>195</v>
+        <v>450</v>
       </c>
       <c r="N231" s="1" t="s">
-        <v>67</v>
+        <v>1178</v>
       </c>
       <c r="O231" s="1"/>
       <c r="P231" s="1" t="s">
-        <v>2526</v>
+        <v>121</v>
       </c>
       <c r="Q231" s="1"/>
-      <c r="R231" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R231" s="1"/>
+      <c r="S231" s="1"/>
+      <c r="T231" s="1"/>
+      <c r="U231" s="1"/>
       <c r="V231" s="1" t="s">
-        <v>2531</v>
+        <v>2540</v>
       </c>
       <c r="W231" s="1" t="s">
-        <v>2532</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="1" t="s">
-        <v>2533</v>
+        <v>2542</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>2534</v>
+        <v>2543</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
       <c r="D232" s="1"/>
       <c r="E232" s="1" t="s">
-        <v>2523</v>
+        <v>2544</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>2535</v>
+        <v>356</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H232" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I232" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I232" s="1" t="s">
+        <v>2545</v>
+      </c>
       <c r="J232" s="1" t="s">
-        <v>2536</v>
+        <v>2546</v>
       </c>
       <c r="K232" s="1"/>
       <c r="L232" s="1">
-        <v>69009</v>
+        <v>42605</v>
       </c>
       <c r="M232" s="1" t="s">
-        <v>195</v>
+        <v>1125</v>
       </c>
       <c r="N232" s="1" t="s">
-        <v>1423</v>
+        <v>133</v>
       </c>
       <c r="O232" s="1"/>
       <c r="P232" s="1" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="Q232" s="1"/>
+        <v>2547</v>
+      </c>
+      <c r="Q232" s="1" t="s">
+        <v>2548</v>
+      </c>
       <c r="R232" s="1" t="s">
-        <v>2537</v>
+        <v>2549</v>
       </c>
       <c r="S232" s="1" t="s">
-        <v>2538</v>
+        <v>2550</v>
       </c>
       <c r="T232" s="1" t="s">
-        <v>2539</v>
+        <v>2551</v>
       </c>
       <c r="U232" s="1" t="s">
-        <v>2540</v>
-[...3 lines deleted...]
-      </c>
+        <v>2552</v>
+      </c>
+      <c r="V232" s="1"/>
       <c r="W232" s="1" t="s">
-        <v>2542</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="1" t="s">
-        <v>2543</v>
+        <v>2554</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>2544</v>
+        <v>2555</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D233" s="1"/>
       <c r="E233" s="1" t="s">
-        <v>2545</v>
+        <v>2556</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>2546</v>
+        <v>2557</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="I233" s="1" t="s">
-        <v>2547</v>
+        <v>2558</v>
       </c>
       <c r="J233" s="1" t="s">
-        <v>2548</v>
+        <v>1257</v>
       </c>
       <c r="K233" s="1"/>
       <c r="L233" s="1">
-        <v>74650</v>
+        <v>69007</v>
       </c>
       <c r="M233" s="1" t="s">
-        <v>2549</v>
+        <v>196</v>
       </c>
       <c r="N233" s="1" t="s">
-        <v>720</v>
+        <v>67</v>
       </c>
       <c r="O233" s="1"/>
       <c r="P233" s="1" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>2559</v>
+      </c>
+      <c r="Q233" s="1"/>
       <c r="R233" s="1" t="s">
-        <v>2551</v>
+        <v>2560</v>
       </c>
       <c r="S233" s="1" t="s">
-        <v>2552</v>
+        <v>2561</v>
       </c>
       <c r="T233" s="1" t="s">
-        <v>2553</v>
+        <v>2562</v>
       </c>
       <c r="U233" s="1" t="s">
-        <v>2554</v>
+        <v>2563</v>
       </c>
       <c r="V233" s="1" t="s">
-        <v>2555</v>
+        <v>2564</v>
       </c>
       <c r="W233" s="1" t="s">
-        <v>2556</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="1" t="s">
-        <v>2557</v>
+        <v>2566</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>2558</v>
+        <v>2567</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D234" s="1"/>
       <c r="E234" s="1" t="s">
-        <v>2523</v>
+        <v>2556</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>2559</v>
+        <v>2568</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>160</v>
+        <v>28</v>
       </c>
       <c r="I234" s="1"/>
       <c r="J234" s="1" t="s">
-        <v>2560</v>
+        <v>2569</v>
       </c>
       <c r="K234" s="1"/>
       <c r="L234" s="1">
-        <v>38000</v>
+        <v>69009</v>
       </c>
       <c r="M234" s="1" t="s">
-        <v>2561</v>
+        <v>196</v>
       </c>
       <c r="N234" s="1" t="s">
-        <v>1423</v>
+        <v>1452</v>
       </c>
       <c r="O234" s="1"/>
       <c r="P234" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="Q234" s="1"/>
       <c r="R234" s="1" t="s">
-        <v>2562</v>
+        <v>2570</v>
       </c>
       <c r="S234" s="1" t="s">
-        <v>2563</v>
+        <v>2571</v>
       </c>
       <c r="T234" s="1" t="s">
-        <v>2564</v>
+        <v>2572</v>
       </c>
       <c r="U234" s="1" t="s">
-        <v>2565</v>
+        <v>2573</v>
       </c>
       <c r="V234" s="1" t="s">
-        <v>2566</v>
+        <v>2574</v>
       </c>
       <c r="W234" s="1" t="s">
-        <v>2567</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="1" t="s">
-        <v>2568</v>
+        <v>2576</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>2569</v>
+        <v>2577</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D235" s="1"/>
       <c r="E235" s="1" t="s">
-        <v>2570</v>
+        <v>2578</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>340</v>
+        <v>2579</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H235" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I235" s="1" t="s">
-        <v>2571</v>
+        <v>2580</v>
       </c>
       <c r="J235" s="1" t="s">
-        <v>2572</v>
+        <v>2581</v>
       </c>
       <c r="K235" s="1"/>
       <c r="L235" s="1">
-        <v>46000</v>
+        <v>74650</v>
       </c>
       <c r="M235" s="1" t="s">
-        <v>502</v>
+        <v>2582</v>
       </c>
       <c r="N235" s="1" t="s">
         <v>720</v>
       </c>
       <c r="O235" s="1"/>
       <c r="P235" s="1" t="s">
-        <v>2118</v>
-[...1 lines deleted...]
-      <c r="Q235" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="Q235" s="1" t="s">
+        <v>2583</v>
+      </c>
       <c r="R235" s="1" t="s">
-        <v>838</v>
+        <v>2584</v>
       </c>
       <c r="S235" s="1" t="s">
-        <v>2573</v>
+        <v>2585</v>
       </c>
       <c r="T235" s="1" t="s">
-        <v>1223</v>
+        <v>2586</v>
       </c>
       <c r="U235" s="1" t="s">
-        <v>2574</v>
-[...1 lines deleted...]
-      <c r="V235" s="1"/>
+        <v>2587</v>
+      </c>
+      <c r="V235" s="1" t="s">
+        <v>2588</v>
+      </c>
       <c r="W235" s="1" t="s">
-        <v>2575</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="1" t="s">
-        <v>2576</v>
+        <v>2590</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>2522</v>
+        <v>2591</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D236" s="1"/>
       <c r="E236" s="1" t="s">
-        <v>2577</v>
+        <v>2556</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>1922</v>
+        <v>2592</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I236" s="1"/>
       <c r="J236" s="1" t="s">
-        <v>2579</v>
-[...3 lines deleted...]
-      </c>
+        <v>2593</v>
+      </c>
+      <c r="K236" s="1"/>
       <c r="L236" s="1">
-        <v>46000</v>
+        <v>38000</v>
       </c>
       <c r="M236" s="1" t="s">
-        <v>502</v>
+        <v>2594</v>
       </c>
       <c r="N236" s="1" t="s">
-        <v>2581</v>
+        <v>1452</v>
       </c>
       <c r="O236" s="1"/>
       <c r="P236" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="Q236" s="1"/>
       <c r="R236" s="1" t="s">
-        <v>372</v>
+        <v>2595</v>
       </c>
       <c r="S236" s="1" t="s">
-        <v>2582</v>
+        <v>2596</v>
       </c>
       <c r="T236" s="1" t="s">
-        <v>2583</v>
+        <v>2597</v>
       </c>
       <c r="U236" s="1" t="s">
-        <v>2584</v>
+        <v>2598</v>
       </c>
       <c r="V236" s="1" t="s">
-        <v>2585</v>
+        <v>2599</v>
       </c>
       <c r="W236" s="1" t="s">
-        <v>2586</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="1" t="s">
-        <v>2587</v>
-[...1 lines deleted...]
-      <c r="B237" s="1"/>
+        <v>2601</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>2602</v>
+      </c>
       <c r="C237" s="1" t="s">
-        <v>323</v>
+        <v>24</v>
       </c>
       <c r="D237" s="1"/>
       <c r="E237" s="1" t="s">
-        <v>2588</v>
+        <v>2603</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>128</v>
+        <v>342</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I237" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I237" s="1" t="s">
+        <v>2604</v>
+      </c>
       <c r="J237" s="1" t="s">
-        <v>2589</v>
+        <v>2605</v>
       </c>
       <c r="K237" s="1"/>
-      <c r="L237" s="1" t="s">
-        <v>2590</v>
+      <c r="L237" s="1">
+        <v>46000</v>
       </c>
       <c r="M237" s="1" t="s">
-        <v>2591</v>
+        <v>505</v>
       </c>
       <c r="N237" s="1" t="s">
-        <v>32</v>
+        <v>720</v>
       </c>
       <c r="O237" s="1"/>
       <c r="P237" s="1" t="s">
-        <v>707</v>
+        <v>2159</v>
       </c>
       <c r="Q237" s="1"/>
       <c r="R237" s="1" t="s">
-        <v>2592</v>
+        <v>839</v>
       </c>
       <c r="S237" s="1" t="s">
-        <v>2593</v>
+        <v>2606</v>
       </c>
       <c r="T237" s="1" t="s">
-        <v>2594</v>
+        <v>1236</v>
       </c>
       <c r="U237" s="1" t="s">
-        <v>2595</v>
+        <v>2607</v>
       </c>
       <c r="V237" s="1"/>
       <c r="W237" s="1" t="s">
-        <v>2596</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="1" t="s">
-        <v>2597</v>
-[...1 lines deleted...]
-      <c r="B238" s="1"/>
+        <v>2609</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>2555</v>
+      </c>
       <c r="C238" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D238" s="1"/>
       <c r="E238" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>2599</v>
+        <v>1952</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H238" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I238" s="1" t="s">
-        <v>2600</v>
+        <v>2611</v>
       </c>
       <c r="J238" s="1" t="s">
-        <v>2601</v>
-[...1 lines deleted...]
-      <c r="K238" s="1"/>
+        <v>2612</v>
+      </c>
+      <c r="K238" s="1" t="s">
+        <v>2613</v>
+      </c>
       <c r="L238" s="1">
-        <v>42155</v>
+        <v>46000</v>
       </c>
       <c r="M238" s="1" t="s">
-        <v>2602</v>
+        <v>505</v>
       </c>
       <c r="N238" s="1" t="s">
-        <v>682</v>
+        <v>2614</v>
       </c>
       <c r="O238" s="1"/>
       <c r="P238" s="1" t="s">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="Q238" s="1"/>
       <c r="R238" s="1" t="s">
-        <v>1344</v>
+        <v>374</v>
       </c>
       <c r="S238" s="1" t="s">
-        <v>2603</v>
+        <v>2615</v>
       </c>
       <c r="T238" s="1" t="s">
-        <v>318</v>
+        <v>2616</v>
       </c>
       <c r="U238" s="1" t="s">
-        <v>2604</v>
+        <v>2617</v>
       </c>
       <c r="V238" s="1" t="s">
-        <v>2605</v>
+        <v>2618</v>
       </c>
       <c r="W238" s="1" t="s">
-        <v>2606</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="1" t="s">
-        <v>2607</v>
+        <v>2620</v>
       </c>
       <c r="B239" s="1"/>
       <c r="C239" s="1" t="s">
-        <v>219</v>
+        <v>325</v>
       </c>
       <c r="D239" s="1"/>
       <c r="E239" s="1" t="s">
-        <v>2608</v>
+        <v>2621</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>26</v>
+        <v>130</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>952</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="I239" s="1"/>
       <c r="J239" s="1" t="s">
-        <v>2610</v>
+        <v>2622</v>
       </c>
       <c r="K239" s="1"/>
       <c r="L239" s="1" t="s">
-        <v>2611</v>
+        <v>2623</v>
       </c>
       <c r="M239" s="1" t="s">
-        <v>2612</v>
+        <v>2624</v>
       </c>
       <c r="N239" s="1" t="s">
-        <v>682</v>
+        <v>32</v>
       </c>
       <c r="O239" s="1"/>
       <c r="P239" s="1" t="s">
-        <v>966</v>
+        <v>708</v>
       </c>
       <c r="Q239" s="1"/>
       <c r="R239" s="1" t="s">
-        <v>1580</v>
+        <v>2625</v>
       </c>
       <c r="S239" s="1" t="s">
-        <v>2613</v>
-[...1 lines deleted...]
-      <c r="T239" s="1"/>
+        <v>2626</v>
+      </c>
+      <c r="T239" s="1" t="s">
+        <v>2627</v>
+      </c>
       <c r="U239" s="1" t="s">
-        <v>2614</v>
-[...4 lines deleted...]
-      <c r="W239" s="1"/>
+        <v>2628</v>
+      </c>
+      <c r="V239" s="1"/>
+      <c r="W239" s="1" t="s">
+        <v>2629</v>
+      </c>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="1" t="s">
-        <v>2616</v>
+        <v>2630</v>
       </c>
       <c r="B240" s="1"/>
       <c r="C240" s="1" t="s">
-        <v>219</v>
+        <v>24</v>
       </c>
       <c r="D240" s="1"/>
       <c r="E240" s="1" t="s">
-        <v>2617</v>
+        <v>2631</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>741</v>
+        <v>2632</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="I240" s="1" t="s">
-        <v>2618</v>
+        <v>2633</v>
       </c>
       <c r="J240" s="1" t="s">
-        <v>2619</v>
+        <v>2634</v>
       </c>
       <c r="K240" s="1"/>
-      <c r="L240" s="1" t="s">
-        <v>2620</v>
+      <c r="L240" s="1">
+        <v>42155</v>
       </c>
       <c r="M240" s="1" t="s">
-        <v>2618</v>
+        <v>2635</v>
       </c>
       <c r="N240" s="1" t="s">
-        <v>32</v>
+        <v>683</v>
       </c>
       <c r="O240" s="1"/>
       <c r="P240" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q240" s="1"/>
       <c r="R240" s="1" t="s">
-        <v>2621</v>
+        <v>1357</v>
       </c>
       <c r="S240" s="1" t="s">
-        <v>2622</v>
+        <v>2636</v>
       </c>
       <c r="T240" s="1" t="s">
-        <v>2623</v>
+        <v>320</v>
       </c>
       <c r="U240" s="1" t="s">
-        <v>2624</v>
+        <v>2637</v>
       </c>
       <c r="V240" s="1" t="s">
-        <v>2625</v>
+        <v>2638</v>
       </c>
       <c r="W240" s="1" t="s">
-        <v>2626</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="1" t="s">
-        <v>2627</v>
+        <v>2640</v>
       </c>
       <c r="B241" s="1"/>
       <c r="C241" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D241" s="1"/>
       <c r="E241" s="1" t="s">
-        <v>2628</v>
+        <v>2641</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>2629</v>
+        <v>26</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H241" s="1" t="s">
-        <v>952</v>
-[...2 lines deleted...]
-        <v>31170</v>
+        <v>964</v>
+      </c>
+      <c r="I241" s="1" t="s">
+        <v>2642</v>
       </c>
       <c r="J241" s="1" t="s">
-        <v>2630</v>
+        <v>2643</v>
       </c>
       <c r="K241" s="1"/>
-      <c r="L241" s="1">
-        <v>31170</v>
+      <c r="L241" s="1" t="s">
+        <v>2644</v>
       </c>
       <c r="M241" s="1" t="s">
-        <v>2631</v>
+        <v>2645</v>
       </c>
       <c r="N241" s="1" t="s">
-        <v>2632</v>
-[...3 lines deleted...]
-      </c>
+        <v>683</v>
+      </c>
+      <c r="O241" s="1"/>
       <c r="P241" s="1" t="s">
-        <v>2634</v>
-[...5 lines deleted...]
-      <c r="S241" s="1"/>
+        <v>978</v>
+      </c>
+      <c r="Q241" s="1"/>
+      <c r="R241" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="S241" s="1" t="s">
+        <v>2646</v>
+      </c>
       <c r="T241" s="1"/>
-      <c r="U241" s="1"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U241" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="V241" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="1" t="s">
-        <v>2637</v>
-[...3 lines deleted...]
-      </c>
+        <v>2649</v>
+      </c>
+      <c r="B242" s="1"/>
       <c r="C242" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D242" s="1"/>
       <c r="E242" s="1" t="s">
-        <v>2639</v>
+        <v>2650</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>2640</v>
+        <v>741</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>77</v>
+        <v>964</v>
       </c>
       <c r="I242" s="1" t="s">
-        <v>2641</v>
+        <v>2651</v>
       </c>
       <c r="J242" s="1" t="s">
-        <v>2642</v>
+        <v>2652</v>
       </c>
       <c r="K242" s="1"/>
       <c r="L242" s="1" t="s">
-        <v>2643</v>
+        <v>2653</v>
       </c>
       <c r="M242" s="1" t="s">
-        <v>2644</v>
+        <v>2651</v>
       </c>
       <c r="N242" s="1" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="O242" s="1"/>
       <c r="P242" s="1" t="s">
-        <v>298</v>
+        <v>33</v>
       </c>
       <c r="Q242" s="1"/>
       <c r="R242" s="1" t="s">
-        <v>2645</v>
+        <v>2654</v>
       </c>
       <c r="S242" s="1" t="s">
-        <v>2646</v>
+        <v>2655</v>
       </c>
       <c r="T242" s="1" t="s">
-        <v>867</v>
+        <v>2656</v>
       </c>
       <c r="U242" s="1" t="s">
-        <v>2647</v>
+        <v>2657</v>
       </c>
       <c r="V242" s="1" t="s">
-        <v>2648</v>
+        <v>2658</v>
       </c>
       <c r="W242" s="1" t="s">
-        <v>2649</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="1" t="s">
-        <v>2650</v>
-[...3 lines deleted...]
-      </c>
+        <v>2660</v>
+      </c>
+      <c r="B243" s="1"/>
       <c r="C243" s="1" t="s">
-        <v>949</v>
+        <v>220</v>
       </c>
       <c r="D243" s="1"/>
       <c r="E243" s="1" t="s">
-        <v>2652</v>
+        <v>2661</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>543</v>
+        <v>2662</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>952</v>
-[...2 lines deleted...]
-        <v>2653</v>
+        <v>964</v>
+      </c>
+      <c r="I243" s="1">
+        <v>31170</v>
       </c>
       <c r="J243" s="1" t="s">
-        <v>2654</v>
+        <v>2663</v>
       </c>
       <c r="K243" s="1"/>
       <c r="L243" s="1">
-        <v>69004</v>
+        <v>31170</v>
       </c>
       <c r="M243" s="1" t="s">
-        <v>80</v>
+        <v>2664</v>
       </c>
       <c r="N243" s="1" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="O243" s="1"/>
+        <v>2665</v>
+      </c>
+      <c r="O243" s="1" t="s">
+        <v>2666</v>
+      </c>
       <c r="P243" s="1" t="s">
-        <v>2655</v>
+        <v>2667</v>
       </c>
       <c r="Q243" s="1" t="s">
-        <v>2656</v>
-[...15 lines deleted...]
-      </c>
+        <v>2668</v>
+      </c>
+      <c r="R243" s="1"/>
+      <c r="S243" s="1"/>
+      <c r="T243" s="1"/>
+      <c r="U243" s="1"/>
+      <c r="V243" s="1"/>
       <c r="W243" s="1" t="s">
-        <v>2660</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="1" t="s">
-        <v>2661</v>
-[...1 lines deleted...]
-      <c r="B244" s="1"/>
+        <v>2670</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>2671</v>
+      </c>
       <c r="C244" s="1" t="s">
-        <v>60</v>
+        <v>220</v>
       </c>
       <c r="D244" s="1"/>
       <c r="E244" s="1" t="s">
-        <v>2662</v>
+        <v>2672</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>1388</v>
+        <v>2673</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>952</v>
+        <v>77</v>
       </c>
       <c r="I244" s="1" t="s">
-        <v>2663</v>
+        <v>2674</v>
       </c>
       <c r="J244" s="1" t="s">
-        <v>2664</v>
+        <v>2675</v>
       </c>
       <c r="K244" s="1"/>
-      <c r="L244" s="1">
-        <v>74950</v>
+      <c r="L244" s="1" t="s">
+        <v>2676</v>
       </c>
       <c r="M244" s="1" t="s">
-        <v>2663</v>
+        <v>2677</v>
       </c>
       <c r="N244" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="O244" s="1"/>
       <c r="P244" s="1" t="s">
-        <v>603</v>
+        <v>300</v>
       </c>
       <c r="Q244" s="1"/>
       <c r="R244" s="1" t="s">
-        <v>2666</v>
+        <v>2678</v>
       </c>
       <c r="S244" s="1" t="s">
-        <v>2667</v>
+        <v>2679</v>
       </c>
       <c r="T244" s="1" t="s">
-        <v>2668</v>
+        <v>868</v>
       </c>
       <c r="U244" s="1" t="s">
-        <v>2669</v>
-[...1 lines deleted...]
-      <c r="V244" s="1"/>
+        <v>2680</v>
+      </c>
+      <c r="V244" s="1" t="s">
+        <v>2681</v>
+      </c>
       <c r="W244" s="1" t="s">
-        <v>2670</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="1" t="s">
-        <v>2671</v>
-[...1 lines deleted...]
-      <c r="B245" s="1"/>
+        <v>2683</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>2684</v>
+      </c>
       <c r="C245" s="1" t="s">
-        <v>219</v>
+        <v>961</v>
       </c>
       <c r="D245" s="1"/>
       <c r="E245" s="1" t="s">
-        <v>2672</v>
+        <v>2685</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>2673</v>
+        <v>546</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>952</v>
-[...1 lines deleted...]
-      <c r="I245" s="1"/>
+        <v>964</v>
+      </c>
+      <c r="I245" s="1" t="s">
+        <v>2686</v>
+      </c>
       <c r="J245" s="1" t="s">
-        <v>2674</v>
+        <v>2687</v>
       </c>
       <c r="K245" s="1"/>
       <c r="L245" s="1">
-        <v>11100</v>
+        <v>69004</v>
       </c>
       <c r="M245" s="1" t="s">
-        <v>2675</v>
+        <v>80</v>
       </c>
       <c r="N245" s="1" t="s">
-        <v>2676</v>
+        <v>387</v>
       </c>
       <c r="O245" s="1"/>
       <c r="P245" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q245" s="1"/>
+        <v>2688</v>
+      </c>
+      <c r="Q245" s="1" t="s">
+        <v>2689</v>
+      </c>
       <c r="R245" s="1" t="s">
-        <v>1285</v>
+        <v>152</v>
       </c>
       <c r="S245" s="1" t="s">
-        <v>2677</v>
+        <v>2690</v>
       </c>
       <c r="T245" s="1" t="s">
-        <v>2678</v>
+        <v>820</v>
       </c>
       <c r="U245" s="1" t="s">
-        <v>2679</v>
-[...2 lines deleted...]
-      <c r="W245" s="1"/>
+        <v>2691</v>
+      </c>
+      <c r="V245" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="W245" s="1" t="s">
+        <v>2693</v>
+      </c>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="1" t="s">
-        <v>2680</v>
+        <v>2694</v>
       </c>
       <c r="B246" s="1"/>
       <c r="C246" s="1" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D246" s="1"/>
       <c r="E246" s="1" t="s">
-        <v>2681</v>
+        <v>2695</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>2682</v>
+        <v>1417</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>28</v>
+        <v>964</v>
       </c>
       <c r="I246" s="1" t="s">
-        <v>2683</v>
+        <v>2696</v>
       </c>
       <c r="J246" s="1" t="s">
-        <v>2684</v>
+        <v>2697</v>
       </c>
       <c r="K246" s="1"/>
-      <c r="L246" s="1" t="s">
-        <v>2685</v>
+      <c r="L246" s="1">
+        <v>74950</v>
       </c>
       <c r="M246" s="1" t="s">
-        <v>2686</v>
+        <v>2696</v>
       </c>
       <c r="N246" s="1" t="s">
-        <v>2632</v>
-[...1 lines deleted...]
-      <c r="O246" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="O246" s="1" t="s">
+        <v>2698</v>
+      </c>
       <c r="P246" s="1" t="s">
-        <v>2687</v>
+        <v>605</v>
       </c>
       <c r="Q246" s="1"/>
       <c r="R246" s="1" t="s">
-        <v>2688</v>
+        <v>2699</v>
       </c>
       <c r="S246" s="1" t="s">
-        <v>2689</v>
+        <v>2700</v>
       </c>
       <c r="T246" s="1" t="s">
-        <v>36</v>
+        <v>2701</v>
       </c>
       <c r="U246" s="1" t="s">
-        <v>2690</v>
+        <v>2702</v>
       </c>
       <c r="V246" s="1"/>
       <c r="W246" s="1" t="s">
-        <v>2691</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="1" t="s">
-        <v>78</v>
+        <v>2704</v>
       </c>
       <c r="B247" s="1"/>
       <c r="C247" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D247" s="1"/>
       <c r="E247" s="1" t="s">
-        <v>2692</v>
+        <v>2705</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>26</v>
+        <v>2706</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>964</v>
+      </c>
+      <c r="I247" s="1"/>
       <c r="J247" s="1" t="s">
-        <v>2693</v>
+        <v>2707</v>
       </c>
       <c r="K247" s="1"/>
       <c r="L247" s="1">
-        <v>69003</v>
+        <v>11100</v>
       </c>
       <c r="M247" s="1" t="s">
-        <v>195</v>
+        <v>2708</v>
       </c>
       <c r="N247" s="1" t="s">
-        <v>996</v>
+        <v>2709</v>
       </c>
       <c r="O247" s="1"/>
       <c r="P247" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q247" s="1"/>
       <c r="R247" s="1" t="s">
-        <v>2694</v>
+        <v>1298</v>
       </c>
       <c r="S247" s="1" t="s">
-        <v>2695</v>
+        <v>2710</v>
       </c>
       <c r="T247" s="1" t="s">
-        <v>2696</v>
+        <v>2711</v>
       </c>
       <c r="U247" s="1" t="s">
-        <v>2697</v>
+        <v>2712</v>
       </c>
       <c r="V247" s="1"/>
-      <c r="W247" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="1" t="s">
-        <v>2699</v>
-[...3 lines deleted...]
-      </c>
+        <v>2713</v>
+      </c>
+      <c r="B248" s="1"/>
       <c r="C248" s="1" t="s">
-        <v>233</v>
+        <v>24</v>
       </c>
       <c r="D248" s="1"/>
       <c r="E248" s="1" t="s">
-        <v>2701</v>
+        <v>2714</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>1328</v>
+        <v>267</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="I248" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I248" s="1" t="s">
+        <v>2715</v>
+      </c>
       <c r="J248" s="1" t="s">
-        <v>2702</v>
+        <v>2716</v>
       </c>
       <c r="K248" s="1"/>
-      <c r="L248" s="1">
-        <v>34160</v>
+      <c r="L248" s="1" t="s">
+        <v>2717</v>
       </c>
       <c r="M248" s="1" t="s">
-        <v>2703</v>
+        <v>2718</v>
       </c>
       <c r="N248" s="1" t="s">
-        <v>1022</v>
+        <v>2665</v>
       </c>
       <c r="O248" s="1"/>
       <c r="P248" s="1" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>2719</v>
+      </c>
+      <c r="Q248" s="1"/>
       <c r="R248" s="1" t="s">
-        <v>537</v>
+        <v>2720</v>
       </c>
       <c r="S248" s="1" t="s">
-        <v>2705</v>
+        <v>2721</v>
       </c>
       <c r="T248" s="1" t="s">
-        <v>2706</v>
+        <v>36</v>
       </c>
       <c r="U248" s="1" t="s">
-        <v>2707</v>
-[...3 lines deleted...]
-      </c>
+        <v>2722</v>
+      </c>
+      <c r="V248" s="1"/>
       <c r="W248" s="1" t="s">
-        <v>2709</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="1" t="s">
-        <v>2710</v>
+        <v>78</v>
       </c>
       <c r="B249" s="1"/>
       <c r="C249" s="1" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
       <c r="D249" s="1"/>
       <c r="E249" s="1" t="s">
-        <v>2711</v>
+        <v>2724</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>2712</v>
+        <v>26</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H249" s="1" t="s">
-        <v>256</v>
+        <v>222</v>
       </c>
       <c r="I249" s="1" t="s">
-        <v>2713</v>
+        <v>78</v>
       </c>
       <c r="J249" s="1" t="s">
-        <v>2714</v>
+        <v>2725</v>
       </c>
       <c r="K249" s="1"/>
       <c r="L249" s="1">
-        <v>26420</v>
+        <v>69003</v>
       </c>
       <c r="M249" s="1" t="s">
-        <v>2715</v>
+        <v>196</v>
       </c>
       <c r="N249" s="1" t="s">
-        <v>32</v>
+        <v>1008</v>
       </c>
       <c r="O249" s="1"/>
       <c r="P249" s="1" t="s">
-        <v>1798</v>
+        <v>33</v>
       </c>
       <c r="Q249" s="1"/>
       <c r="R249" s="1" t="s">
-        <v>2271</v>
+        <v>2726</v>
       </c>
       <c r="S249" s="1" t="s">
-        <v>2716</v>
+        <v>2727</v>
       </c>
       <c r="T249" s="1" t="s">
-        <v>2717</v>
+        <v>2728</v>
       </c>
       <c r="U249" s="1" t="s">
-        <v>2718</v>
-[...3 lines deleted...]
-      </c>
+        <v>2729</v>
+      </c>
+      <c r="V249" s="1"/>
       <c r="W249" s="1" t="s">
-        <v>2720</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="1" t="s">
-        <v>2721</v>
-[...1 lines deleted...]
-      <c r="B250" s="1"/>
+        <v>2731</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>2732</v>
+      </c>
       <c r="C250" s="1" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="D250" s="1"/>
       <c r="E250" s="1" t="s">
-        <v>2722</v>
+        <v>2733</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>2723</v>
-[...1 lines deleted...]
-      <c r="G250" s="1"/>
+        <v>1341</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="H250" s="1" t="s">
-        <v>256</v>
+        <v>117</v>
       </c>
       <c r="I250" s="1"/>
       <c r="J250" s="1" t="s">
-        <v>2724</v>
+        <v>2734</v>
       </c>
       <c r="K250" s="1"/>
       <c r="L250" s="1">
-        <v>75007</v>
+        <v>34160</v>
       </c>
       <c r="M250" s="1" t="s">
-        <v>2725</v>
+        <v>2735</v>
       </c>
       <c r="N250" s="1" t="s">
-        <v>2726</v>
+        <v>1034</v>
       </c>
       <c r="O250" s="1"/>
       <c r="P250" s="1" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      <c r="V250" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="Q250" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="R250" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="S250" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="T250" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="U250" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="V250" s="1" t="s">
+        <v>2740</v>
+      </c>
       <c r="W250" s="1" t="s">
-        <v>2727</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="1" t="s">
-        <v>2728</v>
-[...3 lines deleted...]
-      </c>
+        <v>2742</v>
+      </c>
+      <c r="B251" s="1"/>
       <c r="C251" s="1" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D251" s="1"/>
       <c r="E251" s="1" t="s">
-        <v>2730</v>
+        <v>2743</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>26</v>
+        <v>2744</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H251" s="1" t="s">
-        <v>221</v>
+        <v>257</v>
       </c>
       <c r="I251" s="1" t="s">
-        <v>2731</v>
+        <v>2745</v>
       </c>
       <c r="J251" s="1" t="s">
-        <v>2732</v>
+        <v>2746</v>
       </c>
       <c r="K251" s="1"/>
       <c r="L251" s="1">
-        <v>31390</v>
+        <v>26420</v>
       </c>
       <c r="M251" s="1" t="s">
-        <v>2733</v>
+        <v>2747</v>
       </c>
       <c r="N251" s="1" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="O251" s="1"/>
       <c r="P251" s="1" t="s">
-        <v>2734</v>
+        <v>1829</v>
       </c>
       <c r="Q251" s="1"/>
       <c r="R251" s="1" t="s">
-        <v>299</v>
+        <v>2312</v>
       </c>
       <c r="S251" s="1" t="s">
-        <v>2735</v>
+        <v>2748</v>
       </c>
       <c r="T251" s="1" t="s">
-        <v>2736</v>
+        <v>2749</v>
       </c>
       <c r="U251" s="1" t="s">
-        <v>2737</v>
+        <v>2750</v>
       </c>
       <c r="V251" s="1" t="s">
-        <v>2738</v>
+        <v>2751</v>
       </c>
       <c r="W251" s="1" t="s">
-        <v>2739</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="1" t="s">
-        <v>2740</v>
-[...3 lines deleted...]
-      </c>
+        <v>2753</v>
+      </c>
+      <c r="B252" s="1"/>
       <c r="C252" s="1" t="s">
-        <v>112</v>
+        <v>159</v>
       </c>
       <c r="D252" s="1"/>
       <c r="E252" s="1" t="s">
-        <v>2742</v>
+        <v>2754</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>741</v>
-[...3 lines deleted...]
-      </c>
+        <v>2755</v>
+      </c>
+      <c r="G252" s="1"/>
       <c r="H252" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I252" s="1"/>
       <c r="J252" s="1" t="s">
-        <v>2743</v>
+        <v>2756</v>
       </c>
       <c r="K252" s="1"/>
       <c r="L252" s="1">
-        <v>73310</v>
+        <v>75007</v>
       </c>
       <c r="M252" s="1" t="s">
-        <v>2744</v>
+        <v>2757</v>
       </c>
       <c r="N252" s="1" t="s">
-        <v>2745</v>
+        <v>2758</v>
       </c>
       <c r="O252" s="1"/>
       <c r="P252" s="1" t="s">
-        <v>2746</v>
+        <v>121</v>
       </c>
       <c r="Q252" s="1"/>
-      <c r="R252" s="1" t="s">
-[...14 lines deleted...]
-      <c r="W252" s="1"/>
+      <c r="R252" s="1"/>
+      <c r="S252" s="1"/>
+      <c r="T252" s="1"/>
+      <c r="U252" s="1"/>
+      <c r="V252" s="1"/>
+      <c r="W252" s="1" t="s">
+        <v>2759</v>
+      </c>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="1" t="s">
-        <v>2752</v>
-[...1 lines deleted...]
-      <c r="B253" s="1"/>
+        <v>2760</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>2761</v>
+      </c>
       <c r="C253" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D253" s="1"/>
       <c r="E253" s="1" t="s">
-        <v>2754</v>
+        <v>2762</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>2755</v>
+        <v>26</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H253" s="1" t="s">
-        <v>2005</v>
-[...1 lines deleted...]
-      <c r="I253" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I253" s="1" t="s">
+        <v>2763</v>
+      </c>
       <c r="J253" s="1" t="s">
-        <v>2756</v>
+        <v>2764</v>
       </c>
       <c r="K253" s="1"/>
       <c r="L253" s="1">
-        <v>42130</v>
+        <v>31390</v>
       </c>
       <c r="M253" s="1" t="s">
-        <v>2757</v>
+        <v>2765</v>
       </c>
       <c r="N253" s="1" t="s">
-        <v>1088</v>
+        <v>133</v>
       </c>
       <c r="O253" s="1"/>
       <c r="P253" s="1" t="s">
-        <v>2758</v>
+        <v>2766</v>
       </c>
       <c r="Q253" s="1"/>
       <c r="R253" s="1" t="s">
-        <v>412</v>
+        <v>301</v>
       </c>
       <c r="S253" s="1" t="s">
-        <v>2759</v>
+        <v>2767</v>
       </c>
       <c r="T253" s="1" t="s">
-        <v>347</v>
+        <v>2768</v>
       </c>
       <c r="U253" s="1" t="s">
-        <v>2760</v>
+        <v>2769</v>
       </c>
       <c r="V253" s="1" t="s">
-        <v>2761</v>
+        <v>2770</v>
       </c>
       <c r="W253" s="1" t="s">
-        <v>2762</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="1" t="s">
-        <v>2763</v>
+        <v>2772</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>2764</v>
+        <v>2773</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>2765</v>
+        <v>114</v>
       </c>
       <c r="D254" s="1"/>
       <c r="E254" s="1" t="s">
-        <v>2766</v>
+        <v>2774</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>2767</v>
+        <v>741</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I254" s="1"/>
       <c r="J254" s="1" t="s">
-        <v>2768</v>
+        <v>2775</v>
       </c>
       <c r="K254" s="1"/>
       <c r="L254" s="1">
-        <v>69006</v>
+        <v>73310</v>
       </c>
       <c r="M254" s="1" t="s">
-        <v>195</v>
+        <v>2776</v>
       </c>
       <c r="N254" s="1" t="s">
-        <v>32</v>
+        <v>2777</v>
       </c>
       <c r="O254" s="1"/>
       <c r="P254" s="1" t="s">
-        <v>2769</v>
-[...3 lines deleted...]
-      </c>
+        <v>2778</v>
+      </c>
+      <c r="Q254" s="1"/>
       <c r="R254" s="1" t="s">
-        <v>547</v>
+        <v>2779</v>
       </c>
       <c r="S254" s="1" t="s">
-        <v>2771</v>
+        <v>2780</v>
       </c>
       <c r="T254" s="1" t="s">
-        <v>2772</v>
+        <v>2781</v>
       </c>
       <c r="U254" s="1" t="s">
-        <v>2773</v>
+        <v>2782</v>
       </c>
       <c r="V254" s="1" t="s">
-        <v>2774</v>
-[...3 lines deleted...]
-      </c>
+        <v>2783</v>
+      </c>
+      <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="1" t="s">
-        <v>2776</v>
-[...3 lines deleted...]
-      </c>
+        <v>2784</v>
+      </c>
+      <c r="B255" s="1"/>
       <c r="C255" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>2778</v>
+        <v>2785</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>2779</v>
+        <v>2786</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>114</v>
+        <v>2787</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>115</v>
+        <v>2035</v>
       </c>
       <c r="I255" s="1"/>
       <c r="J255" s="1" t="s">
-        <v>2780</v>
+        <v>2788</v>
       </c>
       <c r="K255" s="1"/>
       <c r="L255" s="1">
-        <v>31068</v>
+        <v>42130</v>
       </c>
       <c r="M255" s="1" t="s">
-        <v>447</v>
+        <v>2789</v>
       </c>
       <c r="N255" s="1" t="s">
-        <v>49</v>
+        <v>1100</v>
       </c>
       <c r="O255" s="1"/>
       <c r="P255" s="1" t="s">
-        <v>2781</v>
+        <v>2790</v>
       </c>
       <c r="Q255" s="1"/>
       <c r="R255" s="1" t="s">
-        <v>2782</v>
+        <v>415</v>
       </c>
       <c r="S255" s="1" t="s">
-        <v>2783</v>
+        <v>2791</v>
       </c>
       <c r="T255" s="1" t="s">
-        <v>2784</v>
+        <v>349</v>
       </c>
       <c r="U255" s="1" t="s">
-        <v>2785</v>
+        <v>2792</v>
       </c>
       <c r="V255" s="1" t="s">
-        <v>2786</v>
+        <v>2793</v>
       </c>
       <c r="W255" s="1" t="s">
-        <v>2787</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="1" t="s">
-        <v>2788</v>
+        <v>2795</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>2789</v>
+        <v>2796</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>2765</v>
+        <v>2797</v>
       </c>
       <c r="D256" s="1"/>
       <c r="E256" s="1" t="s">
-        <v>2790</v>
+        <v>2798</v>
       </c>
       <c r="F256" s="1" t="s">
-        <v>26</v>
+        <v>2799</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="I256" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="I256" s="1" t="s">
+        <v>193</v>
+      </c>
       <c r="J256" s="1" t="s">
-        <v>2791</v>
+        <v>2800</v>
       </c>
       <c r="K256" s="1"/>
       <c r="L256" s="1">
-        <v>74960</v>
+        <v>69006</v>
       </c>
       <c r="M256" s="1" t="s">
-        <v>2792</v>
+        <v>196</v>
       </c>
       <c r="N256" s="1" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O256" s="1"/>
       <c r="P256" s="1" t="s">
-        <v>33</v>
+        <v>2801</v>
       </c>
       <c r="Q256" s="1" t="s">
-        <v>2794</v>
+        <v>2802</v>
       </c>
       <c r="R256" s="1" t="s">
-        <v>2795</v>
+        <v>107</v>
       </c>
       <c r="S256" s="1" t="s">
-        <v>2796</v>
+        <v>2803</v>
       </c>
       <c r="T256" s="1" t="s">
-        <v>2797</v>
+        <v>2804</v>
       </c>
       <c r="U256" s="1" t="s">
-        <v>2798</v>
+        <v>2805</v>
       </c>
       <c r="V256" s="1" t="s">
-        <v>2799</v>
+        <v>2806</v>
       </c>
       <c r="W256" s="1" t="s">
-        <v>2800</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="1" t="s">
-        <v>2801</v>
-[...1 lines deleted...]
-      <c r="B257" s="1"/>
+        <v>2808</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>2809</v>
+      </c>
       <c r="C257" s="1" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D257" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>2810</v>
+      </c>
       <c r="E257" s="1" t="s">
-        <v>2802</v>
+        <v>2811</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>2803</v>
+        <v>116</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H257" s="1" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I257" s="1"/>
       <c r="J257" s="1" t="s">
-        <v>2805</v>
+        <v>2812</v>
       </c>
       <c r="K257" s="1"/>
       <c r="L257" s="1">
-        <v>74210</v>
+        <v>31068</v>
       </c>
       <c r="M257" s="1" t="s">
-        <v>2806</v>
+        <v>450</v>
       </c>
       <c r="N257" s="1" t="s">
-        <v>1088</v>
+        <v>49</v>
       </c>
       <c r="O257" s="1"/>
       <c r="P257" s="1" t="s">
-        <v>2807</v>
+        <v>2813</v>
       </c>
       <c r="Q257" s="1"/>
       <c r="R257" s="1" t="s">
-        <v>2808</v>
+        <v>2814</v>
       </c>
       <c r="S257" s="1" t="s">
-        <v>2809</v>
+        <v>2815</v>
       </c>
       <c r="T257" s="1" t="s">
-        <v>2810</v>
+        <v>2816</v>
       </c>
       <c r="U257" s="1" t="s">
-        <v>2811</v>
+        <v>2817</v>
       </c>
       <c r="V257" s="1" t="s">
-        <v>2812</v>
+        <v>2818</v>
       </c>
       <c r="W257" s="1" t="s">
-        <v>2813</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="1" t="s">
-        <v>2814</v>
-[...1 lines deleted...]
-      <c r="B258" s="1"/>
+        <v>2820</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>2821</v>
+      </c>
       <c r="C258" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>2797</v>
+      </c>
+      <c r="D258" s="1"/>
       <c r="E258" s="1" t="s">
-        <v>2816</v>
+        <v>2822</v>
       </c>
       <c r="F258" s="1" t="s">
-        <v>2817</v>
+        <v>26</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H258" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I258" s="1"/>
       <c r="J258" s="1" t="s">
-        <v>2819</v>
+        <v>2823</v>
       </c>
       <c r="K258" s="1"/>
       <c r="L258" s="1">
-        <v>73620</v>
+        <v>74960</v>
       </c>
       <c r="M258" s="1" t="s">
-        <v>2820</v>
+        <v>2824</v>
       </c>
       <c r="N258" s="1" t="s">
-        <v>2821</v>
-[...1 lines deleted...]
-      <c r="O258" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="O258" s="1" t="s">
+        <v>2825</v>
+      </c>
       <c r="P258" s="1" t="s">
-        <v>2822</v>
+        <v>33</v>
       </c>
       <c r="Q258" s="1" t="s">
-        <v>2823</v>
+        <v>2826</v>
       </c>
       <c r="R258" s="1" t="s">
-        <v>2824</v>
+        <v>2827</v>
       </c>
       <c r="S258" s="1" t="s">
-        <v>2825</v>
+        <v>2828</v>
       </c>
       <c r="T258" s="1" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="U258" s="1" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="V258" s="1" t="s">
-        <v>2828</v>
+        <v>2831</v>
       </c>
       <c r="W258" s="1" t="s">
-        <v>2829</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="1" t="s">
-        <v>2830</v>
+        <v>2833</v>
       </c>
       <c r="B259" s="1"/>
       <c r="C259" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D259" s="1"/>
       <c r="E259" s="1" t="s">
-        <v>2831</v>
+        <v>2834</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>340</v>
+        <v>2835</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H259" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I259" s="1"/>
+        <v>207</v>
+      </c>
+      <c r="I259" s="1" t="s">
+        <v>2836</v>
+      </c>
       <c r="J259" s="1" t="s">
-        <v>2832</v>
+        <v>2837</v>
       </c>
       <c r="K259" s="1"/>
       <c r="L259" s="1">
-        <v>69000</v>
+        <v>74210</v>
       </c>
       <c r="M259" s="1" t="s">
-        <v>80</v>
+        <v>2838</v>
       </c>
       <c r="N259" s="1" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
       <c r="O259" s="1"/>
       <c r="P259" s="1" t="s">
-        <v>33</v>
+        <v>2839</v>
       </c>
       <c r="Q259" s="1"/>
       <c r="R259" s="1" t="s">
-        <v>901</v>
+        <v>2840</v>
       </c>
       <c r="S259" s="1" t="s">
-        <v>2833</v>
-[...1 lines deleted...]
-      <c r="T259" s="1"/>
+        <v>2841</v>
+      </c>
+      <c r="T259" s="1" t="s">
+        <v>2842</v>
+      </c>
       <c r="U259" s="1" t="s">
-        <v>2834</v>
-[...2 lines deleted...]
-      <c r="W259" s="1"/>
+        <v>2843</v>
+      </c>
+      <c r="V259" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="W259" s="1" t="s">
+        <v>2845</v>
+      </c>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="1" t="s">
-        <v>2835</v>
-[...3 lines deleted...]
-      </c>
+        <v>2846</v>
+      </c>
+      <c r="B260" s="1"/>
       <c r="C260" s="1" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D260" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>2847</v>
+      </c>
       <c r="E260" s="1" t="s">
-        <v>2837</v>
+        <v>2848</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>2838</v>
+        <v>2849</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H260" s="1" t="s">
-        <v>206</v>
+        <v>102</v>
       </c>
       <c r="I260" s="1" t="s">
-        <v>2839</v>
+        <v>2850</v>
       </c>
       <c r="J260" s="1" t="s">
-        <v>2840</v>
+        <v>2851</v>
       </c>
       <c r="K260" s="1"/>
       <c r="L260" s="1">
-        <v>42260</v>
+        <v>73620</v>
       </c>
       <c r="M260" s="1" t="s">
-        <v>2841</v>
+        <v>2852</v>
       </c>
       <c r="N260" s="1" t="s">
-        <v>2842</v>
+        <v>2853</v>
       </c>
       <c r="O260" s="1"/>
       <c r="P260" s="1" t="s">
-        <v>2843</v>
-[...1 lines deleted...]
-      <c r="Q260" s="1"/>
+        <v>2854</v>
+      </c>
+      <c r="Q260" s="1" t="s">
+        <v>2855</v>
+      </c>
       <c r="R260" s="1" t="s">
-        <v>2844</v>
+        <v>2856</v>
       </c>
       <c r="S260" s="1" t="s">
-        <v>2845</v>
+        <v>2857</v>
       </c>
       <c r="T260" s="1" t="s">
-        <v>855</v>
+        <v>2858</v>
       </c>
       <c r="U260" s="1" t="s">
-        <v>2846</v>
+        <v>2859</v>
       </c>
       <c r="V260" s="1" t="s">
-        <v>2847</v>
+        <v>2860</v>
       </c>
       <c r="W260" s="1" t="s">
-        <v>2848</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="1" t="s">
-        <v>2849</v>
-[...3 lines deleted...]
-      </c>
+        <v>2862</v>
+      </c>
+      <c r="B261" s="1"/>
       <c r="C261" s="1" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D261" s="1"/>
       <c r="E261" s="1" t="s">
-        <v>2851</v>
+        <v>2863</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>2852</v>
+        <v>342</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H261" s="1" t="s">
-        <v>2071</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I261" s="1"/>
       <c r="J261" s="1" t="s">
-        <v>2854</v>
+        <v>2864</v>
       </c>
       <c r="K261" s="1"/>
       <c r="L261" s="1">
-        <v>69001</v>
+        <v>69000</v>
       </c>
       <c r="M261" s="1" t="s">
         <v>80</v>
       </c>
       <c r="N261" s="1" t="s">
-        <v>2855</v>
+        <v>1100</v>
       </c>
       <c r="O261" s="1"/>
       <c r="P261" s="1" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="Q261" s="1"/>
       <c r="R261" s="1" t="s">
-        <v>2856</v>
+        <v>913</v>
       </c>
       <c r="S261" s="1" t="s">
-        <v>2857</v>
-[...3 lines deleted...]
-      </c>
+        <v>2865</v>
+      </c>
+      <c r="T261" s="1"/>
       <c r="U261" s="1" t="s">
-        <v>2859</v>
-[...6 lines deleted...]
-      </c>
+        <v>2866</v>
+      </c>
+      <c r="V261" s="1"/>
+      <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="1" t="s">
-        <v>2862</v>
-[...1 lines deleted...]
-      <c r="B262" s="1"/>
+        <v>2867</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>2868</v>
+      </c>
       <c r="C262" s="1" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="D262" s="1"/>
       <c r="E262" s="1" t="s">
-        <v>2863</v>
+        <v>2869</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>2864</v>
+        <v>2870</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H262" s="1" t="s">
-        <v>93</v>
+        <v>207</v>
       </c>
       <c r="I262" s="1" t="s">
-        <v>2865</v>
+        <v>2871</v>
       </c>
       <c r="J262" s="1" t="s">
-        <v>2866</v>
+        <v>2872</v>
       </c>
       <c r="K262" s="1"/>
       <c r="L262" s="1">
-        <v>31100</v>
+        <v>42260</v>
       </c>
       <c r="M262" s="1" t="s">
-        <v>628</v>
+        <v>2873</v>
       </c>
       <c r="N262" s="1" t="s">
-        <v>2867</v>
+        <v>105</v>
       </c>
       <c r="O262" s="1"/>
       <c r="P262" s="1" t="s">
-        <v>2868</v>
-[...3 lines deleted...]
-      </c>
+        <v>2874</v>
+      </c>
+      <c r="Q262" s="1"/>
       <c r="R262" s="1" t="s">
-        <v>2456</v>
+        <v>2875</v>
       </c>
       <c r="S262" s="1" t="s">
-        <v>2870</v>
+        <v>2876</v>
       </c>
       <c r="T262" s="1" t="s">
-        <v>2871</v>
+        <v>856</v>
       </c>
       <c r="U262" s="1" t="s">
-        <v>2872</v>
+        <v>2877</v>
       </c>
       <c r="V262" s="1" t="s">
-        <v>2873</v>
+        <v>2878</v>
       </c>
       <c r="W262" s="1" t="s">
-        <v>2874</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="1" t="s">
-        <v>2875</v>
-[...1 lines deleted...]
-      <c r="B263" s="1"/>
+        <v>2880</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>2881</v>
+      </c>
       <c r="C263" s="1" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D263" s="1"/>
       <c r="E263" s="1" t="s">
-        <v>2876</v>
+        <v>2882</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>2877</v>
+        <v>2883</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>115</v>
+        <v>2112</v>
       </c>
       <c r="I263" s="1" t="s">
-        <v>2878</v>
+        <v>2884</v>
       </c>
       <c r="J263" s="1" t="s">
-        <v>2879</v>
+        <v>2885</v>
       </c>
       <c r="K263" s="1"/>
       <c r="L263" s="1">
-        <v>69210</v>
+        <v>69001</v>
       </c>
       <c r="M263" s="1" t="s">
-        <v>2880</v>
+        <v>80</v>
       </c>
       <c r="N263" s="1" t="s">
-        <v>2881</v>
+        <v>2886</v>
       </c>
       <c r="O263" s="1"/>
       <c r="P263" s="1" t="s">
-        <v>2882</v>
+        <v>121</v>
       </c>
       <c r="Q263" s="1"/>
       <c r="R263" s="1" t="s">
-        <v>1064</v>
+        <v>2887</v>
       </c>
       <c r="S263" s="1" t="s">
-        <v>2883</v>
+        <v>2888</v>
       </c>
       <c r="T263" s="1" t="s">
-        <v>85</v>
+        <v>2889</v>
       </c>
       <c r="U263" s="1" t="s">
-        <v>2884</v>
+        <v>2890</v>
       </c>
       <c r="V263" s="1" t="s">
-        <v>2885</v>
+        <v>2891</v>
       </c>
       <c r="W263" s="1" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="1" t="s">
-        <v>2887</v>
+        <v>2893</v>
       </c>
       <c r="B264" s="1"/>
       <c r="C264" s="1" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="D264" s="1"/>
       <c r="E264" s="1" t="s">
-        <v>2888</v>
+        <v>2894</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>1966</v>
+        <v>2895</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H264" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I264" s="1" t="s">
-        <v>382</v>
+        <v>2896</v>
       </c>
       <c r="J264" s="1" t="s">
-        <v>2889</v>
+        <v>2897</v>
       </c>
       <c r="K264" s="1"/>
       <c r="L264" s="1">
-        <v>26400</v>
+        <v>31100</v>
       </c>
       <c r="M264" s="1" t="s">
-        <v>2890</v>
+        <v>630</v>
       </c>
       <c r="N264" s="1" t="s">
-        <v>1456</v>
-[...3 lines deleted...]
-      </c>
+        <v>2898</v>
+      </c>
+      <c r="O264" s="1"/>
       <c r="P264" s="1" t="s">
-        <v>2892</v>
-[...1 lines deleted...]
-      <c r="Q264" s="1"/>
+        <v>2899</v>
+      </c>
+      <c r="Q264" s="1" t="s">
+        <v>2900</v>
+      </c>
       <c r="R264" s="1" t="s">
-        <v>1618</v>
+        <v>2489</v>
       </c>
       <c r="S264" s="1" t="s">
-        <v>2157</v>
+        <v>2901</v>
       </c>
       <c r="T264" s="1" t="s">
-        <v>2893</v>
+        <v>2902</v>
       </c>
       <c r="U264" s="1" t="s">
-        <v>2894</v>
+        <v>2903</v>
       </c>
       <c r="V264" s="1" t="s">
-        <v>2895</v>
-[...1 lines deleted...]
-      <c r="W264" s="1"/>
+        <v>2904</v>
+      </c>
+      <c r="W264" s="1" t="s">
+        <v>2905</v>
+      </c>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="1" t="s">
-        <v>2896</v>
-[...3 lines deleted...]
-      </c>
+        <v>2906</v>
+      </c>
+      <c r="B265" s="1"/>
       <c r="C265" s="1" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="D265" s="1"/>
       <c r="E265" s="1" t="s">
-        <v>2898</v>
+        <v>2907</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>2899</v>
+        <v>2908</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="I265" s="1" t="s">
-        <v>2900</v>
+        <v>2909</v>
       </c>
       <c r="J265" s="1" t="s">
-        <v>2901</v>
-[...3 lines deleted...]
-      </c>
+        <v>2910</v>
+      </c>
+      <c r="K265" s="1"/>
       <c r="L265" s="1">
-        <v>74210</v>
+        <v>69210</v>
       </c>
       <c r="M265" s="1" t="s">
-        <v>2903</v>
+        <v>2911</v>
       </c>
       <c r="N265" s="1" t="s">
-        <v>131</v>
+        <v>2912</v>
       </c>
       <c r="O265" s="1"/>
       <c r="P265" s="1" t="s">
-        <v>2904</v>
-[...3 lines deleted...]
-      </c>
+        <v>2913</v>
+      </c>
+      <c r="Q265" s="1"/>
       <c r="R265" s="1" t="s">
-        <v>1400</v>
+        <v>1076</v>
       </c>
       <c r="S265" s="1" t="s">
-        <v>2906</v>
+        <v>2914</v>
       </c>
       <c r="T265" s="1" t="s">
-        <v>2907</v>
+        <v>85</v>
       </c>
       <c r="U265" s="1" t="s">
-        <v>2908</v>
+        <v>2915</v>
       </c>
       <c r="V265" s="1" t="s">
-        <v>2909</v>
+        <v>2916</v>
       </c>
       <c r="W265" s="1" t="s">
-        <v>2910</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="1" t="s">
-        <v>2911</v>
-[...3 lines deleted...]
-      </c>
+        <v>2918</v>
+      </c>
+      <c r="B266" s="1"/>
       <c r="C266" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D266" s="1"/>
       <c r="E266" s="1" t="s">
-        <v>2912</v>
+        <v>2919</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>340</v>
+        <v>1996</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H266" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I266" s="1" t="s">
-        <v>2913</v>
+        <v>384</v>
       </c>
       <c r="J266" s="1" t="s">
-        <v>2914</v>
+        <v>2920</v>
       </c>
       <c r="K266" s="1"/>
       <c r="L266" s="1">
-        <v>31200</v>
+        <v>26400</v>
       </c>
       <c r="M266" s="1" t="s">
-        <v>628</v>
+        <v>2921</v>
       </c>
       <c r="N266" s="1" t="s">
-        <v>32</v>
+        <v>1485</v>
       </c>
       <c r="O266" s="1" t="s">
-        <v>2915</v>
+        <v>2922</v>
       </c>
       <c r="P266" s="1" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>2923</v>
+      </c>
+      <c r="Q266" s="1"/>
       <c r="R266" s="1" t="s">
-        <v>2917</v>
+        <v>1649</v>
       </c>
       <c r="S266" s="1" t="s">
-        <v>2918</v>
+        <v>2198</v>
       </c>
       <c r="T266" s="1" t="s">
-        <v>2919</v>
+        <v>2924</v>
       </c>
       <c r="U266" s="1" t="s">
-        <v>2920</v>
+        <v>2925</v>
       </c>
       <c r="V266" s="1" t="s">
-        <v>2921</v>
-[...3 lines deleted...]
-      </c>
+        <v>2926</v>
+      </c>
+      <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="1" t="s">
-        <v>2923</v>
-[...1 lines deleted...]
-      <c r="B267" s="1"/>
+        <v>2927</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>2928</v>
+      </c>
       <c r="C267" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D267" s="1"/>
       <c r="E267" s="1" t="s">
-        <v>2924</v>
+        <v>2929</v>
       </c>
       <c r="F267" s="1" t="s">
-        <v>340</v>
+        <v>2930</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H267" s="1" t="s">
-        <v>160</v>
+        <v>28</v>
       </c>
       <c r="I267" s="1" t="s">
-        <v>2925</v>
+        <v>2931</v>
       </c>
       <c r="J267" s="1" t="s">
-        <v>2926</v>
-[...1 lines deleted...]
-      <c r="K267" s="1"/>
+        <v>2932</v>
+      </c>
+      <c r="K267" s="1" t="s">
+        <v>2933</v>
+      </c>
       <c r="L267" s="1">
-        <v>74650</v>
+        <v>74210</v>
       </c>
       <c r="M267" s="1" t="s">
-        <v>2549</v>
+        <v>2934</v>
       </c>
       <c r="N267" s="1" t="s">
-        <v>67</v>
+        <v>133</v>
       </c>
       <c r="O267" s="1"/>
       <c r="P267" s="1" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="Q267" s="1"/>
+        <v>2935</v>
+      </c>
+      <c r="Q267" s="1" t="s">
+        <v>2936</v>
+      </c>
       <c r="R267" s="1" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="S267" s="1" t="s">
-        <v>2927</v>
+        <v>2937</v>
       </c>
       <c r="T267" s="1" t="s">
-        <v>855</v>
+        <v>2938</v>
       </c>
       <c r="U267" s="1" t="s">
-        <v>2928</v>
+        <v>2939</v>
       </c>
       <c r="V267" s="1" t="s">
-        <v>2929</v>
+        <v>2940</v>
       </c>
       <c r="W267" s="1" t="s">
-        <v>2930</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="1" t="s">
-        <v>2931</v>
-[...1 lines deleted...]
-      <c r="B268" s="1"/>
+        <v>2942</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>2943</v>
+      </c>
       <c r="C268" s="1" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="D268" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>2944</v>
+      </c>
       <c r="E268" s="1" t="s">
-        <v>2932</v>
+        <v>2945</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>2933</v>
+        <v>2946</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H268" s="1" t="s">
-        <v>93</v>
+        <v>1584</v>
       </c>
       <c r="I268" s="1" t="s">
-        <v>2934</v>
+        <v>2947</v>
       </c>
       <c r="J268" s="1" t="s">
-        <v>2935</v>
+        <v>2948</v>
       </c>
       <c r="K268" s="1"/>
       <c r="L268" s="1">
-        <v>69330</v>
+        <v>11350</v>
       </c>
       <c r="M268" s="1" t="s">
-        <v>2936</v>
+        <v>2949</v>
       </c>
       <c r="N268" s="1" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="O268" s="1"/>
       <c r="P268" s="1" t="s">
-        <v>1892</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q268" s="1"/>
       <c r="R268" s="1" t="s">
-        <v>1850</v>
+        <v>2950</v>
       </c>
       <c r="S268" s="1" t="s">
-        <v>2938</v>
+        <v>2951</v>
       </c>
       <c r="T268" s="1" t="s">
-        <v>985</v>
+        <v>2952</v>
       </c>
       <c r="U268" s="1" t="s">
-        <v>2939</v>
+        <v>2953</v>
       </c>
       <c r="V268" s="1" t="s">
-        <v>2940</v>
+        <v>2954</v>
       </c>
       <c r="W268" s="1" t="s">
-        <v>2941</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="1" t="s">
-        <v>2942</v>
+        <v>2956</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>2943</v>
+        <v>2956</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D269" s="1"/>
       <c r="E269" s="1" t="s">
-        <v>2945</v>
+        <v>2957</v>
       </c>
       <c r="F269" s="1" t="s">
-        <v>26</v>
+        <v>342</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>256</v>
+        <v>28</v>
       </c>
       <c r="I269" s="1" t="s">
-        <v>2946</v>
+        <v>2958</v>
       </c>
       <c r="J269" s="1" t="s">
-        <v>2232</v>
+        <v>2959</v>
       </c>
       <c r="K269" s="1"/>
       <c r="L269" s="1">
-        <v>31062</v>
+        <v>31200</v>
       </c>
       <c r="M269" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="N269" s="1" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="O269" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="O269" s="1" t="s">
+        <v>2960</v>
+      </c>
       <c r="P269" s="1" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="Q269" s="1" t="s">
-        <v>2947</v>
+        <v>2961</v>
       </c>
       <c r="R269" s="1" t="s">
-        <v>1804</v>
+        <v>2962</v>
       </c>
       <c r="S269" s="1" t="s">
-        <v>1804</v>
-[...1 lines deleted...]
-      <c r="T269" s="1"/>
+        <v>2963</v>
+      </c>
+      <c r="T269" s="1" t="s">
+        <v>2964</v>
+      </c>
       <c r="U269" s="1" t="s">
-        <v>2948</v>
-[...2 lines deleted...]
-      <c r="W269" s="1"/>
+        <v>2965</v>
+      </c>
+      <c r="V269" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="W269" s="1" t="s">
+        <v>2967</v>
+      </c>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="1" t="s">
-        <v>2949</v>
+        <v>2968</v>
       </c>
       <c r="B270" s="1"/>
       <c r="C270" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="D270" s="1"/>
       <c r="E270" s="1" t="s">
-        <v>2950</v>
+        <v>2969</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>26</v>
+        <v>342</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H270" s="1" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="I270" s="1" t="s">
-        <v>192</v>
+        <v>2970</v>
       </c>
       <c r="J270" s="1" t="s">
-        <v>2155</v>
+        <v>2971</v>
       </c>
       <c r="K270" s="1"/>
       <c r="L270" s="1">
-        <v>69002</v>
+        <v>74650</v>
       </c>
       <c r="M270" s="1" t="s">
-        <v>195</v>
+        <v>2582</v>
       </c>
       <c r="N270" s="1" t="s">
-        <v>2951</v>
+        <v>67</v>
       </c>
       <c r="O270" s="1"/>
       <c r="P270" s="1" t="s">
-        <v>149</v>
+        <v>300</v>
       </c>
       <c r="Q270" s="1"/>
       <c r="R270" s="1" t="s">
-        <v>2952</v>
+        <v>1453</v>
       </c>
       <c r="S270" s="1" t="s">
-        <v>2953</v>
-[...1 lines deleted...]
-      <c r="T270" s="1"/>
+        <v>2972</v>
+      </c>
+      <c r="T270" s="1" t="s">
+        <v>856</v>
+      </c>
       <c r="U270" s="1" t="s">
-        <v>2954</v>
-[...1 lines deleted...]
-      <c r="V270" s="1"/>
+        <v>2973</v>
+      </c>
+      <c r="V270" s="1" t="s">
+        <v>2974</v>
+      </c>
       <c r="W270" s="1" t="s">
-        <v>2955</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="1" t="s">
-        <v>2956</v>
+        <v>2976</v>
       </c>
       <c r="B271" s="1"/>
       <c r="C271" s="1" t="s">
-        <v>112</v>
+        <v>234</v>
       </c>
       <c r="D271" s="1"/>
       <c r="E271" s="1" t="s">
-        <v>2957</v>
+        <v>2977</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>2958</v>
+        <v>2978</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H271" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I271" s="1" t="s">
-        <v>2959</v>
+        <v>2979</v>
       </c>
       <c r="J271" s="1" t="s">
-        <v>2960</v>
+        <v>2980</v>
       </c>
       <c r="K271" s="1"/>
       <c r="L271" s="1">
-        <v>63160</v>
+        <v>69330</v>
       </c>
       <c r="M271" s="1" t="s">
-        <v>2961</v>
+        <v>2981</v>
       </c>
       <c r="N271" s="1" t="s">
-        <v>2962</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O271" s="1"/>
       <c r="P271" s="1" t="s">
-        <v>2526</v>
-[...1 lines deleted...]
-      <c r="Q271" s="1"/>
+        <v>1922</v>
+      </c>
+      <c r="Q271" s="1" t="s">
+        <v>2982</v>
+      </c>
       <c r="R271" s="1" t="s">
-        <v>83</v>
+        <v>1880</v>
       </c>
       <c r="S271" s="1" t="s">
-        <v>2964</v>
+        <v>2983</v>
       </c>
       <c r="T271" s="1" t="s">
-        <v>2965</v>
+        <v>997</v>
       </c>
       <c r="U271" s="1" t="s">
-        <v>2966</v>
+        <v>2984</v>
       </c>
       <c r="V271" s="1" t="s">
-        <v>2967</v>
+        <v>2985</v>
       </c>
       <c r="W271" s="1" t="s">
-        <v>2968</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="1" t="s">
-        <v>2969</v>
+        <v>2987</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>2970</v>
+        <v>2988</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="D272" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>2989</v>
+      </c>
       <c r="E272" s="1" t="s">
-        <v>2971</v>
+        <v>2990</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H272" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I272" s="1"/>
+        <v>257</v>
+      </c>
+      <c r="I272" s="1" t="s">
+        <v>2991</v>
+      </c>
       <c r="J272" s="1" t="s">
-        <v>2972</v>
+        <v>2273</v>
       </c>
       <c r="K272" s="1"/>
       <c r="L272" s="1">
-        <v>42000</v>
+        <v>31062</v>
       </c>
       <c r="M272" s="1" t="s">
-        <v>2973</v>
+        <v>630</v>
       </c>
       <c r="N272" s="1" t="s">
-        <v>2974</v>
+        <v>1720</v>
       </c>
       <c r="O272" s="1"/>
       <c r="P272" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q272" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="Q272" s="1" t="s">
+        <v>2992</v>
+      </c>
       <c r="R272" s="1" t="s">
-        <v>53</v>
+        <v>1835</v>
       </c>
       <c r="S272" s="1" t="s">
-        <v>2975</v>
-[...3 lines deleted...]
-      </c>
+        <v>1835</v>
+      </c>
+      <c r="T272" s="1"/>
       <c r="U272" s="1" t="s">
-        <v>2976</v>
-[...6 lines deleted...]
-      </c>
+        <v>2993</v>
+      </c>
+      <c r="V272" s="1"/>
+      <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="1" t="s">
-        <v>2979</v>
-[...3 lines deleted...]
-      </c>
+        <v>2994</v>
+      </c>
+      <c r="B273" s="1"/>
       <c r="C273" s="1" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="D273" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>1254</v>
+      </c>
       <c r="E273" s="1" t="s">
-        <v>2981</v>
+        <v>2995</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>741</v>
+        <v>26</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H273" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I273" s="1" t="s">
-        <v>2982</v>
+        <v>193</v>
       </c>
       <c r="J273" s="1" t="s">
-        <v>2983</v>
+        <v>2196</v>
       </c>
       <c r="K273" s="1"/>
       <c r="L273" s="1">
-        <v>69008</v>
+        <v>69002</v>
       </c>
       <c r="M273" s="1" t="s">
-        <v>80</v>
+        <v>196</v>
       </c>
       <c r="N273" s="1" t="s">
-        <v>2984</v>
+        <v>2996</v>
       </c>
       <c r="O273" s="1"/>
       <c r="P273" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="Q273" s="1"/>
       <c r="R273" s="1" t="s">
-        <v>1023</v>
+        <v>2997</v>
       </c>
       <c r="S273" s="1" t="s">
-        <v>2985</v>
-[...3 lines deleted...]
-      </c>
+        <v>2998</v>
+      </c>
+      <c r="T273" s="1"/>
       <c r="U273" s="1" t="s">
-        <v>2987</v>
-[...3 lines deleted...]
-      </c>
+        <v>2999</v>
+      </c>
+      <c r="V273" s="1"/>
       <c r="W273" s="1" t="s">
-        <v>2989</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" s="1" t="s">
-        <v>2990</v>
-[...3 lines deleted...]
-      </c>
+        <v>3001</v>
+      </c>
+      <c r="B274" s="1"/>
       <c r="C274" s="1" t="s">
-        <v>233</v>
+        <v>114</v>
       </c>
       <c r="D274" s="1"/>
       <c r="E274" s="1" t="s">
-        <v>2992</v>
+        <v>3002</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>114</v>
+        <v>3003</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I274" s="1" t="s">
-        <v>2034</v>
+        <v>3004</v>
       </c>
       <c r="J274" s="1" t="s">
-        <v>2993</v>
+        <v>3005</v>
       </c>
       <c r="K274" s="1"/>
-      <c r="L274" s="1" t="s">
-        <v>2994</v>
+      <c r="L274" s="1">
+        <v>63160</v>
       </c>
       <c r="M274" s="1" t="s">
-        <v>2995</v>
+        <v>3006</v>
       </c>
       <c r="N274" s="1" t="s">
-        <v>2996</v>
-[...1 lines deleted...]
-      <c r="O274" s="1"/>
+        <v>3007</v>
+      </c>
+      <c r="O274" s="1" t="s">
+        <v>3008</v>
+      </c>
       <c r="P274" s="1" t="s">
-        <v>104</v>
+        <v>2559</v>
       </c>
       <c r="Q274" s="1"/>
       <c r="R274" s="1" t="s">
-        <v>828</v>
+        <v>83</v>
       </c>
       <c r="S274" s="1" t="s">
-        <v>2997</v>
+        <v>3009</v>
       </c>
       <c r="T274" s="1" t="s">
-        <v>2998</v>
+        <v>3010</v>
       </c>
       <c r="U274" s="1" t="s">
-        <v>2999</v>
+        <v>3011</v>
       </c>
       <c r="V274" s="1" t="s">
-        <v>3000</v>
+        <v>3012</v>
       </c>
       <c r="W274" s="1" t="s">
-        <v>3001</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="1" t="s">
-        <v>3002</v>
-[...1 lines deleted...]
-      <c r="B275" s="1"/>
+        <v>3014</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>3015</v>
+      </c>
       <c r="C275" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D275" s="1"/>
       <c r="E275" s="1" t="s">
-        <v>3003</v>
+        <v>3016</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H275" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I275" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I275" s="1"/>
       <c r="J275" s="1" t="s">
-        <v>3005</v>
-[...5 lines deleted...]
-        <v>1435</v>
+        <v>3017</v>
+      </c>
+      <c r="K275" s="1"/>
+      <c r="L275" s="1">
+        <v>42000</v>
       </c>
       <c r="M275" s="1" t="s">
-        <v>3007</v>
+        <v>3018</v>
       </c>
       <c r="N275" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>3019</v>
+      </c>
+      <c r="O275" s="1"/>
       <c r="P275" s="1" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q275" s="1"/>
       <c r="R275" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S275" s="1" t="s">
-        <v>3009</v>
+        <v>3020</v>
       </c>
       <c r="T275" s="1" t="s">
-        <v>3010</v>
+        <v>1051</v>
       </c>
       <c r="U275" s="1" t="s">
-        <v>3011</v>
+        <v>3021</v>
       </c>
       <c r="V275" s="1" t="s">
-        <v>3012</v>
+        <v>3022</v>
       </c>
       <c r="W275" s="1" t="s">
-        <v>2978</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="1" t="s">
-        <v>3013</v>
+        <v>3024</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>3014</v>
+        <v>3025</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D276" s="1"/>
       <c r="E276" s="1" t="s">
-        <v>3015</v>
+        <v>3026</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>543</v>
+        <v>741</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I276" s="1" t="s">
-        <v>3016</v>
+        <v>3027</v>
       </c>
       <c r="J276" s="1" t="s">
-        <v>3017</v>
+        <v>3028</v>
       </c>
       <c r="K276" s="1"/>
       <c r="L276" s="1">
-        <v>15000</v>
+        <v>69008</v>
       </c>
       <c r="M276" s="1" t="s">
-        <v>3018</v>
+        <v>80</v>
       </c>
       <c r="N276" s="1" t="s">
-        <v>2581</v>
+        <v>3029</v>
       </c>
       <c r="O276" s="1"/>
       <c r="P276" s="1" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="Q276" s="1"/>
       <c r="R276" s="1" t="s">
-        <v>3020</v>
+        <v>1035</v>
       </c>
       <c r="S276" s="1" t="s">
-        <v>3021</v>
+        <v>3030</v>
       </c>
       <c r="T276" s="1" t="s">
-        <v>1530</v>
+        <v>3031</v>
       </c>
       <c r="U276" s="1" t="s">
-        <v>3022</v>
+        <v>3032</v>
       </c>
       <c r="V276" s="1" t="s">
-        <v>3023</v>
+        <v>3033</v>
       </c>
       <c r="W276" s="1" t="s">
-        <v>3001</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="1" t="s">
-        <v>3024</v>
+        <v>3035</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>3025</v>
+        <v>3036</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D277" s="1"/>
       <c r="E277" s="1" t="s">
-        <v>3026</v>
+        <v>3037</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>3027</v>
+        <v>116</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H277" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I277" s="1" t="s">
-        <v>184</v>
+        <v>2064</v>
       </c>
       <c r="J277" s="1" t="s">
-        <v>3028</v>
+        <v>3038</v>
       </c>
       <c r="K277" s="1"/>
       <c r="L277" s="1" t="s">
-        <v>162</v>
+        <v>3039</v>
       </c>
       <c r="M277" s="1" t="s">
-        <v>163</v>
+        <v>3040</v>
       </c>
       <c r="N277" s="1" t="s">
-        <v>2996</v>
+        <v>3041</v>
       </c>
       <c r="O277" s="1"/>
       <c r="P277" s="1" t="s">
-        <v>411</v>
+        <v>1179</v>
       </c>
       <c r="Q277" s="1"/>
       <c r="R277" s="1" t="s">
-        <v>3029</v>
+        <v>829</v>
       </c>
       <c r="S277" s="1" t="s">
-        <v>3030</v>
+        <v>3042</v>
       </c>
       <c r="T277" s="1" t="s">
-        <v>1530</v>
+        <v>3043</v>
       </c>
       <c r="U277" s="1" t="s">
-        <v>3031</v>
+        <v>3044</v>
       </c>
       <c r="V277" s="1" t="s">
-        <v>3032</v>
+        <v>3045</v>
       </c>
       <c r="W277" s="1" t="s">
-        <v>2978</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="1" t="s">
-        <v>3033</v>
-[...3 lines deleted...]
-      </c>
+        <v>3047</v>
+      </c>
+      <c r="B278" s="1"/>
       <c r="C278" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D278" s="1"/>
       <c r="E278" s="1" t="s">
-        <v>3035</v>
+        <v>3048</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>1338</v>
+        <v>26</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="I278" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I278" s="1" t="s">
+        <v>3049</v>
+      </c>
       <c r="J278" s="1" t="s">
-        <v>3036</v>
-[...3 lines deleted...]
-        <v>26000</v>
+        <v>3050</v>
+      </c>
+      <c r="K278" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="L278" s="1" t="s">
+        <v>1464</v>
       </c>
       <c r="M278" s="1" t="s">
-        <v>911</v>
+        <v>3052</v>
       </c>
       <c r="N278" s="1" t="s">
-        <v>3037</v>
-[...1 lines deleted...]
-      <c r="O278" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="O278" s="1" t="s">
+        <v>1871</v>
+      </c>
       <c r="P278" s="1" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="Q278" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="Q278" s="1" t="s">
+        <v>3053</v>
+      </c>
       <c r="R278" s="1" t="s">
-        <v>2215</v>
+        <v>53</v>
       </c>
       <c r="S278" s="1" t="s">
-        <v>3038</v>
+        <v>3054</v>
       </c>
       <c r="T278" s="1" t="s">
-        <v>3039</v>
+        <v>3055</v>
       </c>
       <c r="U278" s="1" t="s">
-        <v>3040</v>
+        <v>3056</v>
       </c>
       <c r="V278" s="1" t="s">
-        <v>3041</v>
+        <v>3057</v>
       </c>
       <c r="W278" s="1" t="s">
-        <v>2978</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" s="1" t="s">
-        <v>3042</v>
+        <v>3058</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>3043</v>
+        <v>3059</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D279" s="1"/>
       <c r="E279" s="1" t="s">
-        <v>3044</v>
+        <v>3060</v>
       </c>
       <c r="F279" s="1" t="s">
-        <v>3045</v>
+        <v>546</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H279" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I279" s="1"/>
+      <c r="I279" s="1" t="s">
+        <v>3061</v>
+      </c>
       <c r="J279" s="1" t="s">
-        <v>3046</v>
+        <v>3062</v>
       </c>
       <c r="K279" s="1"/>
       <c r="L279" s="1">
-        <v>69001</v>
+        <v>15000</v>
       </c>
       <c r="M279" s="1" t="s">
-        <v>80</v>
+        <v>3063</v>
       </c>
       <c r="N279" s="1" t="s">
-        <v>1547</v>
+        <v>2614</v>
       </c>
       <c r="O279" s="1"/>
       <c r="P279" s="1" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="Q279" s="1"/>
+        <v>1179</v>
+      </c>
+      <c r="Q279" s="1" t="s">
+        <v>3064</v>
+      </c>
       <c r="R279" s="1" t="s">
-        <v>316</v>
+        <v>3065</v>
       </c>
       <c r="S279" s="1" t="s">
-        <v>3047</v>
+        <v>3066</v>
       </c>
       <c r="T279" s="1" t="s">
-        <v>3048</v>
+        <v>1559</v>
       </c>
       <c r="U279" s="1" t="s">
-        <v>3049</v>
+        <v>3067</v>
       </c>
       <c r="V279" s="1" t="s">
-        <v>3050</v>
+        <v>3068</v>
       </c>
       <c r="W279" s="1" t="s">
-        <v>3001</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" s="1" t="s">
-        <v>3051</v>
+        <v>3069</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>3052</v>
+        <v>3070</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D280" s="1"/>
       <c r="E280" s="1" t="s">
-        <v>2992</v>
+        <v>3071</v>
       </c>
       <c r="F280" s="1" t="s">
-        <v>884</v>
+        <v>3072</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H280" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I280" s="1"/>
+      <c r="I280" s="1" t="s">
+        <v>185</v>
+      </c>
       <c r="J280" s="1" t="s">
-        <v>3053</v>
+        <v>3073</v>
       </c>
       <c r="K280" s="1"/>
-      <c r="L280" s="1">
-        <v>43000</v>
+      <c r="L280" s="1" t="s">
+        <v>163</v>
       </c>
       <c r="M280" s="1" t="s">
-        <v>3054</v>
+        <v>164</v>
       </c>
       <c r="N280" s="1" t="s">
-        <v>2996</v>
+        <v>3041</v>
       </c>
       <c r="O280" s="1"/>
       <c r="P280" s="1" t="s">
-        <v>119</v>
+        <v>414</v>
       </c>
       <c r="Q280" s="1"/>
       <c r="R280" s="1" t="s">
-        <v>942</v>
+        <v>3074</v>
       </c>
       <c r="S280" s="1" t="s">
-        <v>3055</v>
+        <v>3075</v>
       </c>
       <c r="T280" s="1" t="s">
-        <v>3056</v>
+        <v>1559</v>
       </c>
       <c r="U280" s="1" t="s">
-        <v>3057</v>
-[...1 lines deleted...]
-      <c r="V280" s="1"/>
+        <v>3076</v>
+      </c>
+      <c r="V280" s="1" t="s">
+        <v>3077</v>
+      </c>
       <c r="W280" s="1" t="s">
-        <v>3001</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" s="1" t="s">
-        <v>3058</v>
+        <v>3078</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>3059</v>
+        <v>3079</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D281" s="1"/>
       <c r="E281" s="1" t="s">
-        <v>3060</v>
+        <v>3080</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>3061</v>
+        <v>1351</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H281" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I281" s="1"/>
       <c r="J281" s="1" t="s">
-        <v>3062</v>
+        <v>3081</v>
       </c>
       <c r="K281" s="1"/>
       <c r="L281" s="1">
-        <v>74000</v>
+        <v>26000</v>
       </c>
       <c r="M281" s="1" t="s">
-        <v>939</v>
+        <v>923</v>
       </c>
       <c r="N281" s="1" t="s">
-        <v>3063</v>
+        <v>3082</v>
       </c>
       <c r="O281" s="1"/>
       <c r="P281" s="1" t="s">
-        <v>104</v>
+        <v>1179</v>
       </c>
       <c r="Q281" s="1"/>
       <c r="R281" s="1" t="s">
-        <v>3064</v>
+        <v>2256</v>
       </c>
       <c r="S281" s="1" t="s">
-        <v>3065</v>
+        <v>3083</v>
       </c>
       <c r="T281" s="1" t="s">
-        <v>1039</v>
+        <v>3084</v>
       </c>
       <c r="U281" s="1" t="s">
-        <v>3066</v>
+        <v>3085</v>
       </c>
       <c r="V281" s="1" t="s">
-        <v>3067</v>
+        <v>3086</v>
       </c>
       <c r="W281" s="1" t="s">
-        <v>2978</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="1" t="s">
-        <v>3068</v>
+        <v>3087</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>2980</v>
+        <v>3088</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D282" s="1"/>
       <c r="E282" s="1" t="s">
-        <v>2992</v>
+        <v>3089</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>114</v>
+        <v>3090</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H282" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I282" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I282" s="1"/>
       <c r="J282" s="1" t="s">
-        <v>3069</v>
-[...3 lines deleted...]
-      </c>
+        <v>3091</v>
+      </c>
+      <c r="K282" s="1"/>
       <c r="L282" s="1">
-        <v>38100</v>
+        <v>69001</v>
       </c>
       <c r="M282" s="1" t="s">
-        <v>3071</v>
+        <v>80</v>
       </c>
       <c r="N282" s="1" t="s">
-        <v>2996</v>
+        <v>1576</v>
       </c>
       <c r="O282" s="1"/>
       <c r="P282" s="1" t="s">
-        <v>104</v>
+        <v>414</v>
       </c>
       <c r="Q282" s="1"/>
       <c r="R282" s="1" t="s">
-        <v>3072</v>
+        <v>318</v>
       </c>
       <c r="S282" s="1" t="s">
-        <v>3073</v>
+        <v>3092</v>
       </c>
       <c r="T282" s="1" t="s">
-        <v>3074</v>
+        <v>3093</v>
       </c>
       <c r="U282" s="1" t="s">
-        <v>3075</v>
+        <v>3094</v>
       </c>
       <c r="V282" s="1" t="s">
-        <v>3076</v>
+        <v>3095</v>
       </c>
       <c r="W282" s="1" t="s">
-        <v>2978</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="1" t="s">
-        <v>3077</v>
+        <v>3096</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>3078</v>
+        <v>3097</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D283" s="1"/>
       <c r="E283" s="1" t="s">
-        <v>2992</v>
+        <v>3037</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>884</v>
+        <v>896</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H283" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I283" s="1"/>
       <c r="J283" s="1" t="s">
-        <v>3079</v>
+        <v>3098</v>
       </c>
       <c r="K283" s="1"/>
       <c r="L283" s="1">
-        <v>63000</v>
+        <v>43000</v>
       </c>
       <c r="M283" s="1" t="s">
-        <v>3080</v>
+        <v>3099</v>
       </c>
       <c r="N283" s="1" t="s">
-        <v>2996</v>
+        <v>3041</v>
       </c>
       <c r="O283" s="1"/>
       <c r="P283" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="Q283" s="1"/>
       <c r="R283" s="1" t="s">
-        <v>2129</v>
+        <v>954</v>
       </c>
       <c r="S283" s="1" t="s">
-        <v>3081</v>
+        <v>3100</v>
       </c>
       <c r="T283" s="1" t="s">
-        <v>3082</v>
+        <v>3101</v>
       </c>
       <c r="U283" s="1" t="s">
-        <v>3083</v>
+        <v>3102</v>
       </c>
       <c r="V283" s="1"/>
       <c r="W283" s="1" t="s">
-        <v>3001</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="1" t="s">
-        <v>3084</v>
+        <v>3103</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>3085</v>
+        <v>3104</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D284" s="1"/>
       <c r="E284" s="1" t="s">
-        <v>3086</v>
+        <v>3105</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>741</v>
+        <v>3106</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H284" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I284" s="1"/>
+      <c r="I284" s="1" t="s">
+        <v>655</v>
+      </c>
       <c r="J284" s="1" t="s">
-        <v>3087</v>
+        <v>3107</v>
       </c>
       <c r="K284" s="1"/>
       <c r="L284" s="1">
-        <v>73000</v>
+        <v>74000</v>
       </c>
       <c r="M284" s="1" t="s">
-        <v>102</v>
+        <v>951</v>
       </c>
       <c r="N284" s="1" t="s">
-        <v>3037</v>
+        <v>3108</v>
       </c>
       <c r="O284" s="1"/>
       <c r="P284" s="1" t="s">
-        <v>411</v>
+        <v>1179</v>
       </c>
       <c r="Q284" s="1"/>
       <c r="R284" s="1" t="s">
-        <v>3088</v>
+        <v>3109</v>
       </c>
       <c r="S284" s="1" t="s">
-        <v>3089</v>
+        <v>3110</v>
       </c>
       <c r="T284" s="1" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="U284" s="1" t="s">
-        <v>3090</v>
+        <v>3111</v>
       </c>
       <c r="V284" s="1" t="s">
-        <v>3091</v>
+        <v>3112</v>
       </c>
       <c r="W284" s="1" t="s">
-        <v>2978</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="1" t="s">
-        <v>3092</v>
-[...1 lines deleted...]
-      <c r="B285" s="1"/>
+        <v>3113</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>3025</v>
+      </c>
       <c r="C285" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D285" s="1"/>
       <c r="E285" s="1" t="s">
-        <v>3093</v>
+        <v>3037</v>
       </c>
       <c r="F285" s="1" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>2175</v>
+        <v>44</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I285" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I285" s="1" t="s">
+        <v>63</v>
+      </c>
       <c r="J285" s="1" t="s">
-        <v>3094</v>
-[...1 lines deleted...]
-      <c r="K285" s="1"/>
+        <v>3114</v>
+      </c>
+      <c r="K285" s="1" t="s">
+        <v>3115</v>
+      </c>
       <c r="L285" s="1">
-        <v>33800</v>
+        <v>38100</v>
       </c>
       <c r="M285" s="1" t="s">
-        <v>3095</v>
+        <v>3116</v>
       </c>
       <c r="N285" s="1" t="s">
-        <v>3096</v>
+        <v>3041</v>
       </c>
       <c r="O285" s="1"/>
       <c r="P285" s="1" t="s">
-        <v>104</v>
+        <v>1179</v>
       </c>
       <c r="Q285" s="1"/>
       <c r="R285" s="1" t="s">
-        <v>3097</v>
+        <v>3117</v>
       </c>
       <c r="S285" s="1" t="s">
-        <v>3098</v>
+        <v>3118</v>
       </c>
       <c r="T285" s="1" t="s">
-        <v>3099</v>
+        <v>3119</v>
       </c>
       <c r="U285" s="1" t="s">
-        <v>3100</v>
-[...2 lines deleted...]
-      <c r="W285" s="1"/>
+        <v>3120</v>
+      </c>
+      <c r="V285" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="W285" s="1" t="s">
+        <v>3023</v>
+      </c>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="1" t="s">
-        <v>3101</v>
-[...1 lines deleted...]
-      <c r="B286" s="1"/>
+        <v>3122</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>3123</v>
+      </c>
       <c r="C286" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D286" s="1"/>
       <c r="E286" s="1" t="s">
-        <v>3102</v>
+        <v>3037</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>26</v>
+        <v>896</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H286" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I286" s="1"/>
       <c r="J286" s="1" t="s">
-        <v>1742</v>
-[...3 lines deleted...]
-      </c>
+        <v>3124</v>
+      </c>
+      <c r="K286" s="1"/>
       <c r="L286" s="1">
-        <v>31300</v>
+        <v>63000</v>
       </c>
       <c r="M286" s="1" t="s">
-        <v>628</v>
+        <v>3125</v>
       </c>
       <c r="N286" s="1" t="s">
-        <v>1232</v>
+        <v>3041</v>
       </c>
       <c r="O286" s="1"/>
       <c r="P286" s="1" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="Q286" s="1"/>
       <c r="R286" s="1" t="s">
-        <v>3104</v>
+        <v>2170</v>
       </c>
       <c r="S286" s="1" t="s">
-        <v>3105</v>
+        <v>3126</v>
       </c>
       <c r="T286" s="1" t="s">
-        <v>3106</v>
+        <v>3127</v>
       </c>
       <c r="U286" s="1" t="s">
-        <v>3107</v>
+        <v>3128</v>
       </c>
       <c r="V286" s="1"/>
       <c r="W286" s="1" t="s">
-        <v>3108</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="1" t="s">
-        <v>3109</v>
-[...1 lines deleted...]
-      <c r="B287" s="1"/>
+        <v>3129</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>3130</v>
+      </c>
       <c r="C287" s="1" t="s">
-        <v>112</v>
+        <v>234</v>
       </c>
       <c r="D287" s="1"/>
       <c r="E287" s="1" t="s">
-        <v>3110</v>
+        <v>3131</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>845</v>
+        <v>741</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>908</v>
+        <v>28</v>
       </c>
       <c r="I287" s="1"/>
       <c r="J287" s="1" t="s">
-        <v>3111</v>
+        <v>3132</v>
       </c>
       <c r="K287" s="1"/>
       <c r="L287" s="1">
-        <v>69100</v>
+        <v>73000</v>
       </c>
       <c r="M287" s="1" t="s">
-        <v>2047</v>
+        <v>104</v>
       </c>
       <c r="N287" s="1" t="s">
-        <v>32</v>
+        <v>3082</v>
       </c>
       <c r="O287" s="1"/>
       <c r="P287" s="1" t="s">
-        <v>33</v>
+        <v>414</v>
       </c>
       <c r="Q287" s="1"/>
       <c r="R287" s="1" t="s">
-        <v>3112</v>
+        <v>3133</v>
       </c>
       <c r="S287" s="1" t="s">
-        <v>3113</v>
+        <v>3134</v>
       </c>
       <c r="T287" s="1" t="s">
-        <v>3114</v>
+        <v>1051</v>
       </c>
       <c r="U287" s="1" t="s">
-        <v>3115</v>
+        <v>3135</v>
       </c>
       <c r="V287" s="1" t="s">
-        <v>3116</v>
+        <v>3136</v>
       </c>
       <c r="W287" s="1" t="s">
-        <v>3117</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" s="1" t="s">
-        <v>3118</v>
-[...3 lines deleted...]
-      </c>
+        <v>3137</v>
+      </c>
+      <c r="B288" s="1"/>
       <c r="C288" s="1" t="s">
-        <v>24</v>
+        <v>234</v>
       </c>
       <c r="D288" s="1"/>
       <c r="E288" s="1" t="s">
-        <v>3120</v>
+        <v>3138</v>
       </c>
       <c r="F288" s="1" t="s">
-        <v>3121</v>
+        <v>26</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>27</v>
+        <v>2216</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I288" s="1"/>
       <c r="J288" s="1" t="s">
-        <v>3122</v>
+        <v>3139</v>
       </c>
       <c r="K288" s="1"/>
       <c r="L288" s="1">
-        <v>46000</v>
+        <v>33800</v>
       </c>
       <c r="M288" s="1" t="s">
-        <v>898</v>
+        <v>3140</v>
       </c>
       <c r="N288" s="1" t="s">
-        <v>1022</v>
+        <v>3141</v>
       </c>
       <c r="O288" s="1"/>
       <c r="P288" s="1" t="s">
-        <v>3123</v>
+        <v>1179</v>
       </c>
       <c r="Q288" s="1"/>
       <c r="R288" s="1" t="s">
-        <v>3124</v>
+        <v>3142</v>
       </c>
       <c r="S288" s="1" t="s">
-        <v>3125</v>
+        <v>3143</v>
       </c>
       <c r="T288" s="1" t="s">
-        <v>3126</v>
+        <v>3144</v>
       </c>
       <c r="U288" s="1" t="s">
-        <v>3127</v>
-[...6 lines deleted...]
-      </c>
+        <v>3145</v>
+      </c>
+      <c r="V288" s="1"/>
+      <c r="W288" s="1"/>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" s="1" t="s">
-        <v>3130</v>
-[...3 lines deleted...]
-      </c>
+        <v>3146</v>
+      </c>
+      <c r="B289" s="1"/>
       <c r="C289" s="1" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="D289" s="1"/>
-      <c r="E289" s="1"/>
+      <c r="E289" s="1" t="s">
+        <v>3147</v>
+      </c>
       <c r="F289" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="I289" s="1"/>
       <c r="J289" s="1" t="s">
-        <v>3132</v>
+        <v>1773</v>
       </c>
       <c r="K289" s="1" t="s">
-        <v>3133</v>
+        <v>3148</v>
       </c>
       <c r="L289" s="1">
-        <v>34064</v>
+        <v>31300</v>
       </c>
       <c r="M289" s="1" t="s">
-        <v>439</v>
+        <v>630</v>
       </c>
       <c r="N289" s="1" t="s">
-        <v>141</v>
+        <v>1245</v>
       </c>
       <c r="O289" s="1"/>
       <c r="P289" s="1" t="s">
-        <v>149</v>
+        <v>33</v>
       </c>
       <c r="Q289" s="1"/>
-      <c r="R289" s="1"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R289" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="S289" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="T289" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="U289" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="V289" s="1"/>
       <c r="W289" s="1" t="s">
-        <v>3135</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" s="1" t="s">
-        <v>3136</v>
+        <v>3154</v>
       </c>
       <c r="B290" s="1"/>
       <c r="C290" s="1" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D290" s="1"/>
       <c r="E290" s="1" t="s">
-        <v>3137</v>
+        <v>3155</v>
       </c>
       <c r="F290" s="1" t="s">
-        <v>26</v>
+        <v>846</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>28</v>
+        <v>920</v>
       </c>
       <c r="I290" s="1"/>
       <c r="J290" s="1" t="s">
-        <v>3138</v>
+        <v>3156</v>
       </c>
       <c r="K290" s="1"/>
       <c r="L290" s="1">
-        <v>48400</v>
+        <v>69100</v>
       </c>
       <c r="M290" s="1" t="s">
-        <v>3139</v>
+        <v>2077</v>
       </c>
       <c r="N290" s="1" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="O290" s="1"/>
       <c r="P290" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q290" s="1"/>
       <c r="R290" s="1" t="s">
-        <v>685</v>
+        <v>3157</v>
       </c>
       <c r="S290" s="1" t="s">
-        <v>3140</v>
+        <v>3158</v>
       </c>
       <c r="T290" s="1" t="s">
-        <v>3141</v>
+        <v>3159</v>
       </c>
       <c r="U290" s="1" t="s">
-        <v>3142</v>
-[...1 lines deleted...]
-      <c r="V290" s="1"/>
+        <v>3160</v>
+      </c>
+      <c r="V290" s="1" t="s">
+        <v>3161</v>
+      </c>
       <c r="W290" s="1" t="s">
-        <v>3143</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" s="1" t="s">
-        <v>3144</v>
-[...1 lines deleted...]
-      <c r="B291" s="1"/>
+        <v>3163</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>3164</v>
+      </c>
       <c r="C291" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D291" s="1"/>
       <c r="E291" s="1" t="s">
-        <v>3145</v>
+        <v>3165</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>1711</v>
+        <v>3166</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H291" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I291" s="1"/>
+      <c r="I291" s="1" t="s">
+        <v>2611</v>
+      </c>
       <c r="J291" s="1" t="s">
-        <v>3146</v>
+        <v>3167</v>
       </c>
       <c r="K291" s="1"/>
       <c r="L291" s="1">
-        <v>48400</v>
+        <v>46000</v>
       </c>
       <c r="M291" s="1" t="s">
-        <v>3147</v>
+        <v>910</v>
       </c>
       <c r="N291" s="1" t="s">
-        <v>3148</v>
+        <v>1034</v>
       </c>
       <c r="O291" s="1"/>
       <c r="P291" s="1" t="s">
-        <v>568</v>
+        <v>3168</v>
       </c>
       <c r="Q291" s="1"/>
-      <c r="R291" s="1"/>
-[...2 lines deleted...]
-      <c r="U291" s="1"/>
+      <c r="R291" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="S291" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="T291" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="U291" s="1" t="s">
+        <v>3172</v>
+      </c>
       <c r="V291" s="1" t="s">
-        <v>3149</v>
+        <v>3173</v>
       </c>
       <c r="W291" s="1" t="s">
-        <v>3150</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="1" t="s">
-        <v>3151</v>
+        <v>3175</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>3152</v>
+        <v>3176</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>60</v>
+        <v>159</v>
       </c>
       <c r="D292" s="1"/>
-      <c r="E292" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E292" s="1"/>
       <c r="F292" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H292" s="1" t="s">
-        <v>952</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I292" s="1"/>
       <c r="J292" s="1" t="s">
-        <v>3155</v>
-[...1 lines deleted...]
-      <c r="K292" s="1"/>
+        <v>3177</v>
+      </c>
+      <c r="K292" s="1" t="s">
+        <v>3178</v>
+      </c>
       <c r="L292" s="1">
-        <v>74100</v>
+        <v>34064</v>
       </c>
       <c r="M292" s="1" t="s">
-        <v>3156</v>
+        <v>442</v>
       </c>
       <c r="N292" s="1" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="O292" s="1"/>
       <c r="P292" s="1" t="s">
-        <v>603</v>
+        <v>151</v>
       </c>
       <c r="Q292" s="1"/>
-      <c r="R292" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R292" s="1"/>
+      <c r="S292" s="1"/>
+      <c r="T292" s="1"/>
+      <c r="U292" s="1"/>
       <c r="V292" s="1" t="s">
-        <v>3160</v>
-[...1 lines deleted...]
-      <c r="W292" s="1"/>
+        <v>3179</v>
+      </c>
+      <c r="W292" s="1" t="s">
+        <v>3180</v>
+      </c>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" s="1" t="s">
-        <v>3161</v>
+        <v>3181</v>
       </c>
       <c r="B293" s="1"/>
       <c r="C293" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D293" s="1"/>
       <c r="E293" s="1" t="s">
-        <v>3162</v>
+        <v>3182</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>340</v>
+        <v>26</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="I293" s="1"/>
       <c r="J293" s="1" t="s">
-        <v>3163</v>
+        <v>3183</v>
       </c>
       <c r="K293" s="1"/>
       <c r="L293" s="1">
-        <v>30580</v>
+        <v>48400</v>
       </c>
       <c r="M293" s="1" t="s">
-        <v>3164</v>
+        <v>3184</v>
       </c>
       <c r="N293" s="1" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="O293" s="1"/>
       <c r="P293" s="1" t="s">
-        <v>3166</v>
+        <v>33</v>
       </c>
       <c r="Q293" s="1"/>
       <c r="R293" s="1" t="s">
-        <v>3167</v>
+        <v>686</v>
       </c>
       <c r="S293" s="1" t="s">
-        <v>3168</v>
+        <v>3185</v>
       </c>
       <c r="T293" s="1" t="s">
-        <v>3169</v>
+        <v>3186</v>
       </c>
       <c r="U293" s="1" t="s">
-        <v>3170</v>
-[...3 lines deleted...]
-      </c>
+        <v>3187</v>
+      </c>
+      <c r="V293" s="1"/>
       <c r="W293" s="1" t="s">
-        <v>3172</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="1" t="s">
-        <v>3173</v>
+        <v>3189</v>
       </c>
       <c r="B294" s="1"/>
       <c r="C294" s="1" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D294" s="1"/>
       <c r="E294" s="1" t="s">
-        <v>3174</v>
+        <v>3190</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>92</v>
+        <v>1742</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H294" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I294" s="1"/>
       <c r="J294" s="1" t="s">
-        <v>3176</v>
+        <v>3191</v>
       </c>
       <c r="K294" s="1"/>
       <c r="L294" s="1">
-        <v>69007</v>
+        <v>48400</v>
       </c>
       <c r="M294" s="1" t="s">
-        <v>195</v>
+        <v>3192</v>
       </c>
       <c r="N294" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>3193</v>
+      </c>
+      <c r="O294" s="1"/>
       <c r="P294" s="1" t="s">
-        <v>33</v>
-[...16 lines deleted...]
-      <c r="V294" s="1"/>
+        <v>570</v>
+      </c>
+      <c r="Q294" s="1"/>
+      <c r="R294" s="1"/>
+      <c r="S294" s="1"/>
+      <c r="T294" s="1"/>
+      <c r="U294" s="1"/>
+      <c r="V294" s="1" t="s">
+        <v>3194</v>
+      </c>
       <c r="W294" s="1" t="s">
-        <v>3182</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="1" t="s">
-        <v>3183</v>
+        <v>3196</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>3184</v>
+        <v>3197</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D295" s="1"/>
       <c r="E295" s="1" t="s">
-        <v>3185</v>
+        <v>3198</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>2410</v>
+        <v>26</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>3186</v>
-[...1 lines deleted...]
-      <c r="I295" s="1"/>
+        <v>964</v>
+      </c>
+      <c r="I295" s="1" t="s">
+        <v>3199</v>
+      </c>
       <c r="J295" s="1" t="s">
-        <v>3187</v>
+        <v>3200</v>
       </c>
       <c r="K295" s="1"/>
       <c r="L295" s="1">
-        <v>38710</v>
+        <v>74100</v>
       </c>
       <c r="M295" s="1" t="s">
-        <v>3188</v>
+        <v>3201</v>
       </c>
       <c r="N295" s="1" t="s">
-        <v>3189</v>
+        <v>32</v>
       </c>
       <c r="O295" s="1"/>
       <c r="P295" s="1" t="s">
-        <v>411</v>
+        <v>605</v>
       </c>
       <c r="Q295" s="1"/>
       <c r="R295" s="1" t="s">
-        <v>2370</v>
+        <v>1850</v>
       </c>
       <c r="S295" s="1" t="s">
-        <v>3190</v>
+        <v>3202</v>
       </c>
       <c r="T295" s="1" t="s">
-        <v>36</v>
+        <v>3203</v>
       </c>
       <c r="U295" s="1" t="s">
-        <v>3191</v>
-[...4 lines deleted...]
-      </c>
+        <v>3204</v>
+      </c>
+      <c r="V295" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="1" t="s">
-        <v>3193</v>
-[...3 lines deleted...]
-      </c>
+        <v>3206</v>
+      </c>
+      <c r="B296" s="1"/>
       <c r="C296" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D296" s="1"/>
       <c r="E296" s="1" t="s">
-        <v>3195</v>
+        <v>3207</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>1419</v>
+        <v>342</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H296" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I296" s="1"/>
       <c r="J296" s="1" t="s">
-        <v>3196</v>
+        <v>3208</v>
       </c>
       <c r="K296" s="1"/>
       <c r="L296" s="1">
-        <v>31200</v>
+        <v>30580</v>
       </c>
       <c r="M296" s="1" t="s">
-        <v>447</v>
+        <v>3209</v>
       </c>
       <c r="N296" s="1" t="s">
-        <v>3197</v>
-[...1 lines deleted...]
-      <c r="O296" s="1"/>
+        <v>67</v>
+      </c>
+      <c r="O296" s="1" t="s">
+        <v>3210</v>
+      </c>
       <c r="P296" s="1" t="s">
-        <v>411</v>
+        <v>3211</v>
       </c>
       <c r="Q296" s="1"/>
       <c r="R296" s="1" t="s">
-        <v>3198</v>
+        <v>3212</v>
       </c>
       <c r="S296" s="1" t="s">
-        <v>3199</v>
+        <v>3213</v>
       </c>
       <c r="T296" s="1" t="s">
-        <v>787</v>
+        <v>3214</v>
       </c>
       <c r="U296" s="1" t="s">
-        <v>3200</v>
+        <v>3215</v>
       </c>
       <c r="V296" s="1" t="s">
-        <v>3201</v>
+        <v>3216</v>
       </c>
       <c r="W296" s="1" t="s">
-        <v>3202</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="1" t="s">
-        <v>3203</v>
-[...3 lines deleted...]
-      </c>
+        <v>3218</v>
+      </c>
+      <c r="B297" s="1"/>
       <c r="C297" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D297" s="1"/>
       <c r="E297" s="1" t="s">
-        <v>3205</v>
+        <v>3219</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>762</v>
+        <v>92</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H297" s="1" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I297" s="1" t="s">
-        <v>3206</v>
+        <v>3220</v>
       </c>
       <c r="J297" s="1" t="s">
-        <v>3207</v>
+        <v>3221</v>
       </c>
       <c r="K297" s="1"/>
       <c r="L297" s="1">
-        <v>26100</v>
+        <v>69007</v>
       </c>
       <c r="M297" s="1" t="s">
-        <v>3208</v>
+        <v>196</v>
       </c>
       <c r="N297" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O297" s="1"/>
+      <c r="O297" s="1" t="s">
+        <v>3222</v>
+      </c>
       <c r="P297" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q297" s="1"/>
+      <c r="Q297" s="1" t="s">
+        <v>3223</v>
+      </c>
       <c r="R297" s="1" t="s">
-        <v>372</v>
+        <v>2284</v>
       </c>
       <c r="S297" s="1" t="s">
-        <v>373</v>
+        <v>3224</v>
       </c>
       <c r="T297" s="1" t="s">
-        <v>840</v>
+        <v>3225</v>
       </c>
       <c r="U297" s="1" t="s">
-        <v>3209</v>
-[...3 lines deleted...]
-      </c>
+        <v>3226</v>
+      </c>
+      <c r="V297" s="1"/>
       <c r="W297" s="1" t="s">
-        <v>3211</v>
+        <v>3227</v>
       </c>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="1" t="s">
-        <v>3212</v>
+        <v>3228</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>3213</v>
+        <v>3229</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D298" s="1"/>
       <c r="E298" s="1" t="s">
-        <v>3214</v>
+        <v>3230</v>
       </c>
       <c r="F298" s="1" t="s">
-        <v>693</v>
+        <v>1366</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H298" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>3231</v>
+      </c>
+      <c r="I298" s="1"/>
       <c r="J298" s="1" t="s">
-        <v>3216</v>
+        <v>3232</v>
       </c>
       <c r="K298" s="1"/>
       <c r="L298" s="1">
-        <v>63200</v>
+        <v>38710</v>
       </c>
       <c r="M298" s="1" t="s">
-        <v>3217</v>
+        <v>3233</v>
       </c>
       <c r="N298" s="1" t="s">
-        <v>3218</v>
+        <v>3234</v>
       </c>
       <c r="O298" s="1"/>
       <c r="P298" s="1" t="s">
-        <v>2822</v>
-[...3 lines deleted...]
-      </c>
+        <v>414</v>
+      </c>
+      <c r="Q298" s="1"/>
       <c r="R298" s="1" t="s">
-        <v>685</v>
+        <v>2404</v>
       </c>
       <c r="S298" s="1" t="s">
-        <v>3220</v>
+        <v>3235</v>
       </c>
       <c r="T298" s="1" t="s">
         <v>36</v>
       </c>
       <c r="U298" s="1" t="s">
-        <v>3221</v>
-[...3 lines deleted...]
-      </c>
+        <v>3236</v>
+      </c>
+      <c r="V298" s="1"/>
       <c r="W298" s="1" t="s">
-        <v>3223</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="1" t="s">
-        <v>3224</v>
+        <v>3238</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>3225</v>
+        <v>3239</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>233</v>
+        <v>24</v>
       </c>
       <c r="D299" s="1"/>
       <c r="E299" s="1" t="s">
-        <v>3226</v>
+        <v>3240</v>
       </c>
       <c r="F299" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G299" s="1"/>
+        <v>1448</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="H299" s="1" t="s">
-        <v>256</v>
+        <v>93</v>
       </c>
       <c r="I299" s="1" t="s">
-        <v>3227</v>
+        <v>27</v>
       </c>
       <c r="J299" s="1" t="s">
-        <v>3228</v>
+        <v>3241</v>
       </c>
       <c r="K299" s="1"/>
       <c r="L299" s="1">
-        <v>75010</v>
+        <v>31200</v>
       </c>
       <c r="M299" s="1" t="s">
-        <v>2725</v>
+        <v>450</v>
       </c>
       <c r="N299" s="1" t="s">
-        <v>394</v>
+        <v>3242</v>
       </c>
       <c r="O299" s="1"/>
       <c r="P299" s="1" t="s">
-        <v>33</v>
+        <v>414</v>
       </c>
       <c r="Q299" s="1"/>
       <c r="R299" s="1" t="s">
-        <v>3229</v>
+        <v>3243</v>
       </c>
       <c r="S299" s="1" t="s">
-        <v>3230</v>
+        <v>3244</v>
       </c>
       <c r="T299" s="1" t="s">
-        <v>3231</v>
+        <v>725</v>
       </c>
       <c r="U299" s="1" t="s">
-        <v>3232</v>
+        <v>3245</v>
       </c>
       <c r="V299" s="1" t="s">
-        <v>3233</v>
+        <v>3246</v>
       </c>
       <c r="W299" s="1" t="s">
-        <v>3234</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="1" t="s">
-        <v>3235</v>
+        <v>3248</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>3236</v>
+        <v>3249</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D300" s="1"/>
       <c r="E300" s="1" t="s">
-        <v>3237</v>
+        <v>3250</v>
       </c>
       <c r="F300" s="1" t="s">
-        <v>26</v>
+        <v>764</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H300" s="1" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="I300" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I300" s="1" t="s">
+        <v>3251</v>
+      </c>
       <c r="J300" s="1" t="s">
-        <v>3238</v>
+        <v>3252</v>
       </c>
       <c r="K300" s="1"/>
       <c r="L300" s="1">
-        <v>34000</v>
+        <v>26100</v>
       </c>
       <c r="M300" s="1" t="s">
-        <v>439</v>
+        <v>3253</v>
       </c>
       <c r="N300" s="1" t="s">
-        <v>3239</v>
+        <v>32</v>
       </c>
       <c r="O300" s="1"/>
       <c r="P300" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q300" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q300" s="1"/>
       <c r="R300" s="1" t="s">
-        <v>3241</v>
+        <v>374</v>
       </c>
       <c r="S300" s="1" t="s">
-        <v>3242</v>
+        <v>375</v>
       </c>
       <c r="T300" s="1" t="s">
-        <v>3243</v>
+        <v>841</v>
       </c>
       <c r="U300" s="1" t="s">
-        <v>3244</v>
+        <v>3254</v>
       </c>
       <c r="V300" s="1" t="s">
-        <v>3245</v>
+        <v>3255</v>
       </c>
       <c r="W300" s="1" t="s">
-        <v>3246</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="1" t="s">
-        <v>3247</v>
-[...1 lines deleted...]
-      <c r="B301" s="1"/>
+        <v>3257</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>3258</v>
+      </c>
       <c r="C301" s="1" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D301" s="1"/>
       <c r="E301" s="1" t="s">
-        <v>3248</v>
+        <v>3259</v>
       </c>
       <c r="F301" s="1" t="s">
-        <v>340</v>
+        <v>694</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H301" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I301" s="1" t="s">
-        <v>3249</v>
+        <v>3260</v>
       </c>
       <c r="J301" s="1" t="s">
-        <v>3250</v>
+        <v>3261</v>
       </c>
       <c r="K301" s="1"/>
       <c r="L301" s="1">
-        <v>74920</v>
+        <v>63200</v>
       </c>
       <c r="M301" s="1" t="s">
-        <v>3251</v>
+        <v>3262</v>
       </c>
       <c r="N301" s="1" t="s">
-        <v>3252</v>
+        <v>3263</v>
       </c>
       <c r="O301" s="1"/>
       <c r="P301" s="1" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="Q301" s="1"/>
+        <v>2854</v>
+      </c>
+      <c r="Q301" s="1" t="s">
+        <v>3264</v>
+      </c>
       <c r="R301" s="1" t="s">
-        <v>657</v>
+        <v>686</v>
       </c>
       <c r="S301" s="1" t="s">
-        <v>658</v>
-[...1 lines deleted...]
-      <c r="T301" s="1"/>
+        <v>3265</v>
+      </c>
+      <c r="T301" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="U301" s="1" t="s">
-        <v>3253</v>
-[...1 lines deleted...]
-      <c r="V301" s="1"/>
+        <v>3266</v>
+      </c>
+      <c r="V301" s="1" t="s">
+        <v>3267</v>
+      </c>
       <c r="W301" s="1" t="s">
-        <v>3254</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="1" t="s">
-        <v>3255</v>
-[...1 lines deleted...]
-      <c r="B302" s="1"/>
+        <v>3269</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>3270</v>
+      </c>
       <c r="C302" s="1" t="s">
-        <v>24</v>
+        <v>234</v>
       </c>
       <c r="D302" s="1"/>
       <c r="E302" s="1" t="s">
-        <v>3256</v>
+        <v>3271</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G302" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G302" s="1"/>
       <c r="H302" s="1" t="s">
-        <v>28</v>
+        <v>257</v>
       </c>
       <c r="I302" s="1" t="s">
-        <v>453</v>
+        <v>3272</v>
       </c>
       <c r="J302" s="1" t="s">
-        <v>3257</v>
+        <v>3273</v>
       </c>
       <c r="K302" s="1"/>
       <c r="L302" s="1">
-        <v>48100</v>
+        <v>75010</v>
       </c>
       <c r="M302" s="1" t="s">
-        <v>3258</v>
+        <v>2757</v>
       </c>
       <c r="N302" s="1" t="s">
-        <v>32</v>
+        <v>397</v>
       </c>
       <c r="O302" s="1"/>
       <c r="P302" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q302" s="1"/>
       <c r="R302" s="1" t="s">
-        <v>3259</v>
+        <v>3274</v>
       </c>
       <c r="S302" s="1" t="s">
-        <v>3260</v>
+        <v>3275</v>
       </c>
       <c r="T302" s="1" t="s">
-        <v>3261</v>
+        <v>3276</v>
       </c>
       <c r="U302" s="1" t="s">
-        <v>3262</v>
+        <v>3277</v>
       </c>
       <c r="V302" s="1" t="s">
-        <v>3263</v>
+        <v>3278</v>
       </c>
       <c r="W302" s="1" t="s">
-        <v>3264</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="1" t="s">
-        <v>3265</v>
-[...1 lines deleted...]
-      <c r="B303" s="1"/>
+        <v>3280</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>3281</v>
+      </c>
       <c r="C303" s="1" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="D303" s="1"/>
       <c r="E303" s="1" t="s">
-        <v>3266</v>
+        <v>3282</v>
       </c>
       <c r="F303" s="1" t="s">
-        <v>3267</v>
+        <v>26</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I303" s="1"/>
       <c r="J303" s="1" t="s">
-        <v>3163</v>
+        <v>3283</v>
       </c>
       <c r="K303" s="1"/>
       <c r="L303" s="1">
-        <v>30580</v>
+        <v>34000</v>
       </c>
       <c r="M303" s="1" t="s">
-        <v>3164</v>
+        <v>442</v>
       </c>
       <c r="N303" s="1" t="s">
-        <v>67</v>
+        <v>3284</v>
       </c>
       <c r="O303" s="1"/>
       <c r="P303" s="1" t="s">
-        <v>3269</v>
-[...1 lines deleted...]
-      <c r="Q303" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="Q303" s="1" t="s">
+        <v>3285</v>
+      </c>
       <c r="R303" s="1" t="s">
-        <v>3167</v>
+        <v>3286</v>
       </c>
       <c r="S303" s="1" t="s">
-        <v>3168</v>
+        <v>3287</v>
       </c>
       <c r="T303" s="1" t="s">
-        <v>318</v>
+        <v>3288</v>
       </c>
       <c r="U303" s="1" t="s">
-        <v>3170</v>
+        <v>3289</v>
       </c>
       <c r="V303" s="1" t="s">
-        <v>3171</v>
+        <v>3290</v>
       </c>
       <c r="W303" s="1" t="s">
-        <v>3270</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="1" t="s">
-        <v>3271</v>
+        <v>3292</v>
       </c>
       <c r="B304" s="1"/>
       <c r="C304" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D304" s="1"/>
       <c r="E304" s="1" t="s">
-        <v>3272</v>
+        <v>3293</v>
       </c>
       <c r="F304" s="1" t="s">
-        <v>3273</v>
+        <v>342</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H304" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I304" s="1"/>
+      <c r="I304" s="1" t="s">
+        <v>3294</v>
+      </c>
       <c r="J304" s="1" t="s">
-        <v>3274</v>
+        <v>3295</v>
       </c>
       <c r="K304" s="1"/>
       <c r="L304" s="1">
-        <v>26300</v>
+        <v>74920</v>
       </c>
       <c r="M304" s="1" t="s">
-        <v>3275</v>
+        <v>3296</v>
       </c>
       <c r="N304" s="1" t="s">
-        <v>3276</v>
+        <v>3297</v>
       </c>
       <c r="O304" s="1"/>
       <c r="P304" s="1" t="s">
-        <v>2868</v>
+        <v>151</v>
       </c>
       <c r="Q304" s="1"/>
       <c r="R304" s="1" t="s">
-        <v>1618</v>
+        <v>659</v>
       </c>
       <c r="S304" s="1" t="s">
-        <v>2157</v>
-[...3 lines deleted...]
-      </c>
+        <v>660</v>
+      </c>
+      <c r="T304" s="1"/>
       <c r="U304" s="1" t="s">
-        <v>3278</v>
-[...3 lines deleted...]
-      </c>
+        <v>3298</v>
+      </c>
+      <c r="V304" s="1"/>
       <c r="W304" s="1" t="s">
-        <v>3280</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="1" t="s">
-        <v>3281</v>
+        <v>3300</v>
       </c>
       <c r="B305" s="1"/>
       <c r="C305" s="1" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D305" s="1"/>
       <c r="E305" s="1" t="s">
-        <v>3283</v>
+        <v>3301</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>2081</v>
+        <v>26</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H305" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I305" s="1" t="s">
-        <v>3284</v>
+        <v>456</v>
       </c>
       <c r="J305" s="1" t="s">
-        <v>3285</v>
+        <v>3302</v>
       </c>
       <c r="K305" s="1"/>
-      <c r="L305" s="1" t="s">
-        <v>3286</v>
+      <c r="L305" s="1">
+        <v>48100</v>
       </c>
       <c r="M305" s="1" t="s">
-        <v>3287</v>
+        <v>3303</v>
       </c>
       <c r="N305" s="1" t="s">
-        <v>1088</v>
+        <v>32</v>
       </c>
       <c r="O305" s="1"/>
       <c r="P305" s="1" t="s">
-        <v>2390</v>
+        <v>33</v>
       </c>
       <c r="Q305" s="1"/>
       <c r="R305" s="1" t="s">
-        <v>3288</v>
+        <v>3304</v>
       </c>
       <c r="S305" s="1" t="s">
-        <v>3289</v>
+        <v>3305</v>
       </c>
       <c r="T305" s="1" t="s">
-        <v>3290</v>
+        <v>3306</v>
       </c>
       <c r="U305" s="1" t="s">
-        <v>3291</v>
-[...1 lines deleted...]
-      <c r="V305" s="1"/>
+        <v>3307</v>
+      </c>
+      <c r="V305" s="1" t="s">
+        <v>3308</v>
+      </c>
       <c r="W305" s="1" t="s">
-        <v>3292</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="1" t="s">
-        <v>3293</v>
-[...3 lines deleted...]
-      </c>
+        <v>3310</v>
+      </c>
+      <c r="B306" s="1"/>
       <c r="C306" s="1" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="D306" s="1"/>
       <c r="E306" s="1" t="s">
-        <v>3295</v>
+        <v>3311</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>26</v>
+        <v>3312</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>93</v>
+        <v>222</v>
       </c>
       <c r="I306" s="1" t="s">
-        <v>46</v>
+        <v>3313</v>
       </c>
       <c r="J306" s="1" t="s">
-        <v>1244</v>
+        <v>3208</v>
       </c>
       <c r="K306" s="1"/>
       <c r="L306" s="1">
-        <v>69007</v>
+        <v>30580</v>
       </c>
       <c r="M306" s="1" t="s">
-        <v>195</v>
+        <v>3209</v>
       </c>
       <c r="N306" s="1" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="O306" s="1"/>
       <c r="P306" s="1" t="s">
-        <v>3296</v>
+        <v>3314</v>
       </c>
       <c r="Q306" s="1"/>
       <c r="R306" s="1" t="s">
-        <v>3294</v>
+        <v>3212</v>
       </c>
       <c r="S306" s="1" t="s">
-        <v>3297</v>
-[...1 lines deleted...]
-      <c r="T306" s="1"/>
+        <v>3213</v>
+      </c>
+      <c r="T306" s="1" t="s">
+        <v>320</v>
+      </c>
       <c r="U306" s="1" t="s">
-        <v>3298</v>
+        <v>3215</v>
       </c>
       <c r="V306" s="1" t="s">
-        <v>3299</v>
+        <v>3216</v>
       </c>
       <c r="W306" s="1" t="s">
-        <v>3300</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="1" t="s">
-        <v>3301</v>
-[...3 lines deleted...]
-      </c>
+        <v>3316</v>
+      </c>
+      <c r="B307" s="1"/>
       <c r="C307" s="1" t="s">
-        <v>219</v>
+        <v>90</v>
       </c>
       <c r="D307" s="1"/>
       <c r="E307" s="1" t="s">
-        <v>3303</v>
+        <v>3317</v>
       </c>
       <c r="F307" s="1" t="s">
-        <v>3304</v>
+        <v>3318</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>952</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I307" s="1"/>
       <c r="J307" s="1" t="s">
-        <v>3306</v>
+        <v>3319</v>
       </c>
       <c r="K307" s="1"/>
       <c r="L307" s="1">
-        <v>42300</v>
+        <v>26300</v>
       </c>
       <c r="M307" s="1" t="s">
-        <v>2474</v>
+        <v>3320</v>
       </c>
       <c r="N307" s="1" t="s">
-        <v>2632</v>
+        <v>1371</v>
       </c>
       <c r="O307" s="1"/>
       <c r="P307" s="1" t="s">
-        <v>3307</v>
-[...3 lines deleted...]
-      </c>
+        <v>2899</v>
+      </c>
+      <c r="Q307" s="1"/>
       <c r="R307" s="1" t="s">
-        <v>3309</v>
+        <v>1649</v>
       </c>
       <c r="S307" s="1" t="s">
-        <v>3310</v>
+        <v>2198</v>
       </c>
       <c r="T307" s="1" t="s">
-        <v>3311</v>
+        <v>3321</v>
       </c>
       <c r="U307" s="1" t="s">
-        <v>3312</v>
+        <v>3322</v>
       </c>
       <c r="V307" s="1" t="s">
-        <v>3313</v>
+        <v>3323</v>
       </c>
       <c r="W307" s="1" t="s">
-        <v>3314</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="1" t="s">
-        <v>3315</v>
-[...3 lines deleted...]
-      </c>
+        <v>3325</v>
+      </c>
+      <c r="B308" s="1"/>
       <c r="C308" s="1" t="s">
-        <v>157</v>
+        <v>114</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>3317</v>
+        <v>3326</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>3318</v>
+        <v>3327</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>3319</v>
+        <v>2122</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H308" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I308" s="1"/>
+      <c r="I308" s="1" t="s">
+        <v>3328</v>
+      </c>
       <c r="J308" s="1" t="s">
-        <v>3320</v>
+        <v>3329</v>
       </c>
       <c r="K308" s="1"/>
-      <c r="L308" s="1">
-        <v>38000</v>
+      <c r="L308" s="1" t="s">
+        <v>3330</v>
       </c>
       <c r="M308" s="1" t="s">
-        <v>2561</v>
+        <v>3331</v>
       </c>
       <c r="N308" s="1" t="s">
-        <v>32</v>
+        <v>1100</v>
       </c>
       <c r="O308" s="1"/>
       <c r="P308" s="1" t="s">
-        <v>1147</v>
+        <v>2424</v>
       </c>
       <c r="Q308" s="1"/>
       <c r="R308" s="1" t="s">
-        <v>3321</v>
+        <v>3332</v>
       </c>
       <c r="S308" s="1" t="s">
-        <v>3322</v>
+        <v>3333</v>
       </c>
       <c r="T308" s="1" t="s">
-        <v>3323</v>
+        <v>3334</v>
       </c>
       <c r="U308" s="1" t="s">
-        <v>3324</v>
-[...3 lines deleted...]
-      </c>
+        <v>3335</v>
+      </c>
+      <c r="V308" s="1"/>
       <c r="W308" s="1" t="s">
-        <v>3326</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="1" t="s">
-        <v>3327</v>
-[...1 lines deleted...]
-      <c r="B309" s="1"/>
+        <v>3337</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>3338</v>
+      </c>
       <c r="C309" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D309" s="1"/>
       <c r="E309" s="1" t="s">
-        <v>3328</v>
+        <v>3339</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I309" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="I309" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="J309" s="1" t="s">
-        <v>3329</v>
+        <v>1257</v>
       </c>
       <c r="K309" s="1"/>
       <c r="L309" s="1">
-        <v>30110</v>
+        <v>69007</v>
       </c>
       <c r="M309" s="1" t="s">
-        <v>3330</v>
+        <v>196</v>
       </c>
       <c r="N309" s="1" t="s">
-        <v>3331</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O309" s="1"/>
       <c r="P309" s="1" t="s">
-        <v>33</v>
+        <v>3340</v>
       </c>
       <c r="Q309" s="1"/>
-      <c r="R309" s="1"/>
-      <c r="S309" s="1"/>
+      <c r="R309" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="S309" s="1" t="s">
+        <v>3341</v>
+      </c>
       <c r="T309" s="1"/>
-      <c r="U309" s="1"/>
+      <c r="U309" s="1" t="s">
+        <v>3342</v>
+      </c>
       <c r="V309" s="1" t="s">
-        <v>3333</v>
+        <v>3343</v>
       </c>
       <c r="W309" s="1" t="s">
-        <v>3334</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="1" t="s">
-        <v>3335</v>
+        <v>3345</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>3336</v>
+        <v>3346</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
       <c r="D310" s="1"/>
       <c r="E310" s="1" t="s">
-        <v>3337</v>
+        <v>3347</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>762</v>
+        <v>3348</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>28</v>
+        <v>964</v>
       </c>
       <c r="I310" s="1" t="s">
-        <v>63</v>
+        <v>3349</v>
       </c>
       <c r="J310" s="1" t="s">
-        <v>2560</v>
+        <v>3350</v>
       </c>
       <c r="K310" s="1"/>
       <c r="L310" s="1">
-        <v>38000</v>
+        <v>42300</v>
       </c>
       <c r="M310" s="1" t="s">
-        <v>1156</v>
+        <v>2507</v>
       </c>
       <c r="N310" s="1" t="s">
-        <v>67</v>
+        <v>2665</v>
       </c>
       <c r="O310" s="1"/>
       <c r="P310" s="1" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="Q310" s="1"/>
+        <v>3351</v>
+      </c>
+      <c r="Q310" s="1" t="s">
+        <v>3352</v>
+      </c>
       <c r="R310" s="1" t="s">
-        <v>3338</v>
+        <v>3353</v>
       </c>
       <c r="S310" s="1" t="s">
-        <v>3339</v>
+        <v>3354</v>
       </c>
       <c r="T310" s="1" t="s">
-        <v>3340</v>
+        <v>3355</v>
       </c>
       <c r="U310" s="1" t="s">
-        <v>3341</v>
+        <v>3356</v>
       </c>
       <c r="V310" s="1" t="s">
-        <v>3342</v>
+        <v>3357</v>
       </c>
       <c r="W310" s="1" t="s">
-        <v>3343</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="1" t="s">
-        <v>3344</v>
-[...1 lines deleted...]
-      <c r="B311" s="1"/>
+        <v>3359</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>3360</v>
+      </c>
       <c r="C311" s="1" t="s">
-        <v>960</v>
-[...1 lines deleted...]
-      <c r="D311" s="1"/>
+        <v>159</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>3361</v>
+      </c>
       <c r="E311" s="1" t="s">
-        <v>3345</v>
+        <v>3362</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>128</v>
+        <v>3363</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="I311" s="1"/>
       <c r="J311" s="1" t="s">
-        <v>3346</v>
+        <v>3364</v>
       </c>
       <c r="K311" s="1"/>
       <c r="L311" s="1">
-        <v>34295</v>
+        <v>38000</v>
       </c>
       <c r="M311" s="1" t="s">
-        <v>147</v>
+        <v>2594</v>
       </c>
       <c r="N311" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O311" s="1"/>
       <c r="P311" s="1" t="s">
-        <v>149</v>
+        <v>1159</v>
       </c>
       <c r="Q311" s="1"/>
-      <c r="R311" s="1"/>
-[...2 lines deleted...]
-      <c r="U311" s="1"/>
+      <c r="R311" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="S311" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="T311" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="U311" s="1" t="s">
+        <v>3368</v>
+      </c>
       <c r="V311" s="1" t="s">
-        <v>3347</v>
+        <v>3369</v>
       </c>
       <c r="W311" s="1" t="s">
-        <v>3348</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="1" t="s">
-        <v>3349</v>
-[...3 lines deleted...]
-      </c>
+        <v>3371</v>
+      </c>
+      <c r="B312" s="1"/>
       <c r="C312" s="1" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="D312" s="1"/>
       <c r="E312" s="1" t="s">
-        <v>3351</v>
+        <v>3372</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>3352</v>
+        <v>116</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H312" s="1" t="s">
-        <v>256</v>
+        <v>28</v>
       </c>
       <c r="I312" s="1"/>
       <c r="J312" s="1" t="s">
-        <v>3353</v>
+        <v>3373</v>
       </c>
       <c r="K312" s="1"/>
       <c r="L312" s="1">
-        <v>31200</v>
+        <v>30110</v>
       </c>
       <c r="M312" s="1" t="s">
-        <v>628</v>
+        <v>3374</v>
       </c>
       <c r="N312" s="1" t="s">
-        <v>1423</v>
-[...1 lines deleted...]
-      <c r="O312" s="1"/>
+        <v>3375</v>
+      </c>
+      <c r="O312" s="1" t="s">
+        <v>3376</v>
+      </c>
       <c r="P312" s="1" t="s">
-        <v>877</v>
+        <v>33</v>
       </c>
       <c r="Q312" s="1"/>
-      <c r="R312" s="1" t="s">
-[...12 lines deleted...]
-      <c r="W312" s="1"/>
+      <c r="R312" s="1"/>
+      <c r="S312" s="1"/>
+      <c r="T312" s="1"/>
+      <c r="U312" s="1"/>
+      <c r="V312" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="W312" s="1" t="s">
+        <v>3378</v>
+      </c>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="1" t="s">
-        <v>3358</v>
+        <v>3379</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>3359</v>
+        <v>3380</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>219</v>
+        <v>24</v>
       </c>
       <c r="D313" s="1"/>
       <c r="E313" s="1" t="s">
-        <v>3360</v>
+        <v>3381</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>3361</v>
+        <v>764</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>221</v>
+        <v>28</v>
       </c>
       <c r="I313" s="1" t="s">
-        <v>3362</v>
+        <v>63</v>
       </c>
       <c r="J313" s="1" t="s">
-        <v>3363</v>
+        <v>2593</v>
       </c>
       <c r="K313" s="1"/>
       <c r="L313" s="1">
-        <v>34725</v>
+        <v>38000</v>
       </c>
       <c r="M313" s="1" t="s">
-        <v>3364</v>
+        <v>1168</v>
       </c>
       <c r="N313" s="1" t="s">
-        <v>1203</v>
+        <v>67</v>
       </c>
       <c r="O313" s="1"/>
       <c r="P313" s="1" t="s">
-        <v>3365</v>
+        <v>134</v>
       </c>
       <c r="Q313" s="1"/>
       <c r="R313" s="1" t="s">
-        <v>3366</v>
+        <v>3382</v>
       </c>
       <c r="S313" s="1" t="s">
-        <v>3367</v>
+        <v>3383</v>
       </c>
       <c r="T313" s="1" t="s">
-        <v>3368</v>
+        <v>3384</v>
       </c>
       <c r="U313" s="1" t="s">
-        <v>3369</v>
+        <v>3385</v>
       </c>
       <c r="V313" s="1" t="s">
-        <v>3370</v>
+        <v>3386</v>
       </c>
       <c r="W313" s="1" t="s">
-        <v>3371</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="1" t="s">
-        <v>3372</v>
-[...3 lines deleted...]
-      </c>
+        <v>3388</v>
+      </c>
+      <c r="B314" s="1"/>
       <c r="C314" s="1" t="s">
-        <v>219</v>
+        <v>972</v>
       </c>
       <c r="D314" s="1"/>
       <c r="E314" s="1" t="s">
-        <v>3374</v>
+        <v>3389</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>2410</v>
+        <v>130</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I314" s="1"/>
       <c r="J314" s="1" t="s">
-        <v>3376</v>
+        <v>3390</v>
       </c>
       <c r="K314" s="1"/>
-      <c r="L314" s="1" t="s">
-        <v>3377</v>
+      <c r="L314" s="1">
+        <v>34295</v>
       </c>
       <c r="M314" s="1" t="s">
-        <v>3378</v>
+        <v>149</v>
       </c>
       <c r="N314" s="1" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O314" s="1"/>
       <c r="P314" s="1" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="Q314" s="1"/>
-      <c r="R314" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R314" s="1"/>
+      <c r="S314" s="1"/>
       <c r="T314" s="1"/>
-      <c r="U314" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U314" s="1"/>
       <c r="V314" s="1" t="s">
-        <v>3383</v>
+        <v>3391</v>
       </c>
       <c r="W314" s="1" t="s">
-        <v>3384</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="1" t="s">
-        <v>3385</v>
-[...1 lines deleted...]
-      <c r="B315" s="1"/>
+        <v>3393</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>3394</v>
+      </c>
       <c r="C315" s="1" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="D315" s="1"/>
       <c r="E315" s="1" t="s">
-        <v>3386</v>
+        <v>3395</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>1433</v>
+        <v>3396</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I315" s="1"/>
       <c r="J315" s="1" t="s">
-        <v>3388</v>
+        <v>3397</v>
       </c>
       <c r="K315" s="1"/>
       <c r="L315" s="1">
-        <v>69400</v>
+        <v>31200</v>
       </c>
       <c r="M315" s="1" t="s">
-        <v>3389</v>
+        <v>630</v>
       </c>
       <c r="N315" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>1452</v>
+      </c>
+      <c r="O315" s="1"/>
       <c r="P315" s="1" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>878</v>
+      </c>
+      <c r="Q315" s="1"/>
       <c r="R315" s="1" t="s">
-        <v>590</v>
+        <v>3398</v>
       </c>
       <c r="S315" s="1" t="s">
-        <v>3392</v>
+        <v>3399</v>
       </c>
       <c r="T315" s="1" t="s">
-        <v>3393</v>
+        <v>3400</v>
       </c>
       <c r="U315" s="1" t="s">
-        <v>3394</v>
-[...6 lines deleted...]
-      </c>
+        <v>3401</v>
+      </c>
+      <c r="V315" s="1"/>
+      <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="1" t="s">
-        <v>3397</v>
+        <v>3402</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>3398</v>
+        <v>3403</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D316" s="1"/>
       <c r="E316" s="1" t="s">
-        <v>3399</v>
+        <v>3404</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>762</v>
+        <v>3405</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I316" s="1" t="s">
-        <v>3400</v>
+        <v>3406</v>
       </c>
       <c r="J316" s="1" t="s">
-        <v>3401</v>
+        <v>3407</v>
       </c>
       <c r="K316" s="1"/>
       <c r="L316" s="1">
-        <v>69520</v>
+        <v>34725</v>
       </c>
       <c r="M316" s="1" t="s">
-        <v>3402</v>
+        <v>3408</v>
       </c>
       <c r="N316" s="1" t="s">
-        <v>32</v>
+        <v>1216</v>
       </c>
       <c r="O316" s="1"/>
       <c r="P316" s="1" t="s">
-        <v>3403</v>
-[...3 lines deleted...]
-      </c>
+        <v>3409</v>
+      </c>
+      <c r="Q316" s="1"/>
       <c r="R316" s="1" t="s">
-        <v>412</v>
+        <v>3410</v>
       </c>
       <c r="S316" s="1" t="s">
-        <v>3405</v>
+        <v>3411</v>
       </c>
       <c r="T316" s="1" t="s">
-        <v>3406</v>
+        <v>3412</v>
       </c>
       <c r="U316" s="1" t="s">
-        <v>3407</v>
+        <v>3413</v>
       </c>
       <c r="V316" s="1" t="s">
-        <v>3408</v>
+        <v>3414</v>
       </c>
       <c r="W316" s="1" t="s">
-        <v>3409</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="1" t="s">
-        <v>3410</v>
+        <v>3416</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>3411</v>
+        <v>3417</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D317" s="1"/>
       <c r="E317" s="1" t="s">
-        <v>3412</v>
+        <v>3418</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>340</v>
+        <v>1366</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I317" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I317" s="1" t="s">
+        <v>3419</v>
+      </c>
       <c r="J317" s="1" t="s">
-        <v>3413</v>
-[...3 lines deleted...]
-      </c>
+        <v>3420</v>
+      </c>
+      <c r="K317" s="1"/>
       <c r="L317" s="1" t="s">
-        <v>1830</v>
+        <v>3421</v>
       </c>
       <c r="M317" s="1" t="s">
-        <v>3415</v>
+        <v>3422</v>
       </c>
       <c r="N317" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O317" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="O317" s="1" t="s">
+        <v>3423</v>
+      </c>
       <c r="P317" s="1" t="s">
-        <v>3416</v>
+        <v>134</v>
       </c>
       <c r="Q317" s="1"/>
       <c r="R317" s="1" t="s">
-        <v>3417</v>
+        <v>3424</v>
       </c>
       <c r="S317" s="1" t="s">
-        <v>3418</v>
-[...3 lines deleted...]
-      </c>
+        <v>3425</v>
+      </c>
+      <c r="T317" s="1"/>
       <c r="U317" s="1" t="s">
-        <v>3420</v>
+        <v>3426</v>
       </c>
       <c r="V317" s="1" t="s">
-        <v>3421</v>
+        <v>3427</v>
       </c>
       <c r="W317" s="1" t="s">
-        <v>3422</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" s="1" t="s">
-        <v>3423</v>
+        <v>3429</v>
       </c>
       <c r="B318" s="1"/>
       <c r="C318" s="1" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
       <c r="D318" s="1"/>
       <c r="E318" s="1" t="s">
-        <v>3424</v>
+        <v>3430</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>1144</v>
+        <v>1462</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="I318" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I318" s="1" t="s">
+        <v>3431</v>
+      </c>
       <c r="J318" s="1" t="s">
-        <v>3425</v>
+        <v>3432</v>
       </c>
       <c r="K318" s="1"/>
       <c r="L318" s="1">
-        <v>32230</v>
+        <v>69400</v>
       </c>
       <c r="M318" s="1" t="s">
-        <v>3426</v>
+        <v>3433</v>
       </c>
       <c r="N318" s="1" t="s">
-        <v>1673</v>
-[...1 lines deleted...]
-      <c r="O318" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="O318" s="1" t="s">
+        <v>3434</v>
+      </c>
       <c r="P318" s="1" t="s">
-        <v>3427</v>
-[...5 lines deleted...]
-      <c r="U318" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="Q318" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="R318" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="S318" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="T318" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="U318" s="1" t="s">
+        <v>3438</v>
+      </c>
       <c r="V318" s="1" t="s">
-        <v>3428</v>
+        <v>3439</v>
       </c>
       <c r="W318" s="1" t="s">
-        <v>3429</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" s="1" t="s">
-        <v>3430</v>
+        <v>3441</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>3431</v>
+        <v>3442</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D319" s="1"/>
       <c r="E319" s="1" t="s">
-        <v>3432</v>
+        <v>3443</v>
       </c>
       <c r="F319" s="1" t="s">
-        <v>2081</v>
+        <v>764</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I319" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="I319" s="1" t="s">
+        <v>3444</v>
+      </c>
       <c r="J319" s="1" t="s">
-        <v>3433</v>
+        <v>3445</v>
       </c>
       <c r="K319" s="1"/>
       <c r="L319" s="1">
-        <v>74200</v>
+        <v>69520</v>
       </c>
       <c r="M319" s="1" t="s">
-        <v>3430</v>
+        <v>3446</v>
       </c>
       <c r="N319" s="1" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="O319" s="1"/>
       <c r="P319" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q319" s="1"/>
+        <v>3447</v>
+      </c>
+      <c r="Q319" s="1" t="s">
+        <v>3448</v>
+      </c>
       <c r="R319" s="1" t="s">
-        <v>3434</v>
+        <v>415</v>
       </c>
       <c r="S319" s="1" t="s">
-        <v>3435</v>
+        <v>3449</v>
       </c>
       <c r="T319" s="1" t="s">
-        <v>3436</v>
+        <v>3450</v>
       </c>
       <c r="U319" s="1" t="s">
-        <v>3437</v>
-[...1 lines deleted...]
-      <c r="V319" s="1"/>
+        <v>3451</v>
+      </c>
+      <c r="V319" s="1" t="s">
+        <v>3452</v>
+      </c>
       <c r="W319" s="1" t="s">
-        <v>3438</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" s="1" t="s">
-        <v>3439</v>
-[...1 lines deleted...]
-      <c r="B320" s="1"/>
+        <v>3454</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>3455</v>
+      </c>
       <c r="C320" s="1" t="s">
-        <v>112</v>
+        <v>220</v>
       </c>
       <c r="D320" s="1"/>
       <c r="E320" s="1" t="s">
-        <v>3440</v>
+        <v>3456</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="I320" s="1"/>
       <c r="J320" s="1" t="s">
-        <v>3441</v>
+        <v>3457</v>
       </c>
       <c r="K320" s="1" t="s">
-        <v>3442</v>
+        <v>3458</v>
       </c>
       <c r="L320" s="1" t="s">
-        <v>2685</v>
+        <v>1860</v>
       </c>
       <c r="M320" s="1" t="s">
-        <v>3443</v>
+        <v>3459</v>
       </c>
       <c r="N320" s="1" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O320" s="1"/>
       <c r="P320" s="1" t="s">
-        <v>33</v>
+        <v>3460</v>
       </c>
       <c r="Q320" s="1"/>
       <c r="R320" s="1" t="s">
-        <v>3444</v>
+        <v>3461</v>
       </c>
       <c r="S320" s="1" t="s">
-        <v>3445</v>
-[...1 lines deleted...]
-      <c r="T320" s="1"/>
+        <v>3462</v>
+      </c>
+      <c r="T320" s="1" t="s">
+        <v>3463</v>
+      </c>
       <c r="U320" s="1" t="s">
-        <v>3446</v>
+        <v>3464</v>
       </c>
       <c r="V320" s="1" t="s">
-        <v>3447</v>
+        <v>3465</v>
       </c>
       <c r="W320" s="1" t="s">
-        <v>3448</v>
+        <v>3466</v>
       </c>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="1" t="s">
-        <v>3449</v>
-[...3 lines deleted...]
-      </c>
+        <v>3467</v>
+      </c>
+      <c r="B321" s="1"/>
       <c r="C321" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D321" s="1"/>
       <c r="E321" s="1" t="s">
-        <v>3451</v>
+        <v>3468</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>2682</v>
+        <v>1156</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>28</v>
+        <v>920</v>
       </c>
       <c r="I321" s="1"/>
       <c r="J321" s="1" t="s">
-        <v>3452</v>
+        <v>3469</v>
       </c>
       <c r="K321" s="1"/>
       <c r="L321" s="1">
-        <v>66350</v>
+        <v>32230</v>
       </c>
       <c r="M321" s="1" t="s">
-        <v>3453</v>
+        <v>3470</v>
       </c>
       <c r="N321" s="1" t="s">
-        <v>103</v>
+        <v>1704</v>
       </c>
       <c r="O321" s="1"/>
       <c r="P321" s="1" t="s">
-        <v>3454</v>
+        <v>3471</v>
       </c>
       <c r="Q321" s="1"/>
-      <c r="R321" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R321" s="1"/>
+      <c r="S321" s="1"/>
+      <c r="T321" s="1"/>
+      <c r="U321" s="1"/>
       <c r="V321" s="1" t="s">
-        <v>3457</v>
+        <v>3472</v>
       </c>
       <c r="W321" s="1" t="s">
-        <v>3458</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="1" t="s">
-        <v>3459</v>
+        <v>3474</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>3460</v>
+        <v>3475</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
       <c r="D322" s="1"/>
       <c r="E322" s="1" t="s">
-        <v>3461</v>
+        <v>3476</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>266</v>
+        <v>2122</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="I322" s="1"/>
       <c r="J322" s="1" t="s">
-        <v>3462</v>
+        <v>3477</v>
       </c>
       <c r="K322" s="1"/>
       <c r="L322" s="1">
-        <v>69003</v>
+        <v>74200</v>
       </c>
       <c r="M322" s="1" t="s">
-        <v>195</v>
+        <v>3474</v>
       </c>
       <c r="N322" s="1" t="s">
-        <v>3463</v>
+        <v>387</v>
       </c>
       <c r="O322" s="1"/>
       <c r="P322" s="1" t="s">
-        <v>3464</v>
+        <v>33</v>
       </c>
       <c r="Q322" s="1"/>
       <c r="R322" s="1" t="s">
-        <v>3465</v>
+        <v>3478</v>
       </c>
       <c r="S322" s="1" t="s">
-        <v>3466</v>
+        <v>3479</v>
       </c>
       <c r="T322" s="1" t="s">
-        <v>3467</v>
+        <v>3480</v>
       </c>
       <c r="U322" s="1" t="s">
-        <v>3468</v>
-[...3 lines deleted...]
-      </c>
+        <v>3481</v>
+      </c>
+      <c r="V322" s="1"/>
       <c r="W322" s="1" t="s">
-        <v>3470</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="1" t="s">
-        <v>3471</v>
-[...3 lines deleted...]
-      </c>
+        <v>3483</v>
+      </c>
+      <c r="B323" s="1"/>
       <c r="C323" s="1" t="s">
-        <v>323</v>
+        <v>114</v>
       </c>
       <c r="D323" s="1"/>
       <c r="E323" s="1" t="s">
-        <v>3473</v>
+        <v>3484</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>26</v>
+        <v>342</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>256</v>
+        <v>93</v>
       </c>
       <c r="I323" s="1"/>
       <c r="J323" s="1" t="s">
-        <v>3474</v>
+        <v>3485</v>
       </c>
       <c r="K323" s="1" t="s">
-        <v>3475</v>
-[...2 lines deleted...]
-        <v>63001</v>
+        <v>3486</v>
+      </c>
+      <c r="L323" s="1" t="s">
+        <v>2717</v>
       </c>
       <c r="M323" s="1" t="s">
-        <v>588</v>
+        <v>3487</v>
       </c>
       <c r="N323" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O323" s="1"/>
       <c r="P323" s="1" t="s">
-        <v>1842</v>
+        <v>33</v>
       </c>
       <c r="Q323" s="1"/>
       <c r="R323" s="1" t="s">
-        <v>3477</v>
+        <v>3488</v>
       </c>
       <c r="S323" s="1" t="s">
-        <v>3478</v>
-[...3 lines deleted...]
-      </c>
+        <v>3489</v>
+      </c>
+      <c r="T323" s="1"/>
       <c r="U323" s="1" t="s">
-        <v>3480</v>
-[...2 lines deleted...]
-      <c r="W323" s="1"/>
+        <v>3490</v>
+      </c>
+      <c r="V323" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="W323" s="1" t="s">
+        <v>3492</v>
+      </c>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="1" t="s">
-        <v>3481</v>
+        <v>3493</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>3482</v>
+        <v>3494</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D324" s="1"/>
       <c r="E324" s="1" t="s">
-        <v>3483</v>
+        <v>3495</v>
       </c>
       <c r="F324" s="1" t="s">
-        <v>144</v>
+        <v>267</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I324" s="1"/>
       <c r="J324" s="1" t="s">
-        <v>3485</v>
+        <v>3496</v>
       </c>
       <c r="K324" s="1"/>
       <c r="L324" s="1">
-        <v>32300</v>
+        <v>66350</v>
       </c>
       <c r="M324" s="1" t="s">
-        <v>3486</v>
+        <v>3497</v>
       </c>
       <c r="N324" s="1" t="s">
-        <v>3487</v>
+        <v>387</v>
       </c>
       <c r="O324" s="1"/>
       <c r="P324" s="1" t="s">
-        <v>33</v>
+        <v>3498</v>
       </c>
       <c r="Q324" s="1"/>
       <c r="R324" s="1" t="s">
-        <v>3488</v>
+        <v>248</v>
       </c>
       <c r="S324" s="1" t="s">
-        <v>3489</v>
+        <v>3499</v>
       </c>
       <c r="T324" s="1" t="s">
-        <v>879</v>
+        <v>725</v>
       </c>
       <c r="U324" s="1" t="s">
-        <v>3490</v>
+        <v>3500</v>
       </c>
       <c r="V324" s="1" t="s">
-        <v>3491</v>
+        <v>3501</v>
       </c>
       <c r="W324" s="1" t="s">
-        <v>3492</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="1" t="s">
-        <v>3493</v>
+        <v>3503</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>3494</v>
+        <v>3504</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="D325" s="1"/>
       <c r="E325" s="1" t="s">
-        <v>3495</v>
+        <v>3505</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>26</v>
+        <v>3506</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H325" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I325" s="1" t="s">
-        <v>3496</v>
+        <v>44</v>
       </c>
       <c r="J325" s="1" t="s">
-        <v>3497</v>
+        <v>3507</v>
       </c>
       <c r="K325" s="1"/>
       <c r="L325" s="1">
-        <v>31300</v>
+        <v>69003</v>
       </c>
       <c r="M325" s="1" t="s">
-        <v>628</v>
+        <v>196</v>
       </c>
       <c r="N325" s="1" t="s">
-        <v>32</v>
+        <v>3508</v>
       </c>
       <c r="O325" s="1"/>
       <c r="P325" s="1" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>3509</v>
+      </c>
+      <c r="Q325" s="1"/>
       <c r="R325" s="1" t="s">
-        <v>3499</v>
+        <v>3510</v>
       </c>
       <c r="S325" s="1" t="s">
-        <v>3500</v>
+        <v>3511</v>
       </c>
       <c r="T325" s="1" t="s">
-        <v>3501</v>
+        <v>3512</v>
       </c>
       <c r="U325" s="1" t="s">
-        <v>3502</v>
+        <v>3513</v>
       </c>
       <c r="V325" s="1" t="s">
-        <v>3503</v>
+        <v>3514</v>
       </c>
       <c r="W325" s="1" t="s">
-        <v>3504</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="1" t="s">
-        <v>3505</v>
-[...1 lines deleted...]
-      <c r="B326" s="1"/>
+        <v>3516</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>3517</v>
+      </c>
       <c r="C326" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="D326" s="1"/>
       <c r="E326" s="1" t="s">
-        <v>3507</v>
+        <v>3518</v>
       </c>
       <c r="F326" s="1" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>952</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I326" s="1"/>
       <c r="J326" s="1" t="s">
-        <v>3509</v>
-[...1 lines deleted...]
-      <c r="K326" s="1"/>
+        <v>3519</v>
+      </c>
+      <c r="K326" s="1" t="s">
+        <v>3520</v>
+      </c>
       <c r="L326" s="1">
-        <v>38000</v>
+        <v>63001</v>
       </c>
       <c r="M326" s="1" t="s">
-        <v>1156</v>
+        <v>590</v>
       </c>
       <c r="N326" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O326" s="1"/>
+      <c r="O326" s="1" t="s">
+        <v>3521</v>
+      </c>
       <c r="P326" s="1" t="s">
-        <v>33</v>
+        <v>1872</v>
       </c>
       <c r="Q326" s="1"/>
       <c r="R326" s="1" t="s">
-        <v>34</v>
+        <v>3522</v>
       </c>
       <c r="S326" s="1" t="s">
-        <v>3510</v>
+        <v>3523</v>
       </c>
       <c r="T326" s="1" t="s">
-        <v>3511</v>
+        <v>3524</v>
       </c>
       <c r="U326" s="1" t="s">
-        <v>3512</v>
-[...3 lines deleted...]
-      </c>
+        <v>3525</v>
+      </c>
+      <c r="V326" s="1"/>
       <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="1" t="s">
-        <v>3514</v>
+        <v>3526</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>3515</v>
+        <v>3527</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>323</v>
+        <v>24</v>
       </c>
       <c r="D327" s="1"/>
       <c r="E327" s="1" t="s">
-        <v>3516</v>
+        <v>3528</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H327" s="1" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="I327" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="I327" s="1" t="s">
+        <v>3529</v>
+      </c>
       <c r="J327" s="1" t="s">
-        <v>3517</v>
+        <v>3530</v>
       </c>
       <c r="K327" s="1"/>
       <c r="L327" s="1">
-        <v>69280</v>
+        <v>32300</v>
       </c>
       <c r="M327" s="1" t="s">
-        <v>3518</v>
+        <v>1597</v>
       </c>
       <c r="N327" s="1" t="s">
-        <v>131</v>
+        <v>3531</v>
       </c>
       <c r="O327" s="1"/>
       <c r="P327" s="1" t="s">
-        <v>149</v>
+        <v>33</v>
       </c>
       <c r="Q327" s="1"/>
       <c r="R327" s="1" t="s">
-        <v>396</v>
+        <v>3532</v>
       </c>
       <c r="S327" s="1" t="s">
-        <v>3519</v>
+        <v>3533</v>
       </c>
       <c r="T327" s="1" t="s">
-        <v>3520</v>
+        <v>880</v>
       </c>
       <c r="U327" s="1" t="s">
-        <v>3521</v>
+        <v>3534</v>
       </c>
       <c r="V327" s="1" t="s">
-        <v>3522</v>
+        <v>3535</v>
       </c>
       <c r="W327" s="1" t="s">
-        <v>3523</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="1" t="s">
-        <v>3524</v>
-[...1 lines deleted...]
-      <c r="B328" s="1"/>
+        <v>3537</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>3538</v>
+      </c>
       <c r="C328" s="1" t="s">
-        <v>219</v>
+        <v>143</v>
       </c>
       <c r="D328" s="1"/>
       <c r="E328" s="1" t="s">
-        <v>3525</v>
+        <v>3539</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>952</v>
-[...1 lines deleted...]
-      <c r="I328" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="I328" s="1" t="s">
+        <v>3540</v>
+      </c>
       <c r="J328" s="1" t="s">
-        <v>3526</v>
+        <v>3541</v>
       </c>
       <c r="K328" s="1"/>
       <c r="L328" s="1">
-        <v>38100</v>
+        <v>31300</v>
       </c>
       <c r="M328" s="1" t="s">
-        <v>1156</v>
+        <v>630</v>
       </c>
       <c r="N328" s="1" t="s">
-        <v>3527</v>
+        <v>32</v>
       </c>
       <c r="O328" s="1"/>
       <c r="P328" s="1" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="Q328" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="Q328" s="1" t="s">
+        <v>3542</v>
+      </c>
       <c r="R328" s="1" t="s">
-        <v>53</v>
+        <v>3543</v>
       </c>
       <c r="S328" s="1" t="s">
-        <v>3528</v>
+        <v>3544</v>
       </c>
       <c r="T328" s="1" t="s">
-        <v>3529</v>
+        <v>3545</v>
       </c>
       <c r="U328" s="1" t="s">
-        <v>3530</v>
-[...1 lines deleted...]
-      <c r="V328" s="1"/>
+        <v>3546</v>
+      </c>
+      <c r="V328" s="1" t="s">
+        <v>3547</v>
+      </c>
       <c r="W328" s="1" t="s">
-        <v>3531</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="1" t="s">
-        <v>3532</v>
+        <v>3549</v>
       </c>
       <c r="B329" s="1"/>
       <c r="C329" s="1" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="D329" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>3550</v>
+      </c>
       <c r="E329" s="1" t="s">
-        <v>3533</v>
+        <v>3551</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>3534</v>
+        <v>92</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>952</v>
-[...1 lines deleted...]
-      <c r="I329" s="1"/>
+        <v>964</v>
+      </c>
+      <c r="I329" s="1" t="s">
+        <v>3552</v>
+      </c>
       <c r="J329" s="1" t="s">
-        <v>3535</v>
+        <v>3553</v>
       </c>
       <c r="K329" s="1"/>
       <c r="L329" s="1">
-        <v>34000</v>
+        <v>38000</v>
       </c>
       <c r="M329" s="1" t="s">
-        <v>147</v>
+        <v>1168</v>
       </c>
       <c r="N329" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O329" s="1"/>
       <c r="P329" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q329" s="1"/>
       <c r="R329" s="1" t="s">
-        <v>3536</v>
+        <v>34</v>
       </c>
       <c r="S329" s="1" t="s">
-        <v>3537</v>
+        <v>3554</v>
       </c>
       <c r="T329" s="1" t="s">
-        <v>3538</v>
+        <v>3555</v>
       </c>
       <c r="U329" s="1" t="s">
-        <v>3539</v>
+        <v>3556</v>
       </c>
       <c r="V329" s="1" t="s">
-        <v>3540</v>
-[...3 lines deleted...]
-      </c>
+        <v>3557</v>
+      </c>
+      <c r="W329" s="1"/>
     </row>
     <row r="330" spans="1:23">
       <c r="A330" s="1" t="s">
-        <v>3542</v>
+        <v>3558</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>3543</v>
+        <v>3559</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>24</v>
+        <v>325</v>
       </c>
       <c r="D330" s="1"/>
       <c r="E330" s="1" t="s">
-        <v>3544</v>
+        <v>3560</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>1433</v>
+        <v>26</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I330" s="1"/>
       <c r="J330" s="1" t="s">
-        <v>3545</v>
+        <v>3561</v>
       </c>
       <c r="K330" s="1"/>
       <c r="L330" s="1">
-        <v>69003</v>
+        <v>69280</v>
       </c>
       <c r="M330" s="1" t="s">
-        <v>80</v>
+        <v>3562</v>
       </c>
       <c r="N330" s="1" t="s">
-        <v>1456</v>
+        <v>133</v>
       </c>
       <c r="O330" s="1"/>
       <c r="P330" s="1" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="Q330" s="1"/>
       <c r="R330" s="1" t="s">
-        <v>440</v>
+        <v>399</v>
       </c>
       <c r="S330" s="1" t="s">
-        <v>3547</v>
+        <v>3563</v>
       </c>
       <c r="T330" s="1" t="s">
-        <v>1235</v>
+        <v>3564</v>
       </c>
       <c r="U330" s="1" t="s">
-        <v>3548</v>
+        <v>3565</v>
       </c>
       <c r="V330" s="1" t="s">
-        <v>3549</v>
+        <v>3566</v>
       </c>
       <c r="W330" s="1" t="s">
-        <v>3550</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="1" t="s">
-        <v>3551</v>
+        <v>3568</v>
       </c>
       <c r="B331" s="1"/>
       <c r="C331" s="1" t="s">
-        <v>112</v>
+        <v>220</v>
       </c>
       <c r="D331" s="1"/>
       <c r="E331" s="1" t="s">
-        <v>3552</v>
+        <v>3569</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>753</v>
+        <v>26</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H331" s="1" t="s">
-        <v>1154</v>
+        <v>964</v>
       </c>
       <c r="I331" s="1"/>
       <c r="J331" s="1" t="s">
-        <v>3553</v>
-[...3 lines deleted...]
-      </c>
+        <v>3570</v>
+      </c>
+      <c r="K331" s="1"/>
       <c r="L331" s="1">
-        <v>31520</v>
+        <v>38100</v>
       </c>
       <c r="M331" s="1" t="s">
-        <v>3555</v>
+        <v>1168</v>
       </c>
       <c r="N331" s="1" t="s">
-        <v>246</v>
+        <v>3571</v>
       </c>
       <c r="O331" s="1"/>
       <c r="P331" s="1" t="s">
-        <v>3556</v>
+        <v>414</v>
       </c>
       <c r="Q331" s="1"/>
       <c r="R331" s="1" t="s">
-        <v>3557</v>
+        <v>53</v>
       </c>
       <c r="S331" s="1" t="s">
-        <v>3558</v>
+        <v>3572</v>
       </c>
       <c r="T331" s="1" t="s">
-        <v>3559</v>
+        <v>3573</v>
       </c>
       <c r="U331" s="1" t="s">
-        <v>3560</v>
+        <v>3574</v>
       </c>
       <c r="V331" s="1"/>
-      <c r="W331" s="1"/>
+      <c r="W331" s="1" t="s">
+        <v>3575</v>
+      </c>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="1" t="s">
-        <v>3561</v>
-[...3 lines deleted...]
-      </c>
+        <v>3576</v>
+      </c>
+      <c r="B332" s="1"/>
       <c r="C332" s="1" t="s">
-        <v>90</v>
+        <v>220</v>
       </c>
       <c r="D332" s="1"/>
       <c r="E332" s="1" t="s">
-        <v>3563</v>
+        <v>3577</v>
       </c>
       <c r="F332" s="1" t="s">
-        <v>3564</v>
+        <v>3578</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H332" s="1" t="s">
-        <v>2005</v>
+        <v>964</v>
       </c>
       <c r="I332" s="1"/>
       <c r="J332" s="1" t="s">
-        <v>3565</v>
-[...3 lines deleted...]
-      </c>
+        <v>3579</v>
+      </c>
+      <c r="K332" s="1"/>
       <c r="L332" s="1">
-        <v>74100</v>
+        <v>34000</v>
       </c>
       <c r="M332" s="1" t="s">
-        <v>3567</v>
+        <v>149</v>
       </c>
       <c r="N332" s="1" t="s">
-        <v>3568</v>
+        <v>32</v>
       </c>
       <c r="O332" s="1"/>
       <c r="P332" s="1" t="s">
-        <v>3365</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q332" s="1"/>
       <c r="R332" s="1" t="s">
-        <v>3570</v>
+        <v>3580</v>
       </c>
       <c r="S332" s="1" t="s">
-        <v>3571</v>
+        <v>3581</v>
       </c>
       <c r="T332" s="1" t="s">
-        <v>3572</v>
+        <v>3582</v>
       </c>
       <c r="U332" s="1" t="s">
-        <v>3573</v>
+        <v>3583</v>
       </c>
       <c r="V332" s="1" t="s">
-        <v>3574</v>
+        <v>3584</v>
       </c>
       <c r="W332" s="1" t="s">
-        <v>3575</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="333" spans="1:23">
       <c r="A333" s="1" t="s">
-        <v>3576</v>
+        <v>3586</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>3577</v>
+        <v>3587</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D333" s="1"/>
       <c r="E333" s="1" t="s">
-        <v>3578</v>
+        <v>3588</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>3579</v>
+        <v>1462</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H333" s="1" t="s">
-        <v>221</v>
+        <v>93</v>
       </c>
       <c r="I333" s="1" t="s">
-        <v>3580</v>
+        <v>44</v>
       </c>
       <c r="J333" s="1" t="s">
-        <v>3581</v>
+        <v>3589</v>
       </c>
       <c r="K333" s="1"/>
       <c r="L333" s="1">
-        <v>31200</v>
+        <v>69003</v>
       </c>
       <c r="M333" s="1" t="s">
-        <v>628</v>
+        <v>80</v>
       </c>
       <c r="N333" s="1" t="s">
-        <v>3582</v>
+        <v>1485</v>
       </c>
       <c r="O333" s="1"/>
       <c r="P333" s="1" t="s">
-        <v>2526</v>
-[...1 lines deleted...]
-      <c r="Q333" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="Q333" s="1" t="s">
+        <v>3590</v>
+      </c>
       <c r="R333" s="1" t="s">
-        <v>3583</v>
+        <v>443</v>
       </c>
       <c r="S333" s="1" t="s">
-        <v>3584</v>
+        <v>3591</v>
       </c>
       <c r="T333" s="1" t="s">
-        <v>2706</v>
+        <v>1248</v>
       </c>
       <c r="U333" s="1" t="s">
-        <v>3585</v>
+        <v>3592</v>
       </c>
       <c r="V333" s="1" t="s">
-        <v>3586</v>
+        <v>3593</v>
       </c>
       <c r="W333" s="1" t="s">
-        <v>3587</v>
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="334" spans="1:23">
+      <c r="A334" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B334" s="1"/>
+      <c r="C334" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D334" s="1"/>
+      <c r="E334" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="F334" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H334" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I334" s="1"/>
+      <c r="J334" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="K334" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="L334" s="1">
+        <v>31520</v>
+      </c>
+      <c r="M334" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="N334" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="O334" s="1"/>
+      <c r="P334" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="Q334" s="1"/>
+      <c r="R334" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="S334" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="T334" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="U334" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="V334" s="1"/>
+      <c r="W334" s="1"/>
+    </row>
+    <row r="335" spans="1:23">
+      <c r="A335" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D335" s="1"/>
+      <c r="E335" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="F335" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H335" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="I335" s="1"/>
+      <c r="J335" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="K335" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="L335" s="1">
+        <v>74100</v>
+      </c>
+      <c r="M335" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="N335" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="O335" s="1"/>
+      <c r="P335" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="Q335" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="R335" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="S335" s="1" t="s">
+        <v>3615</v>
+      </c>
+      <c r="T335" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="U335" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="V335" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="W335" s="1" t="s">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="336" spans="1:23">
+      <c r="A336" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D336" s="1"/>
+      <c r="E336" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="F336" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H336" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I336" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="J336" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="K336" s="1"/>
+      <c r="L336" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M336" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N336" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="O336" s="1"/>
+      <c r="P336" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="Q336" s="1"/>
+      <c r="R336" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="S336" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="T336" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="U336" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="V336" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="W336" s="1" t="s">
+        <v>3631</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">