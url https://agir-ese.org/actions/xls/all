--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Liste des actions" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="944">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="955">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Nom de la/les structure(s) à l'initiative de l'action ou du projet</t>
   </si>
   <si>
     <t>Date(s) de réalisation</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Adresse (suite)</t>
   </si>
   <si>
@@ -2532,50 +2532,85 @@
 L'outil se présente sous la forme d'un déroulé didactique et chronologique avec des animations interactives. On peut y retrouver :
 	Des réflexions sur la démarche de projet, l'interdisciplinarité et l'éducation à l'alimentation.
 	Des textes officiels (Ministère de l'Education Nationale, Ministère de l'Agriculture, de l'Alimentation et de la Forêt).
 	Le rôle des différents acteurs du projet : direction et administration de l'établissement, enseignants, autres personnels (infirmerie, restauration), élèves et partenaires extérieurs.
 	Le déroulement d'un projet. Phase 1 : initiation, cadrage et lancement. Phase 2 : appropriation par les élèves, étude de faisabilité et planification. Phase 3 : développement, réalisation et finalisation. Phase 4 : clôture et évaluation. Chaque phase est accompagnée d'outils téléchargeables.
 Six exemples de projets
 Construits à partir de productions différentes des élèves sur des produits alimentaires régionaux, ils sont adaptés aux programmes du cycle 4 des différentes disciplines.
 	Un atlas « Les fruits et légumes d'ici »
 	Des sketches à propos de la viande : « Le Comedy Club au diner »
 	Un livre de recettes romancées sur le fromage et le miel « A Table les héros ! »,
 	Des expériences scientifiques « Le pain dans tous ses états »
 	Un goûter espagnol « Merienda ! Chocolate ! »
 	Une exposition « De la cassole à l'usine : le cassoulet »
 Chaque exemple est présenté à partir de ses outils consultables et téléchargeables séparément.
 	La fiche de présentation, document provisoire rédigé en amont par les enseignants.
 	Le cahier des charges, rédigé par l'enseignant référent à la suite du brain-storming des élèves.
 	Le planning daté montrant comment le projet s'est déroulé.
 	Le carnet de bord d'un élève.
 	Une présentation des diverses évaluations en cours et en fin de réalisation.
 	Une liste de ressources pédagogiques : ouvrages, sites internet, lieux de visites, etc.
 L'outil est stimulant et non contraignant. La participation peut être volumineuse pour l'enseignant référent qui intègre une partie importante de son programme dans le projet ou très légère pour une intervention ponctuelle demandée par les élèves. Comme le souligne Nadège, professeur d'histoire : « Les fiches mises à disposition sont très claires et facilement adaptables aux classes. Les démarches sont bien détaillées et permettent de s'approprier le projet tout en gardant une souplesse pédagogique. Les élèves s'investissent avec plaisir dans les tâches demandées et se montrent vite autonomes ».
 L'Adéic-Languedoc-Roussillon fait partie du réseau national de l'Adéic, association agréée pour représenter les consommateurs et défendre leurs intérêts.
 (1) Le cycle 4 (cycle des approfondissements) recouvre les classes de 5ème, 4ème et 3ème.
 Source :
 Cet article est issu du « Dossier-ressources Agriculture &amp; Alimentation » et édité par le Réseau Régional Éduquer en Santé-Environnement Occitanie.</t>
+  </si>
+  <si>
+    <t>L’arbre témoin</t>
+  </si>
+  <si>
+    <t>L'Arbre Témoin, porté par l'association Graines Urbaines, est un projet de pépinière intergénérationnelle qui réunit enfants, seniors et habitant·es. L'objectif du projet est de végétaliser différemment et durablement la ville, toutes et tous ensemble.
+Cette fiche de capitalisation vise à présenter et à restituer le processus d'élaboration puis de réalisation du projet. L'étude permettra d'examiner dans quelle mesure le projet L'Arbre Témoin contribue au bien-être social de ses participant·es. 
+Elle s'appuie sur un entretien réalisé avec l'association Graines Urbaines en novembre 2025.</t>
+  </si>
+  <si>
+    <t>8 Av. Bataillon Carmagnole Liberté</t>
+  </si>
+  <si>
+    <t>Vaulx-en-Velin</t>
+  </si>
+  <si>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Professionnels, Publics spécifiques (handicap, milieu fermé …)</t>
+  </si>
+  <si>
+    <t>Scolaires (cycle 2, 3 et 4), Habitant·es, Seniors</t>
+  </si>
+  <si>
+    <t>Emmeline</t>
+  </si>
+  <si>
+    <t>Eteneau</t>
+  </si>
+  <si>
+    <t>Référente en animation</t>
+  </si>
+  <si>
+    <t>info@graine-ara.org</t>
+  </si>
+  <si>
+    <t>https://grainesurbaines.fr/</t>
   </si>
   <si>
     <t>Maternité, Nature et Santé</t>
   </si>
   <si>
     <t>Cette action a consisté à déployer un programme de sensibilisations aux bienfaits du contact avec la nature et d'accompagnement vers des activités en extérieur auprès des femmes enceintes et futures mamans. Ce projet a porté une attention particulière aux inégalités environnementales et de santé en s'adressant à des publics ayant peu d'accès à ou de fréquentation de la nature. Il a pris place sur un site pédagogique dédié à l'éducation à l'environnement : la Plantelière. 
 Emergence du projet 
 	Repérage par Aurillac Agglomération accompagné par le CPIE de l'appel à manifestation d'intérêt santé-environnement de l'ARS,
 	Besoin identifié d'accentuer l'orientation sur les problématiques et le lien entre santé et environnement tout en tirant profit et valorisant le site de la Plantelière,
 	Prise de conscience du cloisonnement des habitant·es à la suite du covid-19 de son impact sur leur santé physique, mentale et sociale dus aux inégalités d'accès à la nature et au faible niveau de croyance en leur capacité à agir chez certains publics,
 	Souhait d'aller vers des publics qui présentent des fragilités et sont éloignés du contact avec la nature.
 🎯​Les objectifs 
 	Favoriser le bien-être physique et psychique des femmes enceintes ou futures mamans,
 	Accompagner et encourager ces femmes à passer du temps à l'extérieur et développer leur pouvoir d'agir,
 	Recréer un lien avec l'environnement en vue de développer le sentiment d'appartenance et le respect envers la nature, 
 	Sensibiliser le public aux bienfaits des activités en extérieur.
 🔍Actions menées 
 	Ateliers visant à favoriser le contact avec la nature ou l'activité physique : découverte du portage de bébé, yoga adapté...
 	Ateliers créatifs ou activités manuelles : poterie et fabrication de lessive et de savons,
 	Ateliers de sensibilisation en santé environnement  : alimentation saine et durable, liens entre nature, santé physique et psychique pour la mère et l'enfant, prévention santé-environnement sur les tiques, sensibilisation sur les perturbateurs endocriniens.</t>
   </si>
   <si>
     <t>8 allée de la Plantelière, La Pépinière</t>
   </si>
   <si>
@@ -4879,51 +4914,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U88"/>
+  <dimension ref="A1:U89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1730.577" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="252.367" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="196.952" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50.559" bestFit="true" customWidth="true" style="0"/>
@@ -7557,2225 +7592,2276 @@
       <c r="Q48" t="s">
         <v>438</v>
       </c>
       <c r="R48" t="s">
         <v>538</v>
       </c>
       <c r="S48" t="s">
         <v>539</v>
       </c>
       <c r="T48" t="s">
         <v>540</v>
       </c>
       <c r="U48" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" t="s">
         <v>542</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" t="s">
         <v>543</v>
       </c>
-      <c r="E49"/>
+      <c r="E49" t="s">
+        <v>88</v>
+      </c>
       <c r="F49" t="s">
         <v>25</v>
       </c>
       <c r="G49" t="s">
         <v>544</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>15130</v>
+        <v>69120</v>
       </c>
       <c r="J49" t="s">
         <v>545</v>
       </c>
       <c r="K49" t="s">
         <v>546</v>
       </c>
-      <c r="L49"/>
-      <c r="M49" t="s">
+      <c r="L49" t="s">
         <v>547</v>
       </c>
-      <c r="N49">
-[...1 lines deleted...]
-      </c>
+      <c r="M49"/>
+      <c r="N49"/>
       <c r="O49" t="s">
         <v>548</v>
       </c>
       <c r="P49" t="s">
         <v>549</v>
       </c>
       <c r="Q49" t="s">
         <v>550</v>
       </c>
       <c r="R49" t="s">
         <v>551</v>
       </c>
       <c r="S49"/>
-      <c r="T49"/>
-      <c r="U49" t="s">
+      <c r="T49" t="s">
         <v>552</v>
       </c>
+      <c r="U49"/>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>553</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" t="s">
         <v>554</v>
       </c>
-      <c r="E50" t="s">
+      <c r="E50"/>
+      <c r="F50" t="s">
+        <v>25</v>
+      </c>
+      <c r="G50" t="s">
         <v>555</v>
-      </c>
-[...4 lines deleted...]
-        <v>556</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>34078</v>
+        <v>15130</v>
       </c>
       <c r="J50" t="s">
-        <v>68</v>
+        <v>556</v>
       </c>
       <c r="K50" t="s">
         <v>557</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
         <v>558</v>
       </c>
-      <c r="N50"/>
+      <c r="N50">
+        <v>361</v>
+      </c>
       <c r="O50" t="s">
         <v>559</v>
       </c>
       <c r="P50" t="s">
         <v>560</v>
       </c>
       <c r="Q50" t="s">
         <v>561</v>
       </c>
       <c r="R50" t="s">
         <v>562</v>
       </c>
-      <c r="S50" t="s">
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
+        <v>564</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51" t="s">
+        <v>565</v>
+      </c>
+      <c r="E51" t="s">
         <v>566</v>
       </c>
-      <c r="B51"/>
-      <c r="C51" t="s">
+      <c r="F51" t="s">
+        <v>39</v>
+      </c>
+      <c r="G51" t="s">
         <v>567</v>
-      </c>
-[...8 lines deleted...]
-        <v>569</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>69700</v>
+        <v>34078</v>
       </c>
       <c r="J51" t="s">
-        <v>570</v>
+        <v>68</v>
       </c>
       <c r="K51" t="s">
-        <v>28</v>
+        <v>568</v>
       </c>
       <c r="L51"/>
-      <c r="M51">
-        <v>50</v>
+      <c r="M51" t="s">
+        <v>569</v>
       </c>
       <c r="N51"/>
       <c r="O51" t="s">
-        <v>309</v>
+        <v>570</v>
       </c>
       <c r="P51" t="s">
         <v>571</v>
       </c>
       <c r="Q51" t="s">
         <v>572</v>
       </c>
       <c r="R51" t="s">
         <v>573</v>
       </c>
-      <c r="S51"/>
-[...1 lines deleted...]
-      <c r="U51"/>
+      <c r="S51" t="s">
+        <v>574</v>
+      </c>
+      <c r="T51" t="s">
+        <v>575</v>
+      </c>
+      <c r="U51" t="s">
+        <v>576</v>
+      </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="D52" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="E52"/>
       <c r="F52" t="s">
         <v>25</v>
       </c>
       <c r="G52" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>38100</v>
+        <v>69700</v>
       </c>
       <c r="J52" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="K52" t="s">
-        <v>579</v>
-[...9 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52">
+        <v>50</v>
+      </c>
+      <c r="N52"/>
       <c r="O52" t="s">
+        <v>309</v>
+      </c>
+      <c r="P52" t="s">
         <v>582</v>
       </c>
-      <c r="P52" t="s">
+      <c r="Q52" t="s">
         <v>583</v>
       </c>
-      <c r="Q52" t="s">
+      <c r="R52" t="s">
         <v>584</v>
       </c>
-      <c r="R52" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
       <c r="D53" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E53" t="s">
         <v>76</v>
       </c>
       <c r="F53" t="s">
         <v>25</v>
       </c>
       <c r="G53" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>38100</v>
       </c>
       <c r="J53" t="s">
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="K53" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
       <c r="L53" t="s">
         <v>591</v>
       </c>
       <c r="M53" t="s">
-        <v>581</v>
+        <v>592</v>
       </c>
       <c r="N53" t="s">
-        <v>581</v>
+        <v>592</v>
       </c>
       <c r="O53" t="s">
-        <v>582</v>
+        <v>593</v>
       </c>
       <c r="P53" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="Q53" t="s">
-        <v>584</v>
+        <v>595</v>
       </c>
       <c r="R53" t="s">
-        <v>585</v>
+        <v>596</v>
       </c>
       <c r="S53" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="T53" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="U53" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="B54"/>
-      <c r="C54"/>
+      <c r="C54" t="s">
+        <v>586</v>
+      </c>
       <c r="D54" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="E54" t="s">
-        <v>365</v>
+        <v>76</v>
       </c>
       <c r="F54" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G54" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>34060</v>
+        <v>38100</v>
       </c>
       <c r="J54" t="s">
-        <v>68</v>
+        <v>589</v>
       </c>
       <c r="K54" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      <c r="N54"/>
+        <v>590</v>
+      </c>
+      <c r="L54" t="s">
+        <v>602</v>
+      </c>
+      <c r="M54" t="s">
+        <v>592</v>
+      </c>
+      <c r="N54" t="s">
+        <v>592</v>
+      </c>
       <c r="O54" t="s">
+        <v>593</v>
+      </c>
+      <c r="P54" t="s">
+        <v>594</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>595</v>
+      </c>
+      <c r="R54" t="s">
         <v>596</v>
       </c>
-      <c r="P54" t="s">
+      <c r="S54" t="s">
         <v>597</v>
       </c>
-      <c r="Q54" t="s">
+      <c r="T54" t="s">
         <v>598</v>
       </c>
-      <c r="R54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U54" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B55"/>
-      <c r="C55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C55"/>
       <c r="D55" t="s">
         <v>605</v>
       </c>
       <c r="E55" t="s">
-        <v>606</v>
+        <v>365</v>
       </c>
       <c r="F55" t="s">
         <v>39</v>
       </c>
       <c r="G55" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>31000</v>
+        <v>34060</v>
       </c>
       <c r="J55" t="s">
+        <v>68</v>
+      </c>
+      <c r="K55" t="s">
+        <v>228</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55"/>
+      <c r="N55"/>
+      <c r="O55" t="s">
+        <v>607</v>
+      </c>
+      <c r="P55" t="s">
         <v>608</v>
       </c>
-      <c r="K55" t="s">
+      <c r="Q55" t="s">
         <v>609</v>
       </c>
-      <c r="L55"/>
-[...3 lines deleted...]
-      <c r="N55" t="s">
+      <c r="R55" t="s">
         <v>610</v>
       </c>
-      <c r="O55" t="s">
+      <c r="S55" t="s">
         <v>611</v>
       </c>
-      <c r="P55" t="s">
+      <c r="T55" t="s">
         <v>612</v>
       </c>
-      <c r="Q55" t="s">
+      <c r="U55" t="s">
         <v>613</v>
-      </c>
-[...8 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
+        <v>614</v>
+      </c>
+      <c r="B56"/>
+      <c r="C56" t="s">
+        <v>615</v>
+      </c>
+      <c r="D56" t="s">
+        <v>616</v>
+      </c>
+      <c r="E56" t="s">
         <v>617</v>
-      </c>
-[...6 lines deleted...]
-        <v>619</v>
       </c>
       <c r="F56" t="s">
         <v>39</v>
       </c>
       <c r="G56" t="s">
-        <v>102</v>
+        <v>618</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>31100</v>
+        <v>31000</v>
       </c>
       <c r="J56" t="s">
-        <v>79</v>
+        <v>619</v>
       </c>
       <c r="K56" t="s">
-        <v>308</v>
+        <v>620</v>
       </c>
       <c r="L56"/>
       <c r="M56">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>1347</v>
+        <v>2296</v>
+      </c>
+      <c r="N56" t="s">
+        <v>621</v>
       </c>
       <c r="O56" t="s">
-        <v>105</v>
+        <v>622</v>
       </c>
       <c r="P56" t="s">
-        <v>106</v>
+        <v>623</v>
       </c>
       <c r="Q56" t="s">
-        <v>289</v>
+        <v>624</v>
       </c>
       <c r="R56" t="s">
-        <v>108</v>
+        <v>625</v>
       </c>
       <c r="S56" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="T56"/>
       <c r="U56" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="B57"/>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C57"/>
       <c r="D57" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="E57" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="F57" t="s">
         <v>39</v>
       </c>
       <c r="G57" t="s">
-        <v>626</v>
+        <v>102</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>31170</v>
+        <v>31100</v>
       </c>
       <c r="J57" t="s">
-        <v>627</v>
+        <v>79</v>
       </c>
       <c r="K57" t="s">
-        <v>628</v>
+        <v>308</v>
       </c>
       <c r="L57"/>
-      <c r="M57"/>
-[...1 lines deleted...]
-        <v>629</v>
+      <c r="M57">
+        <v>1347</v>
+      </c>
+      <c r="N57">
+        <v>1347</v>
       </c>
       <c r="O57" t="s">
-        <v>630</v>
+        <v>105</v>
       </c>
       <c r="P57" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>289</v>
+      </c>
+      <c r="R57" t="s">
+        <v>108</v>
+      </c>
+      <c r="S57" t="s">
+        <v>290</v>
+      </c>
+      <c r="T57" t="s">
         <v>631</v>
       </c>
-      <c r="Q57" t="s">
+      <c r="U57" t="s">
         <v>632</v>
-      </c>
-[...8 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="D58" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="E58" t="s">
-        <v>365</v>
+        <v>636</v>
       </c>
       <c r="F58" t="s">
         <v>39</v>
       </c>
       <c r="G58" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>34394</v>
+        <v>31170</v>
       </c>
       <c r="J58" t="s">
-        <v>68</v>
+        <v>638</v>
       </c>
       <c r="K58" t="s">
+        <v>639</v>
+      </c>
+      <c r="L58"/>
+      <c r="M58"/>
+      <c r="N58" t="s">
         <v>640</v>
       </c>
-      <c r="L58"/>
-[...5 lines deleted...]
-      </c>
       <c r="O58" t="s">
-        <v>279</v>
+        <v>641</v>
       </c>
       <c r="P58" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="Q58" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="R58" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="S58"/>
       <c r="T58" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="U58" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B59"/>
       <c r="C59" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D59" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E59" t="s">
-        <v>555</v>
+        <v>365</v>
       </c>
       <c r="F59" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G59" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>69000</v>
+        <v>34394</v>
       </c>
       <c r="J59" t="s">
-        <v>649</v>
+        <v>68</v>
       </c>
       <c r="K59" t="s">
-        <v>240</v>
+        <v>651</v>
       </c>
       <c r="L59"/>
       <c r="M59">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="N59"/>
+        <v>1755</v>
+      </c>
+      <c r="N59">
+        <v>1487</v>
+      </c>
       <c r="O59" t="s">
-        <v>328</v>
+        <v>279</v>
       </c>
       <c r="P59" t="s">
-        <v>329</v>
+        <v>652</v>
       </c>
       <c r="Q59" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="R59" t="s">
-        <v>331</v>
+        <v>654</v>
       </c>
       <c r="S59"/>
       <c r="T59" t="s">
-        <v>650</v>
-[...1 lines deleted...]
-      <c r="U59"/>
+        <v>655</v>
+      </c>
+      <c r="U59" t="s">
+        <v>656</v>
+      </c>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="D60" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="E60" t="s">
-        <v>76</v>
+        <v>566</v>
       </c>
       <c r="F60" t="s">
         <v>25</v>
       </c>
       <c r="G60" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="H60"/>
-      <c r="I60" t="s">
-        <v>655</v>
+      <c r="I60">
+        <v>69000</v>
       </c>
       <c r="J60" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="K60" t="s">
-        <v>657</v>
+        <v>240</v>
       </c>
       <c r="L60"/>
       <c r="M60">
         <v>343</v>
       </c>
-      <c r="N60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N60"/>
       <c r="O60" t="s">
-        <v>659</v>
+        <v>328</v>
       </c>
       <c r="P60" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q60" t="s">
         <v>660</v>
       </c>
-      <c r="Q60" t="s">
+      <c r="R60" t="s">
+        <v>331</v>
+      </c>
+      <c r="S60"/>
+      <c r="T60" t="s">
         <v>661</v>
-      </c>
-[...7 lines deleted...]
-        <v>664</v>
       </c>
       <c r="U60"/>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
+        <v>663</v>
+      </c>
+      <c r="D61" t="s">
+        <v>664</v>
+      </c>
+      <c r="E61" t="s">
+        <v>76</v>
+      </c>
+      <c r="F61" t="s">
+        <v>25</v>
+      </c>
+      <c r="G61" t="s">
+        <v>665</v>
+      </c>
+      <c r="H61"/>
+      <c r="I61" t="s">
         <v>666</v>
       </c>
-      <c r="D61" t="s">
+      <c r="J61" t="s">
         <v>667</v>
       </c>
-      <c r="E61" t="s">
-[...2 lines deleted...]
-      <c r="F61" t="s">
+      <c r="K61" t="s">
         <v>668</v>
       </c>
-      <c r="G61" t="s">
+      <c r="L61"/>
+      <c r="M61">
+        <v>343</v>
+      </c>
+      <c r="N61" t="s">
         <v>669</v>
       </c>
-      <c r="H61"/>
-[...3 lines deleted...]
-      <c r="J61" t="s">
+      <c r="O61" t="s">
         <v>670</v>
       </c>
-      <c r="K61" t="s">
-[...3 lines deleted...]
-      <c r="M61" t="s">
+      <c r="P61" t="s">
         <v>671</v>
       </c>
-      <c r="N61"/>
-      <c r="O61" t="s">
+      <c r="Q61" t="s">
         <v>672</v>
       </c>
-      <c r="P61" t="s">
+      <c r="R61" t="s">
         <v>673</v>
       </c>
-      <c r="Q61" t="s">
-[...2 lines deleted...]
-      <c r="R61" t="s">
+      <c r="S61" t="s">
         <v>674</v>
       </c>
-      <c r="S61"/>
       <c r="T61" t="s">
         <v>675</v>
       </c>
-      <c r="U61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U61"/>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
+        <v>677</v>
+      </c>
+      <c r="D62" t="s">
         <v>678</v>
       </c>
-      <c r="D62" t="s">
+      <c r="E62" t="s">
+        <v>88</v>
+      </c>
+      <c r="F62" t="s">
         <v>679</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G62" t="s">
         <v>680</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>42300</v>
+        <v>33800</v>
       </c>
       <c r="J62" t="s">
-        <v>27</v>
+        <v>681</v>
       </c>
       <c r="K62" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="L62"/>
       <c r="M62" t="s">
         <v>682</v>
       </c>
       <c r="N62"/>
       <c r="O62" t="s">
-        <v>159</v>
+        <v>683</v>
       </c>
       <c r="P62" t="s">
-        <v>160</v>
+        <v>684</v>
       </c>
       <c r="Q62" t="s">
-        <v>683</v>
+        <v>672</v>
       </c>
       <c r="R62" t="s">
-        <v>162</v>
+        <v>685</v>
       </c>
       <c r="S62"/>
       <c r="T62" t="s">
-        <v>684</v>
-[...1 lines deleted...]
-      <c r="U62"/>
+        <v>686</v>
+      </c>
+      <c r="U62" t="s">
+        <v>687</v>
+      </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="B63"/>
-      <c r="C63"/>
+      <c r="C63" t="s">
+        <v>689</v>
+      </c>
       <c r="D63" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="E63" t="s">
-        <v>114</v>
+        <v>226</v>
       </c>
       <c r="F63" t="s">
         <v>25</v>
       </c>
       <c r="G63" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>42600</v>
+        <v>42300</v>
       </c>
       <c r="J63" t="s">
-        <v>688</v>
+        <v>27</v>
       </c>
       <c r="K63" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="L63"/>
+        <v>104</v>
+      </c>
+      <c r="L63" t="s">
+        <v>692</v>
+      </c>
       <c r="M63" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="N63"/>
       <c r="O63" t="s">
-        <v>690</v>
+        <v>159</v>
       </c>
       <c r="P63" t="s">
-        <v>691</v>
+        <v>160</v>
       </c>
       <c r="Q63" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="R63" t="s">
-        <v>693</v>
+        <v>162</v>
       </c>
       <c r="S63"/>
-      <c r="T63"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T63" t="s">
+        <v>695</v>
+      </c>
+      <c r="U63"/>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B64"/>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C64"/>
       <c r="D64" t="s">
         <v>697</v>
       </c>
       <c r="E64" t="s">
+        <v>114</v>
+      </c>
+      <c r="F64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" t="s">
         <v>698</v>
-      </c>
-[...4 lines deleted...]
-        <v>699</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>30100</v>
+        <v>42600</v>
       </c>
       <c r="J64" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="K64" t="s">
-        <v>28</v>
+        <v>388</v>
       </c>
       <c r="L64"/>
       <c r="M64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N64"/>
       <c r="O64" t="s">
+        <v>701</v>
+      </c>
+      <c r="P64" t="s">
         <v>702</v>
       </c>
-      <c r="P64" t="s">
+      <c r="Q64" t="s">
         <v>703</v>
       </c>
-      <c r="Q64" t="s">
+      <c r="R64" t="s">
         <v>704</v>
       </c>
-      <c r="R64" t="s">
+      <c r="S64"/>
+      <c r="T64"/>
+      <c r="U64" t="s">
         <v>705</v>
-      </c>
-[...7 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" t="s">
+        <v>706</v>
+      </c>
+      <c r="B65"/>
+      <c r="C65" t="s">
+        <v>707</v>
+      </c>
+      <c r="D65" t="s">
+        <v>708</v>
+      </c>
+      <c r="E65" t="s">
         <v>709</v>
-      </c>
-[...6 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F65" t="s">
         <v>39</v>
       </c>
       <c r="G65" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>31850</v>
+        <v>30100</v>
       </c>
       <c r="J65" t="s">
+        <v>711</v>
+      </c>
+      <c r="K65" t="s">
+        <v>28</v>
+      </c>
+      <c r="L65"/>
+      <c r="M65" t="s">
         <v>712</v>
       </c>
-      <c r="K65" t="s">
-[...3 lines deleted...]
-      <c r="M65"/>
       <c r="N65"/>
       <c r="O65" t="s">
         <v>713</v>
       </c>
       <c r="P65" t="s">
-        <v>438</v>
+        <v>714</v>
       </c>
       <c r="Q65" t="s">
-        <v>438</v>
+        <v>715</v>
       </c>
       <c r="R65" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="S65" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="T65" t="s">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="U65"/>
+        <v>718</v>
+      </c>
+      <c r="U65" t="s">
+        <v>719</v>
+      </c>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="B66"/>
-      <c r="C66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C66"/>
       <c r="D66" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="E66" t="s">
-        <v>88</v>
+        <v>340</v>
       </c>
       <c r="F66" t="s">
         <v>39</v>
       </c>
       <c r="G66" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H66"/>
-      <c r="I66" t="s">
-        <v>721</v>
+      <c r="I66">
+        <v>31850</v>
       </c>
       <c r="J66" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="K66" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66" t="s">
-        <v>503</v>
+        <v>724</v>
       </c>
       <c r="P66" t="s">
-        <v>504</v>
+        <v>438</v>
       </c>
       <c r="Q66" t="s">
-        <v>723</v>
+        <v>438</v>
       </c>
       <c r="R66" t="s">
-        <v>506</v>
+        <v>725</v>
       </c>
       <c r="S66" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="T66" t="s">
-        <v>508</v>
-[...3 lines deleted...]
-      </c>
+        <v>727</v>
+      </c>
+      <c r="U66"/>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="D67" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="E67" t="s">
-        <v>729</v>
+        <v>88</v>
       </c>
       <c r="F67" t="s">
         <v>39</v>
       </c>
       <c r="G67" t="s">
-        <v>39</v>
+        <v>731</v>
       </c>
       <c r="H67"/>
-      <c r="I67">
-        <v>34500</v>
+      <c r="I67" t="s">
+        <v>732</v>
       </c>
       <c r="J67" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="K67" t="s">
-        <v>731</v>
+        <v>308</v>
       </c>
       <c r="L67"/>
-      <c r="M67">
-[...4 lines deleted...]
-      </c>
+      <c r="M67"/>
+      <c r="N67"/>
       <c r="O67" t="s">
-        <v>732</v>
+        <v>503</v>
       </c>
       <c r="P67" t="s">
-        <v>733</v>
+        <v>504</v>
       </c>
       <c r="Q67" t="s">
         <v>734</v>
       </c>
       <c r="R67" t="s">
+        <v>506</v>
+      </c>
+      <c r="S67" t="s">
         <v>735</v>
       </c>
-      <c r="S67">
-[...1 lines deleted...]
-      </c>
       <c r="T67" t="s">
+        <v>508</v>
+      </c>
+      <c r="U67" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="68" spans="1:21">
       <c r="A68" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
+        <v>738</v>
+      </c>
+      <c r="D68" t="s">
         <v>739</v>
       </c>
-      <c r="D68" t="s">
+      <c r="E68" t="s">
         <v>740</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G68" t="s">
-        <v>741</v>
+        <v>39</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>42155</v>
+        <v>34500</v>
       </c>
       <c r="J68" t="s">
+        <v>741</v>
+      </c>
+      <c r="K68" t="s">
         <v>742</v>
       </c>
-      <c r="K68" t="s">
+      <c r="L68"/>
+      <c r="M68">
+        <v>1347</v>
+      </c>
+      <c r="N68">
+        <v>1347</v>
+      </c>
+      <c r="O68" t="s">
         <v>743</v>
       </c>
-      <c r="L68" t="s">
+      <c r="P68" t="s">
         <v>744</v>
       </c>
-      <c r="M68" t="s">
+      <c r="Q68" t="s">
         <v>745</v>
-      </c>
-[...8 lines deleted...]
-        <v>346</v>
       </c>
       <c r="R68" t="s">
         <v>746</v>
       </c>
-      <c r="S68" t="s">
+      <c r="S68">
+        <v>33670049566</v>
+      </c>
+      <c r="T68" t="s">
         <v>747</v>
       </c>
-      <c r="T68" t="s">
+      <c r="U68" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>334</v>
+        <v>750</v>
       </c>
       <c r="D69" t="s">
         <v>751</v>
       </c>
       <c r="E69" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="F69" t="s">
         <v>25</v>
       </c>
       <c r="G69" t="s">
-        <v>296</v>
+        <v>752</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>38400</v>
+        <v>42155</v>
       </c>
       <c r="J69" t="s">
-        <v>297</v>
+        <v>753</v>
       </c>
       <c r="K69" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      </c>
+        <v>754</v>
+      </c>
+      <c r="L69" t="s">
+        <v>755</v>
+      </c>
+      <c r="M69" t="s">
+        <v>756</v>
+      </c>
+      <c r="N69"/>
       <c r="O69" t="s">
-        <v>300</v>
+        <v>159</v>
       </c>
       <c r="P69" t="s">
-        <v>301</v>
+        <v>160</v>
       </c>
       <c r="Q69" t="s">
-        <v>302</v>
+        <v>346</v>
       </c>
       <c r="R69" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-      <c r="T69"/>
+        <v>757</v>
+      </c>
+      <c r="S69" t="s">
+        <v>758</v>
+      </c>
+      <c r="T69" t="s">
+        <v>759</v>
+      </c>
       <c r="U69" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
-        <v>754</v>
+        <v>334</v>
       </c>
       <c r="D70" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="E70" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="F70" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G70" t="s">
-        <v>756</v>
+        <v>296</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>30900</v>
+        <v>38400</v>
       </c>
       <c r="J70" t="s">
-        <v>446</v>
+        <v>297</v>
       </c>
       <c r="K70" t="s">
-        <v>288</v>
-[...4 lines deleted...]
-      <c r="M70"/>
+        <v>28</v>
+      </c>
+      <c r="L70"/>
+      <c r="M70">
+        <v>1281</v>
+      </c>
       <c r="N70">
-        <v>1347</v>
+        <v>1281</v>
       </c>
       <c r="O70" t="s">
-        <v>448</v>
+        <v>300</v>
       </c>
       <c r="P70" t="s">
-        <v>449</v>
+        <v>301</v>
       </c>
       <c r="Q70" t="s">
-        <v>450</v>
+        <v>302</v>
       </c>
       <c r="R70" t="s">
-        <v>451</v>
+        <v>303</v>
       </c>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
     </row>
     <row r="71" spans="1:21">
       <c r="A71" t="s">
-        <v>759</v>
-[...4 lines deleted...]
-      <c r="C71"/>
+        <v>764</v>
+      </c>
+      <c r="B71"/>
+      <c r="C71" t="s">
+        <v>765</v>
+      </c>
       <c r="D71" t="s">
-        <v>761</v>
-[...1 lines deleted...]
-      <c r="E71"/>
+        <v>766</v>
+      </c>
+      <c r="E71" t="s">
+        <v>76</v>
+      </c>
       <c r="F71" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G71" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>42740</v>
+        <v>30900</v>
       </c>
       <c r="J71" t="s">
-        <v>763</v>
+        <v>446</v>
       </c>
       <c r="K71" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="L71"/>
+        <v>288</v>
+      </c>
+      <c r="L71" t="s">
+        <v>768</v>
+      </c>
       <c r="M71"/>
-      <c r="N71"/>
-[...3 lines deleted...]
-      <c r="R71"/>
+      <c r="N71">
+        <v>1347</v>
+      </c>
+      <c r="O71" t="s">
+        <v>448</v>
+      </c>
+      <c r="P71" t="s">
+        <v>449</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>450</v>
+      </c>
+      <c r="R71" t="s">
+        <v>451</v>
+      </c>
       <c r="S71"/>
       <c r="T71"/>
-      <c r="U71"/>
+      <c r="U71" t="s">
+        <v>769</v>
+      </c>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" t="s">
-        <v>764</v>
-[...1 lines deleted...]
-      <c r="B72"/>
+        <v>770</v>
+      </c>
+      <c r="B72" t="s">
+        <v>771</v>
+      </c>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>765</v>
-[...4 lines deleted...]
-      <c r="F72"/>
+        <v>772</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72" t="s">
+        <v>25</v>
+      </c>
       <c r="G72" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>13006</v>
+        <v>42740</v>
       </c>
       <c r="J72" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="K72" t="s">
         <v>104</v>
       </c>
-      <c r="L72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
-      <c r="O72" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="O72"/>
+      <c r="P72"/>
+      <c r="Q72"/>
+      <c r="R72"/>
       <c r="S72"/>
-      <c r="T72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T72"/>
       <c r="U72"/>
     </row>
     <row r="73" spans="1:21">
       <c r="A73" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="E73" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>365</v>
+      </c>
+      <c r="F73"/>
       <c r="G73" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="H73"/>
       <c r="I73">
-        <v>30100</v>
+        <v>13006</v>
       </c>
       <c r="J73" t="s">
-        <v>700</v>
+        <v>778</v>
       </c>
       <c r="K73" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="L73"/>
+        <v>104</v>
+      </c>
+      <c r="L73" t="s">
+        <v>779</v>
+      </c>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="P73" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="Q73" t="s">
-        <v>778</v>
+        <v>130</v>
       </c>
       <c r="R73" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="S73"/>
-      <c r="T73"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T73" t="s">
+        <v>783</v>
+      </c>
+      <c r="U73"/>
     </row>
     <row r="74" spans="1:21">
       <c r="A74" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="B74"/>
-      <c r="C74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C74"/>
       <c r="D74" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="E74" t="s">
-        <v>784</v>
+        <v>76</v>
       </c>
       <c r="F74" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G74" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="H74" t="s">
         <v>786</v>
       </c>
-      <c r="I74" t="s">
-        <v>787</v>
+      <c r="H74"/>
+      <c r="I74">
+        <v>30100</v>
       </c>
       <c r="J74" t="s">
-        <v>788</v>
+        <v>711</v>
       </c>
       <c r="K74" t="s">
-        <v>789</v>
+        <v>240</v>
       </c>
       <c r="L74"/>
       <c r="M74"/>
-      <c r="N74">
-[...1 lines deleted...]
-      </c>
+      <c r="N74"/>
       <c r="O74" t="s">
+        <v>787</v>
+      </c>
+      <c r="P74" t="s">
+        <v>788</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>789</v>
+      </c>
+      <c r="R74" t="s">
         <v>790</v>
       </c>
-      <c r="P74" t="s">
+      <c r="S74"/>
+      <c r="T74"/>
+      <c r="U74" t="s">
         <v>791</v>
       </c>
-      <c r="Q74" t="s">
-[...11 lines deleted...]
-      <c r="U74"/>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
+        <v>793</v>
+      </c>
+      <c r="D75" t="s">
+        <v>794</v>
+      </c>
+      <c r="E75" t="s">
+        <v>795</v>
+      </c>
+      <c r="F75" t="s">
+        <v>25</v>
+      </c>
+      <c r="G75" t="s">
+        <v>796</v>
+      </c>
+      <c r="H75" t="s">
         <v>797</v>
       </c>
-      <c r="D75" t="s">
+      <c r="I75" t="s">
         <v>798</v>
       </c>
-      <c r="E75" t="s">
-[...5 lines deleted...]
-      <c r="G75" t="s">
+      <c r="J75" t="s">
         <v>799</v>
       </c>
-      <c r="H75"/>
-[...3 lines deleted...]
-      <c r="J75" t="s">
+      <c r="K75" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75">
-        <v>1487</v>
+        <v>361</v>
       </c>
       <c r="O75" t="s">
-        <v>159</v>
+        <v>801</v>
       </c>
       <c r="P75" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="Q75" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="R75" t="s">
-        <v>803</v>
-[...3 lines deleted...]
-      <c r="U75" t="s">
         <v>804</v>
       </c>
+      <c r="S75" t="s">
+        <v>805</v>
+      </c>
+      <c r="T75" t="s">
+        <v>806</v>
+      </c>
+      <c r="U75"/>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="D76" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="E76" t="s">
-        <v>365</v>
+        <v>38</v>
       </c>
       <c r="F76" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G76" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>42300</v>
+        <v>32120</v>
       </c>
       <c r="J76" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="K76" t="s">
-        <v>810</v>
-[...8 lines deleted...]
-        <v>813</v>
+        <v>308</v>
+      </c>
+      <c r="L76"/>
+      <c r="M76"/>
+      <c r="N76">
+        <v>1487</v>
       </c>
       <c r="O76" t="s">
         <v>159</v>
       </c>
       <c r="P76" t="s">
-        <v>160</v>
+        <v>812</v>
       </c>
       <c r="Q76" t="s">
-        <v>346</v>
+        <v>813</v>
       </c>
       <c r="R76" t="s">
-        <v>746</v>
+        <v>814</v>
       </c>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B77"/>
-      <c r="C77"/>
+      <c r="C77" t="s">
+        <v>817</v>
+      </c>
       <c r="D77" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="E77" t="s">
         <v>365</v>
       </c>
       <c r="F77" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G77" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>82800</v>
+        <v>42300</v>
       </c>
       <c r="J77" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="K77" t="s">
-        <v>819</v>
-[...3 lines deleted...]
-      <c r="N77"/>
+        <v>821</v>
+      </c>
+      <c r="L77" t="s">
+        <v>822</v>
+      </c>
+      <c r="M77" t="s">
+        <v>823</v>
+      </c>
+      <c r="N77" t="s">
+        <v>824</v>
+      </c>
       <c r="O77" t="s">
-        <v>820</v>
+        <v>159</v>
       </c>
       <c r="P77" t="s">
-        <v>769</v>
+        <v>160</v>
       </c>
       <c r="Q77" t="s">
-        <v>438</v>
+        <v>346</v>
       </c>
       <c r="R77" t="s">
-        <v>821</v>
+        <v>757</v>
       </c>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="B78"/>
-      <c r="C78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C78"/>
       <c r="D78" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="E78" t="s">
-        <v>826</v>
+        <v>365</v>
       </c>
       <c r="F78" t="s">
         <v>39</v>
       </c>
       <c r="G78" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>32300</v>
+        <v>82800</v>
       </c>
       <c r="J78" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="K78" t="s">
-        <v>308</v>
+        <v>830</v>
       </c>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="P78" t="s">
-        <v>830</v>
+        <v>780</v>
       </c>
       <c r="Q78" t="s">
-        <v>831</v>
+        <v>438</v>
       </c>
       <c r="R78" t="s">
         <v>832</v>
       </c>
-      <c r="S78" t="s">
+      <c r="S78"/>
+      <c r="T78"/>
+      <c r="U78" t="s">
         <v>833</v>
-      </c>
-[...4 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="B79"/>
       <c r="C79" t="s">
+        <v>835</v>
+      </c>
+      <c r="D79" t="s">
+        <v>836</v>
+      </c>
+      <c r="E79" t="s">
         <v>837</v>
       </c>
-      <c r="D79" t="s">
+      <c r="F79" t="s">
+        <v>39</v>
+      </c>
+      <c r="G79" t="s">
         <v>838</v>
-      </c>
-[...7 lines deleted...]
-        <v>839</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>43120</v>
+        <v>32300</v>
       </c>
       <c r="J79" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="K79" t="s">
-        <v>810</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79" t="s">
+        <v>840</v>
+      </c>
+      <c r="P79" t="s">
+        <v>841</v>
+      </c>
+      <c r="Q79" t="s">
         <v>842</v>
       </c>
-      <c r="P79" t="s">
+      <c r="R79" t="s">
         <v>843</v>
       </c>
-      <c r="Q79" t="s">
+      <c r="S79" t="s">
         <v>844</v>
       </c>
-      <c r="R79" t="s">
+      <c r="T79" t="s">
         <v>845</v>
       </c>
-      <c r="S79" t="s">
+      <c r="U79" t="s">
         <v>846</v>
-      </c>
-[...2 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
+        <v>848</v>
+      </c>
+      <c r="D80" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
       <c r="E80" t="s">
         <v>114</v>
       </c>
       <c r="F80" t="s">
         <v>25</v>
       </c>
       <c r="G80" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>43120</v>
       </c>
       <c r="J80" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="K80" t="s">
-        <v>851</v>
+        <v>821</v>
       </c>
       <c r="L80" t="s">
         <v>852</v>
       </c>
-      <c r="M80">
-[...4 lines deleted...]
-      </c>
+      <c r="M80"/>
+      <c r="N80"/>
       <c r="O80" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="P80" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="Q80" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
       <c r="R80" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="S80" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="T80"/>
       <c r="U80" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="D81" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="E81" t="s">
-        <v>619</v>
+        <v>114</v>
       </c>
       <c r="F81" t="s">
         <v>25</v>
       </c>
       <c r="G81" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>38000</v>
+        <v>43120</v>
       </c>
       <c r="J81" t="s">
-        <v>578</v>
+        <v>851</v>
       </c>
       <c r="K81" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-        <v>859</v>
+        <v>862</v>
+      </c>
+      <c r="L81" t="s">
+        <v>863</v>
+      </c>
+      <c r="M81">
+        <v>2762</v>
+      </c>
+      <c r="N81">
+        <v>900</v>
       </c>
       <c r="O81" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="P81" t="s">
-        <v>861</v>
+        <v>854</v>
       </c>
       <c r="Q81" t="s">
-        <v>862</v>
+        <v>855</v>
       </c>
       <c r="R81" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-      <c r="T81" t="s">
+        <v>856</v>
+      </c>
+      <c r="S81" t="s">
+        <v>857</v>
+      </c>
+      <c r="T81"/>
+      <c r="U81" t="s">
         <v>864</v>
       </c>
-      <c r="U81"/>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" t="s">
         <v>865</v>
       </c>
       <c r="B82"/>
       <c r="C82" t="s">
         <v>866</v>
       </c>
       <c r="D82" t="s">
         <v>867</v>
       </c>
       <c r="E82" t="s">
-        <v>868</v>
+        <v>630</v>
       </c>
       <c r="F82" t="s">
         <v>25</v>
       </c>
       <c r="G82" t="s">
-        <v>626</v>
+        <v>868</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>43370</v>
+        <v>38000</v>
       </c>
       <c r="J82" t="s">
-        <v>869</v>
+        <v>589</v>
       </c>
       <c r="K82" t="s">
         <v>28</v>
       </c>
       <c r="L82"/>
-      <c r="M82"/>
-      <c r="N82"/>
+      <c r="M82" t="s">
+        <v>869</v>
+      </c>
+      <c r="N82" t="s">
+        <v>870</v>
+      </c>
       <c r="O82" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="P82" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="Q82" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="R82" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="S82"/>
       <c r="T82" t="s">
-        <v>874</v>
-[...1 lines deleted...]
-      <c r="U82" t="s">
         <v>875</v>
       </c>
+      <c r="U82"/>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
         <v>876</v>
       </c>
       <c r="B83"/>
-      <c r="C83"/>
+      <c r="C83" t="s">
+        <v>877</v>
+      </c>
       <c r="D83" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="E83" t="s">
-        <v>114</v>
+        <v>879</v>
       </c>
       <c r="F83" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G83" t="s">
-        <v>878</v>
+        <v>637</v>
       </c>
       <c r="H83"/>
       <c r="I83">
-        <v>34220</v>
+        <v>43370</v>
       </c>
       <c r="J83" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="K83" t="s">
         <v>28</v>
       </c>
       <c r="L83"/>
       <c r="M83"/>
-      <c r="N83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N83"/>
       <c r="O83" t="s">
         <v>881</v>
       </c>
       <c r="P83" t="s">
         <v>882</v>
       </c>
       <c r="Q83" t="s">
         <v>883</v>
       </c>
       <c r="R83" t="s">
         <v>884</v>
       </c>
-      <c r="S83" t="s">
+      <c r="S83"/>
+      <c r="T83" t="s">
         <v>885</v>
       </c>
-      <c r="T83" t="s">
+      <c r="U83" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="84" spans="1:21">
       <c r="A84" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="E84" t="s">
-        <v>365</v>
+        <v>114</v>
       </c>
       <c r="F84" t="s">
         <v>39</v>
       </c>
       <c r="G84" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="H84"/>
       <c r="I84">
-        <v>32230</v>
+        <v>34220</v>
       </c>
       <c r="J84" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="K84" t="s">
-        <v>892</v>
+        <v>28</v>
       </c>
       <c r="L84"/>
       <c r="M84"/>
-      <c r="N84"/>
+      <c r="N84" t="s">
+        <v>891</v>
+      </c>
       <c r="O84" t="s">
+        <v>892</v>
+      </c>
+      <c r="P84" t="s">
         <v>893</v>
       </c>
-      <c r="P84" t="s">
+      <c r="Q84" t="s">
         <v>894</v>
       </c>
-      <c r="Q84" t="s">
+      <c r="R84" t="s">
         <v>895</v>
       </c>
-      <c r="R84" t="s">
+      <c r="S84" t="s">
         <v>896</v>
       </c>
-      <c r="S84"/>
       <c r="T84" t="s">
         <v>897</v>
       </c>
       <c r="U84" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="85" spans="1:21">
       <c r="A85" t="s">
         <v>899</v>
       </c>
       <c r="B85"/>
-      <c r="C85" t="s">
+      <c r="C85"/>
+      <c r="D85" t="s">
         <v>900</v>
       </c>
-      <c r="D85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" t="s">
-        <v>88</v>
+        <v>365</v>
       </c>
       <c r="F85" t="s">
         <v>39</v>
       </c>
       <c r="G85" t="s">
+        <v>901</v>
+      </c>
+      <c r="H85"/>
+      <c r="I85">
+        <v>32230</v>
+      </c>
+      <c r="J85" t="s">
         <v>902</v>
       </c>
-      <c r="H85"/>
-[...3 lines deleted...]
-      <c r="J85" t="s">
+      <c r="K85" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
       <c r="L85"/>
       <c r="M85"/>
-      <c r="N85">
-[...1 lines deleted...]
-      </c>
+      <c r="N85"/>
       <c r="O85" t="s">
+        <v>904</v>
+      </c>
+      <c r="P85" t="s">
         <v>905</v>
       </c>
-      <c r="P85" t="s">
+      <c r="Q85" t="s">
         <v>906</v>
       </c>
-      <c r="Q85" t="s">
+      <c r="R85" t="s">
         <v>907</v>
       </c>
-      <c r="R85" t="s">
+      <c r="S85"/>
+      <c r="T85" t="s">
         <v>908</v>
       </c>
-      <c r="S85" t="s">
+      <c r="U85" t="s">
         <v>909</v>
-      </c>
-[...4 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="86" spans="1:21">
       <c r="A86" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="B86"/>
       <c r="C86" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="D86" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E86" t="s">
-        <v>915</v>
+        <v>88</v>
       </c>
       <c r="F86" t="s">
         <v>39</v>
       </c>
       <c r="G86" t="s">
+        <v>913</v>
+      </c>
+      <c r="H86"/>
+      <c r="I86" t="s">
+        <v>488</v>
+      </c>
+      <c r="J86" t="s">
+        <v>914</v>
+      </c>
+      <c r="K86" t="s">
+        <v>915</v>
+      </c>
+      <c r="L86"/>
+      <c r="M86"/>
+      <c r="N86">
+        <v>1347</v>
+      </c>
+      <c r="O86" t="s">
         <v>916</v>
       </c>
-      <c r="H86"/>
-[...3 lines deleted...]
-      <c r="J86" t="s">
+      <c r="P86" t="s">
         <v>917</v>
       </c>
-      <c r="K86" t="s">
-[...2 lines deleted...]
-      <c r="L86" t="s">
+      <c r="Q86" t="s">
         <v>918</v>
       </c>
-      <c r="M86">
-[...2 lines deleted...]
-      <c r="N86" t="s">
+      <c r="R86" t="s">
         <v>919</v>
       </c>
-      <c r="O86" t="s">
+      <c r="S86" t="s">
         <v>920</v>
       </c>
-      <c r="P86" t="s">
+      <c r="T86" t="s">
         <v>921</v>
       </c>
-      <c r="Q86" t="s">
-[...2 lines deleted...]
-      <c r="R86" t="s">
+      <c r="U86" t="s">
         <v>922</v>
-      </c>
-[...7 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="87" spans="1:21">
       <c r="A87" t="s">
+        <v>923</v>
+      </c>
+      <c r="B87"/>
+      <c r="C87" t="s">
+        <v>924</v>
+      </c>
+      <c r="D87" t="s">
+        <v>925</v>
+      </c>
+      <c r="E87" t="s">
         <v>926</v>
-      </c>
-[...6 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F87" t="s">
         <v>39</v>
       </c>
       <c r="G87" t="s">
-        <v>474</v>
+        <v>927</v>
       </c>
       <c r="H87"/>
       <c r="I87">
-        <v>30110</v>
+        <v>12100</v>
       </c>
       <c r="J87" t="s">
-        <v>475</v>
+        <v>928</v>
       </c>
       <c r="K87" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="N87"/>
+        <v>126</v>
+      </c>
+      <c r="L87" t="s">
+        <v>929</v>
+      </c>
+      <c r="M87">
+        <v>1347</v>
+      </c>
+      <c r="N87" t="s">
+        <v>930</v>
+      </c>
       <c r="O87" t="s">
-        <v>476</v>
+        <v>931</v>
       </c>
       <c r="P87" t="s">
-        <v>477</v>
+        <v>932</v>
       </c>
       <c r="Q87" t="s">
-        <v>928</v>
+        <v>745</v>
       </c>
       <c r="R87" t="s">
-        <v>479</v>
+        <v>933</v>
       </c>
       <c r="S87" t="s">
-        <v>480</v>
+        <v>934</v>
       </c>
       <c r="T87" t="s">
-        <v>481</v>
+        <v>935</v>
       </c>
       <c r="U87" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
     </row>
     <row r="88" spans="1:21">
       <c r="A88" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="B88"/>
-      <c r="C88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C88"/>
       <c r="D88" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="E88" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="F88" t="s">
         <v>39</v>
       </c>
       <c r="G88" t="s">
-        <v>933</v>
-[...3 lines deleted...]
-      </c>
+        <v>474</v>
+      </c>
+      <c r="H88"/>
       <c r="I88">
+        <v>30110</v>
+      </c>
+      <c r="J88" t="s">
+        <v>475</v>
+      </c>
+      <c r="K88" t="s">
+        <v>28</v>
+      </c>
+      <c r="L88"/>
+      <c r="M88"/>
+      <c r="N88"/>
+      <c r="O88" t="s">
+        <v>476</v>
+      </c>
+      <c r="P88" t="s">
+        <v>477</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>939</v>
+      </c>
+      <c r="R88" t="s">
+        <v>479</v>
+      </c>
+      <c r="S88" t="s">
+        <v>480</v>
+      </c>
+      <c r="T88" t="s">
+        <v>481</v>
+      </c>
+      <c r="U88" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="89" spans="1:21">
+      <c r="A89" t="s">
+        <v>941</v>
+      </c>
+      <c r="B89"/>
+      <c r="C89" t="s">
+        <v>942</v>
+      </c>
+      <c r="D89" t="s">
+        <v>943</v>
+      </c>
+      <c r="E89" t="s">
+        <v>38</v>
+      </c>
+      <c r="F89" t="s">
+        <v>39</v>
+      </c>
+      <c r="G89" t="s">
+        <v>944</v>
+      </c>
+      <c r="H89" t="s">
+        <v>945</v>
+      </c>
+      <c r="I89">
         <v>66200</v>
       </c>
-      <c r="J88" t="s">
-[...9 lines deleted...]
-      <c r="N88">
+      <c r="J89" t="s">
+        <v>946</v>
+      </c>
+      <c r="K89" t="s">
+        <v>947</v>
+      </c>
+      <c r="L89" t="s">
+        <v>948</v>
+      </c>
+      <c r="M89"/>
+      <c r="N89">
         <v>1356</v>
       </c>
-      <c r="O88" t="s">
-[...5 lines deleted...]
-      <c r="Q88" t="s">
+      <c r="O89" t="s">
+        <v>949</v>
+      </c>
+      <c r="P89" t="s">
+        <v>950</v>
+      </c>
+      <c r="Q89" t="s">
         <v>346</v>
       </c>
-      <c r="R88" t="s">
-[...9 lines deleted...]
-        <v>943</v>
+      <c r="R89" t="s">
+        <v>951</v>
+      </c>
+      <c r="S89" t="s">
+        <v>952</v>
+      </c>
+      <c r="T89" t="s">
+        <v>953</v>
+      </c>
+      <c r="U89" t="s">
+        <v>954</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">