--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Liste des actions" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="955">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="934">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Nom de la/les structure(s) à l'initiative de l'action ou du projet</t>
   </si>
   <si>
     <t>Date(s) de réalisation</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Adresse (suite)</t>
   </si>
   <si>
@@ -2567,116 +2567,50 @@
     <t>8 Av. Bataillon Carmagnole Liberté</t>
   </si>
   <si>
     <t>Vaulx-en-Velin</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Professionnels, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Scolaires (cycle 2, 3 et 4), Habitant·es, Seniors</t>
   </si>
   <si>
     <t>Emmeline</t>
   </si>
   <si>
     <t>Eteneau</t>
   </si>
   <si>
     <t>Référente en animation</t>
   </si>
   <si>
     <t>info@graine-ara.org</t>
   </si>
   <si>
     <t>https://grainesurbaines.fr/</t>
-  </si>
-[...64 lines deleted...]
- </t>
   </si>
   <si>
     <t>Mise en réseau des acteurs de l'éducation au goût</t>
   </si>
   <si>
     <t>Le réseau des relais de l'éducation au goût en Occitanie
 Depuis 2012, la DRAAF Occitanie, en lien avec le GRAINE Occitanie, anime un réseau composé d'associations, collectivités et indépendants (nutritionnistes, animateurs, infirmiers scolaires, cuisiniers, etc.) travaillant auprès des jeunes sur l'éducation à l'alimentation. L'objectif est d'accompagner les acteurs du réseau à une montée en compétence sur l'éducation au goût et à une large diffusion de cette pédagogie.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>CA, 697 Avenue Etienne Méhul</t>
   </si>
   <si>
     <t>Professionnels, Salariés</t>
   </si>
   <si>
     <t>744, 1356</t>
   </si>
   <si>
     <t>Capucine</t>
   </si>
   <si>
     <t>Bonduel</t>
@@ -3323,112 +3257,50 @@
  - mar 17/12/2024 - 12:00</t>
   </si>
   <si>
     <t>Depuis 2021, le service Santé de Roannais Agglomération développe des temps de sensibilisation et de formation à destination des élu.e.s et professionnels sur l'ALIMENTATION SAINE et DURABLE et la QUALITÉ DE L'AIR INTÉRIEUR.
 Pour 2024, à destinations des structures accueillant des 0-18 ans, en charge de la restauration collective du territoire de Roannais Agglomération : restaurations scolaires, accueils de loisirs, crèches, haltes-garderies, cantines, selfs… un nouveau programme de formations sur l'Alimentation saine et durable est proposé par Nancy Riamon de Nutritude et Valérie Galelli de  Madeleine environnement pour le 2e semestre 2024. 
 	Veiller à l'alimentation saine et durable en restauration collective à gestion directe, le 5 novembre 2024, 14h-17h30 
 	Veiller à l'alimentation saine et durable en restauration collective à gestion concédée, le 15 novembre 2024, 9h-12h30 
 	Diminuer le gaspillage alimentaire en restauration collective, le 3 décembre 2024, 14h-17h30 
 	Le repas végétarien hebdomadaire, un levier pour mon restaurant collectif, le 17 décembre 2024, 14h-17h30
 Toutes les précisions dans le  Catalogue des Formations téléchargeable en cliquant ici; les inscriptions se font via ce lien : inscriptions</t>
   </si>
   <si>
     <t>Avenue Jean Jaurès</t>
   </si>
   <si>
     <t>Issus du terrritoire de Roanais Agglomération</t>
   </si>
   <si>
     <t>Nutritude, Roannais agglomération</t>
   </si>
   <si>
     <t>Animatrice formatrice</t>
   </si>
   <si>
     <t>Association Madeleine environnement, projet éducation santé enironnement Roanna…</t>
-  </si>
-[...60 lines deleted...]
-	Inscription du projet dans un plan politique, un plan de mandat. </t>
   </si>
   <si>
     <t>Programme Habitat Santé Environnement « Bonnes pratiques pour une bonne santé »</t>
   </si>
   <si>
     <t>mar 01/09/2020 - 12:00
  - mer 01/09/2021 - 12:00</t>
   </si>
   <si>
     <t>L'environnement de vie des citoyens et les actes qu'ils effectuent quotidiennement ont une influence sur leur santé. Dans un contexte global où il est demandé à chacune et chacun de faire des choix et d'être responsable de ses actes, le CPIE du Gard a souhaité accompagner les citoyens dans l'évolution de leurs comportements et de leurs modes de consommation par rapport à leur pratique quotidienne. 
 Le CPIE du Gard, en partenariat avec la DREAL Occitanie, les villes d'Alès et de Nîmes et des structures de terrain, a ainsi coordonné et animé un programme d'information et de sensibilisation avec comme objectif général d'amener le citoyen à devenir pleinement acteur de sa santé et de son environnement dans son cadre quotidien.
 Des actions relevant de la santé environnement ont ainsi été mises en œuvre auprès de différents publics sur le territoire Gardois. Jeunes et adultes ont pu s'initier, expérimenter, réfléchir et mutualiser en participant à des sorties ou des ateliers ciblés sur l'alimentation durable, la cuisine solaire, le jardinage sans pesticides, les plantes médicinales, les perturbateurs endocriniens, la qualité de l'air intérieur.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>155 Rue du Faubourg de Rochebelle</t>
   </si>
   <si>
     <t>Alès</t>
   </si>
   <si>
     <t>1487, Ville d’Alès , Ville de Nîmes</t>
   </si>
@@ -4914,75 +4786,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U89"/>
+  <dimension ref="A1:U87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1730.577" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="252.367" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="196.952" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="1914.533" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -7643,2225 +7515,2123 @@
       </c>
       <c r="P49" t="s">
         <v>549</v>
       </c>
       <c r="Q49" t="s">
         <v>550</v>
       </c>
       <c r="R49" t="s">
         <v>551</v>
       </c>
       <c r="S49"/>
       <c r="T49" t="s">
         <v>552</v>
       </c>
       <c r="U49"/>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>553</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" t="s">
         <v>554</v>
       </c>
-      <c r="E50"/>
+      <c r="E50" t="s">
+        <v>555</v>
+      </c>
       <c r="F50" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G50" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>15130</v>
+        <v>34078</v>
       </c>
       <c r="J50" t="s">
-        <v>556</v>
+        <v>68</v>
       </c>
       <c r="K50" t="s">
         <v>557</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
         <v>558</v>
       </c>
-      <c r="N50">
-[...1 lines deleted...]
-      </c>
+      <c r="N50"/>
       <c r="O50" t="s">
         <v>559</v>
       </c>
       <c r="P50" t="s">
         <v>560</v>
       </c>
       <c r="Q50" t="s">
         <v>561</v>
       </c>
       <c r="R50" t="s">
         <v>562</v>
       </c>
-      <c r="S50"/>
-      <c r="T50"/>
+      <c r="S50" t="s">
+        <v>563</v>
+      </c>
+      <c r="T50" t="s">
+        <v>564</v>
+      </c>
       <c r="U50" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B51"/>
-      <c r="C51"/>
+      <c r="C51" t="s">
+        <v>567</v>
+      </c>
       <c r="D51" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="E51"/>
       <c r="F51" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G51" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>34078</v>
+        <v>69700</v>
       </c>
       <c r="J51" t="s">
-        <v>68</v>
+        <v>570</v>
       </c>
       <c r="K51" t="s">
-        <v>568</v>
+        <v>28</v>
       </c>
       <c r="L51"/>
-      <c r="M51" t="s">
-        <v>569</v>
+      <c r="M51">
+        <v>50</v>
       </c>
       <c r="N51"/>
       <c r="O51" t="s">
-        <v>570</v>
+        <v>309</v>
       </c>
       <c r="P51" t="s">
         <v>571</v>
       </c>
       <c r="Q51" t="s">
         <v>572</v>
       </c>
       <c r="R51" t="s">
         <v>573</v>
       </c>
-      <c r="S51" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="D52" t="s">
-        <v>579</v>
-[...1 lines deleted...]
-      <c r="E52"/>
+        <v>576</v>
+      </c>
+      <c r="E52" t="s">
+        <v>76</v>
+      </c>
       <c r="F52" t="s">
         <v>25</v>
       </c>
       <c r="G52" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>69700</v>
+        <v>38100</v>
       </c>
       <c r="J52" t="s">
+        <v>578</v>
+      </c>
+      <c r="K52" t="s">
+        <v>579</v>
+      </c>
+      <c r="L52" t="s">
+        <v>580</v>
+      </c>
+      <c r="M52" t="s">
         <v>581</v>
       </c>
-      <c r="K52" t="s">
-[...6 lines deleted...]
-      <c r="N52"/>
+      <c r="N52" t="s">
+        <v>581</v>
+      </c>
       <c r="O52" t="s">
-        <v>309</v>
+        <v>582</v>
       </c>
       <c r="P52" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="Q52" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="R52" t="s">
-        <v>584</v>
-[...3 lines deleted...]
-      <c r="U52"/>
+        <v>585</v>
+      </c>
+      <c r="S52" t="s">
+        <v>586</v>
+      </c>
+      <c r="T52" t="s">
+        <v>587</v>
+      </c>
+      <c r="U52" t="s">
+        <v>588</v>
+      </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>585</v>
+        <v>574</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
-        <v>586</v>
+        <v>575</v>
       </c>
       <c r="D53" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E53" t="s">
         <v>76</v>
       </c>
       <c r="F53" t="s">
         <v>25</v>
       </c>
       <c r="G53" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>38100</v>
       </c>
       <c r="J53" t="s">
-        <v>589</v>
+        <v>578</v>
       </c>
       <c r="K53" t="s">
-        <v>590</v>
+        <v>579</v>
       </c>
       <c r="L53" t="s">
         <v>591</v>
       </c>
       <c r="M53" t="s">
+        <v>581</v>
+      </c>
+      <c r="N53" t="s">
+        <v>581</v>
+      </c>
+      <c r="O53" t="s">
+        <v>582</v>
+      </c>
+      <c r="P53" t="s">
+        <v>583</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>584</v>
+      </c>
+      <c r="R53" t="s">
+        <v>585</v>
+      </c>
+      <c r="S53" t="s">
+        <v>586</v>
+      </c>
+      <c r="T53" t="s">
+        <v>587</v>
+      </c>
+      <c r="U53" t="s">
         <v>592</v>
-      </c>
-[...22 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="B54"/>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C54"/>
       <c r="D54" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="E54" t="s">
-        <v>76</v>
+        <v>365</v>
       </c>
       <c r="F54" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G54" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>38100</v>
+        <v>34060</v>
       </c>
       <c r="J54" t="s">
-        <v>589</v>
+        <v>68</v>
       </c>
       <c r="K54" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="L54" t="s">
+        <v>228</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54" t="s">
+        <v>596</v>
+      </c>
+      <c r="P54" t="s">
+        <v>597</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>598</v>
+      </c>
+      <c r="R54" t="s">
+        <v>599</v>
+      </c>
+      <c r="S54" t="s">
+        <v>600</v>
+      </c>
+      <c r="T54" t="s">
+        <v>601</v>
+      </c>
+      <c r="U54" t="s">
         <v>602</v>
-      </c>
-[...25 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
+        <v>603</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55" t="s">
         <v>604</v>
       </c>
-      <c r="B55"/>
-      <c r="C55"/>
       <c r="D55" t="s">
         <v>605</v>
       </c>
       <c r="E55" t="s">
-        <v>365</v>
+        <v>606</v>
       </c>
       <c r="F55" t="s">
         <v>39</v>
       </c>
       <c r="G55" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>34060</v>
+        <v>31000</v>
       </c>
       <c r="J55" t="s">
-        <v>68</v>
+        <v>608</v>
       </c>
       <c r="K55" t="s">
-        <v>228</v>
+        <v>609</v>
       </c>
       <c r="L55"/>
-      <c r="M55"/>
-      <c r="N55"/>
+      <c r="M55">
+        <v>2296</v>
+      </c>
+      <c r="N55" t="s">
+        <v>610</v>
+      </c>
       <c r="O55" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="P55" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="Q55" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="R55" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="S55" t="s">
-        <v>611</v>
-[...3 lines deleted...]
-      </c>
+        <v>615</v>
+      </c>
+      <c r="T55"/>
       <c r="U55" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="B56"/>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C56"/>
       <c r="D56" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E56" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F56" t="s">
         <v>39</v>
       </c>
       <c r="G56" t="s">
-        <v>618</v>
+        <v>102</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>31000</v>
+        <v>31100</v>
       </c>
       <c r="J56" t="s">
-        <v>619</v>
+        <v>79</v>
       </c>
       <c r="K56" t="s">
-        <v>620</v>
+        <v>308</v>
       </c>
       <c r="L56"/>
       <c r="M56">
-        <v>2296</v>
-[...1 lines deleted...]
-      <c r="N56" t="s">
+        <v>1347</v>
+      </c>
+      <c r="N56">
+        <v>1347</v>
+      </c>
+      <c r="O56" t="s">
+        <v>105</v>
+      </c>
+      <c r="P56" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>289</v>
+      </c>
+      <c r="R56" t="s">
+        <v>108</v>
+      </c>
+      <c r="S56" t="s">
+        <v>290</v>
+      </c>
+      <c r="T56" t="s">
+        <v>620</v>
+      </c>
+      <c r="U56" t="s">
         <v>621</v>
-      </c>
-[...17 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="B57"/>
-      <c r="C57"/>
+      <c r="C57" t="s">
+        <v>623</v>
+      </c>
       <c r="D57" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="E57" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="F57" t="s">
         <v>39</v>
       </c>
       <c r="G57" t="s">
-        <v>102</v>
+        <v>626</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>31100</v>
+        <v>31170</v>
       </c>
       <c r="J57" t="s">
-        <v>79</v>
+        <v>627</v>
       </c>
       <c r="K57" t="s">
-        <v>308</v>
+        <v>628</v>
       </c>
       <c r="L57"/>
-      <c r="M57">
-[...3 lines deleted...]
-        <v>1347</v>
+      <c r="M57"/>
+      <c r="N57" t="s">
+        <v>629</v>
       </c>
       <c r="O57" t="s">
-        <v>105</v>
+        <v>630</v>
       </c>
       <c r="P57" t="s">
-        <v>106</v>
+        <v>631</v>
       </c>
       <c r="Q57" t="s">
-        <v>289</v>
+        <v>632</v>
       </c>
       <c r="R57" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>633</v>
+      </c>
+      <c r="S57"/>
       <c r="T57" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="U57" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="D58" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="E58" t="s">
-        <v>636</v>
+        <v>365</v>
       </c>
       <c r="F58" t="s">
         <v>39</v>
       </c>
       <c r="G58" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>31170</v>
+        <v>34394</v>
       </c>
       <c r="J58" t="s">
-        <v>638</v>
+        <v>68</v>
       </c>
       <c r="K58" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="L58"/>
-      <c r="M58"/>
-[...1 lines deleted...]
-        <v>640</v>
+      <c r="M58">
+        <v>1755</v>
+      </c>
+      <c r="N58">
+        <v>1487</v>
       </c>
       <c r="O58" t="s">
+        <v>279</v>
+      </c>
+      <c r="P58" t="s">
         <v>641</v>
       </c>
-      <c r="P58" t="s">
+      <c r="Q58" t="s">
         <v>642</v>
       </c>
-      <c r="Q58" t="s">
+      <c r="R58" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="S58"/>
       <c r="T58" t="s">
+        <v>644</v>
+      </c>
+      <c r="U58" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B59"/>
       <c r="C59" t="s">
+        <v>647</v>
+      </c>
+      <c r="D59" t="s">
         <v>648</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59" t="s">
+        <v>555</v>
+      </c>
+      <c r="F59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G59" t="s">
         <v>649</v>
-      </c>
-[...7 lines deleted...]
-        <v>650</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>34394</v>
+        <v>69000</v>
       </c>
       <c r="J59" t="s">
-        <v>68</v>
+        <v>649</v>
       </c>
       <c r="K59" t="s">
-        <v>651</v>
+        <v>240</v>
       </c>
       <c r="L59"/>
       <c r="M59">
-        <v>1755</v>
-[...3 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="N59"/>
       <c r="O59" t="s">
-        <v>279</v>
+        <v>328</v>
       </c>
       <c r="P59" t="s">
-        <v>652</v>
+        <v>329</v>
       </c>
       <c r="Q59" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="R59" t="s">
-        <v>654</v>
+        <v>331</v>
       </c>
       <c r="S59"/>
       <c r="T59" t="s">
-        <v>655</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="U59"/>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="D60" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="E60" t="s">
-        <v>566</v>
+        <v>76</v>
       </c>
       <c r="F60" t="s">
         <v>25</v>
       </c>
       <c r="G60" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="H60"/>
-      <c r="I60">
-        <v>69000</v>
+      <c r="I60" t="s">
+        <v>655</v>
       </c>
       <c r="J60" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="K60" t="s">
-        <v>240</v>
+        <v>657</v>
       </c>
       <c r="L60"/>
       <c r="M60">
         <v>343</v>
       </c>
-      <c r="N60"/>
+      <c r="N60" t="s">
+        <v>658</v>
+      </c>
       <c r="O60" t="s">
-        <v>328</v>
+        <v>659</v>
       </c>
       <c r="P60" t="s">
-        <v>329</v>
+        <v>660</v>
       </c>
       <c r="Q60" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="R60" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="S60"/>
+        <v>662</v>
+      </c>
+      <c r="S60" t="s">
+        <v>663</v>
+      </c>
       <c r="T60" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="U60"/>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="D61" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="E61" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="F61" t="s">
-        <v>25</v>
+        <v>668</v>
       </c>
       <c r="G61" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="H61"/>
-      <c r="I61" t="s">
-        <v>666</v>
+      <c r="I61">
+        <v>33800</v>
       </c>
       <c r="J61" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="K61" t="s">
-        <v>668</v>
+        <v>388</v>
       </c>
       <c r="L61"/>
-      <c r="M61">
-[...4 lines deleted...]
-      </c>
+      <c r="M61" t="s">
+        <v>671</v>
+      </c>
+      <c r="N61"/>
       <c r="O61" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="P61" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="Q61" t="s">
-        <v>672</v>
+        <v>661</v>
       </c>
       <c r="R61" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="S61" t="s">
         <v>674</v>
       </c>
+      <c r="S61"/>
       <c r="T61" t="s">
         <v>675</v>
       </c>
-      <c r="U61"/>
+      <c r="U61" t="s">
+        <v>676</v>
+      </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D62" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="E62" t="s">
-        <v>88</v>
+        <v>226</v>
       </c>
       <c r="F62" t="s">
-        <v>679</v>
+        <v>25</v>
       </c>
       <c r="G62" t="s">
         <v>680</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>33800</v>
+        <v>42300</v>
       </c>
       <c r="J62" t="s">
+        <v>27</v>
+      </c>
+      <c r="K62" t="s">
+        <v>104</v>
+      </c>
+      <c r="L62" t="s">
         <v>681</v>
       </c>
-      <c r="K62" t="s">
-[...2 lines deleted...]
-      <c r="L62"/>
       <c r="M62" t="s">
         <v>682</v>
       </c>
       <c r="N62"/>
       <c r="O62" t="s">
+        <v>159</v>
+      </c>
+      <c r="P62" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q62" t="s">
         <v>683</v>
       </c>
-      <c r="P62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R62" t="s">
-        <v>685</v>
+        <v>162</v>
       </c>
       <c r="S62"/>
       <c r="T62" t="s">
-        <v>686</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="U62"/>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
+        <v>686</v>
+      </c>
+      <c r="D63" t="s">
+        <v>687</v>
+      </c>
+      <c r="E63" t="s">
+        <v>688</v>
+      </c>
+      <c r="F63" t="s">
+        <v>39</v>
+      </c>
+      <c r="G63" t="s">
         <v>689</v>
-      </c>
-[...10 lines deleted...]
-        <v>691</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>42300</v>
+        <v>30100</v>
       </c>
       <c r="J63" t="s">
-        <v>27</v>
+        <v>690</v>
       </c>
       <c r="K63" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="L63"/>
       <c r="M63" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="N63"/>
       <c r="O63" t="s">
-        <v>159</v>
+        <v>692</v>
       </c>
       <c r="P63" t="s">
-        <v>160</v>
+        <v>693</v>
       </c>
       <c r="Q63" t="s">
         <v>694</v>
       </c>
       <c r="R63" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="S63"/>
+        <v>695</v>
+      </c>
+      <c r="S63" t="s">
+        <v>696</v>
+      </c>
       <c r="T63" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="U63"/>
+        <v>697</v>
+      </c>
+      <c r="U63" t="s">
+        <v>698</v>
+      </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="E64" t="s">
-        <v>114</v>
+        <v>340</v>
       </c>
       <c r="F64" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G64" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>42600</v>
+        <v>31850</v>
       </c>
       <c r="J64" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="K64" t="s">
-        <v>388</v>
+        <v>288</v>
       </c>
       <c r="L64"/>
-      <c r="M64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M64"/>
       <c r="N64"/>
       <c r="O64" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="P64" t="s">
-        <v>702</v>
+        <v>438</v>
       </c>
       <c r="Q64" t="s">
-        <v>703</v>
+        <v>438</v>
       </c>
       <c r="R64" t="s">
         <v>704</v>
       </c>
-      <c r="S64"/>
-[...1 lines deleted...]
-      <c r="U64" t="s">
+      <c r="S64" t="s">
         <v>705</v>
       </c>
+      <c r="T64" t="s">
+        <v>706</v>
+      </c>
+      <c r="U64"/>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D65" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E65" t="s">
-        <v>709</v>
+        <v>88</v>
       </c>
       <c r="F65" t="s">
         <v>39</v>
       </c>
       <c r="G65" t="s">
         <v>710</v>
       </c>
       <c r="H65"/>
-      <c r="I65">
-        <v>30100</v>
+      <c r="I65" t="s">
+        <v>711</v>
       </c>
       <c r="J65" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="K65" t="s">
-        <v>28</v>
+        <v>308</v>
       </c>
       <c r="L65"/>
-      <c r="M65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M65"/>
       <c r="N65"/>
       <c r="O65" t="s">
+        <v>503</v>
+      </c>
+      <c r="P65" t="s">
+        <v>504</v>
+      </c>
+      <c r="Q65" t="s">
         <v>713</v>
       </c>
-      <c r="P65" t="s">
+      <c r="R65" t="s">
+        <v>506</v>
+      </c>
+      <c r="S65" t="s">
         <v>714</v>
       </c>
-      <c r="Q65" t="s">
+      <c r="T65" t="s">
+        <v>508</v>
+      </c>
+      <c r="U65" t="s">
         <v>715</v>
-      </c>
-[...10 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="B66"/>
-      <c r="C66"/>
+      <c r="C66" t="s">
+        <v>717</v>
+      </c>
       <c r="D66" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="E66" t="s">
-        <v>340</v>
+        <v>719</v>
       </c>
       <c r="F66" t="s">
         <v>39</v>
       </c>
       <c r="G66" t="s">
-        <v>722</v>
+        <v>39</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>31850</v>
+        <v>34500</v>
       </c>
       <c r="J66" t="s">
+        <v>720</v>
+      </c>
+      <c r="K66" t="s">
+        <v>721</v>
+      </c>
+      <c r="L66"/>
+      <c r="M66">
+        <v>1347</v>
+      </c>
+      <c r="N66">
+        <v>1347</v>
+      </c>
+      <c r="O66" t="s">
+        <v>722</v>
+      </c>
+      <c r="P66" t="s">
         <v>723</v>
       </c>
-      <c r="K66" t="s">
-[...5 lines deleted...]
-      <c r="O66" t="s">
+      <c r="Q66" t="s">
         <v>724</v>
-      </c>
-[...4 lines deleted...]
-        <v>438</v>
       </c>
       <c r="R66" t="s">
         <v>725</v>
       </c>
-      <c r="S66" t="s">
+      <c r="S66">
+        <v>33670049566</v>
+      </c>
+      <c r="T66" t="s">
         <v>726</v>
       </c>
-      <c r="T66" t="s">
+      <c r="U66" t="s">
         <v>727</v>
       </c>
-      <c r="U66"/>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" t="s">
         <v>728</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
         <v>729</v>
       </c>
       <c r="D67" t="s">
         <v>730</v>
       </c>
       <c r="E67" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="F67" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G67" t="s">
         <v>731</v>
       </c>
       <c r="H67"/>
-      <c r="I67" t="s">
+      <c r="I67">
+        <v>42155</v>
+      </c>
+      <c r="J67" t="s">
         <v>732</v>
       </c>
-      <c r="J67" t="s">
+      <c r="K67" t="s">
         <v>733</v>
       </c>
-      <c r="K67" t="s">
-[...3 lines deleted...]
-      <c r="M67"/>
+      <c r="L67" t="s">
+        <v>734</v>
+      </c>
+      <c r="M67" t="s">
+        <v>735</v>
+      </c>
       <c r="N67"/>
       <c r="O67" t="s">
-        <v>503</v>
+        <v>159</v>
       </c>
       <c r="P67" t="s">
-        <v>504</v>
+        <v>160</v>
       </c>
       <c r="Q67" t="s">
-        <v>734</v>
+        <v>346</v>
       </c>
       <c r="R67" t="s">
-        <v>506</v>
+        <v>736</v>
       </c>
       <c r="S67" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="T67" t="s">
-        <v>508</v>
+        <v>738</v>
       </c>
       <c r="U67" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
     </row>
     <row r="68" spans="1:21">
       <c r="A68" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
-        <v>738</v>
+        <v>334</v>
       </c>
       <c r="D68" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="E68" t="s">
-        <v>740</v>
+        <v>101</v>
       </c>
       <c r="F68" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G68" t="s">
-        <v>39</v>
+        <v>296</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>34500</v>
+        <v>38400</v>
       </c>
       <c r="J68" t="s">
-        <v>741</v>
+        <v>297</v>
       </c>
       <c r="K68" t="s">
-        <v>742</v>
+        <v>28</v>
       </c>
       <c r="L68"/>
       <c r="M68">
-        <v>1347</v>
+        <v>1281</v>
       </c>
       <c r="N68">
-        <v>1347</v>
+        <v>1281</v>
       </c>
       <c r="O68" t="s">
-        <v>743</v>
+        <v>300</v>
       </c>
       <c r="P68" t="s">
-        <v>744</v>
+        <v>301</v>
       </c>
       <c r="Q68" t="s">
-        <v>745</v>
+        <v>302</v>
       </c>
       <c r="R68" t="s">
-        <v>746</v>
-[...6 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="S68"/>
+      <c r="T68"/>
       <c r="U68" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="D69" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="E69" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="F69" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G69" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>42155</v>
+        <v>30900</v>
       </c>
       <c r="J69" t="s">
-        <v>753</v>
+        <v>446</v>
       </c>
       <c r="K69" t="s">
-        <v>754</v>
+        <v>288</v>
       </c>
       <c r="L69" t="s">
-        <v>755</v>
-[...4 lines deleted...]
-      <c r="N69"/>
+        <v>747</v>
+      </c>
+      <c r="M69"/>
+      <c r="N69">
+        <v>1347</v>
+      </c>
       <c r="O69" t="s">
-        <v>159</v>
+        <v>448</v>
       </c>
       <c r="P69" t="s">
-        <v>160</v>
+        <v>449</v>
       </c>
       <c r="Q69" t="s">
-        <v>346</v>
+        <v>450</v>
       </c>
       <c r="R69" t="s">
-        <v>757</v>
-[...6 lines deleted...]
-      </c>
+        <v>451</v>
+      </c>
+      <c r="S69"/>
+      <c r="T69"/>
       <c r="U69" t="s">
-        <v>760</v>
+        <v>748</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
-        <v>761</v>
-[...4 lines deleted...]
-      </c>
+        <v>749</v>
+      </c>
+      <c r="B70" t="s">
+        <v>750</v>
+      </c>
+      <c r="C70"/>
       <c r="D70" t="s">
-        <v>762</v>
-[...3 lines deleted...]
-      </c>
+        <v>751</v>
+      </c>
+      <c r="E70"/>
       <c r="F70" t="s">
         <v>25</v>
       </c>
       <c r="G70" t="s">
-        <v>296</v>
+        <v>752</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>38400</v>
+        <v>42740</v>
       </c>
       <c r="J70" t="s">
-        <v>297</v>
+        <v>753</v>
       </c>
       <c r="K70" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="L70"/>
-      <c r="M70">
-[...16 lines deleted...]
-      </c>
+      <c r="M70"/>
+      <c r="N70"/>
+      <c r="O70"/>
+      <c r="P70"/>
+      <c r="Q70"/>
+      <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
-      <c r="U70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U70"/>
     </row>
     <row r="71" spans="1:21">
       <c r="A71" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="B71"/>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C71"/>
       <c r="D71" t="s">
-        <v>766</v>
+        <v>755</v>
       </c>
       <c r="E71" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>365</v>
+      </c>
+      <c r="F71"/>
       <c r="G71" t="s">
-        <v>767</v>
+        <v>756</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>30900</v>
+        <v>13006</v>
       </c>
       <c r="J71" t="s">
-        <v>446</v>
+        <v>757</v>
       </c>
       <c r="K71" t="s">
-        <v>288</v>
+        <v>104</v>
       </c>
       <c r="L71" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="M71"/>
-      <c r="N71">
-[...1 lines deleted...]
-      </c>
+      <c r="N71"/>
       <c r="O71" t="s">
-        <v>448</v>
+        <v>759</v>
       </c>
       <c r="P71" t="s">
-        <v>449</v>
+        <v>760</v>
       </c>
       <c r="Q71" t="s">
-        <v>450</v>
+        <v>130</v>
       </c>
       <c r="R71" t="s">
-        <v>451</v>
+        <v>761</v>
       </c>
       <c r="S71"/>
-      <c r="T71"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T71" t="s">
+        <v>762</v>
+      </c>
+      <c r="U71"/>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" t="s">
-        <v>770</v>
-[...3 lines deleted...]
-      </c>
+        <v>763</v>
+      </c>
+      <c r="B72"/>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="E72"/>
+        <v>764</v>
+      </c>
+      <c r="E72" t="s">
+        <v>76</v>
+      </c>
       <c r="F72" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G72" t="s">
-        <v>773</v>
+        <v>765</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>42740</v>
+        <v>30100</v>
       </c>
       <c r="J72" t="s">
-        <v>774</v>
+        <v>690</v>
       </c>
       <c r="K72" t="s">
-        <v>104</v>
+        <v>240</v>
       </c>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
-      <c r="O72"/>
-[...2 lines deleted...]
-      <c r="R72"/>
+      <c r="O72" t="s">
+        <v>766</v>
+      </c>
+      <c r="P72" t="s">
+        <v>767</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>768</v>
+      </c>
+      <c r="R72" t="s">
+        <v>769</v>
+      </c>
       <c r="S72"/>
       <c r="T72"/>
-      <c r="U72"/>
+      <c r="U72" t="s">
+        <v>770</v>
+      </c>
     </row>
     <row r="73" spans="1:21">
       <c r="A73" t="s">
+        <v>771</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73" t="s">
+        <v>772</v>
+      </c>
+      <c r="D73" t="s">
+        <v>773</v>
+      </c>
+      <c r="E73" t="s">
+        <v>774</v>
+      </c>
+      <c r="F73" t="s">
+        <v>25</v>
+      </c>
+      <c r="G73" t="s">
         <v>775</v>
       </c>
-      <c r="B73"/>
-[...1 lines deleted...]
-      <c r="D73" t="s">
+      <c r="H73" t="s">
         <v>776</v>
       </c>
-      <c r="E73" t="s">
-[...3 lines deleted...]
-      <c r="G73" t="s">
+      <c r="I73" t="s">
         <v>777</v>
-      </c>
-[...2 lines deleted...]
-        <v>13006</v>
       </c>
       <c r="J73" t="s">
         <v>778</v>
       </c>
       <c r="K73" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="L73" t="s">
         <v>779</v>
       </c>
+      <c r="L73"/>
       <c r="M73"/>
-      <c r="N73"/>
+      <c r="N73">
+        <v>361</v>
+      </c>
       <c r="O73" t="s">
         <v>780</v>
       </c>
       <c r="P73" t="s">
         <v>781</v>
       </c>
       <c r="Q73" t="s">
-        <v>130</v>
+        <v>782</v>
       </c>
       <c r="R73" t="s">
-        <v>782</v>
-[...1 lines deleted...]
-      <c r="S73"/>
+        <v>783</v>
+      </c>
+      <c r="S73" t="s">
+        <v>784</v>
+      </c>
       <c r="T73" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="U73"/>
     </row>
     <row r="74" spans="1:21">
       <c r="A74" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B74"/>
-      <c r="C74"/>
+      <c r="C74" t="s">
+        <v>787</v>
+      </c>
       <c r="D74" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="E74" t="s">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="F74" t="s">
         <v>39</v>
       </c>
       <c r="G74" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>30100</v>
+        <v>32120</v>
       </c>
       <c r="J74" t="s">
-        <v>711</v>
+        <v>790</v>
       </c>
       <c r="K74" t="s">
-        <v>240</v>
+        <v>308</v>
       </c>
       <c r="L74"/>
       <c r="M74"/>
-      <c r="N74"/>
+      <c r="N74">
+        <v>1487</v>
+      </c>
       <c r="O74" t="s">
-        <v>787</v>
+        <v>159</v>
       </c>
       <c r="P74" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="Q74" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="R74" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="S74"/>
       <c r="T74"/>
       <c r="U74" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="D75" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="E75" t="s">
-        <v>795</v>
+        <v>365</v>
       </c>
       <c r="F75" t="s">
         <v>25</v>
       </c>
       <c r="G75" t="s">
-        <v>796</v>
-[...4 lines deleted...]
-      <c r="I75" t="s">
         <v>798</v>
+      </c>
+      <c r="H75"/>
+      <c r="I75">
+        <v>42300</v>
       </c>
       <c r="J75" t="s">
         <v>799</v>
       </c>
       <c r="K75" t="s">
         <v>800</v>
       </c>
-      <c r="L75"/>
-[...2 lines deleted...]
-        <v>361</v>
+      <c r="L75" t="s">
+        <v>801</v>
+      </c>
+      <c r="M75" t="s">
+        <v>802</v>
+      </c>
+      <c r="N75" t="s">
+        <v>803</v>
       </c>
       <c r="O75" t="s">
-        <v>801</v>
+        <v>159</v>
       </c>
       <c r="P75" t="s">
-        <v>802</v>
+        <v>160</v>
       </c>
       <c r="Q75" t="s">
-        <v>803</v>
+        <v>346</v>
       </c>
       <c r="R75" t="s">
+        <v>736</v>
+      </c>
+      <c r="S75"/>
+      <c r="T75"/>
+      <c r="U75" t="s">
         <v>804</v>
       </c>
-      <c r="S75" t="s">
-[...5 lines deleted...]
-      <c r="U75"/>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="B76"/>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C76"/>
       <c r="D76" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="E76" t="s">
-        <v>38</v>
+        <v>365</v>
       </c>
       <c r="F76" t="s">
         <v>39</v>
       </c>
       <c r="G76" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>32120</v>
+        <v>82800</v>
       </c>
       <c r="J76" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="K76" t="s">
-        <v>308</v>
+        <v>809</v>
       </c>
       <c r="L76"/>
       <c r="M76"/>
-      <c r="N76">
-[...1 lines deleted...]
-      </c>
+      <c r="N76"/>
       <c r="O76" t="s">
-        <v>159</v>
+        <v>810</v>
       </c>
       <c r="P76" t="s">
-        <v>812</v>
+        <v>759</v>
       </c>
       <c r="Q76" t="s">
-        <v>813</v>
+        <v>438</v>
       </c>
       <c r="R76" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="B77"/>
       <c r="C77" t="s">
+        <v>814</v>
+      </c>
+      <c r="D77" t="s">
+        <v>815</v>
+      </c>
+      <c r="E77" t="s">
+        <v>816</v>
+      </c>
+      <c r="F77" t="s">
+        <v>39</v>
+      </c>
+      <c r="G77" t="s">
         <v>817</v>
-      </c>
-[...10 lines deleted...]
-        <v>819</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>42300</v>
+        <v>32300</v>
       </c>
       <c r="J77" t="s">
+        <v>818</v>
+      </c>
+      <c r="K77" t="s">
+        <v>308</v>
+      </c>
+      <c r="L77"/>
+      <c r="M77"/>
+      <c r="N77"/>
+      <c r="O77" t="s">
+        <v>819</v>
+      </c>
+      <c r="P77" t="s">
         <v>820</v>
       </c>
-      <c r="K77" t="s">
+      <c r="Q77" t="s">
         <v>821</v>
       </c>
-      <c r="L77" t="s">
+      <c r="R77" t="s">
         <v>822</v>
       </c>
-      <c r="M77" t="s">
+      <c r="S77" t="s">
         <v>823</v>
       </c>
-      <c r="N77" t="s">
+      <c r="T77" t="s">
         <v>824</v>
       </c>
-      <c r="O77" t="s">
-[...12 lines deleted...]
-      <c r="T77"/>
       <c r="U77" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
         <v>826</v>
       </c>
       <c r="B78"/>
-      <c r="C78"/>
+      <c r="C78" t="s">
+        <v>827</v>
+      </c>
       <c r="D78" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="E78" t="s">
-        <v>365</v>
+        <v>114</v>
       </c>
       <c r="F78" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G78" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>82800</v>
+        <v>43120</v>
       </c>
       <c r="J78" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="K78" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="L78"/>
+        <v>800</v>
+      </c>
+      <c r="L78" t="s">
+        <v>831</v>
+      </c>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="P78" t="s">
-        <v>780</v>
+        <v>833</v>
       </c>
       <c r="Q78" t="s">
-        <v>438</v>
+        <v>834</v>
       </c>
       <c r="R78" t="s">
-        <v>832</v>
-[...1 lines deleted...]
-      <c r="S78"/>
+        <v>835</v>
+      </c>
+      <c r="S78" t="s">
+        <v>836</v>
+      </c>
       <c r="T78"/>
       <c r="U78" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="B79"/>
       <c r="C79" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="D79" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E79" t="s">
-        <v>837</v>
+        <v>114</v>
       </c>
       <c r="F79" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G79" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>32300</v>
+        <v>43120</v>
       </c>
       <c r="J79" t="s">
-        <v>839</v>
+        <v>830</v>
       </c>
       <c r="K79" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      <c r="N79"/>
+        <v>841</v>
+      </c>
+      <c r="L79" t="s">
+        <v>842</v>
+      </c>
+      <c r="M79">
+        <v>2762</v>
+      </c>
+      <c r="N79">
+        <v>900</v>
+      </c>
       <c r="O79" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="P79" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="Q79" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="R79" t="s">
+        <v>835</v>
+      </c>
+      <c r="S79" t="s">
+        <v>836</v>
+      </c>
+      <c r="T79"/>
+      <c r="U79" t="s">
         <v>843</v>
-      </c>
-[...7 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="D80" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="E80" t="s">
-        <v>114</v>
+        <v>619</v>
       </c>
       <c r="F80" t="s">
         <v>25</v>
       </c>
       <c r="G80" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>43120</v>
+        <v>38000</v>
       </c>
       <c r="J80" t="s">
+        <v>578</v>
+      </c>
+      <c r="K80" t="s">
+        <v>28</v>
+      </c>
+      <c r="L80"/>
+      <c r="M80" t="s">
+        <v>848</v>
+      </c>
+      <c r="N80" t="s">
+        <v>849</v>
+      </c>
+      <c r="O80" t="s">
+        <v>850</v>
+      </c>
+      <c r="P80" t="s">
         <v>851</v>
       </c>
-      <c r="K80" t="s">
-[...2 lines deleted...]
-      <c r="L80" t="s">
+      <c r="Q80" t="s">
         <v>852</v>
       </c>
-      <c r="M80"/>
-[...1 lines deleted...]
-      <c r="O80" t="s">
+      <c r="R80" t="s">
         <v>853</v>
       </c>
-      <c r="P80" t="s">
+      <c r="S80"/>
+      <c r="T80" t="s">
         <v>854</v>
       </c>
-      <c r="Q80" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="U80"/>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="D81" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E81" t="s">
-        <v>114</v>
+        <v>858</v>
       </c>
       <c r="F81" t="s">
         <v>25</v>
       </c>
       <c r="G81" t="s">
-        <v>850</v>
+        <v>626</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>43120</v>
+        <v>43370</v>
       </c>
       <c r="J81" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="K81" t="s">
+        <v>28</v>
+      </c>
+      <c r="L81"/>
+      <c r="M81"/>
+      <c r="N81"/>
+      <c r="O81" t="s">
+        <v>860</v>
+      </c>
+      <c r="P81" t="s">
+        <v>861</v>
+      </c>
+      <c r="Q81" t="s">
         <v>862</v>
       </c>
-      <c r="L81" t="s">
+      <c r="R81" t="s">
         <v>863</v>
       </c>
-      <c r="M81">
-[...20 lines deleted...]
-      <c r="T81"/>
+      <c r="S81"/>
+      <c r="T81" t="s">
+        <v>864</v>
+      </c>
       <c r="U81" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="B82"/>
-      <c r="C82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C82"/>
       <c r="D82" t="s">
         <v>867</v>
       </c>
       <c r="E82" t="s">
-        <v>630</v>
+        <v>114</v>
       </c>
       <c r="F82" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G82" t="s">
         <v>868</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>38000</v>
+        <v>34220</v>
       </c>
       <c r="J82" t="s">
-        <v>589</v>
+        <v>869</v>
       </c>
       <c r="K82" t="s">
         <v>28</v>
       </c>
       <c r="L82"/>
-      <c r="M82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M82"/>
       <c r="N82" t="s">
         <v>870</v>
       </c>
       <c r="O82" t="s">
         <v>871</v>
       </c>
       <c r="P82" t="s">
         <v>872</v>
       </c>
       <c r="Q82" t="s">
         <v>873</v>
       </c>
       <c r="R82" t="s">
         <v>874</v>
       </c>
-      <c r="S82"/>
+      <c r="S82" t="s">
+        <v>875</v>
+      </c>
       <c r="T82" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="U82"/>
+        <v>876</v>
+      </c>
+      <c r="U82" t="s">
+        <v>877</v>
+      </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="B83"/>
-      <c r="C83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C83"/>
       <c r="D83" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="E83" t="s">
-        <v>879</v>
+        <v>365</v>
       </c>
       <c r="F83" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G83" t="s">
-        <v>637</v>
+        <v>880</v>
       </c>
       <c r="H83"/>
       <c r="I83">
-        <v>43370</v>
+        <v>32230</v>
       </c>
       <c r="J83" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="K83" t="s">
-        <v>28</v>
+        <v>882</v>
       </c>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="P83" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="Q83" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="R83" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="S83"/>
       <c r="T83" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="U83" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
     </row>
     <row r="84" spans="1:21">
       <c r="A84" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="B84"/>
-      <c r="C84"/>
+      <c r="C84" t="s">
+        <v>890</v>
+      </c>
       <c r="D84" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="E84" t="s">
-        <v>114</v>
+        <v>88</v>
       </c>
       <c r="F84" t="s">
         <v>39</v>
       </c>
       <c r="G84" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="H84"/>
-      <c r="I84">
-        <v>34220</v>
+      <c r="I84" t="s">
+        <v>488</v>
       </c>
       <c r="J84" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="K84" t="s">
-        <v>28</v>
+        <v>894</v>
       </c>
       <c r="L84"/>
       <c r="M84"/>
-      <c r="N84" t="s">
-        <v>891</v>
+      <c r="N84">
+        <v>1347</v>
       </c>
       <c r="O84" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="P84" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="Q84" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="R84" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="S84" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="T84" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="U84" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
     </row>
     <row r="85" spans="1:21">
       <c r="A85" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="B85"/>
-      <c r="C85"/>
+      <c r="C85" t="s">
+        <v>903</v>
+      </c>
       <c r="D85" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="E85" t="s">
-        <v>365</v>
+        <v>905</v>
       </c>
       <c r="F85" t="s">
         <v>39</v>
       </c>
       <c r="G85" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>32230</v>
+        <v>12100</v>
       </c>
       <c r="J85" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="K85" t="s">
-        <v>903</v>
-[...3 lines deleted...]
-      <c r="N85"/>
+        <v>126</v>
+      </c>
+      <c r="L85" t="s">
+        <v>908</v>
+      </c>
+      <c r="M85">
+        <v>1347</v>
+      </c>
+      <c r="N85" t="s">
+        <v>909</v>
+      </c>
       <c r="O85" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="P85" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="Q85" t="s">
-        <v>906</v>
+        <v>724</v>
       </c>
       <c r="R85" t="s">
-        <v>907</v>
-[...1 lines deleted...]
-      <c r="S85"/>
+        <v>912</v>
+      </c>
+      <c r="S85" t="s">
+        <v>913</v>
+      </c>
       <c r="T85" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="U85" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
     </row>
     <row r="86" spans="1:21">
       <c r="A86" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="B86"/>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C86"/>
       <c r="D86" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="E86" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="F86" t="s">
         <v>39</v>
       </c>
       <c r="G86" t="s">
-        <v>913</v>
+        <v>474</v>
       </c>
       <c r="H86"/>
-      <c r="I86" t="s">
-        <v>488</v>
+      <c r="I86">
+        <v>30110</v>
       </c>
       <c r="J86" t="s">
-        <v>914</v>
+        <v>475</v>
       </c>
       <c r="K86" t="s">
-        <v>915</v>
+        <v>28</v>
       </c>
       <c r="L86"/>
       <c r="M86"/>
-      <c r="N86">
-[...1 lines deleted...]
-      </c>
+      <c r="N86"/>
       <c r="O86" t="s">
-        <v>916</v>
+        <v>476</v>
       </c>
       <c r="P86" t="s">
-        <v>917</v>
+        <v>477</v>
       </c>
       <c r="Q86" t="s">
         <v>918</v>
       </c>
       <c r="R86" t="s">
+        <v>479</v>
+      </c>
+      <c r="S86" t="s">
+        <v>480</v>
+      </c>
+      <c r="T86" t="s">
+        <v>481</v>
+      </c>
+      <c r="U86" t="s">
         <v>919</v>
-      </c>
-[...7 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="87" spans="1:21">
       <c r="A87" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="B87"/>
       <c r="C87" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="D87" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="E87" t="s">
-        <v>926</v>
+        <v>38</v>
       </c>
       <c r="F87" t="s">
         <v>39</v>
       </c>
       <c r="G87" t="s">
+        <v>923</v>
+      </c>
+      <c r="H87" t="s">
+        <v>924</v>
+      </c>
+      <c r="I87">
+        <v>66200</v>
+      </c>
+      <c r="J87" t="s">
+        <v>925</v>
+      </c>
+      <c r="K87" t="s">
+        <v>926</v>
+      </c>
+      <c r="L87" t="s">
         <v>927</v>
       </c>
-      <c r="H87"/>
-[...3 lines deleted...]
-      <c r="J87" t="s">
+      <c r="M87"/>
+      <c r="N87">
+        <v>1356</v>
+      </c>
+      <c r="O87" t="s">
         <v>928</v>
       </c>
-      <c r="K87" t="s">
-[...2 lines deleted...]
-      <c r="L87" t="s">
+      <c r="P87" t="s">
         <v>929</v>
       </c>
-      <c r="M87">
-[...2 lines deleted...]
-      <c r="N87" t="s">
+      <c r="Q87" t="s">
+        <v>346</v>
+      </c>
+      <c r="R87" t="s">
         <v>930</v>
       </c>
-      <c r="O87" t="s">
+      <c r="S87" t="s">
         <v>931</v>
       </c>
-      <c r="P87" t="s">
+      <c r="T87" t="s">
         <v>932</v>
       </c>
-      <c r="Q87" t="s">
-[...2 lines deleted...]
-      <c r="R87" t="s">
+      <c r="U87" t="s">
         <v>933</v>
-      </c>
-[...121 lines deleted...]
-        <v>954</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">