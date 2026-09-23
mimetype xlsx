--- v2 (2026-06-11)
+++ v3 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Liste des actions" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="934">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="946">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Nom de la/les structure(s) à l'initiative de l'action ou du projet</t>
   </si>
   <si>
     <t>Date(s) de réalisation</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Adresse (suite)</t>
   </si>
   <si>
@@ -669,50 +669,116 @@
   </si>
   <si>
     <t>Séniors, plus de 60 ans</t>
   </si>
   <si>
     <t>Valérie</t>
   </si>
   <si>
     <t>GALELLI</t>
   </si>
   <si>
     <t>Animatrice Nature Santé Environnement</t>
   </si>
   <si>
     <t>madeleinenvironnement@gmail.com</t>
   </si>
   <si>
     <t>Difficultés : 
 	trouver des chemins 'en nature' proches et accessibles pour déambulateur, avec des toilettes à proximité
 	la météo doit être favorable, car les personnes âgées ont froid dehors et ne 'bougent' pas vite, donc nécessité d'être souple dans la programmation
 Réussites : 
 	moments très agréables du point de vue des participant.e.s
 	volonté de retourner en nature
 	entraide et solidarité naturellement exercées par les participant.e.s
  </t>
+  </si>
+  <si>
+    <t>Balade Ressources dans la ville</t>
+  </si>
+  <si>
+    <t>lun 02/09/2024 - 12:00
+ - ven 24/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Le projet est porté depuis 2024 par le service promotion santé du service de santé étudiante (SSE), en collaboration avec le service social du SSE.
+Le principe de ces balades ressources initiées en 2024, est de faire découvrir des ressources (sociales, sanitaires, médico-sociales, culturelles, sportives, associatives, citoyennes…) hors campus pour aider les étudiants-es à pousser les portes des associations aidantes et à gagner en autonomie dans leur quotidien à Toulouse. L'objectif principal est de leur proposer un panel assez large de ressources auxquelles recourir selon leurs besoins et intérêts pour contribuer à leur réussite universitaire.
+Partant du constat que des étudiants-es souhaitent qu'il leur soit proposé des temps de convivialité et facilitateurs d'accès à différents services, nous avons élaboré et proposé cette action qui nécessite un petit budget pour organiser un goûter à la fin des balades et offrir grâce à des partenariats des places de cinéma par exemple ou d'entrées aux musées.
+Ce constat a été identifié notamment par le service social lors de leurs rendez-vous de suivi. Il est identifié de l'isolement, de la précarité, une demande d'activités.
+Elles sont proposées à des étudiants ou étudiantes repérées en situation de précarité, de fragilité psychique ou encore d'isolement par le service social du service de la santé étudiante (Ex Simpps).
+Ainsi en collaboration avec le service, le service promotion santé à proposer d'organiser ces balades spécifiquement pour ces étudiants-es suivis-ies par le service social.
+Puis à partir de l'année universitaire 2024/2025, nous avons proposé les balades également aux étudiants-es du dispositif Dilami : Le dispositif langues accueil migrants et au service des publics de doctorants-es, ces publics sont également identifiés isolés et en demande d'activités et de liens sociaux par les professionnels qui les accompagnent.
+Les Balades Ressources sont des balades axées autour de différentes thématiques comme le social, la santé, la santé environnementale, le bien-être ou encore la culture.
+Un triple objectif :
+	Promouvoir l'activité physique pour ses bienfaits sur la santé physique et mentale en proposant une balade dans la ville en privilégiant des axes verts comme le canal du Midi ou en passant par des jardins publics.
+	Faire connaître des associations ou institutions dédiées à la santé ou à la vie sociale et culturelle en guidant les participants-es aux différentes adresses répertoriées.
+	Favoriser les interactions et le lien social, lutter contre l'isolement.
+Après avoir listé et pris contact avec différentes associations et établi un parcours, nous accompagnons ensuite les étudiants-es à la rencontre de ces associations afin qu'ils repèrent des acteurs œuvrant pour les thématiques suivantes :
+	Santé mentale / Bien-être
+	Santé sexuelle
+	Santé environnementale
+	Conduites addictives
+	Santé physique 
+	Culture et santé
+L'idée est de construire une action facilitatrice afin que ces étudiants-es puissent mieux se repérer et soient aidé·e·s à passer la porte de certaines associations pouvant les soutenir sur des problématiques complexes.
+Nous proposons en moyenne 3 balades par an. Chaque balade se termine par un temps d'échange autour d'un goûter en extérieur ou en intérieur selon la météo.
+Partenaires opérationnels : 
+	Chargée de projet Promotion santé - Nutritionniste - Assistantes Sociales
+	Chargé de la culture ou chargé des sports
+	Partenaires extérieurs pour présenter certains lieux visités.</t>
+  </si>
+  <si>
+    <t>2 rue du Doyen Gabriel Marty</t>
+  </si>
+  <si>
+    <t>Jeunes (12-25 ans), Professionnels</t>
+  </si>
+  <si>
+    <t>Professionnels sociaux (assistantes sociales), culturels (médiateurs-rices musées, chargé de projet), chargée de projet (organisation opérationnelle ; construction des parcours), de l'animation, de la santé...</t>
+  </si>
+  <si>
+    <t>Falcucci</t>
+  </si>
+  <si>
+    <t>Virginie</t>
+  </si>
+  <si>
+    <t>Chargée de projet en Promotion de la santé</t>
+  </si>
+  <si>
+    <t>virginie.falcucci@univ-toulouse.fr</t>
+  </si>
+  <si>
+    <t>Lien vers le site de l'université</t>
+  </si>
+  <si>
+    <t>Parmi les difficultés que nous rencontrons, il peut y avoir la communication de l'action et le taux de remplissage (fixé entre 12 et 15 participants-es), les personnes qui s'inscrivent mais ne viennent pas, la nécessité de faire un rappel systématique pour s'assurer que les personnes seront au rendez-vous.
+Ces problématiques viennent aussi du fait qu'il n'est pas évident de trouver un créneau en semaine où les étudiant-es sont libérés-ées.
+Depuis cette année universitaire, nous essayons de programmer les balades sur des semaines de congés universitaires afin de les rendre plus accessibles en terme de temporalité.
+Dans les réussites à valoriser, il y a les balades organisées avec des intervenants-es extérieurs-es pour les animer. Cela crée une dynamique qui rend la balade plus attractive. Il est aussi positif que les participants-es puissent recevoir des lots pour les remercier de leur implication. Les temps conviviaux d'échange de paroles autour d'un goûter permettent aussi de créer des temps forts et appréciés des étudiants-es.
+Nous avons eu des retours très positifs des participants-es sur l'opportunité pour eux de rompre l'isolement, de découvrir des ressources, et d'avoir un accueil privilégié avec des lots et le temps du goûter.
+Leur est fourni également un livret du parcours avec les adresses présentées.</t>
   </si>
   <si>
     <t>Composteur de quartier Maison de la Nature</t>
   </si>
   <si>
     <t>FNE Loire gère un composteur de quartier ouvert à tous sur le quartier de la Cotonne Montferré.
 Venez apporter vos biodéchets et profitez en pour découvrir la nature en ville : poulailler, ruche, hôtel à insectes, nichoirs, jardin pédagogique ......
 Une meilleure gestion des biodéchets, notamment par le compostage, limite les atteintes à l'environnement (pollution liée à leur transport, pollution des sols, de l'eau et de l'air liée à leur incinération ou à leur enfouissement ...) et donc favorise la qualité de l'air, de l'eau et favorise le vivant.
 D'un autre côté, la biodiversité que vous pouvez découvrir dans la cour de la Maison de la Nature vous montre un exemple de ce qui pourrait se faire un peu partout en ville : la biodiversité, notamment le végétal, est source de bien-être, nous pousse à nous ressourcer, nous apporte de la fraicheur dans nos environnements bitumés.
 Le respect des équilibres des écosystèmes garanti le bon fonctionnement du monde vivant, monde dans lequel nous ne sommes qu'un maillon et dont nous sommes totalement dépendant : l'air que nous respirons, les aliments que nous mangeons, l'eau que nous buvons ....
 L'équipe de FNE Loire est disponible et toujours contente de pouvoir partager son expérience et vous faire découvrir comment agir pour notre environnement, notre nature et notre santé.</t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>11 rue René Cassin</t>
   </si>
   <si>
     <t>Saint Etienne</t>
   </si>
   <si>
     <t>Fabien</t>
   </si>
   <si>
@@ -4786,70 +4852,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U87"/>
+  <dimension ref="A1:U88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1730.577" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="252.367" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="247.654" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="1914.533" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -5541,4097 +5607,4152 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13" t="s">
         <v>159</v>
       </c>
       <c r="P13" t="s">
         <v>160</v>
       </c>
       <c r="Q13" t="s">
         <v>161</v>
       </c>
       <c r="R13" t="s">
         <v>162</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14"/>
-      <c r="C14"/>
+      <c r="C14" t="s">
+        <v>165</v>
+      </c>
       <c r="D14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E14" t="s">
-        <v>166</v>
+        <v>114</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G14" t="s">
         <v>167</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>42100</v>
+        <v>31000</v>
       </c>
       <c r="J14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K14" t="s">
         <v>168</v>
       </c>
-      <c r="K14" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="L14" t="s">
+        <v>169</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
       <c r="O14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="P14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="Q14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="R14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="S14"/>
-      <c r="T14"/>
-      <c r="U14"/>
+      <c r="T14" t="s">
+        <v>174</v>
+      </c>
+      <c r="U14" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B15"/>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E15" t="s">
-        <v>114</v>
+        <v>178</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>42100</v>
       </c>
       <c r="J15" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="K15" t="s">
         <v>28</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="N15"/>
+        <v>953</v>
+      </c>
+      <c r="N15">
+        <v>953</v>
+      </c>
       <c r="O15" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="P15" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="Q15" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="R15" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="S15"/>
-      <c r="T15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B16"/>
       <c r="C16" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D16" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E16" t="s">
         <v>114</v>
       </c>
       <c r="F16" t="s">
         <v>25</v>
       </c>
       <c r="G16" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>74200</v>
+        <v>42100</v>
       </c>
       <c r="J16" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="K16" t="s">
         <v>28</v>
       </c>
-      <c r="L16" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L16"/>
+      <c r="M16">
+        <v>465</v>
+      </c>
+      <c r="N16"/>
       <c r="O16" t="s">
         <v>189</v>
       </c>
       <c r="P16" t="s">
         <v>190</v>
       </c>
       <c r="Q16" t="s">
         <v>191</v>
       </c>
       <c r="R16" t="s">
         <v>192</v>
       </c>
-      <c r="S16" t="s">
+      <c r="S16"/>
+      <c r="T16" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
+        <v>195</v>
+      </c>
+      <c r="D17" t="s">
         <v>196</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
+        <v>114</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>46000</v>
+        <v>74200</v>
       </c>
       <c r="J17" t="s">
+        <v>198</v>
+      </c>
+      <c r="K17" t="s">
+        <v>28</v>
+      </c>
+      <c r="L17" t="s">
+        <v>199</v>
+      </c>
+      <c r="M17" t="s">
         <v>200</v>
       </c>
-      <c r="K17" t="s">
+      <c r="N17">
+        <v>361</v>
+      </c>
+      <c r="O17" t="s">
         <v>201</v>
       </c>
-      <c r="L17" t="s">
+      <c r="P17" t="s">
         <v>202</v>
       </c>
-      <c r="M17">
-[...5 lines deleted...]
-      <c r="O17" t="s">
+      <c r="Q17" t="s">
         <v>203</v>
       </c>
-      <c r="P17" t="s">
+      <c r="R17" t="s">
         <v>204</v>
       </c>
-      <c r="Q17" t="s">
+      <c r="S17" t="s">
         <v>205</v>
       </c>
-      <c r="R17" t="s">
+      <c r="T17" t="s">
         <v>206</v>
       </c>
-      <c r="S17" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D18" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E18" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
       <c r="G18" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>48000</v>
+        <v>46000</v>
       </c>
       <c r="J18" t="s">
+        <v>212</v>
+      </c>
+      <c r="K18" t="s">
+        <v>213</v>
+      </c>
+      <c r="L18" t="s">
+        <v>214</v>
+      </c>
+      <c r="M18">
+        <v>2043</v>
+      </c>
+      <c r="N18">
+        <v>1347</v>
+      </c>
+      <c r="O18" t="s">
         <v>215</v>
       </c>
-      <c r="K18" t="s">
+      <c r="P18" t="s">
         <v>216</v>
       </c>
-      <c r="L18"/>
-[...4 lines deleted...]
-      <c r="O18" t="s">
+      <c r="Q18" t="s">
         <v>217</v>
       </c>
-      <c r="P18" t="s">
+      <c r="R18" t="s">
         <v>218</v>
       </c>
-      <c r="Q18" t="s">
+      <c r="S18" t="s">
         <v>219</v>
       </c>
-      <c r="R18" t="s">
+      <c r="T18" t="s">
         <v>220</v>
       </c>
-      <c r="S18"/>
-      <c r="T18" t="s">
+      <c r="U18" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
+        <v>223</v>
+      </c>
+      <c r="D19" t="s">
         <v>224</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
       <c r="G19" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>31400</v>
+        <v>48000</v>
       </c>
       <c r="J19" t="s">
-        <v>79</v>
+        <v>227</v>
       </c>
       <c r="K19" t="s">
         <v>228</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
-        <v>1347</v>
+        <v>1487</v>
       </c>
       <c r="O19" t="s">
+        <v>229</v>
+      </c>
+      <c r="P19" t="s">
         <v>230</v>
       </c>
-      <c r="P19" t="s">
+      <c r="Q19" t="s">
         <v>231</v>
       </c>
-      <c r="Q19" t="s">
+      <c r="R19" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="S19"/>
       <c r="T19" t="s">
+        <v>233</v>
+      </c>
+      <c r="U19" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
+        <v>235</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20" t="s">
         <v>236</v>
       </c>
-      <c r="B20"/>
-      <c r="C20"/>
       <c r="D20" t="s">
         <v>237</v>
       </c>
       <c r="E20" t="s">
         <v>238</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
       <c r="G20" t="s">
         <v>239</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>31062</v>
+        <v>31400</v>
       </c>
       <c r="J20" t="s">
         <v>79</v>
       </c>
       <c r="K20" t="s">
         <v>240</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>241</v>
+      </c>
       <c r="M20"/>
-      <c r="N20"/>
+      <c r="N20">
+        <v>1347</v>
+      </c>
       <c r="O20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="P20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="Q20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="R20" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="S20" t="s">
         <v>245</v>
       </c>
-      <c r="T20"/>
+      <c r="S20"/>
+      <c r="T20" t="s">
+        <v>246</v>
+      </c>
       <c r="U20" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B21"/>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21" t="s">
         <v>249</v>
       </c>
       <c r="E21" t="s">
         <v>250</v>
       </c>
       <c r="F21" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G21" t="s">
         <v>251</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>69890</v>
+        <v>31062</v>
       </c>
       <c r="J21" t="s">
+        <v>79</v>
+      </c>
+      <c r="K21" t="s">
         <v>252</v>
       </c>
-      <c r="K21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L21"/>
-      <c r="M21" t="s">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21" t="s">
         <v>253</v>
       </c>
-      <c r="N21" t="s">
+      <c r="P21" t="s">
         <v>254</v>
       </c>
-      <c r="O21" t="s">
+      <c r="Q21" t="s">
         <v>255</v>
       </c>
-      <c r="P21" t="s">
+      <c r="R21" t="s">
         <v>256</v>
       </c>
-      <c r="Q21" t="s">
+      <c r="S21" t="s">
         <v>257</v>
       </c>
-      <c r="R21" t="s">
+      <c r="T21"/>
+      <c r="U21" t="s">
         <v>258</v>
       </c>
-      <c r="S21" t="s">
-[...5 lines deleted...]
-      <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
+        <v>259</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22" t="s">
+        <v>260</v>
+      </c>
+      <c r="D22" t="s">
         <v>261</v>
       </c>
-      <c r="B22"/>
-[...1 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>262</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>48000</v>
+        <v>69890</v>
       </c>
       <c r="J22" t="s">
-        <v>215</v>
+        <v>264</v>
       </c>
       <c r="K22" t="s">
         <v>28</v>
       </c>
       <c r="L22"/>
-      <c r="M22"/>
-      <c r="N22"/>
+      <c r="M22" t="s">
+        <v>265</v>
+      </c>
+      <c r="N22" t="s">
+        <v>266</v>
+      </c>
       <c r="O22" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="P22" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Q22" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="R22" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="S22" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="T22" t="s">
+        <v>272</v>
+      </c>
+      <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B23"/>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23"/>
       <c r="D23" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E23" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F23" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G23" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>69520</v>
+        <v>48000</v>
       </c>
       <c r="J23" t="s">
-        <v>276</v>
+        <v>227</v>
       </c>
       <c r="K23" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23" t="s">
         <v>277</v>
       </c>
-      <c r="L23"/>
-      <c r="M23" t="s">
+      <c r="P23" t="s">
         <v>278</v>
       </c>
-      <c r="N23">
-[...2 lines deleted...]
-      <c r="O23" t="s">
+      <c r="Q23" t="s">
         <v>279</v>
       </c>
-      <c r="P23" t="s">
+      <c r="R23" t="s">
         <v>280</v>
       </c>
-      <c r="Q23" t="s">
+      <c r="S23" t="s">
         <v>281</v>
       </c>
-      <c r="R23" t="s">
+      <c r="T23"/>
+      <c r="U23" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
+        <v>283</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24" t="s">
+        <v>284</v>
+      </c>
+      <c r="D24" t="s">
+        <v>285</v>
+      </c>
+      <c r="E24" t="s">
         <v>286</v>
       </c>
-      <c r="B24"/>
-[...1 lines deleted...]
-      <c r="D24" t="s">
+      <c r="F24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>31100</v>
+        <v>69520</v>
       </c>
       <c r="J24" t="s">
-        <v>79</v>
+        <v>288</v>
       </c>
       <c r="K24" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="L24"/>
-      <c r="M24">
-        <v>1347</v>
+      <c r="M24" t="s">
+        <v>290</v>
       </c>
       <c r="N24">
-        <v>1347</v>
+        <v>361</v>
       </c>
       <c r="O24" t="s">
-        <v>105</v>
+        <v>291</v>
       </c>
       <c r="P24" t="s">
-        <v>106</v>
+        <v>292</v>
       </c>
       <c r="Q24" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="R24" t="s">
-        <v>108</v>
+        <v>294</v>
       </c>
       <c r="S24" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="T24" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="U24" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B25"/>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E25" t="s">
-        <v>263</v>
+        <v>101</v>
       </c>
       <c r="F25" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G25" t="s">
-        <v>296</v>
+        <v>102</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>38400</v>
+        <v>31100</v>
       </c>
       <c r="J25" t="s">
-        <v>297</v>
+        <v>79</v>
       </c>
       <c r="K25" t="s">
-        <v>28</v>
+        <v>300</v>
       </c>
       <c r="L25"/>
-      <c r="M25" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="M25">
+        <v>1347</v>
+      </c>
+      <c r="N25">
+        <v>1347</v>
       </c>
       <c r="O25" t="s">
-        <v>300</v>
+        <v>105</v>
       </c>
       <c r="P25" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q25" t="s">
         <v>301</v>
       </c>
-      <c r="Q25" t="s">
+      <c r="R25" t="s">
+        <v>108</v>
+      </c>
+      <c r="S25" t="s">
         <v>302</v>
       </c>
-      <c r="R25" t="s">
+      <c r="T25" t="s">
         <v>303</v>
       </c>
-      <c r="S25"/>
-[...1 lines deleted...]
-      <c r="U25"/>
+      <c r="U25" t="s">
+        <v>304</v>
+      </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26" t="s">
+        <v>306</v>
+      </c>
       <c r="D26" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="E26"/>
+        <v>307</v>
+      </c>
+      <c r="E26" t="s">
+        <v>275</v>
+      </c>
       <c r="F26" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G26" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>66350</v>
+        <v>38400</v>
       </c>
       <c r="J26" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="K26" t="s">
-        <v>308</v>
+        <v>28</v>
       </c>
       <c r="L26"/>
-      <c r="M26"/>
-[...1 lines deleted...]
-        <v>1347</v>
+      <c r="M26" t="s">
+        <v>310</v>
+      </c>
+      <c r="N26" t="s">
+        <v>311</v>
       </c>
       <c r="O26" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="P26" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="Q26" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="R26" t="s">
-        <v>312</v>
-[...6 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B27"/>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C27"/>
       <c r="D27" t="s">
         <v>317</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27" t="s">
         <v>39</v>
       </c>
       <c r="G27" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>66100</v>
+        <v>66350</v>
       </c>
       <c r="J27" t="s">
+        <v>319</v>
+      </c>
+      <c r="K27" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27">
         <v>1347</v>
       </c>
       <c r="O27" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="P27" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="Q27" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="R27" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="S27" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="T27" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D28" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E28" t="s">
-        <v>114</v>
+        <v>330</v>
       </c>
       <c r="F28" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G28" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>15170</v>
+        <v>66100</v>
       </c>
       <c r="J28" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="K28" t="s">
-        <v>104</v>
+        <v>320</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
-      <c r="N28"/>
+      <c r="N28">
+        <v>1347</v>
+      </c>
       <c r="O28" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="P28" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="Q28" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="R28" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="S28"/>
+        <v>324</v>
+      </c>
+      <c r="S28" t="s">
+        <v>325</v>
+      </c>
       <c r="T28" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D29" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E29" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="F29" t="s">
         <v>25</v>
       </c>
       <c r="G29" t="s">
-        <v>296</v>
+        <v>338</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>38400</v>
+        <v>15170</v>
       </c>
       <c r="J29" t="s">
-        <v>297</v>
+        <v>339</v>
       </c>
       <c r="K29" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="L29"/>
-      <c r="M29">
-[...4 lines deleted...]
-      </c>
+      <c r="M29"/>
+      <c r="N29"/>
       <c r="O29" t="s">
-        <v>300</v>
+        <v>340</v>
       </c>
       <c r="P29" t="s">
-        <v>301</v>
+        <v>341</v>
       </c>
       <c r="Q29" t="s">
-        <v>302</v>
+        <v>342</v>
       </c>
       <c r="R29" t="s">
-        <v>303</v>
+        <v>343</v>
       </c>
       <c r="S29"/>
-      <c r="T29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T29" t="s">
+        <v>344</v>
+      </c>
+      <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D30" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="E30" t="s">
-        <v>340</v>
+        <v>154</v>
       </c>
       <c r="F30" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G30" t="s">
-        <v>341</v>
+        <v>308</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>11000</v>
+        <v>38400</v>
       </c>
       <c r="J30" t="s">
-        <v>342</v>
+        <v>309</v>
       </c>
       <c r="K30" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="L30"/>
       <c r="M30">
-        <v>1356</v>
+        <v>1281</v>
       </c>
       <c r="N30">
-        <v>1356</v>
+        <v>1281</v>
       </c>
       <c r="O30" t="s">
-        <v>344</v>
+        <v>312</v>
       </c>
       <c r="P30" t="s">
-        <v>345</v>
+        <v>313</v>
       </c>
       <c r="Q30" t="s">
-        <v>346</v>
+        <v>314</v>
       </c>
       <c r="R30" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="S30" t="s">
+        <v>315</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
+        <v>350</v>
+      </c>
+      <c r="D31" t="s">
+        <v>351</v>
+      </c>
+      <c r="E31" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="F31" t="s">
         <v>39</v>
       </c>
       <c r="G31" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>48210</v>
+        <v>11000</v>
       </c>
       <c r="J31" t="s">
+        <v>354</v>
+      </c>
+      <c r="K31" t="s">
+        <v>157</v>
+      </c>
+      <c r="L31" t="s">
         <v>355</v>
       </c>
-      <c r="K31" t="s">
-[...2 lines deleted...]
-      <c r="L31" t="s">
+      <c r="M31">
+        <v>1356</v>
+      </c>
+      <c r="N31">
+        <v>1356</v>
+      </c>
+      <c r="O31" t="s">
         <v>356</v>
-      </c>
-[...5 lines deleted...]
-        <v>118</v>
       </c>
       <c r="P31" t="s">
         <v>357</v>
       </c>
       <c r="Q31" t="s">
         <v>358</v>
       </c>
       <c r="R31" t="s">
         <v>359</v>
       </c>
       <c r="S31" t="s">
         <v>360</v>
       </c>
       <c r="T31" t="s">
         <v>361</v>
       </c>
       <c r="U31" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>363</v>
       </c>
       <c r="B32"/>
-      <c r="C32"/>
+      <c r="C32" t="s">
+        <v>364</v>
+      </c>
       <c r="D32" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E32" t="s">
-        <v>365</v>
+        <v>114</v>
       </c>
       <c r="F32" t="s">
         <v>39</v>
       </c>
       <c r="G32" t="s">
         <v>366</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>30250</v>
+        <v>48210</v>
       </c>
       <c r="J32" t="s">
         <v>367</v>
       </c>
       <c r="K32" t="s">
         <v>28</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>368</v>
+      </c>
       <c r="M32"/>
       <c r="N32">
-        <v>1356</v>
+        <v>1347</v>
       </c>
       <c r="O32" t="s">
-        <v>217</v>
+        <v>118</v>
       </c>
       <c r="P32" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="Q32" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="R32" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>33767796594</v>
+        <v>371</v>
+      </c>
+      <c r="S32" t="s">
+        <v>372</v>
       </c>
       <c r="T32" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="U32" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B33"/>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C33"/>
       <c r="D33" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E33" t="s">
-        <v>114</v>
+        <v>377</v>
       </c>
       <c r="F33" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G33" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>43490</v>
+        <v>30250</v>
       </c>
       <c r="J33" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="K33" t="s">
         <v>28</v>
       </c>
       <c r="L33"/>
-      <c r="M33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M33"/>
       <c r="N33">
-        <v>361</v>
+        <v>1356</v>
       </c>
       <c r="O33" t="s">
-        <v>379</v>
+        <v>229</v>
       </c>
       <c r="P33" t="s">
         <v>380</v>
       </c>
       <c r="Q33" t="s">
         <v>381</v>
       </c>
       <c r="R33" t="s">
         <v>382</v>
       </c>
-      <c r="S33"/>
-      <c r="T33"/>
+      <c r="S33">
+        <v>33767796594</v>
+      </c>
+      <c r="T33" t="s">
+        <v>383</v>
+      </c>
       <c r="U33" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B34"/>
-      <c r="C34"/>
+      <c r="C34" t="s">
+        <v>386</v>
+      </c>
       <c r="D34" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E34" t="s">
         <v>114</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
       <c r="G34" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>69008</v>
+        <v>43490</v>
       </c>
       <c r="J34" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="K34" t="s">
-        <v>388</v>
-[...7 lines deleted...]
-      <c r="N34" t="s">
+        <v>28</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
         <v>390</v>
+      </c>
+      <c r="N34">
+        <v>361</v>
       </c>
       <c r="O34" t="s">
         <v>391</v>
       </c>
       <c r="P34" t="s">
         <v>392</v>
       </c>
       <c r="Q34" t="s">
         <v>393</v>
       </c>
       <c r="R34" t="s">
         <v>394</v>
       </c>
-      <c r="S34" t="s">
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="E35" t="s">
-        <v>238</v>
+        <v>114</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G35" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>11100</v>
+        <v>69008</v>
       </c>
       <c r="J35" t="s">
+        <v>399</v>
+      </c>
+      <c r="K35" t="s">
+        <v>400</v>
+      </c>
+      <c r="L35" t="s">
         <v>401</v>
       </c>
-      <c r="K35" t="s">
-[...4 lines deleted...]
-      <c r="N35"/>
+      <c r="M35">
+        <v>351</v>
+      </c>
+      <c r="N35" t="s">
+        <v>402</v>
+      </c>
       <c r="O35" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="P35" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="Q35" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="R35" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="S35" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="T35"/>
+        <v>407</v>
+      </c>
+      <c r="T35" t="s">
+        <v>408</v>
+      </c>
       <c r="U35" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B36"/>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C36"/>
       <c r="D36" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E36" t="s">
-        <v>54</v>
+        <v>250</v>
       </c>
       <c r="F36" t="s">
         <v>39</v>
       </c>
       <c r="G36" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>31300</v>
+        <v>11100</v>
       </c>
       <c r="J36" t="s">
-        <v>79</v>
+        <v>413</v>
       </c>
       <c r="K36" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
-[...1 lines deleted...]
-      </c>
+      <c r="N36"/>
       <c r="O36" t="s">
-        <v>279</v>
+        <v>414</v>
       </c>
       <c r="P36" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="Q36" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="R36" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-      <c r="U36"/>
+        <v>417</v>
+      </c>
+      <c r="S36" t="s">
+        <v>418</v>
+      </c>
+      <c r="T36"/>
+      <c r="U36" t="s">
+        <v>419</v>
+      </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
       <c r="D37" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="E37" t="s">
         <v>54</v>
       </c>
       <c r="F37" t="s">
         <v>39</v>
       </c>
       <c r="G37" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>31300</v>
       </c>
       <c r="J37" t="s">
         <v>79</v>
       </c>
       <c r="K37" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="L37" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="M37"/>
       <c r="N37">
         <v>1347</v>
       </c>
       <c r="O37" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="P37" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="Q37" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="R37" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="S37"/>
       <c r="T37" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="U37"/>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
         <v>421</v>
       </c>
       <c r="D38" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="E38" t="s">
+        <v>54</v>
+      </c>
+      <c r="F38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G38" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>424</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>69390</v>
+        <v>31300</v>
       </c>
       <c r="J38" t="s">
+        <v>79</v>
+      </c>
+      <c r="K38" t="s">
+        <v>300</v>
+      </c>
+      <c r="L38" t="s">
+        <v>431</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38">
+        <v>1347</v>
+      </c>
+      <c r="O38" t="s">
+        <v>291</v>
+      </c>
+      <c r="P38" t="s">
         <v>425</v>
       </c>
-      <c r="K38" t="s">
+      <c r="Q38" t="s">
         <v>426</v>
       </c>
-      <c r="L38"/>
-      <c r="M38" t="s">
+      <c r="R38" t="s">
         <v>427</v>
       </c>
-      <c r="N38">
-[...16 lines deleted...]
-      </c>
+      <c r="S38"/>
       <c r="T38" t="s">
         <v>428</v>
       </c>
-      <c r="U38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U38"/>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B39"/>
-      <c r="C39"/>
+      <c r="C39" t="s">
+        <v>433</v>
+      </c>
       <c r="D39" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="E39" t="s">
-        <v>365</v>
+        <v>435</v>
       </c>
       <c r="F39" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G39" t="s">
-        <v>432</v>
-[...3 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="H39"/>
       <c r="I39">
-        <v>32013</v>
+        <v>69390</v>
       </c>
       <c r="J39" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="K39" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="L39"/>
-      <c r="M39"/>
-      <c r="N39"/>
+      <c r="M39" t="s">
+        <v>439</v>
+      </c>
+      <c r="N39">
+        <v>361</v>
+      </c>
       <c r="O39" t="s">
-        <v>436</v>
+        <v>291</v>
       </c>
       <c r="P39" t="s">
-        <v>437</v>
+        <v>292</v>
       </c>
       <c r="Q39" t="s">
-        <v>438</v>
+        <v>293</v>
       </c>
       <c r="R39" t="s">
-        <v>439</v>
+        <v>294</v>
       </c>
       <c r="S39" t="s">
+        <v>295</v>
+      </c>
+      <c r="T39" t="s">
         <v>440</v>
       </c>
-      <c r="T39"/>
       <c r="U39" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>442</v>
       </c>
       <c r="B40"/>
-      <c r="C40" t="s">
+      <c r="C40"/>
+      <c r="D40" t="s">
         <v>443</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>76</v>
+        <v>377</v>
       </c>
       <c r="F40" t="s">
         <v>39</v>
       </c>
       <c r="G40" t="s">
+        <v>444</v>
+      </c>
+      <c r="H40" t="s">
         <v>445</v>
       </c>
-      <c r="H40"/>
       <c r="I40">
-        <v>30000</v>
+        <v>32013</v>
       </c>
       <c r="J40" t="s">
         <v>446</v>
       </c>
       <c r="K40" t="s">
         <v>447</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
-      <c r="N40">
-[...1 lines deleted...]
-      </c>
+      <c r="N40"/>
       <c r="O40" t="s">
         <v>448</v>
       </c>
       <c r="P40" t="s">
         <v>449</v>
       </c>
       <c r="Q40" t="s">
         <v>450</v>
       </c>
       <c r="R40" t="s">
         <v>451</v>
       </c>
-      <c r="S40"/>
+      <c r="S40" t="s">
+        <v>452</v>
+      </c>
       <c r="T40"/>
-      <c r="U40"/>
+      <c r="U40" t="s">
+        <v>453</v>
+      </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D41" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="E41" t="s">
-        <v>263</v>
+        <v>76</v>
       </c>
       <c r="F41" t="s">
         <v>39</v>
       </c>
       <c r="G41" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="H41"/>
-      <c r="I41" t="s">
-        <v>456</v>
+      <c r="I41">
+        <v>30000</v>
       </c>
       <c r="J41" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="K41" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41"/>
+      <c r="N41">
+        <v>1347</v>
+      </c>
       <c r="O41" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="P41" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="Q41" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="R41" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B42"/>
-      <c r="C42"/>
+      <c r="C42" t="s">
+        <v>465</v>
+      </c>
       <c r="D42" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E42" t="s">
-        <v>101</v>
+        <v>275</v>
       </c>
       <c r="F42" t="s">
         <v>39</v>
       </c>
       <c r="G42" t="s">
-        <v>102</v>
+        <v>467</v>
       </c>
       <c r="H42"/>
-      <c r="I42">
-        <v>31100</v>
+      <c r="I42" t="s">
+        <v>468</v>
       </c>
       <c r="J42" t="s">
-        <v>79</v>
+        <v>469</v>
       </c>
       <c r="K42" t="s">
-        <v>28</v>
+        <v>470</v>
       </c>
       <c r="L42"/>
-      <c r="M42">
-[...4 lines deleted...]
-      </c>
+      <c r="M42"/>
+      <c r="N42"/>
       <c r="O42" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="P42" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="Q42" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="R42" t="s">
-        <v>468</v>
-[...9 lines deleted...]
-      </c>
+        <v>474</v>
+      </c>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="E43" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="F43" t="s">
         <v>39</v>
       </c>
       <c r="G43" t="s">
-        <v>474</v>
+        <v>102</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>30110</v>
+        <v>31100</v>
       </c>
       <c r="J43" t="s">
-        <v>475</v>
+        <v>79</v>
       </c>
       <c r="K43" t="s">
         <v>28</v>
       </c>
       <c r="L43"/>
-      <c r="M43"/>
-      <c r="N43"/>
+      <c r="M43">
+        <v>1347</v>
+      </c>
+      <c r="N43">
+        <v>1347</v>
+      </c>
       <c r="O43" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="P43" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="Q43" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="R43" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="S43" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="T43" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="U43" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B44"/>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C44"/>
       <c r="D44" t="s">
         <v>485</v>
       </c>
       <c r="E44" t="s">
-        <v>486</v>
+        <v>76</v>
       </c>
       <c r="F44" t="s">
         <v>39</v>
       </c>
       <c r="G44" t="s">
+        <v>486</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44">
+        <v>30110</v>
+      </c>
+      <c r="J44" t="s">
         <v>487</v>
       </c>
-      <c r="H44"/>
-[...5 lines deleted...]
-      </c>
       <c r="K44" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44" t="s">
+        <v>488</v>
+      </c>
+      <c r="P44" t="s">
+        <v>489</v>
+      </c>
+      <c r="Q44" t="s">
         <v>490</v>
       </c>
-      <c r="P44" t="s">
+      <c r="R44" t="s">
         <v>491</v>
       </c>
-      <c r="Q44" t="s">
+      <c r="S44" t="s">
         <v>492</v>
       </c>
-      <c r="R44" t="s">
+      <c r="T44" t="s">
         <v>493</v>
       </c>
-      <c r="S44" t="s">
+      <c r="U44" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
+        <v>496</v>
+      </c>
+      <c r="D45" t="s">
+        <v>497</v>
+      </c>
+      <c r="E45" t="s">
         <v>498</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F45" t="s">
         <v>39</v>
       </c>
       <c r="G45" t="s">
+        <v>499</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45" t="s">
         <v>500</v>
-      </c>
-[...2 lines deleted...]
-        <v>81140</v>
       </c>
       <c r="J45" t="s">
         <v>501</v>
       </c>
       <c r="K45" t="s">
-        <v>502</v>
+        <v>69</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45" t="s">
+        <v>502</v>
+      </c>
+      <c r="P45" t="s">
         <v>503</v>
       </c>
-      <c r="P45" t="s">
+      <c r="Q45" t="s">
         <v>504</v>
       </c>
-      <c r="Q45" t="s">
+      <c r="R45" t="s">
         <v>505</v>
       </c>
-      <c r="R45" t="s">
+      <c r="S45" t="s">
         <v>506</v>
       </c>
-      <c r="S45" t="s">
+      <c r="T45" t="s">
         <v>507</v>
       </c>
-      <c r="T45" t="s">
+      <c r="U45" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
+        <v>510</v>
+      </c>
+      <c r="D46" t="s">
         <v>511</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>114</v>
+        <v>88</v>
       </c>
       <c r="F46" t="s">
         <v>39</v>
       </c>
       <c r="G46" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>31390</v>
+        <v>81140</v>
       </c>
       <c r="J46" t="s">
+        <v>513</v>
+      </c>
+      <c r="K46" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="L46"/>
       <c r="M46"/>
-      <c r="N46">
-[...1 lines deleted...]
-      </c>
+      <c r="N46"/>
       <c r="O46" t="s">
+        <v>515</v>
+      </c>
+      <c r="P46" t="s">
         <v>516</v>
       </c>
-      <c r="P46" t="s">
+      <c r="Q46" t="s">
         <v>517</v>
       </c>
-      <c r="Q46" t="s">
+      <c r="R46" t="s">
         <v>518</v>
       </c>
-      <c r="R46" t="s">
+      <c r="S46" t="s">
         <v>519</v>
       </c>
-      <c r="S46" t="s">
+      <c r="T46" t="s">
         <v>520</v>
       </c>
-      <c r="T46" t="s">
+      <c r="U46" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
+        <v>522</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47" t="s">
         <v>523</v>
       </c>
-      <c r="B47"/>
-      <c r="C47"/>
       <c r="D47" t="s">
         <v>524</v>
       </c>
       <c r="E47" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="F47" t="s">
         <v>39</v>
       </c>
       <c r="G47" t="s">
         <v>525</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>66906</v>
+        <v>31390</v>
       </c>
       <c r="J47" t="s">
         <v>526</v>
       </c>
       <c r="K47" t="s">
-        <v>28</v>
+        <v>527</v>
       </c>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47"/>
+      <c r="N47">
+        <v>1347</v>
+      </c>
       <c r="O47" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="P47" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="Q47" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="R47" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="S47" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="T47"/>
+        <v>532</v>
+      </c>
+      <c r="T47" t="s">
+        <v>533</v>
+      </c>
       <c r="U47" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="E48" t="s">
-        <v>365</v>
+        <v>76</v>
       </c>
       <c r="F48" t="s">
         <v>39</v>
       </c>
       <c r="G48" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>30000</v>
+        <v>66906</v>
       </c>
       <c r="J48" t="s">
-        <v>446</v>
+        <v>538</v>
       </c>
       <c r="K48" t="s">
         <v>28</v>
       </c>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="P48" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="Q48" t="s">
-        <v>438</v>
+        <v>541</v>
       </c>
       <c r="R48" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="S48" t="s">
-        <v>539</v>
-[...3 lines deleted...]
-      </c>
+        <v>543</v>
+      </c>
+      <c r="T48"/>
       <c r="U48" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E49" t="s">
-        <v>88</v>
+        <v>377</v>
       </c>
       <c r="F49" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G49" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>69120</v>
+        <v>30000</v>
       </c>
       <c r="J49" t="s">
-        <v>545</v>
+        <v>458</v>
       </c>
       <c r="K49" t="s">
-        <v>546</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49" t="s">
         <v>548</v>
       </c>
       <c r="P49" t="s">
         <v>549</v>
       </c>
       <c r="Q49" t="s">
+        <v>450</v>
+      </c>
+      <c r="R49" t="s">
         <v>550</v>
       </c>
-      <c r="R49" t="s">
+      <c r="S49" t="s">
         <v>551</v>
       </c>
-      <c r="S49"/>
       <c r="T49" t="s">
         <v>552</v>
       </c>
-      <c r="U49"/>
+      <c r="U49" t="s">
+        <v>553</v>
+      </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E50" t="s">
-        <v>555</v>
+        <v>88</v>
       </c>
       <c r="F50" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G50" t="s">
         <v>556</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>34078</v>
+        <v>69120</v>
       </c>
       <c r="J50" t="s">
-        <v>68</v>
+        <v>557</v>
       </c>
       <c r="K50" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-      <c r="M50" t="s">
         <v>558</v>
       </c>
+      <c r="L50" t="s">
+        <v>559</v>
+      </c>
+      <c r="M50"/>
       <c r="N50"/>
       <c r="O50" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="P50" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="Q50" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="R50" t="s">
-        <v>562</v>
-[...1 lines deleted...]
-      <c r="S50" t="s">
         <v>563</v>
       </c>
+      <c r="S50"/>
       <c r="T50" t="s">
         <v>564</v>
       </c>
-      <c r="U50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U50"/>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
+        <v>565</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51" t="s">
         <v>566</v>
       </c>
-      <c r="B51"/>
-      <c r="C51" t="s">
+      <c r="E51" t="s">
         <v>567</v>
       </c>
-      <c r="D51" t="s">
+      <c r="F51" t="s">
+        <v>39</v>
+      </c>
+      <c r="G51" t="s">
         <v>568</v>
-      </c>
-[...5 lines deleted...]
-        <v>569</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>69700</v>
+        <v>34078</v>
       </c>
       <c r="J51" t="s">
+        <v>68</v>
+      </c>
+      <c r="K51" t="s">
+        <v>569</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
         <v>570</v>
-      </c>
-[...5 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N51"/>
       <c r="O51" t="s">
-        <v>309</v>
+        <v>571</v>
       </c>
       <c r="P51" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="Q51" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="R51" t="s">
-        <v>573</v>
-[...3 lines deleted...]
-      <c r="U51"/>
+        <v>574</v>
+      </c>
+      <c r="S51" t="s">
+        <v>575</v>
+      </c>
+      <c r="T51" t="s">
+        <v>576</v>
+      </c>
+      <c r="U51" t="s">
+        <v>577</v>
+      </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="D52" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="E52"/>
       <c r="F52" t="s">
         <v>25</v>
       </c>
       <c r="G52" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>38100</v>
+        <v>69700</v>
       </c>
       <c r="J52" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="K52" t="s">
-        <v>579</v>
-[...9 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52">
+        <v>50</v>
+      </c>
+      <c r="N52"/>
       <c r="O52" t="s">
-        <v>582</v>
+        <v>321</v>
       </c>
       <c r="P52" t="s">
         <v>583</v>
       </c>
       <c r="Q52" t="s">
         <v>584</v>
       </c>
       <c r="R52" t="s">
         <v>585</v>
       </c>
-      <c r="S52" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
-        <v>575</v>
+        <v>587</v>
       </c>
       <c r="D53" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="E53" t="s">
         <v>76</v>
       </c>
       <c r="F53" t="s">
         <v>25</v>
       </c>
       <c r="G53" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>38100</v>
       </c>
       <c r="J53" t="s">
-        <v>578</v>
+        <v>590</v>
       </c>
       <c r="K53" t="s">
-        <v>579</v>
+        <v>591</v>
       </c>
       <c r="L53" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="M53" t="s">
-        <v>581</v>
+        <v>593</v>
       </c>
       <c r="N53" t="s">
-        <v>581</v>
+        <v>593</v>
       </c>
       <c r="O53" t="s">
-        <v>582</v>
+        <v>594</v>
       </c>
       <c r="P53" t="s">
-        <v>583</v>
+        <v>595</v>
       </c>
       <c r="Q53" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="R53" t="s">
-        <v>585</v>
+        <v>597</v>
       </c>
       <c r="S53" t="s">
-        <v>586</v>
+        <v>598</v>
       </c>
       <c r="T53" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="U53" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="B54"/>
-      <c r="C54"/>
+      <c r="C54" t="s">
+        <v>587</v>
+      </c>
       <c r="D54" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="E54" t="s">
-        <v>365</v>
+        <v>76</v>
       </c>
       <c r="F54" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G54" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>34060</v>
+        <v>38100</v>
       </c>
       <c r="J54" t="s">
-        <v>68</v>
+        <v>590</v>
       </c>
       <c r="K54" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      <c r="N54"/>
+        <v>591</v>
+      </c>
+      <c r="L54" t="s">
+        <v>603</v>
+      </c>
+      <c r="M54" t="s">
+        <v>593</v>
+      </c>
+      <c r="N54" t="s">
+        <v>593</v>
+      </c>
       <c r="O54" t="s">
+        <v>594</v>
+      </c>
+      <c r="P54" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q54" t="s">
         <v>596</v>
       </c>
-      <c r="P54" t="s">
+      <c r="R54" t="s">
         <v>597</v>
       </c>
-      <c r="Q54" t="s">
+      <c r="S54" t="s">
         <v>598</v>
       </c>
-      <c r="R54" t="s">
+      <c r="T54" t="s">
         <v>599</v>
       </c>
-      <c r="S54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U54" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B55"/>
-      <c r="C55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C55"/>
       <c r="D55" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E55" t="s">
-        <v>606</v>
+        <v>377</v>
       </c>
       <c r="F55" t="s">
         <v>39</v>
       </c>
       <c r="G55" t="s">
         <v>607</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>31000</v>
+        <v>34060</v>
       </c>
       <c r="J55" t="s">
+        <v>68</v>
+      </c>
+      <c r="K55" t="s">
+        <v>240</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55"/>
+      <c r="N55"/>
+      <c r="O55" t="s">
         <v>608</v>
       </c>
-      <c r="K55" t="s">
+      <c r="P55" t="s">
         <v>609</v>
       </c>
-      <c r="L55"/>
-[...3 lines deleted...]
-      <c r="N55" t="s">
+      <c r="Q55" t="s">
         <v>610</v>
       </c>
-      <c r="O55" t="s">
+      <c r="R55" t="s">
         <v>611</v>
       </c>
-      <c r="P55" t="s">
+      <c r="S55" t="s">
         <v>612</v>
       </c>
-      <c r="Q55" t="s">
+      <c r="T55" t="s">
         <v>613</v>
       </c>
-      <c r="R55" t="s">
+      <c r="U55" t="s">
         <v>614</v>
-      </c>
-[...5 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
+        <v>615</v>
+      </c>
+      <c r="B56"/>
+      <c r="C56" t="s">
+        <v>616</v>
+      </c>
+      <c r="D56" t="s">
         <v>617</v>
       </c>
-      <c r="B56"/>
-[...1 lines deleted...]
-      <c r="D56" t="s">
+      <c r="E56" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="F56" t="s">
         <v>39</v>
       </c>
       <c r="G56" t="s">
-        <v>102</v>
+        <v>619</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>31100</v>
+        <v>31000</v>
       </c>
       <c r="J56" t="s">
-        <v>79</v>
+        <v>620</v>
       </c>
       <c r="K56" t="s">
-        <v>308</v>
+        <v>621</v>
       </c>
       <c r="L56"/>
       <c r="M56">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>1347</v>
+        <v>2296</v>
+      </c>
+      <c r="N56" t="s">
+        <v>622</v>
       </c>
       <c r="O56" t="s">
-        <v>105</v>
+        <v>623</v>
       </c>
       <c r="P56" t="s">
-        <v>106</v>
+        <v>624</v>
       </c>
       <c r="Q56" t="s">
-        <v>289</v>
+        <v>625</v>
       </c>
       <c r="R56" t="s">
-        <v>108</v>
+        <v>626</v>
       </c>
       <c r="S56" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>627</v>
+      </c>
+      <c r="T56"/>
       <c r="U56" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="B57"/>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C57"/>
       <c r="D57" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E57" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="F57" t="s">
         <v>39</v>
       </c>
       <c r="G57" t="s">
-        <v>626</v>
+        <v>102</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>31170</v>
+        <v>31100</v>
       </c>
       <c r="J57" t="s">
-        <v>627</v>
+        <v>79</v>
       </c>
       <c r="K57" t="s">
-        <v>628</v>
+        <v>320</v>
       </c>
       <c r="L57"/>
-      <c r="M57"/>
-[...1 lines deleted...]
-        <v>629</v>
+      <c r="M57">
+        <v>1347</v>
+      </c>
+      <c r="N57">
+        <v>1347</v>
       </c>
       <c r="O57" t="s">
-        <v>630</v>
+        <v>105</v>
       </c>
       <c r="P57" t="s">
-        <v>631</v>
+        <v>106</v>
       </c>
       <c r="Q57" t="s">
+        <v>301</v>
+      </c>
+      <c r="R57" t="s">
+        <v>108</v>
+      </c>
+      <c r="S57" t="s">
+        <v>302</v>
+      </c>
+      <c r="T57" t="s">
         <v>632</v>
       </c>
-      <c r="R57" t="s">
+      <c r="U57" t="s">
         <v>633</v>
-      </c>
-[...5 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
+        <v>635</v>
+      </c>
+      <c r="D58" t="s">
+        <v>636</v>
+      </c>
+      <c r="E58" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F58" t="s">
         <v>39</v>
       </c>
       <c r="G58" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>34394</v>
+        <v>31170</v>
       </c>
       <c r="J58" t="s">
-        <v>68</v>
+        <v>639</v>
       </c>
       <c r="K58" t="s">
         <v>640</v>
       </c>
       <c r="L58"/>
-      <c r="M58">
-[...3 lines deleted...]
-        <v>1487</v>
+      <c r="M58"/>
+      <c r="N58" t="s">
+        <v>641</v>
       </c>
       <c r="O58" t="s">
-        <v>279</v>
+        <v>642</v>
       </c>
       <c r="P58" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="Q58" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="R58" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="S58"/>
       <c r="T58" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="U58" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B59"/>
       <c r="C59" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="D59" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E59" t="s">
-        <v>555</v>
+        <v>377</v>
       </c>
       <c r="F59" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G59" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>69000</v>
+        <v>34394</v>
       </c>
       <c r="J59" t="s">
-        <v>649</v>
+        <v>68</v>
       </c>
       <c r="K59" t="s">
-        <v>240</v>
+        <v>652</v>
       </c>
       <c r="L59"/>
       <c r="M59">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="N59"/>
+        <v>1755</v>
+      </c>
+      <c r="N59">
+        <v>1487</v>
+      </c>
       <c r="O59" t="s">
-        <v>328</v>
+        <v>291</v>
       </c>
       <c r="P59" t="s">
-        <v>329</v>
+        <v>653</v>
       </c>
       <c r="Q59" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="R59" t="s">
-        <v>331</v>
+        <v>655</v>
       </c>
       <c r="S59"/>
       <c r="T59" t="s">
-        <v>650</v>
-[...1 lines deleted...]
-      <c r="U59"/>
+        <v>656</v>
+      </c>
+      <c r="U59" t="s">
+        <v>657</v>
+      </c>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="D60" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="E60" t="s">
-        <v>76</v>
+        <v>567</v>
       </c>
       <c r="F60" t="s">
         <v>25</v>
       </c>
       <c r="G60" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="H60"/>
-      <c r="I60" t="s">
-        <v>655</v>
+      <c r="I60">
+        <v>69000</v>
       </c>
       <c r="J60" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="K60" t="s">
-        <v>657</v>
+        <v>252</v>
       </c>
       <c r="L60"/>
       <c r="M60">
         <v>343</v>
       </c>
-      <c r="N60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N60"/>
       <c r="O60" t="s">
-        <v>659</v>
+        <v>340</v>
       </c>
       <c r="P60" t="s">
-        <v>660</v>
+        <v>341</v>
       </c>
       <c r="Q60" t="s">
         <v>661</v>
       </c>
       <c r="R60" t="s">
+        <v>343</v>
+      </c>
+      <c r="S60"/>
+      <c r="T60" t="s">
         <v>662</v>
-      </c>
-[...4 lines deleted...]
-        <v>664</v>
       </c>
       <c r="U60"/>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
+        <v>664</v>
+      </c>
+      <c r="D61" t="s">
+        <v>665</v>
+      </c>
+      <c r="E61" t="s">
+        <v>76</v>
+      </c>
+      <c r="F61" t="s">
+        <v>25</v>
+      </c>
+      <c r="G61" t="s">
         <v>666</v>
       </c>
-      <c r="D61" t="s">
+      <c r="H61"/>
+      <c r="I61" t="s">
         <v>667</v>
       </c>
-      <c r="E61" t="s">
-[...2 lines deleted...]
-      <c r="F61" t="s">
+      <c r="J61" t="s">
         <v>668</v>
       </c>
-      <c r="G61" t="s">
+      <c r="K61" t="s">
         <v>669</v>
       </c>
-      <c r="H61"/>
-[...3 lines deleted...]
-      <c r="J61" t="s">
+      <c r="L61"/>
+      <c r="M61">
+        <v>343</v>
+      </c>
+      <c r="N61" t="s">
         <v>670</v>
       </c>
-      <c r="K61" t="s">
-[...3 lines deleted...]
-      <c r="M61" t="s">
+      <c r="O61" t="s">
         <v>671</v>
       </c>
-      <c r="N61"/>
-      <c r="O61" t="s">
+      <c r="P61" t="s">
         <v>672</v>
       </c>
-      <c r="P61" t="s">
+      <c r="Q61" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
       <c r="R61" t="s">
         <v>674</v>
       </c>
-      <c r="S61"/>
+      <c r="S61" t="s">
+        <v>675</v>
+      </c>
       <c r="T61" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="U61" t="s">
         <v>676</v>
       </c>
+      <c r="U61"/>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
         <v>677</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
         <v>678</v>
       </c>
       <c r="D62" t="s">
         <v>679</v>
       </c>
       <c r="E62" t="s">
-        <v>226</v>
+        <v>88</v>
       </c>
       <c r="F62" t="s">
-        <v>25</v>
+        <v>680</v>
       </c>
       <c r="G62" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>42300</v>
+        <v>33800</v>
       </c>
       <c r="J62" t="s">
-        <v>27</v>
+        <v>682</v>
       </c>
       <c r="K62" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="L62"/>
       <c r="M62" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="N62"/>
       <c r="O62" t="s">
-        <v>159</v>
+        <v>684</v>
       </c>
       <c r="P62" t="s">
-        <v>160</v>
+        <v>685</v>
       </c>
       <c r="Q62" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="R62" t="s">
-        <v>162</v>
+        <v>686</v>
       </c>
       <c r="S62"/>
       <c r="T62" t="s">
-        <v>684</v>
-[...1 lines deleted...]
-      <c r="U62"/>
+        <v>687</v>
+      </c>
+      <c r="U62" t="s">
+        <v>688</v>
+      </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="D63" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="E63" t="s">
-        <v>688</v>
+        <v>238</v>
       </c>
       <c r="F63" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G63" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>30100</v>
+        <v>42300</v>
       </c>
       <c r="J63" t="s">
-        <v>690</v>
+        <v>27</v>
       </c>
       <c r="K63" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="L63"/>
+        <v>104</v>
+      </c>
+      <c r="L63" t="s">
+        <v>693</v>
+      </c>
       <c r="M63" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="N63"/>
       <c r="O63" t="s">
-        <v>692</v>
+        <v>159</v>
       </c>
       <c r="P63" t="s">
-        <v>693</v>
+        <v>160</v>
       </c>
       <c r="Q63" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="R63" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="S63" t="s">
+        <v>162</v>
+      </c>
+      <c r="S63"/>
+      <c r="T63" t="s">
         <v>696</v>
       </c>
-      <c r="T63" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="U63"/>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
+        <v>697</v>
+      </c>
+      <c r="B64"/>
+      <c r="C64" t="s">
+        <v>698</v>
+      </c>
+      <c r="D64" t="s">
         <v>699</v>
       </c>
-      <c r="B64"/>
-[...1 lines deleted...]
-      <c r="D64" t="s">
+      <c r="E64" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F64" t="s">
         <v>39</v>
       </c>
       <c r="G64" t="s">
         <v>701</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>31850</v>
+        <v>30100</v>
       </c>
       <c r="J64" t="s">
         <v>702</v>
       </c>
       <c r="K64" t="s">
-        <v>288</v>
+        <v>28</v>
       </c>
       <c r="L64"/>
-      <c r="M64"/>
+      <c r="M64" t="s">
+        <v>703</v>
+      </c>
       <c r="N64"/>
       <c r="O64" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="P64" t="s">
-        <v>438</v>
+        <v>705</v>
       </c>
       <c r="Q64" t="s">
-        <v>438</v>
+        <v>706</v>
       </c>
       <c r="R64" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="S64" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="T64" t="s">
-        <v>706</v>
-[...1 lines deleted...]
-      <c r="U64"/>
+        <v>709</v>
+      </c>
+      <c r="U64" t="s">
+        <v>710</v>
+      </c>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="B65"/>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C65"/>
       <c r="D65" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="E65" t="s">
-        <v>88</v>
+        <v>352</v>
       </c>
       <c r="F65" t="s">
         <v>39</v>
       </c>
       <c r="G65" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="H65"/>
-      <c r="I65" t="s">
-        <v>711</v>
+      <c r="I65">
+        <v>31850</v>
       </c>
       <c r="J65" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="K65" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65" t="s">
-        <v>503</v>
+        <v>715</v>
       </c>
       <c r="P65" t="s">
-        <v>504</v>
+        <v>450</v>
       </c>
       <c r="Q65" t="s">
-        <v>713</v>
+        <v>450</v>
       </c>
       <c r="R65" t="s">
-        <v>506</v>
+        <v>716</v>
       </c>
       <c r="S65" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="T65" t="s">
-        <v>508</v>
-[...3 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="U65"/>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B66"/>
       <c r="C66" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="D66" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="E66" t="s">
-        <v>719</v>
+        <v>88</v>
       </c>
       <c r="F66" t="s">
         <v>39</v>
       </c>
       <c r="G66" t="s">
-        <v>39</v>
+        <v>722</v>
       </c>
       <c r="H66"/>
-      <c r="I66">
-        <v>34500</v>
+      <c r="I66" t="s">
+        <v>723</v>
       </c>
       <c r="J66" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="K66" t="s">
-        <v>721</v>
+        <v>320</v>
       </c>
       <c r="L66"/>
-      <c r="M66">
-[...4 lines deleted...]
-      </c>
+      <c r="M66"/>
+      <c r="N66"/>
       <c r="O66" t="s">
-        <v>722</v>
+        <v>515</v>
       </c>
       <c r="P66" t="s">
-        <v>723</v>
+        <v>516</v>
       </c>
       <c r="Q66" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="R66" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>33670049566</v>
+        <v>518</v>
+      </c>
+      <c r="S66" t="s">
+        <v>726</v>
       </c>
       <c r="T66" t="s">
-        <v>726</v>
+        <v>520</v>
       </c>
       <c r="U66" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" t="s">
         <v>728</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
         <v>729</v>
       </c>
       <c r="D67" t="s">
         <v>730</v>
       </c>
       <c r="E67" t="s">
-        <v>114</v>
+        <v>731</v>
       </c>
       <c r="F67" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G67" t="s">
-        <v>731</v>
+        <v>39</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>42155</v>
+        <v>34500</v>
       </c>
       <c r="J67" t="s">
         <v>732</v>
       </c>
       <c r="K67" t="s">
         <v>733</v>
       </c>
-      <c r="L67" t="s">
+      <c r="L67"/>
+      <c r="M67">
+        <v>1347</v>
+      </c>
+      <c r="N67">
+        <v>1347</v>
+      </c>
+      <c r="O67" t="s">
         <v>734</v>
       </c>
-      <c r="M67" t="s">
+      <c r="P67" t="s">
         <v>735</v>
       </c>
-      <c r="N67"/>
-[...5 lines deleted...]
-      </c>
       <c r="Q67" t="s">
-        <v>346</v>
+        <v>736</v>
       </c>
       <c r="R67" t="s">
-        <v>736</v>
-[...1 lines deleted...]
-      <c r="S67" t="s">
         <v>737</v>
+      </c>
+      <c r="S67">
+        <v>33670049566</v>
       </c>
       <c r="T67" t="s">
         <v>738</v>
       </c>
       <c r="U67" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="68" spans="1:21">
       <c r="A68" t="s">
         <v>740</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
-        <v>334</v>
+        <v>741</v>
       </c>
       <c r="D68" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="E68" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="F68" t="s">
         <v>25</v>
       </c>
       <c r="G68" t="s">
-        <v>296</v>
+        <v>743</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>38400</v>
+        <v>42155</v>
       </c>
       <c r="J68" t="s">
-        <v>297</v>
+        <v>744</v>
       </c>
       <c r="K68" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      </c>
+        <v>745</v>
+      </c>
+      <c r="L68" t="s">
+        <v>746</v>
+      </c>
+      <c r="M68" t="s">
+        <v>747</v>
+      </c>
+      <c r="N68"/>
       <c r="O68" t="s">
-        <v>300</v>
+        <v>159</v>
       </c>
       <c r="P68" t="s">
-        <v>301</v>
+        <v>160</v>
       </c>
       <c r="Q68" t="s">
-        <v>302</v>
+        <v>358</v>
       </c>
       <c r="R68" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-      <c r="T68"/>
+        <v>748</v>
+      </c>
+      <c r="S68" t="s">
+        <v>749</v>
+      </c>
+      <c r="T68" t="s">
+        <v>750</v>
+      </c>
       <c r="U68" t="s">
-        <v>742</v>
+        <v>751</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>744</v>
+        <v>346</v>
       </c>
       <c r="D69" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="E69" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="F69" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G69" t="s">
-        <v>746</v>
+        <v>308</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>30900</v>
+        <v>38400</v>
       </c>
       <c r="J69" t="s">
-        <v>446</v>
+        <v>309</v>
       </c>
       <c r="K69" t="s">
-        <v>288</v>
-[...4 lines deleted...]
-      <c r="M69"/>
+        <v>28</v>
+      </c>
+      <c r="L69"/>
+      <c r="M69">
+        <v>1281</v>
+      </c>
       <c r="N69">
-        <v>1347</v>
+        <v>1281</v>
       </c>
       <c r="O69" t="s">
-        <v>448</v>
+        <v>312</v>
       </c>
       <c r="P69" t="s">
-        <v>449</v>
+        <v>313</v>
       </c>
       <c r="Q69" t="s">
-        <v>450</v>
+        <v>314</v>
       </c>
       <c r="R69" t="s">
-        <v>451</v>
+        <v>315</v>
       </c>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
-        <v>749</v>
-[...4 lines deleted...]
-      <c r="C70"/>
+        <v>755</v>
+      </c>
+      <c r="B70"/>
+      <c r="C70" t="s">
+        <v>756</v>
+      </c>
       <c r="D70" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="E70"/>
+        <v>757</v>
+      </c>
+      <c r="E70" t="s">
+        <v>76</v>
+      </c>
       <c r="F70" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G70" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>42740</v>
+        <v>30900</v>
       </c>
       <c r="J70" t="s">
-        <v>753</v>
+        <v>458</v>
       </c>
       <c r="K70" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="L70"/>
+        <v>300</v>
+      </c>
+      <c r="L70" t="s">
+        <v>759</v>
+      </c>
       <c r="M70"/>
-      <c r="N70"/>
-[...3 lines deleted...]
-      <c r="R70"/>
+      <c r="N70">
+        <v>1347</v>
+      </c>
+      <c r="O70" t="s">
+        <v>460</v>
+      </c>
+      <c r="P70" t="s">
+        <v>461</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>462</v>
+      </c>
+      <c r="R70" t="s">
+        <v>463</v>
+      </c>
       <c r="S70"/>
       <c r="T70"/>
-      <c r="U70"/>
+      <c r="U70" t="s">
+        <v>760</v>
+      </c>
     </row>
     <row r="71" spans="1:21">
       <c r="A71" t="s">
-        <v>754</v>
-[...1 lines deleted...]
-      <c r="B71"/>
+        <v>761</v>
+      </c>
+      <c r="B71" t="s">
+        <v>762</v>
+      </c>
       <c r="C71"/>
       <c r="D71" t="s">
-        <v>755</v>
-[...4 lines deleted...]
-      <c r="F71"/>
+        <v>763</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71" t="s">
+        <v>25</v>
+      </c>
       <c r="G71" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>13006</v>
+        <v>42740</v>
       </c>
       <c r="J71" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="K71" t="s">
         <v>104</v>
       </c>
-      <c r="L71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
-      <c r="O71" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="O71"/>
+      <c r="P71"/>
+      <c r="Q71"/>
+      <c r="R71"/>
       <c r="S71"/>
-      <c r="T71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T71"/>
       <c r="U71"/>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="E72" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="F72"/>
       <c r="G72" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>30100</v>
+        <v>13006</v>
       </c>
       <c r="J72" t="s">
-        <v>690</v>
+        <v>769</v>
       </c>
       <c r="K72" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="L72"/>
+        <v>104</v>
+      </c>
+      <c r="L72" t="s">
+        <v>770</v>
+      </c>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="P72" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="Q72" t="s">
-        <v>768</v>
+        <v>130</v>
       </c>
       <c r="R72" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="S72"/>
-      <c r="T72"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T72" t="s">
+        <v>774</v>
+      </c>
+      <c r="U72"/>
     </row>
     <row r="73" spans="1:21">
       <c r="A73" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="B73"/>
-      <c r="C73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C73"/>
       <c r="D73" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E73" t="s">
-        <v>774</v>
+        <v>76</v>
       </c>
       <c r="F73" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G73" t="s">
-        <v>775</v>
-[...4 lines deleted...]
-      <c r="I73" t="s">
         <v>777</v>
       </c>
+      <c r="H73"/>
+      <c r="I73">
+        <v>30100</v>
+      </c>
       <c r="J73" t="s">
-        <v>778</v>
+        <v>702</v>
       </c>
       <c r="K73" t="s">
-        <v>779</v>
+        <v>252</v>
       </c>
       <c r="L73"/>
       <c r="M73"/>
-      <c r="N73">
-[...1 lines deleted...]
-      </c>
+      <c r="N73"/>
       <c r="O73" t="s">
+        <v>778</v>
+      </c>
+      <c r="P73" t="s">
+        <v>779</v>
+      </c>
+      <c r="Q73" t="s">
         <v>780</v>
       </c>
-      <c r="P73" t="s">
+      <c r="R73" t="s">
         <v>781</v>
       </c>
-      <c r="Q73" t="s">
+      <c r="S73"/>
+      <c r="T73"/>
+      <c r="U73" t="s">
         <v>782</v>
       </c>
-      <c r="R73" t="s">
-[...8 lines deleted...]
-      <c r="U73"/>
     </row>
     <row r="74" spans="1:21">
       <c r="A74" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
+        <v>784</v>
+      </c>
+      <c r="D74" t="s">
+        <v>785</v>
+      </c>
+      <c r="E74" t="s">
+        <v>786</v>
+      </c>
+      <c r="F74" t="s">
+        <v>25</v>
+      </c>
+      <c r="G74" t="s">
         <v>787</v>
       </c>
-      <c r="D74" t="s">
+      <c r="H74" t="s">
         <v>788</v>
       </c>
-      <c r="E74" t="s">
-[...5 lines deleted...]
-      <c r="G74" t="s">
+      <c r="I74" t="s">
         <v>789</v>
-      </c>
-[...2 lines deleted...]
-        <v>32120</v>
       </c>
       <c r="J74" t="s">
         <v>790</v>
       </c>
       <c r="K74" t="s">
-        <v>308</v>
+        <v>791</v>
       </c>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74">
-        <v>1487</v>
+        <v>361</v>
       </c>
       <c r="O74" t="s">
-        <v>159</v>
+        <v>792</v>
       </c>
       <c r="P74" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="Q74" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="R74" t="s">
-        <v>793</v>
-[...5 lines deleted...]
-      </c>
+        <v>795</v>
+      </c>
+      <c r="S74" t="s">
+        <v>796</v>
+      </c>
+      <c r="T74" t="s">
+        <v>797</v>
+      </c>
+      <c r="U74"/>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="D75" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="E75" t="s">
-        <v>365</v>
+        <v>38</v>
       </c>
       <c r="F75" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G75" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>42300</v>
+        <v>32120</v>
       </c>
       <c r="J75" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="K75" t="s">
-        <v>800</v>
-[...8 lines deleted...]
-        <v>803</v>
+        <v>320</v>
+      </c>
+      <c r="L75"/>
+      <c r="M75"/>
+      <c r="N75">
+        <v>1487</v>
       </c>
       <c r="O75" t="s">
         <v>159</v>
       </c>
       <c r="P75" t="s">
-        <v>160</v>
+        <v>803</v>
       </c>
       <c r="Q75" t="s">
-        <v>346</v>
+        <v>804</v>
       </c>
       <c r="R75" t="s">
-        <v>736</v>
+        <v>805</v>
       </c>
       <c r="S75"/>
       <c r="T75"/>
       <c r="U75" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="B76"/>
-      <c r="C76"/>
+      <c r="C76" t="s">
+        <v>808</v>
+      </c>
       <c r="D76" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="E76" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="F76" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G76" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>82800</v>
+        <v>42300</v>
       </c>
       <c r="J76" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="K76" t="s">
-        <v>809</v>
-[...3 lines deleted...]
-      <c r="N76"/>
+        <v>812</v>
+      </c>
+      <c r="L76" t="s">
+        <v>813</v>
+      </c>
+      <c r="M76" t="s">
+        <v>814</v>
+      </c>
+      <c r="N76" t="s">
+        <v>815</v>
+      </c>
       <c r="O76" t="s">
-        <v>810</v>
+        <v>159</v>
       </c>
       <c r="P76" t="s">
-        <v>759</v>
+        <v>160</v>
       </c>
       <c r="Q76" t="s">
-        <v>438</v>
+        <v>358</v>
       </c>
       <c r="R76" t="s">
-        <v>811</v>
+        <v>748</v>
       </c>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="B77"/>
-      <c r="C77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C77"/>
       <c r="D77" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="E77" t="s">
-        <v>816</v>
+        <v>377</v>
       </c>
       <c r="F77" t="s">
         <v>39</v>
       </c>
       <c r="G77" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>32300</v>
+        <v>82800</v>
       </c>
       <c r="J77" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="K77" t="s">
-        <v>308</v>
+        <v>821</v>
       </c>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="P77" t="s">
-        <v>820</v>
+        <v>771</v>
       </c>
       <c r="Q77" t="s">
-        <v>821</v>
+        <v>450</v>
       </c>
       <c r="R77" t="s">
-        <v>822</v>
-[...1 lines deleted...]
-      <c r="S77" t="s">
         <v>823</v>
       </c>
-      <c r="T77" t="s">
+      <c r="S77"/>
+      <c r="T77"/>
+      <c r="U77" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="B78"/>
       <c r="C78" t="s">
+        <v>826</v>
+      </c>
+      <c r="D78" t="s">
         <v>827</v>
       </c>
-      <c r="D78" t="s">
+      <c r="E78" t="s">
         <v>828</v>
       </c>
-      <c r="E78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F78" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G78" t="s">
         <v>829</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>43120</v>
+        <v>32300</v>
       </c>
       <c r="J78" t="s">
         <v>830</v>
       </c>
       <c r="K78" t="s">
-        <v>800</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78" t="s">
+        <v>831</v>
+      </c>
+      <c r="P78" t="s">
         <v>832</v>
       </c>
-      <c r="P78" t="s">
+      <c r="Q78" t="s">
         <v>833</v>
       </c>
-      <c r="Q78" t="s">
+      <c r="R78" t="s">
         <v>834</v>
       </c>
-      <c r="R78" t="s">
+      <c r="S78" t="s">
         <v>835</v>
       </c>
-      <c r="S78" t="s">
+      <c r="T78" t="s">
         <v>836</v>
       </c>
-      <c r="T78"/>
       <c r="U78" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
         <v>838</v>
       </c>
       <c r="B79"/>
       <c r="C79" t="s">
         <v>839</v>
       </c>
       <c r="D79" t="s">
         <v>840</v>
       </c>
       <c r="E79" t="s">
         <v>114</v>
       </c>
       <c r="F79" t="s">
         <v>25</v>
       </c>
       <c r="G79" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>43120</v>
       </c>
       <c r="J79" t="s">
-        <v>830</v>
+        <v>842</v>
       </c>
       <c r="K79" t="s">
-        <v>841</v>
+        <v>812</v>
       </c>
       <c r="L79" t="s">
-        <v>842</v>
-[...6 lines deleted...]
-      </c>
+        <v>843</v>
+      </c>
+      <c r="M79"/>
+      <c r="N79"/>
       <c r="O79" t="s">
-        <v>832</v>
+        <v>844</v>
       </c>
       <c r="P79" t="s">
-        <v>833</v>
+        <v>845</v>
       </c>
       <c r="Q79" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
       <c r="R79" t="s">
-        <v>835</v>
+        <v>847</v>
       </c>
       <c r="S79" t="s">
-        <v>836</v>
+        <v>848</v>
       </c>
       <c r="T79"/>
       <c r="U79" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="D80" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="E80" t="s">
-        <v>619</v>
+        <v>114</v>
       </c>
       <c r="F80" t="s">
         <v>25</v>
       </c>
       <c r="G80" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>38000</v>
+        <v>43120</v>
       </c>
       <c r="J80" t="s">
-        <v>578</v>
+        <v>842</v>
       </c>
       <c r="K80" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="M80" t="s">
+        <v>853</v>
+      </c>
+      <c r="L80" t="s">
+        <v>854</v>
+      </c>
+      <c r="M80">
+        <v>2762</v>
+      </c>
+      <c r="N80">
+        <v>900</v>
+      </c>
+      <c r="O80" t="s">
+        <v>844</v>
+      </c>
+      <c r="P80" t="s">
+        <v>845</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>846</v>
+      </c>
+      <c r="R80" t="s">
+        <v>847</v>
+      </c>
+      <c r="S80" t="s">
         <v>848</v>
       </c>
-      <c r="N80" t="s">
-[...18 lines deleted...]
-      <c r="U80"/>
+      <c r="T80"/>
+      <c r="U80" t="s">
+        <v>855</v>
+      </c>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D81" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="E81" t="s">
-        <v>858</v>
+        <v>631</v>
       </c>
       <c r="F81" t="s">
         <v>25</v>
       </c>
       <c r="G81" t="s">
-        <v>626</v>
+        <v>859</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>43370</v>
+        <v>38000</v>
       </c>
       <c r="J81" t="s">
-        <v>859</v>
+        <v>590</v>
       </c>
       <c r="K81" t="s">
         <v>28</v>
       </c>
       <c r="L81"/>
-      <c r="M81"/>
-      <c r="N81"/>
+      <c r="M81" t="s">
+        <v>860</v>
+      </c>
+      <c r="N81" t="s">
+        <v>861</v>
+      </c>
       <c r="O81" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="P81" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="Q81" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="R81" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="S81"/>
       <c r="T81" t="s">
-        <v>864</v>
-[...3 lines deleted...]
-      </c>
+        <v>866</v>
+      </c>
+      <c r="U81"/>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B82"/>
-      <c r="C82"/>
+      <c r="C82" t="s">
+        <v>868</v>
+      </c>
       <c r="D82" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E82" t="s">
-        <v>114</v>
+        <v>870</v>
       </c>
       <c r="F82" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G82" t="s">
-        <v>868</v>
+        <v>638</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>34220</v>
+        <v>43370</v>
       </c>
       <c r="J82" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="K82" t="s">
         <v>28</v>
       </c>
       <c r="L82"/>
       <c r="M82"/>
-      <c r="N82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N82"/>
       <c r="O82" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="P82" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="Q82" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="R82" t="s">
-        <v>874</v>
-[...1 lines deleted...]
-      <c r="S82" t="s">
         <v>875</v>
       </c>
+      <c r="S82"/>
       <c r="T82" t="s">
         <v>876</v>
       </c>
       <c r="U82" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
         <v>878</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83" t="s">
         <v>879</v>
       </c>
       <c r="E83" t="s">
-        <v>365</v>
+        <v>114</v>
       </c>
       <c r="F83" t="s">
         <v>39</v>
       </c>
       <c r="G83" t="s">
         <v>880</v>
       </c>
       <c r="H83"/>
       <c r="I83">
-        <v>32230</v>
+        <v>34220</v>
       </c>
       <c r="J83" t="s">
         <v>881</v>
       </c>
       <c r="K83" t="s">
-        <v>882</v>
+        <v>28</v>
       </c>
       <c r="L83"/>
       <c r="M83"/>
-      <c r="N83"/>
+      <c r="N83" t="s">
+        <v>882</v>
+      </c>
       <c r="O83" t="s">
         <v>883</v>
       </c>
       <c r="P83" t="s">
         <v>884</v>
       </c>
       <c r="Q83" t="s">
         <v>885</v>
       </c>
       <c r="R83" t="s">
         <v>886</v>
       </c>
-      <c r="S83"/>
+      <c r="S83" t="s">
+        <v>887</v>
+      </c>
       <c r="T83" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="U83" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
     </row>
     <row r="84" spans="1:21">
       <c r="A84" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B84"/>
-      <c r="C84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C84"/>
       <c r="D84" t="s">
         <v>891</v>
       </c>
       <c r="E84" t="s">
-        <v>88</v>
+        <v>377</v>
       </c>
       <c r="F84" t="s">
         <v>39</v>
       </c>
       <c r="G84" t="s">
         <v>892</v>
       </c>
       <c r="H84"/>
-      <c r="I84" t="s">
-        <v>488</v>
+      <c r="I84">
+        <v>32230</v>
       </c>
       <c r="J84" t="s">
         <v>893</v>
       </c>
       <c r="K84" t="s">
         <v>894</v>
       </c>
       <c r="L84"/>
       <c r="M84"/>
-      <c r="N84">
-[...1 lines deleted...]
-      </c>
+      <c r="N84"/>
       <c r="O84" t="s">
         <v>895</v>
       </c>
       <c r="P84" t="s">
         <v>896</v>
       </c>
       <c r="Q84" t="s">
         <v>897</v>
       </c>
       <c r="R84" t="s">
         <v>898</v>
       </c>
-      <c r="S84" t="s">
+      <c r="S84"/>
+      <c r="T84" t="s">
         <v>899</v>
       </c>
-      <c r="T84" t="s">
+      <c r="U84" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="85" spans="1:21">
       <c r="A85" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="B85"/>
       <c r="C85" t="s">
+        <v>902</v>
+      </c>
+      <c r="D85" t="s">
         <v>903</v>
       </c>
-      <c r="D85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" t="s">
-        <v>905</v>
+        <v>88</v>
       </c>
       <c r="F85" t="s">
         <v>39</v>
       </c>
       <c r="G85" t="s">
+        <v>904</v>
+      </c>
+      <c r="H85"/>
+      <c r="I85" t="s">
+        <v>500</v>
+      </c>
+      <c r="J85" t="s">
+        <v>905</v>
+      </c>
+      <c r="K85" t="s">
         <v>906</v>
       </c>
-      <c r="H85"/>
-[...3 lines deleted...]
-      <c r="J85" t="s">
+      <c r="L85"/>
+      <c r="M85"/>
+      <c r="N85">
+        <v>1347</v>
+      </c>
+      <c r="O85" t="s">
         <v>907</v>
       </c>
-      <c r="K85" t="s">
-[...2 lines deleted...]
-      <c r="L85" t="s">
+      <c r="P85" t="s">
         <v>908</v>
       </c>
-      <c r="M85">
-[...2 lines deleted...]
-      <c r="N85" t="s">
+      <c r="Q85" t="s">
         <v>909</v>
       </c>
-      <c r="O85" t="s">
+      <c r="R85" t="s">
         <v>910</v>
       </c>
-      <c r="P85" t="s">
+      <c r="S85" t="s">
         <v>911</v>
       </c>
-      <c r="Q85" t="s">
-[...2 lines deleted...]
-      <c r="R85" t="s">
+      <c r="T85" t="s">
         <v>912</v>
       </c>
-      <c r="S85" t="s">
+      <c r="U85" t="s">
         <v>913</v>
-      </c>
-[...4 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="86" spans="1:21">
       <c r="A86" t="s">
+        <v>914</v>
+      </c>
+      <c r="B86"/>
+      <c r="C86" t="s">
+        <v>915</v>
+      </c>
+      <c r="D86" t="s">
         <v>916</v>
       </c>
-      <c r="B86"/>
-[...1 lines deleted...]
-      <c r="D86" t="s">
+      <c r="E86" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F86" t="s">
         <v>39</v>
       </c>
       <c r="G86" t="s">
-        <v>474</v>
+        <v>918</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>30110</v>
+        <v>12100</v>
       </c>
       <c r="J86" t="s">
-        <v>475</v>
+        <v>919</v>
       </c>
       <c r="K86" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="N86"/>
+        <v>126</v>
+      </c>
+      <c r="L86" t="s">
+        <v>920</v>
+      </c>
+      <c r="M86">
+        <v>1347</v>
+      </c>
+      <c r="N86" t="s">
+        <v>921</v>
+      </c>
       <c r="O86" t="s">
-        <v>476</v>
+        <v>922</v>
       </c>
       <c r="P86" t="s">
-        <v>477</v>
+        <v>923</v>
       </c>
       <c r="Q86" t="s">
-        <v>918</v>
+        <v>736</v>
       </c>
       <c r="R86" t="s">
-        <v>479</v>
+        <v>924</v>
       </c>
       <c r="S86" t="s">
-        <v>480</v>
+        <v>925</v>
       </c>
       <c r="T86" t="s">
-        <v>481</v>
+        <v>926</v>
       </c>
       <c r="U86" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
     </row>
     <row r="87" spans="1:21">
       <c r="A87" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="B87"/>
-      <c r="C87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C87"/>
       <c r="D87" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="E87" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="F87" t="s">
         <v>39</v>
       </c>
       <c r="G87" t="s">
-        <v>923</v>
-[...3 lines deleted...]
-      </c>
+        <v>486</v>
+      </c>
+      <c r="H87"/>
       <c r="I87">
+        <v>30110</v>
+      </c>
+      <c r="J87" t="s">
+        <v>487</v>
+      </c>
+      <c r="K87" t="s">
+        <v>28</v>
+      </c>
+      <c r="L87"/>
+      <c r="M87"/>
+      <c r="N87"/>
+      <c r="O87" t="s">
+        <v>488</v>
+      </c>
+      <c r="P87" t="s">
+        <v>489</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>930</v>
+      </c>
+      <c r="R87" t="s">
+        <v>491</v>
+      </c>
+      <c r="S87" t="s">
+        <v>492</v>
+      </c>
+      <c r="T87" t="s">
+        <v>493</v>
+      </c>
+      <c r="U87" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="88" spans="1:21">
+      <c r="A88" t="s">
+        <v>932</v>
+      </c>
+      <c r="B88"/>
+      <c r="C88" t="s">
+        <v>933</v>
+      </c>
+      <c r="D88" t="s">
+        <v>934</v>
+      </c>
+      <c r="E88" t="s">
+        <v>38</v>
+      </c>
+      <c r="F88" t="s">
+        <v>39</v>
+      </c>
+      <c r="G88" t="s">
+        <v>935</v>
+      </c>
+      <c r="H88" t="s">
+        <v>936</v>
+      </c>
+      <c r="I88">
         <v>66200</v>
       </c>
-      <c r="J87" t="s">
-[...9 lines deleted...]
-      <c r="N87">
+      <c r="J88" t="s">
+        <v>937</v>
+      </c>
+      <c r="K88" t="s">
+        <v>938</v>
+      </c>
+      <c r="L88" t="s">
+        <v>939</v>
+      </c>
+      <c r="M88"/>
+      <c r="N88">
         <v>1356</v>
       </c>
-      <c r="O87" t="s">
-[...18 lines deleted...]
-        <v>933</v>
+      <c r="O88" t="s">
+        <v>940</v>
+      </c>
+      <c r="P88" t="s">
+        <v>941</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>358</v>
+      </c>
+      <c r="R88" t="s">
+        <v>942</v>
+      </c>
+      <c r="S88" t="s">
+        <v>943</v>
+      </c>
+      <c r="T88" t="s">
+        <v>944</v>
+      </c>
+      <c r="U88" t="s">
+        <v>945</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">