--- v3 (2026-09-23)
+++ v4 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Liste des actions" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="946">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="958">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Nom de la/les structure(s) à l'initiative de l'action ou du projet</t>
   </si>
   <si>
     <t>Date(s) de réalisation</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Adresse (suite)</t>
   </si>
   <si>
@@ -1692,50 +1692,95 @@
   </si>
   <si>
     <t>Alimentation et Agriculture</t>
   </si>
   <si>
     <t>216 Chemin de Campagne</t>
   </si>
   <si>
     <t>Sommières</t>
   </si>
   <si>
     <t>VILLAJOS</t>
   </si>
   <si>
     <t>Chargée de projets alimentation durable</t>
   </si>
   <si>
     <t>villajos@civamgard.fr</t>
   </si>
   <si>
     <t>https://www.civamgard.fr/</t>
   </si>
   <si>
     <t>Les réussites : la très bonne participation des publics aux différents actions, les retours des publics à l'issue de l'action notamment intérêt de découvrir la cuisine végétale, le développement de nouveaux partenariats autour des actions ou du livret "cuisinez bio, local et autrement"
 Les difficultés : mobilisation du public sur l'action A3 (personne en situation de précarité), difficulté à mobiliser des publics masculins sur cette thématique alimentation</t>
+  </si>
+  <si>
+    <t>Expo'phyto PCH – Démarche d'audit patrimonial</t>
+  </si>
+  <si>
+    <t>lun 01/05/2023 - 12:00
+ - jeu 25/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>La démarche Expo'phyto, conduite sur le territoire du Pays Cœur d'Hérault, situé au nord-ouest de Montpellier, a marqué une étape clé dans la transition entre diagnostic et action, autour d'un objectif partagé : réduire l'exposition aux pesticides dans l'air. Fondée sur une méthodologie de co-construction, réunissant élus, agriculteurs, associations et citoyens à travers plusieurs séminaires thématiques, cela a favorisé la rencontre et la formulation de solutions collectives. 
+Trois axes majeurs d'action ont émergé à l'issu de cette étude : 
+	Un engagement politique fort, pour inscrire les enjeux agricoles, environnementaux et sanitaires dans les politiques publiques locales (PAT, PCAET, CLS…) ;
+	Des lieux de rencontre et de partage, permettant de croiser les expériences, capitaliser les initiatives et créer un véritable espace d'expérimentation territoriale ;
+	Des actions de sensibilisation, pour renforcer le dialogue entre habitants et agriculteurs, promouvoir le “bien-vivre ensemble” et valoriser les pratiques locales. 
+Ces échanges ont également servi de base pour la création d'une bande dessinée de sensibilisation « Au cœur du dialogue, parlons phytos », visant à vulgariser la démarche, présenter les contraintes du monde agricole et informer le grand public sur les actions possibles pour réduire l'exposition aux pesticides.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Alimentation et Agriculture, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>9 Rue de la Lucque,</t>
+  </si>
+  <si>
+    <t>Saint-André-de-Sangonis</t>
+  </si>
+  <si>
+    <t>Professionnels, Élus, Tout public</t>
+  </si>
+  <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>Barrière</t>
+  </si>
+  <si>
+    <t>Chargé de mission Pôle Santé</t>
+  </si>
+  <si>
+    <t>louise.barriere@coeur-herault.fr</t>
+  </si>
+  <si>
+    <t>0467029322</t>
+  </si>
+  <si>
+    <t>https://www.coeur-herault.fr/</t>
   </si>
   <si>
     <t>Festival du tri</t>
   </si>
   <si>
     <t>sam 10/09/2022 - 12:00</t>
   </si>
   <si>
     <t>Le 10 septembre 2022 a eu lieu une après-midi d'animations et ateliers de 14h à 18h sur le site de l'étang du Pechay sur la commune de Costaros. 
 Cet événement était jumelé à la fête des tourbières (manifestation également organisé par la Communauté de Communes du Pays de Cayres Pradelles pour la valorisation des tourbières et des zones humides).
 Les objectifs étaient multiples  : 
 	Réaliser un événement autour de la question des déchets: gestion, réduction et leurs impacts sur l'environnement 
 	proposer un ensemble d'animations et d'ateliers en lien avec l'éducation à l'environnement et au développement durable afin que chacun puisse trouver comment contribuer à sa manière au développement d'un environnement sain et bénéfique à tous (à travers différents gestes, actions, solutions, alternatives ayant le moins d'impacts négatifs  sur l'environnement) 
 	Fédérer des acteurs issus de la Communauté de Communes du Pays de Cayres Pradelles (différents services : culture, environnement, enfance jeunesse,..) et des locaux (associations, artistes, individuel) autour de la question de la protection de l'environnement et de la bonne gestion des déchets. 
 	Organiser une journée gratuite, ludique et ouvert à tous les habitants du territoire et communiquer sur la mise en place de la nouvelles consigne de tri (ECT) “tous les emballages se trient, tous les papiers se recyclent”
 Les différents ateliers, stands proposés au public seront les suivants :
 1/ Stand d'accueil / point info sur le festival / coin lecture + détente (bibliothèque mobile)
 Accueil des visiteurs jumelé avec un stand de sensibilisation aux problématiques environnementales via les outils de la valise pédagogique du service culture : lectures, exposition des supports (affiches) liées à la campagne santé et environnement “ c'est possible” de l'ARS, distribution des nouveaux mémos tri et informations complémentaires sur la mise en place de l'Extension des Consignes de Tri (ECT) sur l'ensemble du territoire de la communauté de communes. 
 2/ Stand sur les Textiles, Linge de Maison et Chaussures (TLC) : comment les trier ? comment sont-ils recyclés ? comment les valoriser ?
 Partenaire : association le  relais 48 
 3/ Stand sur la bonne gestion et la prévention des bio déchets :
 Information et sensibilisation en faveur de la pratique du compostage et la bonne gestion des bio déchets et des déchets verts
 Mise en lumière et pratique des actions et solutions pour lutter contre le brûlage des déchets verts, avec un rappel de la réglementation et des démonstrations pour illustrer les alternatives : utilisation d'un broyeur, techniques de paillage,...
 Prestataires : Christiane ASSIE et Elsa BOISSIER 
 4/ Stand sur la bonne gestion et la réduction des déchets, sensibilisation aux impacts liés aux déchets 
@@ -3788,53 +3833,50 @@
  </t>
   </si>
   <si>
     <t>Restitution Appel à Projet ARS Santé Environnement  ARS/PNR/BETHANIE  ” Les Amis de Béthanie”</t>
   </si>
   <si>
     <t>dim 01/01/2023 - 12:00
  - mer 03/07/2024 - 12:00</t>
   </si>
   <si>
     <t>Restitution Appel à Projet ARS Santé Environnement
 ARS/PNR/BETHANIE 
 ” Les Amis de Béthanie”
 Le Parc des Monts d'Ardèche a développé depuis de nombreuses années une politique volontariste en faveur des publics en situation de handicaps, d'insertion ou de fragilité afin de s'adresser à tous les habitants de son territoire. Elle prend la forme d'une offre éducative et de sensibilisation proposée à la Maison du Parc et sur son territoire : les Ateliers Passerelles.
 Ces ateliers se concentrent sur l'environnement, la biodiversité et la culture, et sont conçus en concertation avec les éducateurs et responsables des structures partenaires.
 Le projet « Les Amis de Béthanie » est le résultat d'une collaboration ambitieuse entre le Parc des Monts d'Ardèche et l'association Béthanie
 Ce projet s'inscrit dans un Appel à projet « Santé et environnement » de l'Agence Régionale de la Santé (ARS) dont nous remercions pour son soutien.
 Le projet « Les amis de Béthanie » a débuté en 2023. C'est un projet intergénérationnel qui réunit plusieurs services de Béthanie, et implique une centaine de participants de tous ages et leurs éducateurs, afin de favoriser une action collective et inclusive. En choisissant ce titre, les participants ont mis en avant l'importance de la dimension collective et prospective du projet.
 Ce projet s'est déroulé en plusieurs étapes, avec des ateliers, des visites et des rencontres articulés autour du concept « Une seule santé » qui relie agriculture, alimentation et relations entre les êtres vivants. Il s'est appuyé sur des outils de valorisation développés avec le soutien de l'ARS ARA dans le cadre de la campagne « Agir pour prendre soin à la fois de notre santé et de l'environnement, c'est possible ! ».
 Plusieurs partenaires éducatifs du Parc sont intervenus dans ce projet : CIVAM, Mi syphe Mi raisin, La Rose et l'hellebore, VIE, Massif Central Randonnées et Arnica.
 Ce projet a commencé pour tous par une journée d'immersion sur le Domaine du Parc, axé sur la découverte du lieu, des écosystèmes et une mise en confiance. Et se termine collectivement par cette journée de restitution collective où chacun a pu partager ce qu'il a retenu et apprécié de ces activités.
 Cette journée de restitution a été ouverte à toutes les structures de l'association de Béthanie ainsi qu'à leur famille, mais aussi à tous le personnel encadrant des structures accompagnant des personnes en situation de handicaps et/ou de fragilités et d'insertion du territoire
 Pour en savoir plus sur le projet : https://www.parc-monts-ardeche.fr/les-actions-du-parc/education-sensibilisation/ateliers-passerelles/les-amis-de-bethanie-2023-2024/</t>
   </si>
   <si>
-    <t>Nature et Santé, Alimentation et Agriculture, Santé-Environnement</t>
-[...1 lines deleted...]
-  <si>
     <t>50 allée Marie SAUZET</t>
   </si>
   <si>
     <t>Domaine de Rochemure</t>
   </si>
   <si>
     <t>07380</t>
   </si>
   <si>
     <t>Jaujac</t>
   </si>
   <si>
     <t>Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Ema</t>
   </si>
   <si>
     <t>DELHOME</t>
   </si>
   <si>
     <t>Coordinatrice Ateliers Passerelles</t>
   </si>
   <si>
     <t>edelhome@pnrma.fr</t>
@@ -4543,52 +4585,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -4852,4907 +4897,4960 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U88"/>
+  <dimension ref="A1:U89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:U89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1730.577" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="252.367" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="247.654" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="1914.533" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B2"/>
-      <c r="C2" t="s">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="H2" s="1"/>
+      <c r="I2" s="1">
         <v>42300</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="K2" t="s">
+      <c r="K2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="L2" s="1"/>
+      <c r="M2" s="1">
         <v>50</v>
       </c>
-      <c r="N2"/>
-      <c r="O2" t="s">
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="P2" t="s">
+      <c r="P2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="Q2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="R2" t="s">
+      <c r="R2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="S2" t="s">
+      <c r="S2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="T2" t="s">
+      <c r="T2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="U2"/>
+      <c r="U2" s="1"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B3"/>
-      <c r="C3" t="s">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="H3" s="1"/>
+      <c r="I3" s="1">
         <v>11300</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="K3" t="s">
+      <c r="K3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L3" t="s">
+      <c r="L3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M3" t="s">
+      <c r="M3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="N3">
+      <c r="N3" s="1">
         <v>1356</v>
       </c>
-      <c r="O3" t="s">
+      <c r="O3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="P3" t="s">
+      <c r="P3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="Q3" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="R3" t="s">
+      <c r="R3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="S3"/>
-      <c r="T3" t="s">
+      <c r="S3" s="1"/>
+      <c r="T3" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="U3" t="s">
+      <c r="U3" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B4"/>
-      <c r="C4" t="s">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E4" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="H4"/>
-      <c r="I4">
+      <c r="H4" s="1"/>
+      <c r="I4" s="1">
         <v>31520</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K4" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="L4"/>
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="P4" t="s">
+      <c r="P4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="Q4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="R4" t="s">
+      <c r="R4" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="S4"/>
-      <c r="T4" t="s">
+      <c r="S4" s="1"/>
+      <c r="T4" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="U4"/>
+      <c r="U4" s="1"/>
     </row>
     <row r="5" spans="1:21">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B5"/>
-      <c r="C5" t="s">
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E5" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="H5" s="1"/>
+      <c r="I5" s="1">
         <v>34090</v>
       </c>
-      <c r="J5" t="s">
+      <c r="J5" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="K5" t="s">
+      <c r="K5" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="L5" s="1"/>
+      <c r="M5" s="1">
         <v>1347</v>
       </c>
-      <c r="N5"/>
-      <c r="O5" t="s">
+      <c r="N5" s="1"/>
+      <c r="O5" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="P5" t="s">
+      <c r="P5" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="Q5" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="R5" t="s">
+      <c r="R5" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="S5" t="s">
+      <c r="S5" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="T5"/>
-      <c r="U5"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B6"/>
-[...1 lines deleted...]
-      <c r="D6" t="s">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E6" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H6" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="I6">
+      <c r="I6" s="1">
         <v>31300</v>
       </c>
-      <c r="J6" t="s">
+      <c r="J6" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K6" t="s">
+      <c r="K6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L6"/>
-[...1 lines deleted...]
-      <c r="N6">
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1">
         <v>1347</v>
       </c>
-      <c r="O6" t="s">
+      <c r="O6" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="P6" t="s">
+      <c r="P6" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="Q6" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="R6" t="s">
+      <c r="R6" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="S6"/>
-[...1 lines deleted...]
-      <c r="U6" t="s">
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B7"/>
-      <c r="C7" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E7" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G7" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="H7" s="1"/>
+      <c r="I7" s="1">
         <v>69530</v>
       </c>
-      <c r="J7" t="s">
+      <c r="J7" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="K7" t="s">
+      <c r="K7" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="M7"/>
-[...1 lines deleted...]
-      <c r="O7" t="s">
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="P7" t="s">
+      <c r="P7" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="Q7" t="s">
+      <c r="Q7" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="R7" t="s">
+      <c r="R7" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="S7" t="s">
+      <c r="S7" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="T7" t="s">
+      <c r="T7" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="U7"/>
+      <c r="U7" s="1"/>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B8"/>
-[...1 lines deleted...]
-      <c r="D8" t="s">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E8" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="H8" t="s">
+      <c r="H8" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="I8">
+      <c r="I8" s="1">
         <v>31100</v>
       </c>
-      <c r="J8" t="s">
+      <c r="J8" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K8" t="s">
+      <c r="K8" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="L8"/>
-[...2 lines deleted...]
-      <c r="O8" t="s">
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="P8" t="s">
+      <c r="P8" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="Q8" t="s">
+      <c r="Q8" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="R8" t="s">
+      <c r="R8" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="S8" t="s">
+      <c r="S8" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="T8" t="s">
+      <c r="T8" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="U8"/>
+      <c r="U8" s="1"/>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B9"/>
-      <c r="C9" t="s">
+      <c r="B9" s="1"/>
+      <c r="C9" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E9" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G9" t="s">
+      <c r="G9" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="H9" s="1"/>
+      <c r="I9" s="1">
         <v>63200</v>
       </c>
-      <c r="J9" t="s">
+      <c r="J9" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="K9" t="s">
+      <c r="K9" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="L9"/>
-      <c r="M9" t="s">
+      <c r="L9" s="1"/>
+      <c r="M9" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="N9">
+      <c r="N9" s="1">
         <v>50</v>
       </c>
-      <c r="O9" t="s">
+      <c r="O9" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="P9" t="s">
+      <c r="P9" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q9" t="s">
+      <c r="Q9" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="R9" t="s">
+      <c r="R9" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="S9"/>
-[...1 lines deleted...]
-      <c r="U9"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
     </row>
     <row r="10" spans="1:21">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B10"/>
-      <c r="C10" t="s">
+      <c r="B10" s="1"/>
+      <c r="C10" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G10" t="s">
+      <c r="G10" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="H10" s="1"/>
+      <c r="I10" s="1">
         <v>73210</v>
       </c>
-      <c r="J10" t="s">
+      <c r="J10" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="K10" t="s">
+      <c r="K10" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="L10" t="s">
+      <c r="L10" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="M10" s="1"/>
+      <c r="N10" s="1">
         <v>946</v>
       </c>
-      <c r="O10" t="s">
+      <c r="O10" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="P10" t="s">
+      <c r="P10" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="Q10" t="s">
+      <c r="Q10" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="R10" t="s">
+      <c r="R10" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="S10"/>
-      <c r="T10" t="s">
+      <c r="S10" s="1"/>
+      <c r="T10" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="U10"/>
+      <c r="U10" s="1"/>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B11"/>
-      <c r="C11" t="s">
+      <c r="B11" s="1"/>
+      <c r="C11" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E11" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G11" t="s">
+      <c r="G11" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1">
         <v>31770</v>
       </c>
-      <c r="J11" t="s">
+      <c r="J11" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="K11" t="s">
+      <c r="K11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="L11" s="1"/>
+      <c r="M11" s="1">
         <v>1487</v>
       </c>
-      <c r="N11">
+      <c r="N11" s="1">
         <v>1487</v>
       </c>
-      <c r="O11" t="s">
+      <c r="O11" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="P11" t="s">
+      <c r="P11" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="Q11" t="s">
+      <c r="Q11" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="R11" t="s">
+      <c r="R11" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="S11" t="s">
+      <c r="S11" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="T11"/>
-      <c r="U11" t="s">
+      <c r="T11" s="1"/>
+      <c r="U11" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="12" spans="1:21">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B12"/>
-      <c r="C12" t="s">
+      <c r="B12" s="1"/>
+      <c r="C12" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G12" t="s">
+      <c r="G12" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="H12" s="1"/>
+      <c r="I12" s="1">
         <v>82000</v>
       </c>
-      <c r="J12" t="s">
+      <c r="J12" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="K12" t="s">
+      <c r="K12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="L12" s="1"/>
+      <c r="M12" s="1">
         <v>1487</v>
       </c>
-      <c r="N12">
+      <c r="N12" s="1">
         <v>1487</v>
       </c>
-      <c r="O12" t="s">
+      <c r="O12" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="P12" t="s">
+      <c r="P12" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="Q12" t="s">
+      <c r="Q12" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="R12" t="s">
+      <c r="R12" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="S12" t="s">
+      <c r="S12" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="T12"/>
-      <c r="U12" t="s">
+      <c r="T12" s="1"/>
+      <c r="U12" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:21">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B13"/>
-      <c r="C13" t="s">
+      <c r="B13" s="1"/>
+      <c r="C13" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="E13" t="s">
+      <c r="E13" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G13" t="s">
+      <c r="G13" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="H13" s="1"/>
+      <c r="I13" s="1">
         <v>42110</v>
       </c>
-      <c r="J13" t="s">
+      <c r="J13" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="K13" t="s">
+      <c r="K13" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="L13" t="s">
+      <c r="L13" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-      <c r="O13" t="s">
+      <c r="M13" s="1"/>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="P13" t="s">
+      <c r="P13" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="Q13" t="s">
+      <c r="Q13" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="R13" t="s">
+      <c r="R13" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="S13"/>
-[...1 lines deleted...]
-      <c r="U13" t="s">
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B14"/>
-      <c r="C14" t="s">
+      <c r="B14" s="1"/>
+      <c r="C14" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E14" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G14" t="s">
+      <c r="G14" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14" s="1"/>
+      <c r="I14" s="1">
         <v>31000</v>
       </c>
-      <c r="J14" t="s">
+      <c r="J14" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K14" t="s">
+      <c r="K14" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="L14" t="s">
+      <c r="L14" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="M14"/>
-[...1 lines deleted...]
-      <c r="O14" t="s">
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="P14" t="s">
+      <c r="P14" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="Q14" t="s">
+      <c r="Q14" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="R14" t="s">
+      <c r="R14" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="S14"/>
-      <c r="T14" t="s">
+      <c r="S14" s="1"/>
+      <c r="T14" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="U14" t="s">
+      <c r="U14" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="15" spans="1:21">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B15"/>
-[...1 lines deleted...]
-      <c r="D15" t="s">
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="E15" t="s">
+      <c r="E15" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G15" t="s">
+      <c r="G15" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="H15" s="1"/>
+      <c r="I15" s="1">
         <v>42100</v>
       </c>
-      <c r="J15" t="s">
+      <c r="J15" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="K15" t="s">
+      <c r="K15" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="L15" s="1"/>
+      <c r="M15" s="1">
         <v>953</v>
       </c>
-      <c r="N15">
+      <c r="N15" s="1">
         <v>953</v>
       </c>
-      <c r="O15" t="s">
+      <c r="O15" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="P15" t="s">
+      <c r="P15" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="Q15" t="s">
+      <c r="Q15" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="R15" t="s">
+      <c r="R15" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="S15"/>
-[...1 lines deleted...]
-      <c r="U15"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
     </row>
     <row r="16" spans="1:21">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="B16"/>
-      <c r="C16" t="s">
+      <c r="B16" s="1"/>
+      <c r="C16" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E16" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G16" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="H16" s="1"/>
+      <c r="I16" s="1">
         <v>42100</v>
       </c>
-      <c r="J16" t="s">
+      <c r="J16" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="K16" t="s">
+      <c r="K16" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="L16" s="1"/>
+      <c r="M16" s="1">
         <v>465</v>
       </c>
-      <c r="N16"/>
-      <c r="O16" t="s">
+      <c r="N16" s="1"/>
+      <c r="O16" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="P16" t="s">
+      <c r="P16" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="Q16" t="s">
+      <c r="Q16" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="R16" t="s">
+      <c r="R16" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="S16"/>
-      <c r="T16" t="s">
+      <c r="S16" s="1"/>
+      <c r="T16" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="U16"/>
+      <c r="U16" s="1"/>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B17"/>
-      <c r="C17" t="s">
+      <c r="B17" s="1"/>
+      <c r="C17" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="E17" t="s">
+      <c r="E17" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G17" t="s">
+      <c r="G17" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="H17"/>
-      <c r="I17">
+      <c r="H17" s="1"/>
+      <c r="I17" s="1">
         <v>74200</v>
       </c>
-      <c r="J17" t="s">
+      <c r="J17" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="K17" t="s">
+      <c r="K17" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L17" t="s">
+      <c r="L17" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="M17" t="s">
+      <c r="M17" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="N17">
+      <c r="N17" s="1">
         <v>361</v>
       </c>
-      <c r="O17" t="s">
+      <c r="O17" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="P17" t="s">
+      <c r="P17" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="Q17" t="s">
+      <c r="Q17" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="R17" t="s">
+      <c r="R17" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="S17" t="s">
+      <c r="S17" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="T17" t="s">
+      <c r="T17" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="U17"/>
+      <c r="U17" s="1"/>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B18"/>
-      <c r="C18" t="s">
+      <c r="B18" s="1"/>
+      <c r="C18" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="E18" t="s">
+      <c r="E18" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G18" t="s">
+      <c r="G18" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="H18" s="1"/>
+      <c r="I18" s="1">
         <v>46000</v>
       </c>
-      <c r="J18" t="s">
+      <c r="J18" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="K18" t="s">
+      <c r="K18" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="L18" t="s">
+      <c r="L18" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="M18">
+      <c r="M18" s="1">
         <v>2043</v>
       </c>
-      <c r="N18">
+      <c r="N18" s="1">
         <v>1347</v>
       </c>
-      <c r="O18" t="s">
+      <c r="O18" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="P18" t="s">
+      <c r="P18" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="Q18" t="s">
+      <c r="Q18" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="R18" t="s">
+      <c r="R18" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="S18" t="s">
+      <c r="S18" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="T18" t="s">
+      <c r="T18" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="U18" t="s">
+      <c r="U18" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B19"/>
-      <c r="C19" t="s">
+      <c r="B19" s="1"/>
+      <c r="C19" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E19" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G19" t="s">
+      <c r="G19" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="H19"/>
-      <c r="I19">
+      <c r="H19" s="1"/>
+      <c r="I19" s="1">
         <v>48000</v>
       </c>
-      <c r="J19" t="s">
+      <c r="J19" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="K19" t="s">
+      <c r="K19" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="L19"/>
-[...1 lines deleted...]
-      <c r="N19">
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+      <c r="N19" s="1">
         <v>1487</v>
       </c>
-      <c r="O19" t="s">
+      <c r="O19" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="P19" t="s">
+      <c r="P19" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="Q19" t="s">
+      <c r="Q19" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="R19" t="s">
+      <c r="R19" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="S19"/>
-      <c r="T19" t="s">
+      <c r="S19" s="1"/>
+      <c r="T19" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="U19" t="s">
+      <c r="U19" s="1" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B20"/>
-      <c r="C20" t="s">
+      <c r="B20" s="1"/>
+      <c r="C20" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="E20" t="s">
+      <c r="E20" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G20" t="s">
+      <c r="G20" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="H20" s="1"/>
+      <c r="I20" s="1">
         <v>31400</v>
       </c>
-      <c r="J20" t="s">
+      <c r="J20" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K20" t="s">
+      <c r="K20" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="L20" t="s">
+      <c r="L20" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="M20" s="1"/>
+      <c r="N20" s="1">
         <v>1347</v>
       </c>
-      <c r="O20" t="s">
+      <c r="O20" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="P20" t="s">
+      <c r="P20" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="Q20" t="s">
+      <c r="Q20" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="R20" t="s">
+      <c r="R20" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="S20"/>
-      <c r="T20" t="s">
+      <c r="S20" s="1"/>
+      <c r="T20" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="U20" t="s">
+      <c r="U20" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="B21"/>
-[...1 lines deleted...]
-      <c r="D21" t="s">
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="E21" t="s">
+      <c r="E21" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G21" t="s">
+      <c r="G21" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="H21" s="1"/>
+      <c r="I21" s="1">
         <v>31062</v>
       </c>
-      <c r="J21" t="s">
+      <c r="J21" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K21" t="s">
+      <c r="K21" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="L21"/>
-[...2 lines deleted...]
-      <c r="O21" t="s">
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+      <c r="N21" s="1"/>
+      <c r="O21" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="P21" t="s">
+      <c r="P21" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="Q21" t="s">
+      <c r="Q21" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="R21" t="s">
+      <c r="R21" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="S21" t="s">
+      <c r="S21" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="T21"/>
-      <c r="U21" t="s">
+      <c r="T21" s="1"/>
+      <c r="U21" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="B22"/>
-      <c r="C22" t="s">
+      <c r="B22" s="1"/>
+      <c r="C22" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="E22" t="s">
+      <c r="E22" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G22" t="s">
+      <c r="G22" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="H22" s="1"/>
+      <c r="I22" s="1">
         <v>69890</v>
       </c>
-      <c r="J22" t="s">
+      <c r="J22" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="K22" t="s">
+      <c r="K22" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L22"/>
-      <c r="M22" t="s">
+      <c r="L22" s="1"/>
+      <c r="M22" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="N22" t="s">
+      <c r="N22" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="O22" t="s">
+      <c r="O22" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="P22" t="s">
+      <c r="P22" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="Q22" t="s">
+      <c r="Q22" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="R22" t="s">
+      <c r="R22" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="S22" t="s">
+      <c r="S22" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="T22" t="s">
+      <c r="T22" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="U22"/>
+      <c r="U22" s="1"/>
     </row>
     <row r="23" spans="1:21">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="B23"/>
-[...1 lines deleted...]
-      <c r="D23" t="s">
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="E23" t="s">
+      <c r="E23" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G23" t="s">
+      <c r="G23" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="H23" s="1"/>
+      <c r="I23" s="1">
         <v>48000</v>
       </c>
-      <c r="J23" t="s">
+      <c r="J23" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="K23" t="s">
+      <c r="K23" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L23"/>
-[...2 lines deleted...]
-      <c r="O23" t="s">
+      <c r="L23" s="1"/>
+      <c r="M23" s="1"/>
+      <c r="N23" s="1"/>
+      <c r="O23" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="P23" t="s">
+      <c r="P23" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="Q23" t="s">
+      <c r="Q23" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="R23" t="s">
+      <c r="R23" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="S23" t="s">
+      <c r="S23" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="T23"/>
-      <c r="U23" t="s">
+      <c r="T23" s="1"/>
+      <c r="U23" s="1" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="24" spans="1:21">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="B24"/>
-      <c r="C24" t="s">
+      <c r="B24" s="1"/>
+      <c r="C24" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="E24" t="s">
+      <c r="E24" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G24" t="s">
+      <c r="G24" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="H24" s="1"/>
+      <c r="I24" s="1">
         <v>69520</v>
       </c>
-      <c r="J24" t="s">
+      <c r="J24" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="K24" t="s">
+      <c r="K24" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="L24"/>
-      <c r="M24" t="s">
+      <c r="L24" s="1"/>
+      <c r="M24" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="N24">
+      <c r="N24" s="1">
         <v>361</v>
       </c>
-      <c r="O24" t="s">
+      <c r="O24" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="P24" t="s">
+      <c r="P24" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="Q24" t="s">
+      <c r="Q24" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="R24" t="s">
+      <c r="R24" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="S24" t="s">
+      <c r="S24" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="T24" t="s">
+      <c r="T24" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="U24" t="s">
+      <c r="U24" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="25" spans="1:21">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="B25"/>
-[...1 lines deleted...]
-      <c r="D25" t="s">
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E25" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G25" t="s">
+      <c r="G25" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="H25" s="1"/>
+      <c r="I25" s="1">
         <v>31100</v>
       </c>
-      <c r="J25" t="s">
+      <c r="J25" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K25" t="s">
+      <c r="K25" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="L25" s="1"/>
+      <c r="M25" s="1">
         <v>1347</v>
       </c>
-      <c r="N25">
+      <c r="N25" s="1">
         <v>1347</v>
       </c>
-      <c r="O25" t="s">
+      <c r="O25" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="P25" t="s">
+      <c r="P25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="Q25" t="s">
+      <c r="Q25" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="R25" t="s">
+      <c r="R25" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="S25" t="s">
+      <c r="S25" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="T25" t="s">
+      <c r="T25" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="U25" t="s">
+      <c r="U25" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="26" spans="1:21">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="B26"/>
-      <c r="C26" t="s">
+      <c r="B26" s="1"/>
+      <c r="C26" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="E26" t="s">
+      <c r="E26" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G26" t="s">
+      <c r="G26" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="H26" s="1"/>
+      <c r="I26" s="1">
         <v>38400</v>
       </c>
-      <c r="J26" t="s">
+      <c r="J26" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="K26" t="s">
+      <c r="K26" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L26"/>
-      <c r="M26" t="s">
+      <c r="L26" s="1"/>
+      <c r="M26" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="N26" t="s">
+      <c r="N26" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="O26" t="s">
+      <c r="O26" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="P26" t="s">
+      <c r="P26" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="Q26" t="s">
+      <c r="Q26" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="R26" t="s">
+      <c r="R26" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="S26"/>
-[...1 lines deleted...]
-      <c r="U26"/>
+      <c r="S26" s="1"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
     </row>
     <row r="27" spans="1:21">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="B27"/>
-[...1 lines deleted...]
-      <c r="D27" t="s">
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="E27"/>
-      <c r="F27" t="s">
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G27" t="s">
+      <c r="G27" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="H27" s="1"/>
+      <c r="I27" s="1">
         <v>66350</v>
       </c>
-      <c r="J27" t="s">
+      <c r="J27" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="K27" t="s">
+      <c r="K27" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="L27"/>
-[...1 lines deleted...]
-      <c r="N27">
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+      <c r="N27" s="1">
         <v>1347</v>
       </c>
-      <c r="O27" t="s">
+      <c r="O27" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="P27" t="s">
+      <c r="P27" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="Q27" t="s">
+      <c r="Q27" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="R27" t="s">
+      <c r="R27" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="S27" t="s">
+      <c r="S27" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="T27" t="s">
+      <c r="T27" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="U27"/>
+      <c r="U27" s="1"/>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B28"/>
-      <c r="C28" t="s">
+      <c r="B28" s="1"/>
+      <c r="C28" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="E28" t="s">
+      <c r="E28" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G28" t="s">
+      <c r="G28" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="H28" s="1"/>
+      <c r="I28" s="1">
         <v>66100</v>
       </c>
-      <c r="J28" t="s">
+      <c r="J28" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="K28" t="s">
+      <c r="K28" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="L28"/>
-[...1 lines deleted...]
-      <c r="N28">
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1">
         <v>1347</v>
       </c>
-      <c r="O28" t="s">
+      <c r="O28" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="P28" t="s">
+      <c r="P28" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="Q28" t="s">
+      <c r="Q28" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="R28" t="s">
+      <c r="R28" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="S28" t="s">
+      <c r="S28" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="T28" t="s">
+      <c r="T28" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="U28"/>
+      <c r="U28" s="1"/>
     </row>
     <row r="29" spans="1:21">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="B29"/>
-      <c r="C29" t="s">
+      <c r="B29" s="1"/>
+      <c r="C29" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="E29" t="s">
+      <c r="E29" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G29" t="s">
+      <c r="G29" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="H29" s="1"/>
+      <c r="I29" s="1">
         <v>15170</v>
       </c>
-      <c r="J29" t="s">
+      <c r="J29" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="K29" t="s">
+      <c r="K29" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="L29"/>
-[...2 lines deleted...]
-      <c r="O29" t="s">
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+      <c r="N29" s="1"/>
+      <c r="O29" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="P29" t="s">
+      <c r="P29" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="Q29" t="s">
+      <c r="Q29" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="R29" t="s">
+      <c r="R29" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="S29"/>
-      <c r="T29" t="s">
+      <c r="S29" s="1"/>
+      <c r="T29" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="U29"/>
+      <c r="U29" s="1"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="B30"/>
-      <c r="C30" t="s">
+      <c r="B30" s="1"/>
+      <c r="C30" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="E30" t="s">
+      <c r="E30" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G30" t="s">
+      <c r="G30" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="H30" s="1"/>
+      <c r="I30" s="1">
         <v>38400</v>
       </c>
-      <c r="J30" t="s">
+      <c r="J30" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="K30" t="s">
+      <c r="K30" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="L30" s="1"/>
+      <c r="M30" s="1">
         <v>1281</v>
       </c>
-      <c r="N30">
+      <c r="N30" s="1">
         <v>1281</v>
       </c>
-      <c r="O30" t="s">
+      <c r="O30" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="P30" t="s">
+      <c r="P30" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="Q30" t="s">
+      <c r="Q30" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="R30" t="s">
+      <c r="R30" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="S30"/>
-[...1 lines deleted...]
-      <c r="U30" t="s">
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="31" spans="1:21">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B31"/>
-      <c r="C31" t="s">
+      <c r="B31" s="1"/>
+      <c r="C31" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="E31" t="s">
+      <c r="E31" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G31" t="s">
+      <c r="G31" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="H31"/>
-      <c r="I31">
+      <c r="H31" s="1"/>
+      <c r="I31" s="1">
         <v>11000</v>
       </c>
-      <c r="J31" t="s">
+      <c r="J31" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="K31" t="s">
+      <c r="K31" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="L31" t="s">
+      <c r="L31" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="M31">
+      <c r="M31" s="1">
         <v>1356</v>
       </c>
-      <c r="N31">
+      <c r="N31" s="1">
         <v>1356</v>
       </c>
-      <c r="O31" t="s">
+      <c r="O31" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="P31" t="s">
+      <c r="P31" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="Q31" t="s">
+      <c r="Q31" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="R31" t="s">
+      <c r="R31" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="S31" t="s">
+      <c r="S31" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="T31" t="s">
+      <c r="T31" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="U31" t="s">
+      <c r="U31" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="32" spans="1:21">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="B32"/>
-      <c r="C32" t="s">
+      <c r="B32" s="1"/>
+      <c r="C32" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="E32" t="s">
+      <c r="E32" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G32" t="s">
+      <c r="G32" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="H32" s="1"/>
+      <c r="I32" s="1">
         <v>48210</v>
       </c>
-      <c r="J32" t="s">
+      <c r="J32" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="K32" t="s">
+      <c r="K32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L32" t="s">
+      <c r="L32" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="M32" s="1"/>
+      <c r="N32" s="1">
         <v>1347</v>
       </c>
-      <c r="O32" t="s">
+      <c r="O32" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="P32" t="s">
+      <c r="P32" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="Q32" t="s">
+      <c r="Q32" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="R32" t="s">
+      <c r="R32" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="S32" t="s">
+      <c r="S32" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="T32" t="s">
+      <c r="T32" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="U32" t="s">
+      <c r="U32" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="33" spans="1:21">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="B33"/>
-[...1 lines deleted...]
-      <c r="D33" t="s">
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="E33" t="s">
+      <c r="E33" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G33" t="s">
+      <c r="G33" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="H33" s="1"/>
+      <c r="I33" s="1">
         <v>30250</v>
       </c>
-      <c r="J33" t="s">
+      <c r="J33" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="K33" t="s">
+      <c r="K33" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L33"/>
-[...1 lines deleted...]
-      <c r="N33">
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+      <c r="N33" s="1">
         <v>1356</v>
       </c>
-      <c r="O33" t="s">
+      <c r="O33" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="P33" t="s">
+      <c r="P33" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="Q33" t="s">
+      <c r="Q33" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="R33" t="s">
+      <c r="R33" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="S33">
+      <c r="S33" s="1">
         <v>33767796594</v>
       </c>
-      <c r="T33" t="s">
+      <c r="T33" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="U33" t="s">
+      <c r="U33" s="1" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="34" spans="1:21">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="B34"/>
-      <c r="C34" t="s">
+      <c r="B34" s="1"/>
+      <c r="C34" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="E34" t="s">
-[...5 lines deleted...]
-      <c r="G34" t="s">
+      <c r="E34" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="H34"/>
-[...3 lines deleted...]
-      <c r="J34" t="s">
+      <c r="F34" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="K34" t="s">
-[...3 lines deleted...]
-      <c r="M34" t="s">
+      <c r="H34" s="1"/>
+      <c r="I34" s="1">
+        <v>34725</v>
+      </c>
+      <c r="J34" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="N34">
-[...2 lines deleted...]
-      <c r="O34" t="s">
+      <c r="K34" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="P34" t="s">
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="1"/>
+      <c r="O34" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="Q34" t="s">
+      <c r="P34" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="R34" t="s">
+      <c r="Q34" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="S34"/>
-[...1 lines deleted...]
-      <c r="U34" t="s">
+      <c r="R34" s="1" t="s">
         <v>395</v>
       </c>
+      <c r="S34" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="T34" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="U34" s="1"/>
     </row>
     <row r="35" spans="1:21">
-      <c r="A35" t="s">
-[...7 lines deleted...]
-      <c r="E35" t="s">
+      <c r="A35" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B35" s="1"/>
+      <c r="C35" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G35" t="s">
-[...12 lines deleted...]
-      <c r="L35" t="s">
+      <c r="G35" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="M35">
-[...2 lines deleted...]
-      <c r="N35" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="1">
+        <v>43490</v>
+      </c>
+      <c r="J35" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="O35" t="s">
+      <c r="K35" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="P35" t="s">
+      <c r="N35" s="1">
+        <v>361</v>
+      </c>
+      <c r="O35" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="Q35" t="s">
+      <c r="P35" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="R35" t="s">
+      <c r="Q35" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="S35" t="s">
+      <c r="R35" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="T35" t="s">
+      <c r="S35" s="1"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="36" spans="1:21">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B36"/>
-[...1 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E36" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="E36" t="s">
-[...5 lines deleted...]
-      <c r="G36" t="s">
+      <c r="H36" s="1"/>
+      <c r="I36" s="1">
+        <v>69008</v>
+      </c>
+      <c r="J36" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="H36"/>
-[...3 lines deleted...]
-      <c r="J36" t="s">
+      <c r="K36" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="K36" t="s">
-[...5 lines deleted...]
-      <c r="O36" t="s">
+      <c r="L36" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="P36" t="s">
+      <c r="M36" s="1">
+        <v>351</v>
+      </c>
+      <c r="N36" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="Q36" t="s">
+      <c r="O36" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="R36" t="s">
+      <c r="P36" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="S36" t="s">
+      <c r="Q36" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="T36"/>
-      <c r="U36" t="s">
+      <c r="R36" s="1" t="s">
         <v>419</v>
+      </c>
+      <c r="S36" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="T36" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="U36" s="1" t="s">
+        <v>422</v>
       </c>
     </row>
     <row r="37" spans="1:21">
-      <c r="A37" t="s">
-[...12 lines deleted...]
-      <c r="F37" t="s">
+      <c r="A37" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="F37" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G37" t="s">
-[...22 lines deleted...]
-      <c r="P37" t="s">
+      <c r="G37" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="Q37" t="s">
+      <c r="H37" s="1"/>
+      <c r="I37" s="1">
+        <v>11100</v>
+      </c>
+      <c r="J37" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="R37" t="s">
+      <c r="K37" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+      <c r="N37" s="1"/>
+      <c r="O37" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="S37"/>
-      <c r="T37" t="s">
+      <c r="P37" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="U37"/>
+      <c r="Q37" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="R37" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="S37" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1" t="s">
+        <v>432</v>
+      </c>
     </row>
     <row r="38" spans="1:21">
-      <c r="A38" t="s">
-[...9 lines deleted...]
-      <c r="E38" t="s">
+      <c r="A38" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E38" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F38" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G38" t="s">
-[...3 lines deleted...]
-      <c r="I38">
+      <c r="G38" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1">
         <v>31300</v>
       </c>
-      <c r="J38" t="s">
+      <c r="J38" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K38" t="s">
-[...6 lines deleted...]
-      <c r="N38">
+      <c r="K38" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="M38" s="1"/>
+      <c r="N38" s="1">
         <v>1347</v>
       </c>
-      <c r="O38" t="s">
+      <c r="O38" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="P38" t="s">
-[...12 lines deleted...]
-      <c r="U38"/>
+      <c r="P38" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="Q38" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="R38" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="U38" s="1"/>
     </row>
     <row r="39" spans="1:21">
-      <c r="A39" t="s">
-[...6 lines deleted...]
-      <c r="D39" t="s">
+      <c r="A39" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="E39" t="s">
-[...5 lines deleted...]
-      <c r="G39" t="s">
+      <c r="D39" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="H39"/>
-[...6 lines deleted...]
-      <c r="K39" t="s">
+      <c r="H39" s="1"/>
+      <c r="I39" s="1">
+        <v>31300</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="M39" s="1"/>
+      <c r="N39" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O39" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="P39" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="L39"/>
-      <c r="M39" t="s">
+      <c r="Q39" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="N39">
-[...17 lines deleted...]
-      <c r="T39" t="s">
+      <c r="R39" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="U39" t="s">
+      <c r="S39" s="1"/>
+      <c r="T39" s="1" t="s">
         <v>441</v>
       </c>
+      <c r="U39" s="1"/>
     </row>
     <row r="40" spans="1:21">
-      <c r="A40" t="s">
-[...16 lines deleted...]
-      <c r="H40" t="s">
+      <c r="A40" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="I40">
-[...2 lines deleted...]
-      <c r="J40" t="s">
+      <c r="B40" s="1"/>
+      <c r="C40" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="K40" t="s">
+      <c r="D40" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="L40"/>
-[...2 lines deleted...]
-      <c r="O40" t="s">
+      <c r="E40" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="P40" t="s">
+      <c r="F40" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="Q40" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="1">
+        <v>69390</v>
+      </c>
+      <c r="J40" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="R40" t="s">
+      <c r="K40" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="S40" t="s">
+      <c r="L40" s="1"/>
+      <c r="M40" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="T40"/>
-      <c r="U40" t="s">
+      <c r="N40" s="1">
+        <v>361</v>
+      </c>
+      <c r="O40" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="P40" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q40" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="R40" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="S40" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="T40" s="1" t="s">
         <v>453</v>
+      </c>
+      <c r="U40" s="1" t="s">
+        <v>454</v>
       </c>
     </row>
     <row r="41" spans="1:21">
-      <c r="A41" t="s">
-[...3 lines deleted...]
-      <c r="C41" t="s">
+      <c r="A41" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="D41" t="s">
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="E41" t="s">
-[...2 lines deleted...]
-      <c r="F41" t="s">
+      <c r="E41" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F41" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G41" t="s">
+      <c r="G41" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="H41"/>
-[...3 lines deleted...]
-      <c r="J41" t="s">
+      <c r="H41" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="K41" t="s">
+      <c r="I41" s="1">
+        <v>32013</v>
+      </c>
+      <c r="J41" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="L41"/>
-[...4 lines deleted...]
-      <c r="O41" t="s">
+      <c r="K41" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="P41" t="s">
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+      <c r="N41" s="1"/>
+      <c r="O41" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="Q41" t="s">
+      <c r="P41" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="R41" t="s">
+      <c r="Q41" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="S41"/>
-[...1 lines deleted...]
-      <c r="U41"/>
+      <c r="R41" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="S41" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1" t="s">
+        <v>466</v>
+      </c>
     </row>
     <row r="42" spans="1:21">
-      <c r="A42" t="s">
-[...12 lines deleted...]
-      <c r="F42" t="s">
+      <c r="A42" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F42" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G42" t="s">
-[...9 lines deleted...]
-      <c r="K42" t="s">
+      <c r="G42" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="L42"/>
-[...2 lines deleted...]
-      <c r="O42" t="s">
+      <c r="H42" s="1"/>
+      <c r="I42" s="1">
+        <v>30000</v>
+      </c>
+      <c r="J42" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="P42" t="s">
+      <c r="K42" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="Q42" t="s">
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O42" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="R42" t="s">
+      <c r="P42" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="S42"/>
-[...1 lines deleted...]
-      <c r="U42"/>
+      <c r="Q42" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="R42" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
     </row>
     <row r="43" spans="1:21">
-      <c r="A43" t="s">
-[...10 lines deleted...]
-      <c r="F43" t="s">
+      <c r="A43" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F43" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G43" t="s">
-[...28 lines deleted...]
-      <c r="R43" t="s">
+      <c r="G43" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="S43" t="s">
+      <c r="H43" s="1"/>
+      <c r="I43" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="T43" t="s">
+      <c r="J43" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="U43" t="s">
+      <c r="K43" s="1" t="s">
         <v>483</v>
       </c>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="P43" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="Q43" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="R43" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
     </row>
     <row r="44" spans="1:21">
-      <c r="A44" t="s">
-[...10 lines deleted...]
-      <c r="F44" t="s">
+      <c r="A44" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G44" t="s">
-[...9 lines deleted...]
-      <c r="K44" t="s">
+      <c r="G44" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1">
+        <v>31100</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K44" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L44"/>
-[...8 lines deleted...]
-      <c r="Q44" t="s">
+      <c r="L44" s="1"/>
+      <c r="M44" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O44" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="R44" t="s">
+      <c r="P44" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="S44" t="s">
+      <c r="Q44" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="T44" t="s">
+      <c r="R44" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="U44" t="s">
+      <c r="S44" s="1" t="s">
         <v>494</v>
+      </c>
+      <c r="T44" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="U44" s="1" t="s">
+        <v>496</v>
       </c>
     </row>
     <row r="45" spans="1:21">
-      <c r="A45" t="s">
-[...6 lines deleted...]
-      <c r="D45" t="s">
+      <c r="A45" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="E45" t="s">
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="F45" t="s">
+      <c r="E45" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F45" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G45" t="s">
+      <c r="G45" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="H45"/>
-      <c r="I45" t="s">
+      <c r="H45" s="1"/>
+      <c r="I45" s="1">
+        <v>30110</v>
+      </c>
+      <c r="J45" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="J45" t="s">
+      <c r="K45" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="K45" t="s">
-[...5 lines deleted...]
-      <c r="O45" t="s">
+      <c r="P45" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="P45" t="s">
+      <c r="Q45" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="Q45" t="s">
+      <c r="R45" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="R45" t="s">
+      <c r="S45" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="S45" t="s">
+      <c r="T45" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="T45" t="s">
+      <c r="U45" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="46" spans="1:21">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="B46"/>
-      <c r="C46" t="s">
+      <c r="D46" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="E46" t="s">
-[...2 lines deleted...]
-      <c r="F46" t="s">
+      <c r="F46" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G46" t="s">
+      <c r="G46" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="H46"/>
-[...3 lines deleted...]
-      <c r="J46" t="s">
+      <c r="H46" s="1"/>
+      <c r="I46" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="K46" t="s">
+      <c r="J46" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="L46"/>
-[...2 lines deleted...]
-      <c r="O46" t="s">
+      <c r="K46" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="P46" t="s">
+      <c r="P46" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="Q46" t="s">
+      <c r="Q46" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="R46" t="s">
+      <c r="R46" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="S46" t="s">
+      <c r="S46" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="T46" t="s">
+      <c r="T46" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="U46" t="s">
+      <c r="U46" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="47" spans="1:21">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="B47"/>
-      <c r="C47" t="s">
+      <c r="B47" s="1"/>
+      <c r="C47" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="D47" t="s">
+      <c r="D47" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="E47" t="s">
-[...2 lines deleted...]
-      <c r="F47" t="s">
+      <c r="E47" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F47" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G47" t="s">
+      <c r="G47" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="H47"/>
-[...3 lines deleted...]
-      <c r="J47" t="s">
+      <c r="H47" s="1"/>
+      <c r="I47" s="1">
+        <v>81140</v>
+      </c>
+      <c r="J47" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="K47" t="s">
+      <c r="K47" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="L47"/>
-[...4 lines deleted...]
-      <c r="O47" t="s">
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="P47" t="s">
+      <c r="P47" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="Q47" t="s">
+      <c r="Q47" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="R47" t="s">
+      <c r="R47" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="S47" t="s">
+      <c r="S47" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="T47" t="s">
+      <c r="T47" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="U47" t="s">
+      <c r="U47" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="48" spans="1:21">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B48"/>
-[...1 lines deleted...]
-      <c r="D48" t="s">
+      <c r="B48" s="1"/>
+      <c r="C48" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="E48" t="s">
-[...2 lines deleted...]
-      <c r="F48" t="s">
+      <c r="D48" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G48" t="s">
-[...6 lines deleted...]
-      <c r="J48" t="s">
+      <c r="G48" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="K48" t="s">
-[...5 lines deleted...]
-      <c r="O48" t="s">
+      <c r="H48" s="1"/>
+      <c r="I48" s="1">
+        <v>31390</v>
+      </c>
+      <c r="J48" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="P48" t="s">
+      <c r="K48" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="Q48" t="s">
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O48" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="R48" t="s">
+      <c r="P48" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="S48" t="s">
+      <c r="Q48" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="T48"/>
-      <c r="U48" t="s">
+      <c r="R48" s="1" t="s">
         <v>544</v>
+      </c>
+      <c r="S48" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="T48" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="U48" s="1" t="s">
+        <v>547</v>
       </c>
     </row>
     <row r="49" spans="1:21">
-      <c r="A49" t="s">
-[...10 lines deleted...]
-      <c r="F49" t="s">
+      <c r="A49" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B49" s="1"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F49" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G49" t="s">
-[...9 lines deleted...]
-      <c r="K49" t="s">
+      <c r="G49" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1">
+        <v>66906</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="K49" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L49"/>
-[...17 lines deleted...]
-      <c r="T49" t="s">
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1"/>
+      <c r="O49" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="U49" t="s">
+      <c r="P49" s="1" t="s">
         <v>553</v>
+      </c>
+      <c r="Q49" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="R49" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="S49" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="50" spans="1:21">
-      <c r="A50" t="s">
-[...23 lines deleted...]
-      <c r="K50" t="s">
+      <c r="A50" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="L50" t="s">
+      <c r="B50" s="1"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="M50"/>
-[...1 lines deleted...]
-      <c r="O50" t="s">
+      <c r="E50" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>560</v>
       </c>
-      <c r="P50" t="s">
+      <c r="H50" s="1"/>
+      <c r="I50" s="1">
+        <v>30000</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+      <c r="N50" s="1"/>
+      <c r="O50" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="Q50" t="s">
+      <c r="P50" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="R50" t="s">
+      <c r="Q50" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="R50" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="S50"/>
-      <c r="T50" t="s">
+      <c r="S50" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="U50"/>
+      <c r="T50" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="U50" s="1" t="s">
+        <v>566</v>
+      </c>
     </row>
     <row r="51" spans="1:21">
-      <c r="A51" t="s">
-[...7 lines deleted...]
-      <c r="E51" t="s">
+      <c r="A51" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="F51" t="s">
-[...2 lines deleted...]
-      <c r="G51" t="s">
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="H51"/>
-[...6 lines deleted...]
-      <c r="K51" t="s">
+      <c r="E51" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="L51"/>
-      <c r="M51" t="s">
+      <c r="H51" s="1"/>
+      <c r="I51" s="1">
+        <v>69120</v>
+      </c>
+      <c r="J51" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="N51"/>
-      <c r="O51" t="s">
+      <c r="K51" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="P51" t="s">
+      <c r="L51" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="Q51" t="s">
+      <c r="M51" s="1"/>
+      <c r="N51" s="1"/>
+      <c r="O51" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="R51" t="s">
+      <c r="P51" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="S51" t="s">
+      <c r="Q51" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="T51" t="s">
+      <c r="R51" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="U51" t="s">
+      <c r="S51" s="1"/>
+      <c r="T51" s="1" t="s">
         <v>577</v>
       </c>
+      <c r="U51" s="1"/>
     </row>
     <row r="52" spans="1:21">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="B52"/>
-      <c r="C52" t="s">
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="D52" t="s">
+      <c r="E52" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="E52"/>
-[...3 lines deleted...]
-      <c r="G52" t="s">
+      <c r="F52" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="H52"/>
-[...3 lines deleted...]
-      <c r="J52" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="1">
+        <v>34078</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="K52" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="K52" t="s">
-[...10 lines deleted...]
-      <c r="P52" t="s">
+      <c r="L52" s="1"/>
+      <c r="M52" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="Q52" t="s">
+      <c r="N52" s="1"/>
+      <c r="O52" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="R52" t="s">
+      <c r="P52" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="S52"/>
-[...1 lines deleted...]
-      <c r="U52"/>
+      <c r="Q52" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="R52" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="S52" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="T52" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="U52" s="1" t="s">
+        <v>590</v>
+      </c>
     </row>
     <row r="53" spans="1:21">
-      <c r="A53" t="s">
-[...12 lines deleted...]
-      <c r="F53" t="s">
+      <c r="A53" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G53" t="s">
-[...21 lines deleted...]
-      <c r="O53" t="s">
+      <c r="G53" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="P53" t="s">
+      <c r="H53" s="1"/>
+      <c r="I53" s="1">
+        <v>69700</v>
+      </c>
+      <c r="J53" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="Q53" t="s">
+      <c r="K53" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1">
+        <v>50</v>
+      </c>
+      <c r="N53" s="1"/>
+      <c r="O53" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="P53" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="R53" t="s">
+      <c r="Q53" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="S53" t="s">
+      <c r="R53" s="1" t="s">
         <v>598</v>
       </c>
-      <c r="T53" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="S53" s="1"/>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
     </row>
     <row r="54" spans="1:21">
-      <c r="A54" t="s">
-[...6 lines deleted...]
-      <c r="D54" t="s">
+      <c r="A54" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B54" s="1"/>
+      <c r="C54" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="E54" t="s">
+      <c r="E54" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F54" t="s">
+      <c r="F54" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G54" t="s">
+      <c r="G54" s="1" t="s">
         <v>602</v>
       </c>
-      <c r="H54"/>
-      <c r="I54">
+      <c r="H54" s="1"/>
+      <c r="I54" s="1">
         <v>38100</v>
       </c>
-      <c r="J54" t="s">
-[...5 lines deleted...]
-      <c r="L54" t="s">
+      <c r="J54" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="M54" t="s">
-[...23 lines deleted...]
-      <c r="U54" t="s">
+      <c r="K54" s="1" t="s">
         <v>604</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="M54" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="N54" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="O54" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="P54" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="Q54" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="R54" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="S54" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="T54" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="U54" s="1" t="s">
+        <v>613</v>
       </c>
     </row>
     <row r="55" spans="1:21">
-      <c r="A55" t="s">
-[...4 lines deleted...]
-      <c r="D55" t="s">
+      <c r="A55" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B55" s="1"/>
+      <c r="C55" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H55" s="1"/>
+      <c r="I55" s="1">
+        <v>38100</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="M55" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="E55" t="s">
-[...5 lines deleted...]
-      <c r="G55" t="s">
+      <c r="N55" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="O55" s="1" t="s">
         <v>607</v>
       </c>
-      <c r="H55"/>
-[...12 lines deleted...]
-      <c r="O55" t="s">
+      <c r="P55" s="1" t="s">
         <v>608</v>
       </c>
-      <c r="P55" t="s">
+      <c r="Q55" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="Q55" t="s">
+      <c r="R55" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="R55" t="s">
+      <c r="S55" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="S55" t="s">
+      <c r="T55" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="T55" t="s">
-[...3 lines deleted...]
-        <v>614</v>
+      <c r="U55" s="1" t="s">
+        <v>617</v>
       </c>
     </row>
     <row r="56" spans="1:21">
-      <c r="A56" t="s">
-[...9 lines deleted...]
-      <c r="E56" t="s">
+      <c r="A56" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="F56" t="s">
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F56" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G56" t="s">
-[...6 lines deleted...]
-      <c r="J56" t="s">
+      <c r="G56" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="K56" t="s">
+      <c r="H56" s="1"/>
+      <c r="I56" s="1">
+        <v>34060</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+      <c r="N56" s="1"/>
+      <c r="O56" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="L56"/>
-[...3 lines deleted...]
-      <c r="N56" t="s">
+      <c r="P56" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="O56" t="s">
+      <c r="Q56" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="P56" t="s">
+      <c r="R56" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="Q56" t="s">
+      <c r="S56" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="R56" t="s">
+      <c r="T56" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="S56" t="s">
+      <c r="U56" s="1" t="s">
         <v>627</v>
-      </c>
-[...2 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="57" spans="1:21">
-      <c r="A57" t="s">
+      <c r="A57" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="B57" s="1"/>
+      <c r="C57" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="B57"/>
-[...1 lines deleted...]
-      <c r="D57" t="s">
+      <c r="D57" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="E57" t="s">
+      <c r="E57" s="1" t="s">
         <v>631</v>
       </c>
-      <c r="F57" t="s">
+      <c r="F57" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G57" t="s">
-[...34 lines deleted...]
-      <c r="T57" t="s">
+      <c r="G57" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="U57" t="s">
+      <c r="H57" s="1"/>
+      <c r="I57" s="1">
+        <v>31000</v>
+      </c>
+      <c r="J57" s="1" t="s">
         <v>633</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1">
+        <v>2296</v>
+      </c>
+      <c r="N57" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="O57" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="P57" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="Q57" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="R57" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="S57" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="T57" s="1"/>
+      <c r="U57" s="1" t="s">
+        <v>641</v>
       </c>
     </row>
     <row r="58" spans="1:21">
-      <c r="A58" t="s">
-[...12 lines deleted...]
-      <c r="F58" t="s">
+      <c r="A58" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B58" s="1"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="F58" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G58" t="s">
-[...26 lines deleted...]
-      <c r="R58" t="s">
+      <c r="G58" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H58" s="1"/>
+      <c r="I58" s="1">
+        <v>31100</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O58" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P58" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q58" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="R58" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S58" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="T58" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="S58"/>
-      <c r="T58" t="s">
+      <c r="U58" s="1" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="59" spans="1:21">
-      <c r="A59" t="s">
+      <c r="A59" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B59" s="1"/>
+      <c r="C59" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="B59"/>
-      <c r="C59" t="s">
+      <c r="D59" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59" s="1" t="s">
         <v>650</v>
       </c>
-      <c r="E59" t="s">
-[...2 lines deleted...]
-      <c r="F59" t="s">
+      <c r="F59" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G59" t="s">
+      <c r="G59" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="H59"/>
-[...6 lines deleted...]
-      <c r="K59" t="s">
+      <c r="H59" s="1"/>
+      <c r="I59" s="1">
+        <v>31170</v>
+      </c>
+      <c r="J59" s="1" t="s">
         <v>652</v>
       </c>
-      <c r="L59"/>
-[...9 lines deleted...]
-      <c r="P59" t="s">
+      <c r="K59" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="Q59" t="s">
+      <c r="L59" s="1"/>
+      <c r="M59" s="1"/>
+      <c r="N59" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="R59" t="s">
+      <c r="O59" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="S59"/>
-      <c r="T59" t="s">
+      <c r="P59" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="U59" t="s">
+      <c r="Q59" s="1" t="s">
         <v>657</v>
+      </c>
+      <c r="R59" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="S59" s="1"/>
+      <c r="T59" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="U59" s="1" t="s">
+        <v>660</v>
       </c>
     </row>
     <row r="60" spans="1:21">
-      <c r="A60" t="s">
-[...15 lines deleted...]
-      <c r="G60" t="s">
+      <c r="A60" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="H60"/>
-[...27 lines deleted...]
-      <c r="T60" t="s">
+      <c r="B60" s="1"/>
+      <c r="C60" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="U60"/>
+      <c r="D60" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H60" s="1"/>
+      <c r="I60" s="1">
+        <v>34394</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1">
+        <v>1755</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1487</v>
+      </c>
+      <c r="O60" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="P60" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="Q60" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="R60" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="S60" s="1"/>
+      <c r="T60" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="U60" s="1" t="s">
+        <v>670</v>
+      </c>
     </row>
     <row r="61" spans="1:21">
-      <c r="A61" t="s">
-[...12 lines deleted...]
-      <c r="F61" t="s">
+      <c r="A61" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="F61" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G61" t="s">
-[...13 lines deleted...]
-      <c r="M61">
+      <c r="G61" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1">
+        <v>69000</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1">
         <v>343</v>
       </c>
-      <c r="N61" t="s">
-[...11 lines deleted...]
-      <c r="R61" t="s">
+      <c r="N61" s="1"/>
+      <c r="O61" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="P61" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q61" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="S61" t="s">
+      <c r="R61" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="S61" s="1"/>
+      <c r="T61" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="T61" t="s">
-[...2 lines deleted...]
-      <c r="U61"/>
+      <c r="U61" s="1"/>
     </row>
     <row r="62" spans="1:21">
-      <c r="A62" t="s">
+      <c r="A62" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="B62"/>
-      <c r="C62" t="s">
+      <c r="D62" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="D62" t="s">
+      <c r="E62" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="E62" t="s">
-[...2 lines deleted...]
-      <c r="F62" t="s">
+      <c r="H62" s="1"/>
+      <c r="I62" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="G62" t="s">
+      <c r="J62" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="H62"/>
-[...3 lines deleted...]
-      <c r="J62" t="s">
+      <c r="K62" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="K62" t="s">
-[...3 lines deleted...]
-      <c r="M62" t="s">
+      <c r="L62" s="1"/>
+      <c r="M62" s="1">
+        <v>343</v>
+      </c>
+      <c r="N62" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="N62"/>
-      <c r="O62" t="s">
+      <c r="O62" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="P62" t="s">
+      <c r="P62" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="Q62" t="s">
-[...2 lines deleted...]
-      <c r="R62" t="s">
+      <c r="Q62" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="S62"/>
-      <c r="T62" t="s">
+      <c r="R62" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="U62" t="s">
+      <c r="S62" s="1" t="s">
         <v>688</v>
       </c>
+      <c r="T62" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="U62" s="1"/>
     </row>
     <row r="63" spans="1:21">
-      <c r="A63" t="s">
-[...3 lines deleted...]
-      <c r="C63" t="s">
+      <c r="A63" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="D63" t="s">
+      <c r="B63" s="1"/>
+      <c r="C63" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="E63" t="s">
-[...5 lines deleted...]
-      <c r="G63" t="s">
+      <c r="D63" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="H63"/>
-[...9 lines deleted...]
-      <c r="L63" t="s">
+      <c r="E63" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="M63" t="s">
+      <c r="G63" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="N63"/>
-[...6 lines deleted...]
-      <c r="Q63" t="s">
+      <c r="H63" s="1"/>
+      <c r="I63" s="1">
+        <v>33800</v>
+      </c>
+      <c r="J63" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="R63" t="s">
-[...3 lines deleted...]
-      <c r="T63" t="s">
+      <c r="K63" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="L63" s="1"/>
+      <c r="M63" s="1" t="s">
         <v>696</v>
       </c>
-      <c r="U63"/>
+      <c r="N63" s="1"/>
+      <c r="O63" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="P63" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="Q63" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="R63" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="S63" s="1"/>
+      <c r="T63" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="U63" s="1" t="s">
+        <v>701</v>
+      </c>
     </row>
     <row r="64" spans="1:21">
-      <c r="A64" t="s">
-[...22 lines deleted...]
-      <c r="J64" t="s">
+      <c r="A64" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="K64" t="s">
-[...3 lines deleted...]
-      <c r="M64" t="s">
+      <c r="B64" s="1"/>
+      <c r="C64" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="N64"/>
-      <c r="O64" t="s">
+      <c r="D64" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="P64" t="s">
+      <c r="E64" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="Q64" t="s">
+      <c r="H64" s="1"/>
+      <c r="I64" s="1">
+        <v>42300</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="L64" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="R64" t="s">
+      <c r="M64" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="S64" t="s">
+      <c r="N64" s="1"/>
+      <c r="O64" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P64" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q64" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="T64" t="s">
+      <c r="R64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S64" s="1"/>
+      <c r="T64" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="U64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U64" s="1"/>
     </row>
     <row r="65" spans="1:21">
-      <c r="A65" t="s">
+      <c r="A65" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="B65"/>
-[...1 lines deleted...]
-      <c r="D65" t="s">
+      <c r="D65" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="E65" t="s">
-[...2 lines deleted...]
-      <c r="F65" t="s">
+      <c r="E65" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G65" t="s">
-[...6 lines deleted...]
-      <c r="J65" t="s">
+      <c r="G65" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="K65" t="s">
-[...5 lines deleted...]
-      <c r="O65" t="s">
+      <c r="H65" s="1"/>
+      <c r="I65" s="1">
+        <v>30100</v>
+      </c>
+      <c r="J65" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="P65" t="s">
-[...5 lines deleted...]
-      <c r="R65" t="s">
+      <c r="K65" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L65" s="1"/>
+      <c r="M65" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="S65" t="s">
+      <c r="N65" s="1"/>
+      <c r="O65" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="T65" t="s">
+      <c r="P65" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="U65"/>
+      <c r="Q65" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="R65" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="S65" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="T65" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="U65" s="1" t="s">
+        <v>723</v>
+      </c>
     </row>
     <row r="66" spans="1:21">
-      <c r="A66" t="s">
-[...12 lines deleted...]
-      <c r="F66" t="s">
+      <c r="A66" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G66" t="s">
-[...27 lines deleted...]
-      <c r="S66" t="s">
+      <c r="G66" s="1" t="s">
         <v>726</v>
       </c>
-      <c r="T66" t="s">
-[...2 lines deleted...]
-      <c r="U66" t="s">
+      <c r="H66" s="1"/>
+      <c r="I66" s="1">
+        <v>31850</v>
+      </c>
+      <c r="J66" s="1" t="s">
         <v>727</v>
       </c>
+      <c r="K66" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+      <c r="N66" s="1"/>
+      <c r="O66" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="P66" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q66" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="R66" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="S66" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="T66" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="U66" s="1"/>
     </row>
     <row r="67" spans="1:21">
-      <c r="A67" t="s">
-[...12 lines deleted...]
-      <c r="F67" t="s">
+      <c r="A67" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G67" t="s">
-[...22 lines deleted...]
-      <c r="P67" t="s">
+      <c r="G67" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="Q67" t="s">
+      <c r="H67" s="1"/>
+      <c r="I67" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="R67" t="s">
+      <c r="J67" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="S67">
-[...2 lines deleted...]
-      <c r="T67" t="s">
+      <c r="K67" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+      <c r="N67" s="1"/>
+      <c r="O67" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="P67" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="Q67" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="U67" t="s">
+      <c r="R67" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="S67" s="1" t="s">
         <v>739</v>
+      </c>
+      <c r="T67" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="U67" s="1" t="s">
+        <v>740</v>
       </c>
     </row>
     <row r="68" spans="1:21">
-      <c r="A68" t="s">
-[...3 lines deleted...]
-      <c r="C68" t="s">
+      <c r="A68" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="D68" t="s">
+      <c r="B68" s="1"/>
+      <c r="C68" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="E68" t="s">
-[...5 lines deleted...]
-      <c r="G68" t="s">
+      <c r="D68" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="H68"/>
-[...3 lines deleted...]
-      <c r="J68" t="s">
+      <c r="E68" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="K68" t="s">
+      <c r="F68" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1">
+        <v>34500</v>
+      </c>
+      <c r="J68" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="L68" t="s">
+      <c r="K68" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="M68" t="s">
+      <c r="L68" s="1"/>
+      <c r="M68" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O68" s="1" t="s">
         <v>747</v>
       </c>
-      <c r="N68"/>
-[...9 lines deleted...]
-      <c r="R68" t="s">
+      <c r="P68" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="S68" t="s">
+      <c r="Q68" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="T68" t="s">
+      <c r="R68" s="1" t="s">
         <v>750</v>
       </c>
-      <c r="U68" t="s">
+      <c r="S68" s="1">
+        <v>33670049566</v>
+      </c>
+      <c r="T68" s="1" t="s">
         <v>751</v>
+      </c>
+      <c r="U68" s="1" t="s">
+        <v>752</v>
       </c>
     </row>
     <row r="69" spans="1:21">
-      <c r="A69" t="s">
-[...6 lines deleted...]
-      <c r="D69" t="s">
+      <c r="A69" s="1" t="s">
         <v>753</v>
       </c>
-      <c r="E69" t="s">
-[...2 lines deleted...]
-      <c r="F69" t="s">
+      <c r="B69" s="1"/>
+      <c r="C69" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G69" t="s">
-[...34 lines deleted...]
-        <v>754</v>
+      <c r="G69" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1">
+        <v>42155</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="M69" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="N69" s="1"/>
+      <c r="O69" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P69" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q69" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="R69" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="S69" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="T69" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="U69" s="1" t="s">
+        <v>764</v>
       </c>
     </row>
     <row r="70" spans="1:21">
-      <c r="A70" t="s">
-[...50 lines deleted...]
-        <v>760</v>
+      <c r="A70" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1">
+        <v>38400</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="K70" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L70" s="1"/>
+      <c r="M70" s="1">
+        <v>1281</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1281</v>
+      </c>
+      <c r="O70" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="P70" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q70" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="R70" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="S70" s="1"/>
+      <c r="T70" s="1"/>
+      <c r="U70" s="1" t="s">
+        <v>767</v>
       </c>
     </row>
     <row r="71" spans="1:21">
-      <c r="A71" t="s">
-[...35 lines deleted...]
-      <c r="U71"/>
+      <c r="A71" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1">
+        <v>30900</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="L71" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="M71" s="1"/>
+      <c r="N71" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O71" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="P71" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q71" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="R71" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="S71" s="1"/>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1" t="s">
+        <v>773</v>
+      </c>
     </row>
     <row r="72" spans="1:21">
-      <c r="A72" t="s">
-[...21 lines deleted...]
-      <c r="K72" t="s">
+      <c r="A72" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1">
+        <v>42740</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="K72" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="L72" t="s">
-[...20 lines deleted...]
-      <c r="U72"/>
+      <c r="L72" s="1"/>
+      <c r="M72" s="1"/>
+      <c r="N72" s="1"/>
+      <c r="O72" s="1"/>
+      <c r="P72" s="1"/>
+      <c r="Q72" s="1"/>
+      <c r="R72" s="1"/>
+      <c r="S72" s="1"/>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1"/>
     </row>
     <row r="73" spans="1:21">
-      <c r="A73" t="s">
-[...32 lines deleted...]
-      <c r="P73" t="s">
+      <c r="A73" s="1" t="s">
         <v>779</v>
       </c>
-      <c r="Q73" t="s">
+      <c r="B73" s="1"/>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="R73" t="s">
+      <c r="E73" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="S73"/>
-[...1 lines deleted...]
-      <c r="U73" t="s">
+      <c r="H73" s="1"/>
+      <c r="I73" s="1">
+        <v>13006</v>
+      </c>
+      <c r="J73" s="1" t="s">
         <v>782</v>
       </c>
+      <c r="K73" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="L73" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="M73" s="1"/>
+      <c r="N73" s="1"/>
+      <c r="O73" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="P73" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="Q73" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="R73" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="S73" s="1"/>
+      <c r="T73" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="U73" s="1"/>
     </row>
     <row r="74" spans="1:21">
-      <c r="A74" t="s">
-[...18 lines deleted...]
-      <c r="H74" t="s">
+      <c r="A74" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="I74" t="s">
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="J74" t="s">
+      <c r="E74" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>790</v>
       </c>
-      <c r="K74" t="s">
+      <c r="H74" s="1"/>
+      <c r="I74" s="1">
+        <v>30100</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="L74" s="1"/>
+      <c r="M74" s="1"/>
+      <c r="N74" s="1"/>
+      <c r="O74" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="L74"/>
-[...4 lines deleted...]
-      <c r="O74" t="s">
+      <c r="P74" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="P74" t="s">
+      <c r="Q74" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="Q74" t="s">
+      <c r="R74" s="1" t="s">
         <v>794</v>
       </c>
-      <c r="R74" t="s">
+      <c r="S74" s="1"/>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="S74" t="s">
-[...5 lines deleted...]
-      <c r="U74"/>
     </row>
     <row r="75" spans="1:21">
-      <c r="A75" t="s">
+      <c r="A75" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B75" s="1"/>
+      <c r="C75" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="B75"/>
-      <c r="C75" t="s">
+      <c r="E75" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="D75" t="s">
+      <c r="H75" s="1" t="s">
         <v>800</v>
       </c>
-      <c r="E75" t="s">
-[...5 lines deleted...]
-      <c r="G75" t="s">
+      <c r="I75" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="H75"/>
-[...3 lines deleted...]
-      <c r="J75" t="s">
+      <c r="J75" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="K75" t="s">
-[...10 lines deleted...]
-      <c r="P75" t="s">
+      <c r="K75" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="Q75" t="s">
+      <c r="L75" s="1"/>
+      <c r="M75" s="1"/>
+      <c r="N75" s="1">
+        <v>361</v>
+      </c>
+      <c r="O75" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="R75" t="s">
+      <c r="P75" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="S75"/>
-[...1 lines deleted...]
-      <c r="U75" t="s">
+      <c r="Q75" s="1" t="s">
         <v>806</v>
       </c>
+      <c r="R75" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="S75" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="T75" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="U75" s="1"/>
     </row>
     <row r="76" spans="1:21">
-      <c r="A76" t="s">
-[...15 lines deleted...]
-      <c r="G76" t="s">
+      <c r="A76" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="H76"/>
-[...3 lines deleted...]
-      <c r="J76" t="s">
+      <c r="B76" s="1"/>
+      <c r="C76" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="K76" t="s">
+      <c r="D76" s="1" t="s">
         <v>812</v>
       </c>
-      <c r="L76" t="s">
+      <c r="E76" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="M76" t="s">
+      <c r="H76" s="1"/>
+      <c r="I76" s="1">
+        <v>32120</v>
+      </c>
+      <c r="J76" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="N76" t="s">
+      <c r="K76" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L76" s="1"/>
+      <c r="M76" s="1"/>
+      <c r="N76" s="1">
+        <v>1487</v>
+      </c>
+      <c r="O76" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P76" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="O76" t="s">
-[...13 lines deleted...]
-      <c r="U76" t="s">
+      <c r="Q76" s="1" t="s">
         <v>816</v>
+      </c>
+      <c r="R76" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="S76" s="1"/>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1" t="s">
+        <v>818</v>
       </c>
     </row>
     <row r="77" spans="1:21">
-      <c r="A77" t="s">
-[...7 lines deleted...]
-      <c r="E77" t="s">
+      <c r="A77" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="B77" s="1"/>
+      <c r="C77" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E77" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="F77" t="s">
-[...18 lines deleted...]
-      <c r="O77" t="s">
+      <c r="F77" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="P77" t="s">
-[...5 lines deleted...]
-      <c r="R77" t="s">
+      <c r="H77" s="1"/>
+      <c r="I77" s="1">
+        <v>42300</v>
+      </c>
+      <c r="J77" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="S77"/>
-[...1 lines deleted...]
-      <c r="U77" t="s">
+      <c r="K77" s="1" t="s">
         <v>824</v>
+      </c>
+      <c r="L77" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="M77" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="N77" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="O77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P77" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q77" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="R77" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="S77" s="1"/>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1" t="s">
+        <v>828</v>
       </c>
     </row>
     <row r="78" spans="1:21">
-      <c r="A78" t="s">
-[...12 lines deleted...]
-      <c r="F78" t="s">
+      <c r="A78" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B78" s="1"/>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F78" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G78" t="s">
-[...15 lines deleted...]
-      <c r="O78" t="s">
+      <c r="G78" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="P78" t="s">
+      <c r="H78" s="1"/>
+      <c r="I78" s="1">
+        <v>82800</v>
+      </c>
+      <c r="J78" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="Q78" t="s">
+      <c r="K78" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="R78" t="s">
+      <c r="L78" s="1"/>
+      <c r="M78" s="1"/>
+      <c r="N78" s="1"/>
+      <c r="O78" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="S78" t="s">
+      <c r="P78" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="Q78" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="R78" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="T78" t="s">
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="79" spans="1:21">
-      <c r="A79" t="s">
+      <c r="A79" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="B79" s="1"/>
+      <c r="C79" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="B79"/>
-      <c r="C79" t="s">
+      <c r="D79" s="1" t="s">
         <v>839</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="E79" t="s">
-[...5 lines deleted...]
-      <c r="G79" t="s">
+      <c r="F79" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="H79"/>
-[...3 lines deleted...]
-      <c r="J79" t="s">
+      <c r="H79" s="1"/>
+      <c r="I79" s="1">
+        <v>32300</v>
+      </c>
+      <c r="J79" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="K79" t="s">
-[...2 lines deleted...]
-      <c r="L79" t="s">
+      <c r="K79" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L79" s="1"/>
+      <c r="M79" s="1"/>
+      <c r="N79" s="1"/>
+      <c r="O79" s="1" t="s">
         <v>843</v>
       </c>
-      <c r="M79"/>
-[...1 lines deleted...]
-      <c r="O79" t="s">
+      <c r="P79" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="P79" t="s">
+      <c r="Q79" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="Q79" t="s">
+      <c r="R79" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="R79" t="s">
+      <c r="S79" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="S79" t="s">
+      <c r="T79" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="T79"/>
-      <c r="U79" t="s">
+      <c r="U79" s="1" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="80" spans="1:21">
-      <c r="A80" t="s">
+      <c r="A80" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="B80"/>
-      <c r="C80" t="s">
+      <c r="B80" s="1"/>
+      <c r="C80" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="D80" t="s">
+      <c r="D80" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="E80" t="s">
+      <c r="E80" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F80" t="s">
+      <c r="F80" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G80" t="s">
-[...3 lines deleted...]
-      <c r="I80">
+      <c r="G80" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H80" s="1"/>
+      <c r="I80" s="1">
         <v>43120</v>
       </c>
-      <c r="J80" t="s">
-[...5 lines deleted...]
-      <c r="L80" t="s">
+      <c r="J80" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="M80">
-[...21 lines deleted...]
-      <c r="U80" t="s">
+      <c r="K80" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="L80" s="1" t="s">
         <v>855</v>
+      </c>
+      <c r="M80" s="1"/>
+      <c r="N80" s="1"/>
+      <c r="O80" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="P80" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="Q80" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="R80" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="S80" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1" t="s">
+        <v>861</v>
       </c>
     </row>
     <row r="81" spans="1:21">
-      <c r="A81" t="s">
+      <c r="A81" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H81" s="1"/>
+      <c r="I81" s="1">
+        <v>43120</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="K81" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="L81" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="M81" s="1">
+        <v>2762</v>
+      </c>
+      <c r="N81" s="1">
+        <v>900</v>
+      </c>
+      <c r="O81" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="B81"/>
-      <c r="C81" t="s">
+      <c r="P81" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="D81" t="s">
+      <c r="Q81" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="E81" t="s">
-[...5 lines deleted...]
-      <c r="G81" t="s">
+      <c r="R81" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="H81"/>
-[...10 lines deleted...]
-      <c r="M81" t="s">
+      <c r="S81" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="N81" t="s">
-[...18 lines deleted...]
-      <c r="U81"/>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1" t="s">
+        <v>867</v>
+      </c>
     </row>
     <row r="82" spans="1:21">
-      <c r="A82" t="s">
-[...3 lines deleted...]
-      <c r="C82" t="s">
+      <c r="A82" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="D82" t="s">
+      <c r="B82" s="1"/>
+      <c r="C82" s="1" t="s">
         <v>869</v>
       </c>
-      <c r="E82" t="s">
+      <c r="D82" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="F82" t="s">
+      <c r="E82" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="F82" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G82" t="s">
-[...6 lines deleted...]
-      <c r="J82" t="s">
+      <c r="G82" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="K82" t="s">
+      <c r="H82" s="1"/>
+      <c r="I82" s="1">
+        <v>38000</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="K82" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L82"/>
-[...2 lines deleted...]
-      <c r="O82" t="s">
+      <c r="L82" s="1"/>
+      <c r="M82" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="P82" t="s">
+      <c r="N82" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="Q82" t="s">
+      <c r="O82" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="R82" t="s">
+      <c r="P82" s="1" t="s">
         <v>875</v>
       </c>
-      <c r="S82"/>
-      <c r="T82" t="s">
+      <c r="Q82" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="U82" t="s">
+      <c r="R82" s="1" t="s">
         <v>877</v>
       </c>
+      <c r="S82" s="1"/>
+      <c r="T82" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="U82" s="1"/>
     </row>
     <row r="83" spans="1:21">
-      <c r="A83" t="s">
-[...4 lines deleted...]
-      <c r="D83" t="s">
+      <c r="A83" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="E83" t="s">
-[...5 lines deleted...]
-      <c r="G83" t="s">
+      <c r="B83" s="1"/>
+      <c r="C83" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="H83"/>
-[...3 lines deleted...]
-      <c r="J83" t="s">
+      <c r="D83" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="K83" t="s">
+      <c r="E83" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H83" s="1"/>
+      <c r="I83" s="1">
+        <v>43370</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="K83" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L83"/>
-[...7 lines deleted...]
-      <c r="P83" t="s">
+      <c r="L83" s="1"/>
+      <c r="M83" s="1"/>
+      <c r="N83" s="1"/>
+      <c r="O83" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="Q83" t="s">
+      <c r="P83" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="R83" t="s">
+      <c r="Q83" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="S83" t="s">
+      <c r="R83" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="T83" t="s">
+      <c r="S83" s="1"/>
+      <c r="T83" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="U83" t="s">
+      <c r="U83" s="1" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="84" spans="1:21">
-      <c r="A84" t="s">
+      <c r="A84" s="1" t="s">
         <v>890</v>
       </c>
-      <c r="B84"/>
-[...1 lines deleted...]
-      <c r="D84" t="s">
+      <c r="B84" s="1"/>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="E84" t="s">
-[...2 lines deleted...]
-      <c r="F84" t="s">
+      <c r="E84" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F84" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G84" t="s">
+      <c r="G84" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="H84"/>
-[...3 lines deleted...]
-      <c r="J84" t="s">
+      <c r="H84" s="1"/>
+      <c r="I84" s="1">
+        <v>34220</v>
+      </c>
+      <c r="J84" s="1" t="s">
         <v>893</v>
       </c>
-      <c r="K84" t="s">
+      <c r="K84" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L84" s="1"/>
+      <c r="M84" s="1"/>
+      <c r="N84" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="L84"/>
-[...2 lines deleted...]
-      <c r="O84" t="s">
+      <c r="O84" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="P84" t="s">
+      <c r="P84" s="1" t="s">
         <v>896</v>
       </c>
-      <c r="Q84" t="s">
+      <c r="Q84" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="R84" t="s">
+      <c r="R84" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="S84"/>
-      <c r="T84" t="s">
+      <c r="S84" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="U84" t="s">
+      <c r="T84" s="1" t="s">
         <v>900</v>
+      </c>
+      <c r="U84" s="1" t="s">
+        <v>901</v>
       </c>
     </row>
     <row r="85" spans="1:21">
-      <c r="A85" t="s">
-[...3 lines deleted...]
-      <c r="C85" t="s">
+      <c r="A85" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="D85" t="s">
+      <c r="B85" s="1"/>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="E85" t="s">
-[...2 lines deleted...]
-      <c r="F85" t="s">
+      <c r="E85" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F85" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G85" t="s">
+      <c r="G85" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="H85"/>
-[...3 lines deleted...]
-      <c r="J85" t="s">
+      <c r="H85" s="1"/>
+      <c r="I85" s="1">
+        <v>32230</v>
+      </c>
+      <c r="J85" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="K85" t="s">
+      <c r="K85" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="L85"/>
-[...4 lines deleted...]
-      <c r="O85" t="s">
+      <c r="L85" s="1"/>
+      <c r="M85" s="1"/>
+      <c r="N85" s="1"/>
+      <c r="O85" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="P85" t="s">
+      <c r="P85" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="Q85" t="s">
+      <c r="Q85" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="R85" t="s">
+      <c r="R85" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="S85" t="s">
+      <c r="S85" s="1"/>
+      <c r="T85" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="T85" t="s">
+      <c r="U85" s="1" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="86" spans="1:21">
-      <c r="A86" t="s">
+      <c r="A86" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B86" s="1"/>
+      <c r="C86" s="1" t="s">
         <v>914</v>
       </c>
-      <c r="B86"/>
-      <c r="C86" t="s">
+      <c r="D86" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="D86" t="s">
+      <c r="E86" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="E86" t="s">
+      <c r="H86" s="1"/>
+      <c r="I86" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="J86" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="F86" t="s">
-[...2 lines deleted...]
-      <c r="G86" t="s">
+      <c r="K86" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="H86"/>
-[...3 lines deleted...]
-      <c r="J86" t="s">
+      <c r="L86" s="1"/>
+      <c r="M86" s="1"/>
+      <c r="N86" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O86" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="K86" t="s">
-[...2 lines deleted...]
-      <c r="L86" t="s">
+      <c r="P86" s="1" t="s">
         <v>920</v>
       </c>
-      <c r="M86">
-[...2 lines deleted...]
-      <c r="N86" t="s">
+      <c r="Q86" s="1" t="s">
         <v>921</v>
       </c>
-      <c r="O86" t="s">
+      <c r="R86" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="P86" t="s">
+      <c r="S86" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="Q86" t="s">
-[...2 lines deleted...]
-      <c r="R86" t="s">
+      <c r="T86" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="S86" t="s">
+      <c r="U86" s="1" t="s">
         <v>925</v>
-      </c>
-[...4 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="87" spans="1:21">
-      <c r="A87" t="s">
+      <c r="A87" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B87" s="1"/>
+      <c r="C87" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="B87"/>
-[...1 lines deleted...]
-      <c r="D87" t="s">
+      <c r="E87" s="1" t="s">
         <v>929</v>
       </c>
-      <c r="E87" t="s">
-[...2 lines deleted...]
-      <c r="F87" t="s">
+      <c r="F87" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G87" t="s">
-[...21 lines deleted...]
-      <c r="Q87" t="s">
+      <c r="G87" s="1" t="s">
         <v>930</v>
       </c>
-      <c r="R87" t="s">
-[...8 lines deleted...]
-      <c r="U87" t="s">
+      <c r="H87" s="1"/>
+      <c r="I87" s="1">
+        <v>12100</v>
+      </c>
+      <c r="J87" s="1" t="s">
         <v>931</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N87" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="O87" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="P87" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="Q87" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="R87" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="S87" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="T87" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="U87" s="1" t="s">
+        <v>939</v>
       </c>
     </row>
     <row r="88" spans="1:21">
-      <c r="A88" t="s">
-[...9 lines deleted...]
-      <c r="E88" t="s">
+      <c r="A88" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="B88" s="1"/>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H88" s="1"/>
+      <c r="I88" s="1">
+        <v>30110</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="K88" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L88" s="1"/>
+      <c r="M88" s="1"/>
+      <c r="N88" s="1"/>
+      <c r="O88" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="P88" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="Q88" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="R88" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="S88" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="T88" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="U88" s="1" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="89" spans="1:21">
+      <c r="A89" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B89" s="1"/>
+      <c r="C89" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E89" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F88" t="s">
+      <c r="F89" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G88" t="s">
-[...5 lines deleted...]
-      <c r="I88">
+      <c r="G89" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="I89" s="1">
         <v>66200</v>
       </c>
-      <c r="J88" t="s">
-[...9 lines deleted...]
-      <c r="N88">
+      <c r="J89" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="L89" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="M89" s="1"/>
+      <c r="N89" s="1">
         <v>1356</v>
       </c>
-      <c r="O88" t="s">
-[...5 lines deleted...]
-      <c r="Q88" t="s">
+      <c r="O89" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="P89" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="Q89" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="R88" t="s">
-[...9 lines deleted...]
-        <v>945</v>
+      <c r="R89" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="S89" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="T89" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="U89" s="1" t="s">
+        <v>957</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">