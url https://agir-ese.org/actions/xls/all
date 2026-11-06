--- v4 (2026-10-14)
+++ v5 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Liste des actions" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="958">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="983">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Nom de la/les structure(s) à l'initiative de l'action ou du projet</t>
   </si>
   <si>
     <t>Date(s) de réalisation</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Adresse (suite)</t>
   </si>
   <si>
@@ -735,50 +735,99 @@
   <si>
     <t>Professionnels sociaux (assistantes sociales), culturels (médiateurs-rices musées, chargé de projet), chargée de projet (organisation opérationnelle ; construction des parcours), de l'animation, de la santé...</t>
   </si>
   <si>
     <t>Falcucci</t>
   </si>
   <si>
     <t>Virginie</t>
   </si>
   <si>
     <t>Chargée de projet en Promotion de la santé</t>
   </si>
   <si>
     <t>virginie.falcucci@univ-toulouse.fr</t>
   </si>
   <si>
     <t>Lien vers le site de l'université</t>
   </si>
   <si>
     <t>Parmi les difficultés que nous rencontrons, il peut y avoir la communication de l'action et le taux de remplissage (fixé entre 12 et 15 participants-es), les personnes qui s'inscrivent mais ne viennent pas, la nécessité de faire un rappel systématique pour s'assurer que les personnes seront au rendez-vous.
 Ces problématiques viennent aussi du fait qu'il n'est pas évident de trouver un créneau en semaine où les étudiant-es sont libérés-ées.
 Depuis cette année universitaire, nous essayons de programmer les balades sur des semaines de congés universitaires afin de les rendre plus accessibles en terme de temporalité.
 Dans les réussites à valoriser, il y a les balades organisées avec des intervenants-es extérieurs-es pour les animer. Cela crée une dynamique qui rend la balade plus attractive. Il est aussi positif que les participants-es puissent recevoir des lots pour les remercier de leur implication. Les temps conviviaux d'échange de paroles autour d'un goûter permettent aussi de créer des temps forts et appréciés des étudiants-es.
 Nous avons eu des retours très positifs des participants-es sur l'opportunité pour eux de rompre l'isolement, de découvrir des ressources, et d'avoir un accueil privilégié avec des lots et le temps du goûter.
 Leur est fourni également un livret du parcours avec les adresses présentées.</t>
+  </si>
+  <si>
+    <t>Charte régionale "Engagé pour le végétal"</t>
+  </si>
+  <si>
+    <t>lun 02/01/2023 - 12:00
+ - lun 02/12/2030 - 12:00</t>
+  </si>
+  <si>
+    <t>Longtemps cantonnés à un rôle purement esthétique, les espaces végétalisés publics et privés rendent pourtant des services inestimables : amélioration de la santé mentale et physique des citoyens, résorption des ilots de chaleurs, amélioration de l'infiltration des eaux de pluie dans le sol, accueil de la biodiversité, amélioration de la qualité des paysages...
+Dans un contexte sociétal et environnemental bouleversé, les espaces végétalisés jouent donc un rôle prépondérant La charte "Engagé pour le végétal" propose un cadre clair pour accompagner à l'évolution des pratiques de gestion afin de révéler pleinement les services rendus par les espaces végétalisés.
+Animé par FREDON Occitanie depuis 2023, "Engagé pour le végétal" est un dispositif d'accompagnement technique, personnalisé et gratuit à destination des gestionnaires d'espaces végétalisés d'Occitanie (communes, départements, infrastructures de tourisme et de loisirs de plein air, établissements sanitaires et médico-sociaux, etc.).
+"Engagé pour le végétal" présente une feuille de route claire, détaillée et adaptable pour la gestion des espaces végétalisés dans le but de diffuser les bonnes pratiques de gestion, économes et favorables à la santé humaine et à l'environnement. Elle permet également aux gestionnaires de valoriser leurs bonnes pratiques à travers un outil de reconnaissance de leur travail.
+Les gestionnaires intéressés peuvent ainsi candidater sur l'un des trois niveaux proposés en fonction de leur auto-diagnostic en se conformant au cahier des charges de la charte. Les chargé·es de mission de FREDON Occitanie se rendent ensuite chez les gestionnaires afin de réaliser une visite technique rassemblant élu·es/gestionnaires et agents techniques en charge de la gestion. L'occasion de faire le point sur la gestion effectuée et de bénéficier de conseils techniques personnalisés : pratique de la taille douce, réajustement des espaces tondus/fauchés, déconstruction des idées reçues sur le végétal, etc. La fin de la visite se clôture par une adhésion à la charte et la mise en évidence de pistes d'amélioration pour progresser.
+Les gestionnaires deviennent membres du réseau des Engagés de la charte, bénéficiant de cette mise en relation entre adhérents pour avancer sur leur propres projets (désimperméabilisation, végétalisation et enherbement du cimetière, mise en place de la gestion différenciée, opération de végétalisation en espaces contraints, etc.). Les gestionnaires peuvent aussi joindre à tout moment les chargé·es de mission pour toute interrogation à propos du végétal.
+"Engagé pour le végétal" s'inscrit pleinement dans la dynamique One Health et valorise les pratiques de gestion raisonnées et basées sur les Solutions fondés sur la Nature.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Éco-Parc de Bel-Air</t>
+  </si>
+  <si>
+    <t>114, rue Orion</t>
+  </si>
+  <si>
+    <t>VAILHAUQUÈS</t>
+  </si>
+  <si>
+    <t>Professionnels, Élus</t>
+  </si>
+  <si>
+    <t>Communes, départements, établissements sanitaires et médico-sociaux, infrastructures de tourisme et de loisirs</t>
+  </si>
+  <si>
+    <t>FREDON</t>
+  </si>
+  <si>
+    <t>Expert en santé du végétal</t>
+  </si>
+  <si>
+    <t>contact@fredon-occitanie.fr</t>
+  </si>
+  <si>
+    <t>04 67 75 64 48</t>
+  </si>
+  <si>
+    <t>Le site FREDON Occitanie dédié aux gestionnaires d'espaces végétalisés JEVI</t>
   </si>
   <si>
     <t>Composteur de quartier Maison de la Nature</t>
   </si>
   <si>
     <t>FNE Loire gère un composteur de quartier ouvert à tous sur le quartier de la Cotonne Montferré.
 Venez apporter vos biodéchets et profitez en pour découvrir la nature en ville : poulailler, ruche, hôtel à insectes, nichoirs, jardin pédagogique ......
 Une meilleure gestion des biodéchets, notamment par le compostage, limite les atteintes à l'environnement (pollution liée à leur transport, pollution des sols, de l'eau et de l'air liée à leur incinération ou à leur enfouissement ...) et donc favorise la qualité de l'air, de l'eau et favorise le vivant.
 D'un autre côté, la biodiversité que vous pouvez découvrir dans la cour de la Maison de la Nature vous montre un exemple de ce qui pourrait se faire un peu partout en ville : la biodiversité, notamment le végétal, est source de bien-être, nous pousse à nous ressourcer, nous apporte de la fraicheur dans nos environnements bitumés.
 Le respect des équilibres des écosystèmes garanti le bon fonctionnement du monde vivant, monde dans lequel nous ne sommes qu'un maillon et dont nous sommes totalement dépendant : l'air que nous respirons, les aliments que nous mangeons, l'eau que nous buvons ....
 L'équipe de FNE Loire est disponible et toujours contente de pouvoir partager son expérience et vous faire découvrir comment agir pour notre environnement, notre nature et notre santé.</t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>11 rue René Cassin</t>
   </si>
   <si>
     <t>Saint Etienne</t>
   </si>
   <si>
     <t>Fabien</t>
   </si>
   <si>
@@ -1838,53 +1887,50 @@
 L'animation était assurée par les Recyclowns. Le comité des fêtes de la commune Costaros Animation était aussi présent pour régaler les papilles des petits comme des grands.</t>
   </si>
   <si>
     <t>Formation des élu.e.s et technicien nes à la santé environnement</t>
   </si>
   <si>
     <t>Les institutions régionales : Agence Régionale de Santé, Conseil régional et DREAL, en lien avec le Centre Léon Bérard de lutte contre le cancer et l'Ecole des Hautes Etudes en Santé publique (EHESP) proposent une formation à distance gratuite à tous les élus et techniciens des collectivités territoriales de la région Auvergne Rhône-Alpes sur le thème de la Santé environnement. Cette formation s'intitule "Décideurs locaux et bien-être des populations : enjeux territoriaux en Auvergne Rhône-Alpes"
 Il s'agit d'une formation gratuite, en e-learning, à suivre par internet quand vous le souhaitez, comportant 8 modules de 30 minutes chacun sur les thèmes  suivants :
 	Principes généraux en Santé environnement
 	Urbanisme favorable à la santé
 	Ressources en eau
 	Qualité de l'air intérieur
 	Qualité de l'air extérieur
 	Bruit
 	Habitat indigne
 	Sites et sols pollués
 Avec des forums en ligne pour contacter les experts de l'EHESP.</t>
   </si>
   <si>
     <t>28 rue Laennec</t>
   </si>
   <si>
     <t>Lyon</t>
   </si>
   <si>
-    <t>Professionnels, Élus</t>
-[...1 lines deleted...]
-  <si>
     <t>Elus et techniciens des collectivités territoriales de la région AuRA</t>
   </si>
   <si>
     <t>361, DREAL Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>Julien</t>
   </si>
   <si>
     <t>Carretier</t>
   </si>
   <si>
     <t>Responsable Information des publics</t>
   </si>
   <si>
     <t>formationelus@lyon.unicancer.fr</t>
   </si>
   <si>
     <t>0478782800</t>
   </si>
   <si>
     <t>Programme et inscription à la formation</t>
   </si>
   <si>
     <t>Inscriptions continues ; formation en ligne au rythme de chacun e s.
@@ -2057,50 +2103,96 @@
 En complément, des séquences/activités/ressources ont été proposées par les éducateurs à l'environnement sur des sujets de santé-environnement. 
 La posture des adultes : soutenir avec bienveillance et enthousiasme, accepter de ne pas tout anticiper, faire confiance aux enfants et à la nature, recueillir et accueillir les paroles des enfants, observer et accompagner.
 Des outils pour changer de posture : l'observation et l'écoute, l'échange, l'occupation de l'espace, la gestion du temps, la connexion à la nature (sit-spot, jeu libre, pistage des animaux), le partage des histoires (cercle de paroles, journal).</t>
   </si>
   <si>
     <t>Nature et Santé, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>41 rue Marion</t>
   </si>
   <si>
     <t>VERNAISON</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Parents, Professionnels</t>
   </si>
   <si>
     <t>427, 361</t>
   </si>
   <si>
     <t>L'école dehors à Vernaison, un projet bien engagé</t>
   </si>
   <si>
     <t>Les retours des bénéficiaires directs, à savoir les enfants, mais aussi des parents d'élèves, enseignant.es, éducateurs à l'environnement et autres acteurs associés au projet sont très positifs. On sent un vrai engouement autour du projet et une volonté de poursuivre le projet, voire de l'élargir à d'autres classes dans les années futures.
 L'action « école du dehors » a été reconduite par les enseignant.es durant l'année scolaire 2022/2023 puis 2023/2024. Mais, ce projet s'est reconduit de façon plus autonome, avec une moindre participation des éducateurs à l'environnement et du SMIRIL. </t>
+  </si>
+  <si>
+    <t>La Fresque One Health : un outil interactif fondé sur la pensée systémique visant à renforcer la compréhension du concept « One Health »</t>
+  </si>
+  <si>
+    <t>Concept
+La Fresque One Health transfert des connaissances scientifiques complexes en une expérience d'apprentissage participative et accessible. À l'aide de cartes illustrées représentant les facteurs déterminants et les conséquences dans différents domaines de la santé, les participants reconstituent les relations de cause à effet et les interactions au sein du système.
+Depuis sa création en 2022, cet outil a mobilisé plus de 1 000 participants issus de plus de 20 pays, parmi lesquels des autorités de santé publique et santé animale, des groupes de travail One Health, des administrations territoriales, des universitaires et des acteurs du secteur privé. Disponible en six langues et soutenu par un réseau international croissant d'animateurs formés, il s'est révélé efficace pour stimuler le dialogue interdisciplinaire et renforcer la compréhension des systèmes « One Health ».
+Pour en savoir plus sur la Fresque One Health et son fonctionnement, un teaser vidéo est disponible.
+Matériel nécessaire
+L'outil est low-tech. Vous avez besoin simplement d'un jeu de 33 cartes, d'un groupe de 6 à 10 participants, d'un animateur, de crayons de couleur et de trois heures, adaptables.
+Public visé
+La Fresque s'adresse à des publics variés. Elle peut être utilisée aussi bien dans un cadre pédagogique avec des élèves ou étudiants qu'avec des professionnels pour du team building.
+Déroulé
+L'atelier se structure en trois étapes :
+1. La première, la co-construction via l'intelligence collective. Les participants découvrent progressivement quatre lots de cartes, qu'ils doivent relier entre elles. Les cartes ont toutes, un mot clé, une illustration et du contenu au dos. Chacun présente sa carte, propose un positionnement, puis le groupe discute pour trouver l'organisation qui fait du sens pour eux. Cette phase mobilise des compétences clés pour l'approche One Health : la pensée systémique, la communication et la collaboration.
+2. La deuxième étape est dédiée à la créativité. Les participants vont illustrer les liens, dessiner pour représenter leurs idées et proposer un titre reflétant leur réflexion, sans utiliser les termes “One Health” ou “Une seule santé”. C'est une étape essentielle pour approfondir la compréhension du concept et ancrer ces connaissances à plus long terme.
+3. La troisième étape consiste à passer à la pratique par un cas d'étude. Celui-ci peut être choisi selon le public et les objectifs de l'atelier. Par exemple : comment végétaliser une cour d'école selon une approche One Health ? A partir de leur fresque, les participants listent les conséquences positives et négatives, et identifient des pistes d'action qui vont permettre d'atteindre des co-bénéfices.
+Conditions d'utilisation
+Créé par quatre auteurs (Florence AYRAL, Amandine GAUTHIER, Chloé-Louise MORBOIS et Geoffrey-Edouard VUILLIER), en collaboration avec 10 partenaires issus des secteurs de la santé humaine, animale et des écosystèmes, l'outil est mis à disposition sous licence Creative Commons et est entièrement ouvert et gratuit. L'accès est accordé aux personnes ayant d'abord participé à l'atelier en tant que participants, suivi la formation de facilitateurs en présentiel ou en ligne. Les facilitateurs s'engagent à renseigner le nombre d'ateliers réalisés, afin de garantir à la fois le suivi de l'impact collectif.
+Comment se former à l'animation de la Fresque One Health ?
+Pour devenir facilitateur, il suffit de s'inscrire sur un créneau de formation via ce lien (clé d'accès : onehealth). Cette formation est gratuite, en ligne, et dure environ deux heures. Elle permet d'obtenir une certification à l'animation de la Fresque One Health et d'accéder à l'espace en ligne réservé aux animateurs.</t>
+  </si>
+  <si>
+    <t>1, Avenue Bourgelat</t>
+  </si>
+  <si>
+    <t>MARCY-L'ETOILE</t>
+  </si>
+  <si>
+    <t>Jeunes (12-25 ans), Professionnels, Tout public</t>
+  </si>
+  <si>
+    <t>Florence</t>
+  </si>
+  <si>
+    <t>AYRAL</t>
+  </si>
+  <si>
+    <t>Enseignante-chercheuse en santé publique vétérinaire et co-développeuse de la Fresque One Health</t>
+  </si>
+  <si>
+    <t>florence.ayral@vetagro-sup.fr</t>
+  </si>
+  <si>
+    <t>Fresque One Health</t>
   </si>
   <si>
     <t>La restauration scolaire durable dans les collèges publics du Gers</t>
   </si>
   <si>
     <t>Depuis bientôt dix ans, le Département du Gers gère l'organisation des services de restauration des collèges.
 Il comprend 20 collèges en gestion dont 5 internats.
 Tous les services de restauration sont autonomes et possèdent des légumeries.
 Chaque année, 1 060 000 repas sont servis aux 6 100 collégiens demi-pensionnaires, aux 950 élèves du 1er degré et aux 2 000 lycéens.</t>
   </si>
   <si>
     <t>81 route de Pessan</t>
   </si>
   <si>
     <t>BP 20569</t>
   </si>
   <si>
     <t>Auch</t>
   </si>
   <si>
     <t>Adolescents (13-18 ans), Élus, Salariés</t>
   </si>
   <si>
     <t>Françoise</t>
   </si>
@@ -2727,120 +2819,50 @@
     <t>Bonduel</t>
   </si>
   <si>
     <t>Coordinatrice de projets en réseau</t>
   </si>
   <si>
     <t>capucine.bonduel@graine-occitanie.org</t>
   </si>
   <si>
     <t>04 28 70 68 08</t>
   </si>
   <si>
     <t>https://draaf.occitanie.agriculture.gouv.fr/Evenements-et-formations-en-region,…</t>
   </si>
   <si>
     <t>Depuis 2017, le GRAINE Occitanie et la DRAAF Occitanie ont coorganisé différents temps forts de mise en réseau des acteurs :  
 	Mise en place d'ateliers sur l'éducation à l'alimentation lors du Comité Régional de l'Alimentation (CORALIM) ; 
 	Co-organisation de séminaires régionaux des acteurs de l'éducation au goût ; 
 	Diffusion d'enquête au réseau afin de repérer leurs besoins et les attentes en termes de formation, communication, mise en œuvre de dynamique collective, etc. ; 
 	Des formations de formateurs afin de former des référents au goût en région ; 
 	Des formations « éducation au goût » - Niveau initial, à destination de nouveaux intervenants souhaitant développer des projets ; 
 	Des formations « Eduquer les enfants de 3 à 6 ans » permettant de découvrir en détail la mallette « Les maternelles du Goût » conçue par l'association « Eveil'O'Goût » et les caractéristiques de ce public ; 
 	Des formation-action « Eduquer au Goût » - Niveau approfondissement de deux jours, ouverte aux acteurs mettant déjà en place des actions d'éducation au goût ; 
 	Des « webinaires apprenants »  
 	Etc.  </t>
-  </si>
-[...68 lines deleted...]
-    <t>stephane.bienvenue@ville-givors.fr</t>
   </si>
   <si>
     <t>Nos enfants ne manquent pas d'air !</t>
   </si>
   <si>
     <t>mar 01/01/2019 - 12:00
  - mar 30/06/2020 - 12:00</t>
   </si>
   <si>
     <t>Ce projet vise l'amélioration de la qualité de l'air intérieur de 2 écoles Grenobloises, en agissant aussi bien sur des déterminants individuels (connaissances des enfants, des professionnels et des parents), qu' environnementaux (organisation de l'espace, choix du matériel, modification des pratiques…). Les actions ciblent en premier lieu les enseignants et ATSEM, mais aussi les parents et les enfants.</t>
   </si>
   <si>
     <t>16 rue René Lesage</t>
   </si>
   <si>
     <t>Grenoble</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Parents, Professionnels</t>
   </si>
   <si>
     <t>enfants de l'école Daudet et les adultes qui les entourent (enseignants, ATSEM, parents)</t>
   </si>
   <si>
     <t>Ville de Grenoble</t>
@@ -4024,50 +4046,109 @@
 Savoirs à semer et saveurs à partager est un programme d'animations ancré sur le lien entre alimentation, plaisir et santé. Son objectif est d'une part de faciliter l'accès pour tous à une alimentation locavore et diversifiée, et d'autre part d'encourager l'autonomie alimentaire.
 Ce programme est mené depuis 5 ans par le CIVAM Semailles, association d'éducation populaire et de développement rural, appartenant au Réseau CIVAM national. Il a permis d'obtenir l'agrément d'Espace de Vie Social délivré par la Caisse d'Allocations Familiales locale. Notre territoire d'intervention est le Pays Midi Quercy, constitué de trois Communautés de Communes du Tarn-et-Garonne.
 Les animations qui constituent ce programme se sont mises en place progressivement, au gré des envies de notre public constitué de retraités, de familles, de personnes socialement isolées ou fragilisées et de personnes handicapées. Actuellement, cinq grands types d'activités sont mis en oeuvre :
 Les ateliers cuisine réguliers et participatifs qui ont lieu sur trois communes. Un menu complet est préparé collectivement à base de produits locaux et de saison. Pour aider les usagers à progresser dans la maîtrise du budget alimentaire, une attention particulière est portée au choix des matières premières : priorité est donnée aux protéines végétales et aux protéines animales peu onéreuses. Le coût du repas complet est ainsi maintenu sous la barre des 4€ /personne.
 Ces activités sont autant d'occasions de retrouver le plaisir de manger, de partager des savoir- faire culinaire ou de bonnes adresses, d'accommoder des produits de saison de façon originale mais aussi de mettre en oeuvre des gestes de base peu pratiqués par certains : peler, couper, doser… Le temps d'échange convivial est prolongé par le repas partagé qui suit la préparation.
 Dans la durée, on constate que ces ateliers réguliers aident les usagers à retrouver le plaisir de cuisiner et de « reprendre la main » sur une alimentation jusque là subie, plutôt que choisie.
 Les sorties « glanage » saisonnières : consistent à explorer la campagne environnante à la recherche de plantes et fleurs comestibles, baies ou fruits secs sauvages. Ces sorties sont suivies d'atelier où les produits glanés sont cuisinés collectivement pour préparer un repas complet, partagé sur place.
 La connaissance de la ressource alimentaire gratuite présente dans l'environnement permet d'enrichir qualitativement l'alimentation des publics à petits revenus, en diversifiant les sources de vitamines, minéraux et protéines végétales. Elle constitue aussi des occasions privilégiées de partage intergénérationnel de savoirs.
 Les ateliers thématiques alimentaires se font soit autour d'une matière première particulière (les fleurs de sureau, la noix, les huiles alimentaires…), soit autour d'un thème spécifique (la conservation des aliments, la transformation des excédents du potager, les pratiques naturelles au jardin…).
 Les visites de fermes créent du lien entre les usagers des ateliers et les agriculteurs locaux engagés dans une démarche de commercialisation en direct ou en circuits courts.
 Elles facilitent la connaissance de la ressource locale en produits alimentaires bruts ou transformés. Ces rencontres avec les paysans sont l'occasion, pour les participants, de mieux appréhender la difficulté du travail agricole et de prendre conscience de l'impact de leurs habitudes alimentaires sur l'économie locale.
 Les événements festifs ponctuels (fête de la pomme, disco-soupe (1)) contribuent à retisser le lien entre alimentation, plaisir et convivialité. Ils permettent aussi de s'impliquer dans des actions collectives et de se sentir utile, notamment pour les personnes coupées du monde du travail.
 Un état des lieux
 Cette expérience nous a apporté de nombreux enseignements en ce qui concerne l'efficacité des actions d'accompagnement des publics précaires vers une meilleure alimentation.
 	Il est indispensable d'accompagner les publics régulièrement et dans la durée pour obtenir des résultats concrets ;
 	La fidélisation d'un public qui a du mal à sortir de chez soi passe obligatoirement par le plaisir trouvé dans une atmosphère conviviale et bienveillante ; dépourvue de jugement. La posture des animateurs est donc primordiale : ne pas se placer en donneur de leçon, s'appuyer sur le participatif et le partage de savoirs entre usagers ;
 	On mobilise plus facilement les usagers en abordant l'alimentation de manière globale : connaissance de la ressource locale, équilibre et diversité alimentaire, savoir-faire culinaire de base, connaissance de recettes originales mais faciles à réaliser, impact de l'alimentation sur la santé…
 	La diversité des actions et des lieux d'intervention permet d'élargir le public touché mais implique un gros travail de partenariat, notamment pour la mise à disposition de lieux où l'on peut cuisiner. Le fait de disposer d'un matériel de cuisine « itinérant » (plaques de cuisson, four électrique portatif, ustensiles de cuisine…) donne une grande souplesse d'action et permet d'aller au plus près des publics ruraux à faible mobilité
 	Le public le plus marginalisé étant le plus difficile à mobiliser, le partenariat avec les acteurs sociaux du territoire est très facilitateur, ainsi que l'existence de points de rencontre stables et identifiés ;
 	Il est important de privilégier les activités favorisant la mixité des publics donc qui peuvent être organisées avec une participation financière minime.
 Ce programme d'activités autour de l'alimentation est destiné à se pérenniser, même s'il est susceptible d'évoluer dans la forme. Cet objectif ne saurait être atteint sans les multiples partenariats associatifs tissés sur le territoire, ni sans la continuité du soutien accordé par nos partenaires financiers, notamment celui de la Caisse d'Allocations Familiales, par le biais de notre agrément Espace de Vie Social.
 (1) Disco-soupe est un mouvement solidaire et festif qui s'approprie l'espace public et le rebut alimentaire pour sensibiliser au gaspillage alimentaire.
 Source :
 Cet article est issu du « Dossier-ressources Agriculture &amp; Alimentation » et édité par le Réseau Régional Éduquer en Santé-Environnement Occitanie. 
  </t>
+  </si>
+  <si>
+    <t>Sciences en relais - Ed. "Une seule santé"</t>
+  </si>
+  <si>
+    <t>lun 01/07/2024 - 12:00
+ - mar 30/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Objectif général du projet
+Sensibiliser, informer et responsabiliser divers publics aux enjeux de la santé-environnement par le biais d'ateliers interactifs, d'animations pédagogiques et de temps d'échanges participatifs.
+Description du projet en quelques lignes
+Le projet s'inscrit dans le cadre du Plan Régional Santé Environnement (PRSE 4). Il répond au besoin de renforcer la culture générale et la prise de conscience des citoyens - dès le plus jeune âge - sur les liens étroits entre la qualité de l'environnement (air, eau, biodiversité, alimentation, produits du quotidien) et la santé humaine.
+Le programme s'est structuré autour de 116 interventions sur le terrain. Les animations et ateliers participatifs ont abordé diverses thématiques majeures de la santé environnementale : la préservation des ressources, la réduction de l'exposition aux polluants du quotidien, la promotion d'environnements sains et l'éco-citoyenneté. Les formats ont été adaptés selon les publics : séances en classe, ateliers pratiques en centre social, et animations tout public.
+Partenaires associés
+	Intervenants &amp; Équipes éducatives dans le cadre scolaire : Équipes pédagogiques des écoles et collèges partenaires (ex : Écoles Vertefeuille et Roudayre, Collèges Capouchiné, Romain Rolland, Joseph Calvet, Joffre).
+	Relais d'information &amp; Territoriaux : Centres sociaux (ex : Lucie Aubrac), Maisons de quartier (ex : Les Baléares / Romarins), structures d'accueil, collectivités locales et réseaux Santé-Environnement régionaux.
+Public cible
+	Jeune public (prioritaire) : Enfants de 6 à 15 ans (écoliers et collégiens) ainsi que la petite enfance (- 6 ans).
+	Jeunes adultes &amp; Adultes : Lycéens/étudiants (16-25 ans) et adultes / séniors (+ 26 ans).
+	Grand public : Familles et usagers des centres sociaux.
+Bilan et évaluation
+	Nombre total d'interventions : 116 actions réalisées.
+	Nombre total de bénéficiaires direct(e)s : 4 379 personnes sensibilisées.
+	Profil détaillé des bénéficiaires :
+		Petite enfance (- 6 ans) : 336 enfants
+		Enfants &amp; Ados (6-15 ans) : 3 023 élèves (coeur de cible)
+		Adolescents (16-17 ans) : 157 jeunes
+		Jeunes adultes (18-25 ans) : 58 personnes
+		Adultes (+ 26 ans) : 739 bénéficiaires
+		Tout public : 66 participants
+Perspectives, facteurs de réussite et axes d'amélioration
+Facteurs de réussite :
+	Maillage territorial étendu (54 villes touchées)
+	Ancrage fort auprès du milieu scolaire et des centres sociaux partenaires
+Axes d'amélioration &amp; Perspectives :
+	Accentuer les actions vers la tranche des 18-25 ans
+	Pérenniser les modules d'ateliers auprès des structures d'accueil récurrentes</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Air Extérieur, Changements climatiques, Alimentation et Agriculture, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>49, boulevard Berthelot</t>
+  </si>
+  <si>
+    <t>MONTPELLIER</t>
+  </si>
+  <si>
+    <t>PLEGAT</t>
+  </si>
+  <si>
+    <t>Co-directrice</t>
+  </si>
+  <si>
+    <t>occitanie@lespetitsdebrouillards.org</t>
+  </si>
+  <si>
+    <t>https://www.lespetitsdebrouillardsoccitanie.org/</t>
   </si>
   <si>
     <t>Sensibilisation à l'environnement et à l'alimentation par les Arts du Cirque comme approche participative</t>
   </si>
   <si>
     <t>lun 21/02/2022 - 12:00
  - lun 23/10/2023 - 12:00</t>
   </si>
   <si>
     <t>Ce projet est une passerelle entre la sensibilisation d'un groupe des jeunes (12 – 20 ans) qui seront à leur tour acteurs et relais face à tous publics : de la petite enfance (représentations dans les écoles) jusqu'aux seniors (représentations dans les EHPAD) et dans les familles (représentations en festival). 
 Vous trouverez ici : 
 	un lien vers la vidéo des jeunes en actions
 	lien vers la fiche bilan 
 Ce projet a été réalisé dans le cadre de l'appel à projet du PRSE 3.</t>
   </si>
   <si>
     <t>Nature et Santé, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>Le Village</t>
   </si>
   <si>
     <t>Saint Médard</t>
   </si>
   <si>
@@ -4897,75 +4978,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U89"/>
+  <dimension ref="A1:U91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:U89"/>
+      <selection activeCell="A1" sqref="A1:U91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="161.532" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1730.577" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="170.958" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="252.367" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="247.654" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="113.115" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="1914.533" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -5707,4150 +5788,4264 @@
       <c r="O14" s="1" t="s">
         <v>170</v>
       </c>
       <c r="P14" s="1" t="s">
         <v>171</v>
       </c>
       <c r="Q14" s="1" t="s">
         <v>172</v>
       </c>
       <c r="R14" s="1" t="s">
         <v>173</v>
       </c>
       <c r="S14" s="1"/>
       <c r="T14" s="1" t="s">
         <v>174</v>
       </c>
       <c r="U14" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B15" s="1"/>
-      <c r="C15" s="1"/>
+      <c r="C15" s="1" t="s">
+        <v>177</v>
+      </c>
       <c r="D15" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="H15" s="1"/>
+        <v>180</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>181</v>
+      </c>
       <c r="I15" s="1">
-        <v>42100</v>
+        <v>34570</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="M15" s="1"/>
       <c r="N15" s="1">
-        <v>953</v>
+        <v>1356</v>
       </c>
       <c r="O15" s="1" t="s">
-        <v>181</v>
+        <v>39</v>
       </c>
       <c r="P15" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="Q15" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="R15" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-      <c r="T15" s="1"/>
+        <v>187</v>
+      </c>
+      <c r="S15" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="T15" s="1" t="s">
+        <v>189</v>
+      </c>
       <c r="U15" s="1"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="1" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B16" s="1"/>
-      <c r="C16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16" s="1"/>
       <c r="D16" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="H16" s="1"/>
       <c r="I16" s="1">
         <v>42100</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L16" s="1"/>
       <c r="M16" s="1">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="N16" s="1"/>
+        <v>953</v>
+      </c>
+      <c r="N16" s="1">
+        <v>953</v>
+      </c>
       <c r="O16" s="1" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="P16" s="1" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="Q16" s="1" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="R16" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="S16" s="1"/>
-      <c r="T16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T16" s="1"/>
       <c r="U16" s="1"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="1" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>114</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1">
-        <v>74200</v>
+        <v>42100</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L17" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1">
+        <v>465</v>
+      </c>
+      <c r="N17" s="1"/>
       <c r="O17" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="Q17" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="R17" s="1" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="S17" s="1"/>
       <c r="T17" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="U17" s="1"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>210</v>
+        <v>114</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1">
-        <v>46000</v>
+        <v>74200</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>212</v>
       </c>
       <c r="K18" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L18" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="L18" s="1" t="s">
+      <c r="M18" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="M18" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="1">
-        <v>1347</v>
+        <v>361</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>215</v>
       </c>
       <c r="P18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="Q18" s="1" t="s">
         <v>217</v>
       </c>
       <c r="R18" s="1" t="s">
         <v>218</v>
       </c>
       <c r="S18" s="1" t="s">
         <v>219</v>
       </c>
       <c r="T18" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="U18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U18" s="1"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="1" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H19" s="1"/>
       <c r="I19" s="1">
-        <v>48000</v>
+        <v>46000</v>
       </c>
       <c r="J19" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="K19" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="K19" s="1" t="s">
+      <c r="L19" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="L19" s="1"/>
-      <c r="M19" s="1"/>
+      <c r="M19" s="1">
+        <v>2043</v>
+      </c>
       <c r="N19" s="1">
-        <v>1487</v>
+        <v>1347</v>
       </c>
       <c r="O19" s="1" t="s">
         <v>229</v>
       </c>
       <c r="P19" s="1" t="s">
         <v>230</v>
       </c>
       <c r="Q19" s="1" t="s">
         <v>231</v>
       </c>
       <c r="R19" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="S19" s="1"/>
+      <c r="S19" s="1" t="s">
+        <v>233</v>
+      </c>
       <c r="T19" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="U19" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" s="1">
-        <v>31400</v>
+        <v>48000</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>79</v>
+        <v>241</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1">
-        <v>1347</v>
+        <v>1487</v>
       </c>
       <c r="O20" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="Q20" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="R20" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="S20" s="1"/>
       <c r="T20" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="U20" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B21" s="1"/>
-      <c r="C21" s="1"/>
+      <c r="C21" s="1" t="s">
+        <v>250</v>
+      </c>
       <c r="D21" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H21" s="1"/>
       <c r="I21" s="1">
-        <v>31062</v>
+        <v>31400</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="K21" s="1" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="L21" s="1"/>
+        <v>254</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>255</v>
+      </c>
       <c r="M21" s="1"/>
-      <c r="N21" s="1"/>
+      <c r="N21" s="1">
+        <v>1347</v>
+      </c>
       <c r="O21" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="Q21" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="R21" s="1" t="s">
-        <v>256</v>
-[...4 lines deleted...]
-      <c r="T21" s="1"/>
+        <v>259</v>
+      </c>
+      <c r="S21" s="1"/>
+      <c r="T21" s="1" t="s">
+        <v>260</v>
+      </c>
       <c r="U21" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B22" s="1"/>
-      <c r="C22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="1"/>
       <c r="D22" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1">
-        <v>69890</v>
+        <v>31062</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>264</v>
+        <v>79</v>
       </c>
       <c r="K22" s="1" t="s">
-        <v>28</v>
+        <v>266</v>
       </c>
       <c r="L22" s="1"/>
-      <c r="M22" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M22" s="1"/>
+      <c r="N22" s="1"/>
       <c r="O22" s="1" t="s">
         <v>267</v>
       </c>
       <c r="P22" s="1" t="s">
         <v>268</v>
       </c>
       <c r="Q22" s="1" t="s">
         <v>269</v>
       </c>
       <c r="R22" s="1" t="s">
         <v>270</v>
       </c>
       <c r="S22" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="T22" s="1" t="s">
+      <c r="T22" s="1"/>
+      <c r="U22" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="U22" s="1"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B23" s="1"/>
-      <c r="C23" s="1"/>
+      <c r="C23" s="1" t="s">
+        <v>274</v>
+      </c>
       <c r="D23" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H23" s="1"/>
       <c r="I23" s="1">
-        <v>48000</v>
+        <v>69890</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>227</v>
+        <v>278</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L23" s="1"/>
-      <c r="M23" s="1"/>
-      <c r="N23" s="1"/>
+      <c r="M23" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="N23" s="1" t="s">
+        <v>280</v>
+      </c>
       <c r="O23" s="1" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="P23" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="Q23" s="1" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="R23" s="1" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="S23" s="1" t="s">
-        <v>281</v>
-[...4 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="T23" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="U23" s="1"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="1" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B24" s="1"/>
-      <c r="C24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="1"/>
       <c r="D24" s="1" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H24" s="1"/>
       <c r="I24" s="1">
-        <v>69520</v>
+        <v>48000</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>288</v>
+        <v>241</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>289</v>
+        <v>28</v>
       </c>
       <c r="L24" s="1"/>
-      <c r="M24" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M24" s="1"/>
+      <c r="N24" s="1"/>
       <c r="O24" s="1" t="s">
         <v>291</v>
       </c>
       <c r="P24" s="1" t="s">
         <v>292</v>
       </c>
       <c r="Q24" s="1" t="s">
         <v>293</v>
       </c>
       <c r="R24" s="1" t="s">
         <v>294</v>
       </c>
       <c r="S24" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="T24" s="1" t="s">
+      <c r="T24" s="1"/>
+      <c r="U24" s="1" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="B25" s="1"/>
-      <c r="C25" s="1"/>
       <c r="D25" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>101</v>
+        <v>300</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>102</v>
+        <v>301</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1">
-        <v>31100</v>
+        <v>69520</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>79</v>
+        <v>302</v>
       </c>
       <c r="K25" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="L25" s="1"/>
-      <c r="M25" s="1">
-        <v>1347</v>
+      <c r="M25" s="1" t="s">
+        <v>304</v>
       </c>
       <c r="N25" s="1">
-        <v>1347</v>
+        <v>361</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>105</v>
+        <v>305</v>
       </c>
       <c r="P25" s="1" t="s">
-        <v>106</v>
+        <v>306</v>
       </c>
       <c r="Q25" s="1" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="R25" s="1" t="s">
-        <v>108</v>
+        <v>308</v>
       </c>
       <c r="S25" s="1" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="T25" s="1" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="U25" s="1" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="1" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B26" s="1"/>
-      <c r="C26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="1"/>
       <c r="D26" s="1" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>275</v>
+        <v>101</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>308</v>
+        <v>102</v>
       </c>
       <c r="H26" s="1"/>
       <c r="I26" s="1">
-        <v>38400</v>
+        <v>31100</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>309</v>
+        <v>79</v>
       </c>
       <c r="K26" s="1" t="s">
-        <v>28</v>
+        <v>314</v>
       </c>
       <c r="L26" s="1"/>
-      <c r="M26" s="1" t="s">
-[...3 lines deleted...]
-        <v>311</v>
+      <c r="M26" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1347</v>
       </c>
       <c r="O26" s="1" t="s">
-        <v>312</v>
+        <v>105</v>
       </c>
       <c r="P26" s="1" t="s">
-        <v>313</v>
+        <v>106</v>
       </c>
       <c r="Q26" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="R26" s="1" t="s">
-        <v>315</v>
-[...3 lines deleted...]
-      <c r="U26" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="S26" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="T26" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="U26" s="1" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="1" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B27" s="1"/>
-      <c r="C27" s="1"/>
+      <c r="C27" s="1" t="s">
+        <v>320</v>
+      </c>
       <c r="D27" s="1" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="E27" s="1"/>
+        <v>321</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>289</v>
+      </c>
       <c r="F27" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="H27" s="1"/>
       <c r="I27" s="1">
-        <v>66350</v>
+        <v>38400</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="K27" s="1" t="s">
-        <v>320</v>
+        <v>28</v>
       </c>
       <c r="L27" s="1"/>
-      <c r="M27" s="1"/>
-[...1 lines deleted...]
-        <v>1347</v>
+      <c r="M27" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>325</v>
       </c>
       <c r="O27" s="1" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="P27" s="1" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="Q27" s="1" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="R27" s="1" t="s">
-        <v>324</v>
-[...6 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="S27" s="1"/>
+      <c r="T27" s="1"/>
       <c r="U27" s="1"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B28" s="1"/>
-      <c r="C28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="1"/>
       <c r="D28" s="1" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>331</v>
+      </c>
+      <c r="E28" s="1"/>
       <c r="F28" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" s="1">
-        <v>66100</v>
+        <v>66350</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="K28" s="1" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1">
         <v>1347</v>
       </c>
       <c r="O28" s="1" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="P28" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="Q28" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="R28" s="1" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="S28" s="1" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="T28" s="1" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="U28" s="1"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="1" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>114</v>
+        <v>344</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1">
-        <v>15170</v>
+        <v>66100</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="K29" s="1" t="s">
-        <v>104</v>
+        <v>334</v>
       </c>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
-      <c r="N29" s="1"/>
+      <c r="N29" s="1">
+        <v>1347</v>
+      </c>
       <c r="O29" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="P29" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q29" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="R29" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="S29" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="T29" s="1" t="s">
         <v>340</v>
-      </c>
-[...11 lines deleted...]
-        <v>344</v>
       </c>
       <c r="U29" s="1"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="1" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>308</v>
+        <v>352</v>
       </c>
       <c r="H30" s="1"/>
       <c r="I30" s="1">
-        <v>38400</v>
+        <v>15170</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>309</v>
+        <v>353</v>
       </c>
       <c r="K30" s="1" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="L30" s="1"/>
-      <c r="M30" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="M30" s="1"/>
+      <c r="N30" s="1"/>
       <c r="O30" s="1" t="s">
-        <v>312</v>
+        <v>354</v>
       </c>
       <c r="P30" s="1" t="s">
-        <v>313</v>
+        <v>355</v>
       </c>
       <c r="Q30" s="1" t="s">
-        <v>314</v>
+        <v>356</v>
       </c>
       <c r="R30" s="1" t="s">
-        <v>315</v>
+        <v>357</v>
       </c>
       <c r="S30" s="1"/>
-      <c r="T30" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T30" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="U30" s="1"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="1" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>352</v>
+        <v>154</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>353</v>
+        <v>322</v>
       </c>
       <c r="H31" s="1"/>
       <c r="I31" s="1">
-        <v>11000</v>
+        <v>38400</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>354</v>
+        <v>323</v>
       </c>
       <c r="K31" s="1" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="L31" s="1"/>
       <c r="M31" s="1">
-        <v>1356</v>
+        <v>1281</v>
       </c>
       <c r="N31" s="1">
-        <v>1356</v>
+        <v>1281</v>
       </c>
       <c r="O31" s="1" t="s">
-        <v>356</v>
+        <v>326</v>
       </c>
       <c r="P31" s="1" t="s">
-        <v>357</v>
+        <v>327</v>
       </c>
       <c r="Q31" s="1" t="s">
-        <v>358</v>
+        <v>328</v>
       </c>
       <c r="R31" s="1" t="s">
-        <v>359</v>
-[...6 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="S31" s="1"/>
+      <c r="T31" s="1"/>
       <c r="U31" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>365</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>114</v>
+        <v>366</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H32" s="1"/>
       <c r="I32" s="1">
-        <v>48210</v>
+        <v>11000</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="K32" s="1" t="s">
-        <v>28</v>
+        <v>157</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="M32" s="1"/>
+        <v>369</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1356</v>
+      </c>
       <c r="N32" s="1">
-        <v>1347</v>
+        <v>1356</v>
       </c>
       <c r="O32" s="1" t="s">
-        <v>118</v>
+        <v>370</v>
       </c>
       <c r="P32" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="Q32" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="R32" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="S32" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="T32" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="U32" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B33" s="1"/>
-      <c r="C33" s="1"/>
+      <c r="C33" s="1" t="s">
+        <v>378</v>
+      </c>
       <c r="D33" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>377</v>
+        <v>114</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="H33" s="1"/>
       <c r="I33" s="1">
-        <v>30250</v>
+        <v>48210</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="K33" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L33" s="1"/>
+      <c r="L33" s="1" t="s">
+        <v>382</v>
+      </c>
       <c r="M33" s="1"/>
       <c r="N33" s="1">
-        <v>1356</v>
+        <v>1347</v>
       </c>
       <c r="O33" s="1" t="s">
-        <v>229</v>
+        <v>118</v>
       </c>
       <c r="P33" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="Q33" s="1" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="R33" s="1" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>33767796594</v>
+        <v>385</v>
+      </c>
+      <c r="S33" s="1" t="s">
+        <v>386</v>
       </c>
       <c r="T33" s="1" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="U33" s="1" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" s="1" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B34" s="1"/>
-      <c r="C34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="1"/>
       <c r="D34" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="H34" s="1"/>
       <c r="I34" s="1">
-        <v>34725</v>
+        <v>30250</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="K34" s="1" t="s">
-        <v>391</v>
+        <v>28</v>
       </c>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
-      <c r="N34" s="1"/>
+      <c r="N34" s="1">
+        <v>1356</v>
+      </c>
       <c r="O34" s="1" t="s">
-        <v>392</v>
+        <v>243</v>
       </c>
       <c r="P34" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="Q34" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="R34" s="1" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="S34" s="1" t="s">
         <v>396</v>
+      </c>
+      <c r="S34" s="1">
+        <v>33767796594</v>
       </c>
       <c r="T34" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="U34" s="1"/>
+      <c r="U34" s="1" t="s">
+        <v>398</v>
+      </c>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>114</v>
+        <v>402</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="H35" s="1"/>
       <c r="I35" s="1">
-        <v>43490</v>
+        <v>34725</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="K35" s="1" t="s">
-        <v>28</v>
+        <v>405</v>
       </c>
       <c r="L35" s="1"/>
-      <c r="M35" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M35" s="1"/>
+      <c r="N35" s="1"/>
       <c r="O35" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="P35" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="Q35" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="R35" s="1" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-      </c>
+        <v>409</v>
+      </c>
+      <c r="S35" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="T35" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="U35" s="1"/>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B36" s="1"/>
-      <c r="C36" s="1"/>
+      <c r="C36" s="1" t="s">
+        <v>413</v>
+      </c>
       <c r="D36" s="1" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="H36" s="1"/>
       <c r="I36" s="1">
-        <v>69008</v>
+        <v>43490</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="K36" s="1" t="s">
-        <v>413</v>
-[...8 lines deleted...]
-        <v>415</v>
+        <v>28</v>
+      </c>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="N36" s="1">
+        <v>361</v>
       </c>
       <c r="O36" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="P36" s="1" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="Q36" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="R36" s="1" t="s">
-        <v>419</v>
-[...4 lines deleted...]
-      <c r="T36" s="1" t="s">
         <v>421</v>
       </c>
+      <c r="S36" s="1"/>
+      <c r="T36" s="1"/>
       <c r="U36" s="1" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" s="1" t="s">
         <v>423</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>250</v>
+        <v>114</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>425</v>
       </c>
       <c r="H37" s="1"/>
       <c r="I37" s="1">
-        <v>11100</v>
+        <v>69008</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>426</v>
       </c>
       <c r="K37" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="N37" s="1"/>
+        <v>183</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="M37" s="1">
+        <v>351</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>428</v>
+      </c>
       <c r="O37" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="P37" s="1" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="Q37" s="1" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="R37" s="1" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="S37" s="1" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="T37" s="1"/>
+        <v>433</v>
+      </c>
+      <c r="T37" s="1" t="s">
+        <v>434</v>
+      </c>
       <c r="U37" s="1" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" s="1" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B38" s="1"/>
-      <c r="C38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="1"/>
       <c r="D38" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>54</v>
+        <v>264</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="H38" s="1"/>
       <c r="I38" s="1">
-        <v>31300</v>
+        <v>11100</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>79</v>
+        <v>439</v>
       </c>
       <c r="K38" s="1" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="L38" s="1"/>
       <c r="M38" s="1"/>
-      <c r="N38" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="N38" s="1"/>
       <c r="O38" s="1" t="s">
-        <v>291</v>
+        <v>440</v>
       </c>
       <c r="P38" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="Q38" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="R38" s="1" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-      <c r="U38" s="1"/>
+        <v>443</v>
+      </c>
+      <c r="S38" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1" t="s">
+        <v>445</v>
+      </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" s="1" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1" t="s">
-        <v>434</v>
+        <v>447</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>436</v>
+        <v>449</v>
       </c>
       <c r="H39" s="1"/>
       <c r="I39" s="1">
         <v>31300</v>
       </c>
       <c r="J39" s="1" t="s">
         <v>79</v>
       </c>
       <c r="K39" s="1" t="s">
-        <v>300</v>
+        <v>334</v>
       </c>
       <c r="L39" s="1" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="M39" s="1"/>
       <c r="N39" s="1">
         <v>1347</v>
       </c>
       <c r="O39" s="1" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
       <c r="P39" s="1" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="Q39" s="1" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="R39" s="1" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="S39" s="1"/>
       <c r="T39" s="1" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="U39" s="1"/>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" s="1" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>448</v>
+        <v>54</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>449</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1">
-        <v>69390</v>
+        <v>31300</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>450</v>
+        <v>79</v>
       </c>
       <c r="K40" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="M40" s="1"/>
+      <c r="N40" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O40" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="P40" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="L40" s="1"/>
-      <c r="M40" s="1" t="s">
+      <c r="Q40" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="N40" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="R40" s="1" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>453</v>
+      </c>
+      <c r="S40" s="1"/>
       <c r="T40" s="1" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="U40" s="1" t="s">
         <v>454</v>
       </c>
+      <c r="U40" s="1"/>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" s="1" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B41" s="1"/>
-      <c r="C41" s="1"/>
+      <c r="C41" s="1" t="s">
+        <v>459</v>
+      </c>
       <c r="D41" s="1" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>377</v>
+        <v>461</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>457</v>
-[...3 lines deleted...]
-      </c>
+        <v>462</v>
+      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="1">
-        <v>32013</v>
+        <v>69390</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="K41" s="1" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="L41" s="1"/>
-      <c r="M41" s="1"/>
-      <c r="N41" s="1"/>
+      <c r="M41" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="N41" s="1">
+        <v>361</v>
+      </c>
       <c r="O41" s="1" t="s">
-        <v>461</v>
+        <v>305</v>
       </c>
       <c r="P41" s="1" t="s">
-        <v>462</v>
+        <v>306</v>
       </c>
       <c r="Q41" s="1" t="s">
-        <v>463</v>
+        <v>307</v>
       </c>
       <c r="R41" s="1" t="s">
-        <v>464</v>
+        <v>308</v>
       </c>
       <c r="S41" s="1" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="T41" s="1"/>
+        <v>309</v>
+      </c>
+      <c r="T41" s="1" t="s">
+        <v>466</v>
+      </c>
       <c r="U41" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B42" s="1"/>
-      <c r="C42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C42" s="1"/>
       <c r="D42" s="1" t="s">
         <v>469</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H42" s="1"/>
       <c r="I42" s="1">
-        <v>30000</v>
+        <v>69280</v>
       </c>
       <c r="J42" s="1" t="s">
         <v>471</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>472</v>
       </c>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
-      <c r="N42" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="N42" s="1"/>
       <c r="O42" s="1" t="s">
         <v>473</v>
       </c>
       <c r="P42" s="1" t="s">
         <v>474</v>
       </c>
       <c r="Q42" s="1" t="s">
         <v>475</v>
       </c>
       <c r="R42" s="1" t="s">
         <v>476</v>
       </c>
       <c r="S42" s="1"/>
-      <c r="T42" s="1"/>
+      <c r="T42" s="1" t="s">
+        <v>477</v>
+      </c>
       <c r="U42" s="1"/>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B43" s="1"/>
-      <c r="C43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C43" s="1"/>
       <c r="D43" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>275</v>
+        <v>391</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="H43" s="1"/>
-      <c r="I43" s="1" t="s">
+      <c r="H43" s="1" t="s">
         <v>481</v>
+      </c>
+      <c r="I43" s="1">
+        <v>32013</v>
       </c>
       <c r="J43" s="1" t="s">
         <v>482</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>483</v>
       </c>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1" t="s">
         <v>484</v>
       </c>
       <c r="P43" s="1" t="s">
         <v>485</v>
       </c>
       <c r="Q43" s="1" t="s">
         <v>486</v>
       </c>
       <c r="R43" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="S43" s="1"/>
+      <c r="S43" s="1" t="s">
+        <v>488</v>
+      </c>
       <c r="T43" s="1"/>
-      <c r="U43" s="1"/>
+      <c r="U43" s="1" t="s">
+        <v>489</v>
+      </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B44" s="1"/>
-      <c r="C44" s="1"/>
+      <c r="C44" s="1" t="s">
+        <v>491</v>
+      </c>
       <c r="D44" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>102</v>
+        <v>493</v>
       </c>
       <c r="H44" s="1"/>
       <c r="I44" s="1">
-        <v>31100</v>
+        <v>30000</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>79</v>
+        <v>494</v>
       </c>
       <c r="K44" s="1" t="s">
-        <v>28</v>
+        <v>495</v>
       </c>
       <c r="L44" s="1"/>
-      <c r="M44" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="M44" s="1"/>
       <c r="N44" s="1">
         <v>1347</v>
       </c>
       <c r="O44" s="1" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="P44" s="1" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="Q44" s="1" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="R44" s="1" t="s">
-        <v>493</v>
-[...9 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="S44" s="1"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B45" s="1"/>
-      <c r="C45" s="1"/>
+      <c r="C45" s="1" t="s">
+        <v>501</v>
+      </c>
       <c r="D45" s="1" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>76</v>
+        <v>289</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="H45" s="1"/>
-      <c r="I45" s="1">
-        <v>30110</v>
+      <c r="I45" s="1" t="s">
+        <v>504</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="K45" s="1" t="s">
-        <v>28</v>
+        <v>506</v>
       </c>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="P45" s="1" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="Q45" s="1" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="R45" s="1" t="s">
-        <v>504</v>
-[...9 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="S45" s="1"/>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" s="1" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B46" s="1"/>
-      <c r="C46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C46" s="1"/>
       <c r="D46" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>511</v>
+        <v>101</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>512</v>
+        <v>102</v>
       </c>
       <c r="H46" s="1"/>
-      <c r="I46" s="1" t="s">
+      <c r="I46" s="1">
+        <v>31100</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O46" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="J46" s="1" t="s">
+      <c r="P46" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="K46" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O46" s="1" t="s">
+      <c r="Q46" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="P46" s="1" t="s">
+      <c r="R46" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="Q46" s="1" t="s">
+      <c r="S46" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="R46" s="1" t="s">
+      <c r="T46" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="S46" s="1" t="s">
+      <c r="U46" s="1" t="s">
         <v>519</v>
-      </c>
-[...4 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" s="1" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B47" s="1"/>
-      <c r="C47" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C47" s="1"/>
       <c r="D47" s="1" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="H47" s="1"/>
       <c r="I47" s="1">
-        <v>81140</v>
+        <v>30110</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="K47" s="1" t="s">
-        <v>527</v>
+        <v>28</v>
       </c>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="P47" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q47" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="R47" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="S47" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="P47" s="1" t="s">
+      <c r="T47" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="Q47" s="1" t="s">
+      <c r="U47" s="1" t="s">
         <v>530</v>
-      </c>
-[...10 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" s="1" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B48" s="1"/>
       <c r="C48" s="1" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>114</v>
+        <v>534</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="H48" s="1"/>
-      <c r="I48" s="1">
-        <v>31390</v>
+      <c r="I48" s="1" t="s">
+        <v>536</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="K48" s="1" t="s">
-        <v>540</v>
+        <v>69</v>
       </c>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
-      <c r="N48" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="N48" s="1"/>
       <c r="O48" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="P48" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="Q48" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="R48" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="P48" s="1" t="s">
+      <c r="S48" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="Q48" s="1" t="s">
+      <c r="T48" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="R48" s="1" t="s">
+      <c r="U48" s="1" t="s">
         <v>544</v>
-      </c>
-[...7 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" s="1" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B49" s="1"/>
-      <c r="C49" s="1"/>
+      <c r="C49" s="1" t="s">
+        <v>546</v>
+      </c>
       <c r="D49" s="1" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="H49" s="1"/>
       <c r="I49" s="1">
-        <v>66906</v>
+        <v>81140</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="K49" s="1" t="s">
-        <v>28</v>
+        <v>550</v>
       </c>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="P49" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="P49" s="1" t="s">
+      <c r="Q49" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="Q49" s="1" t="s">
+      <c r="R49" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="R49" s="1" t="s">
+      <c r="S49" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="S49" s="1" t="s">
+      <c r="T49" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="T49" s="1"/>
       <c r="U49" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B50" s="1"/>
-      <c r="C50" s="1"/>
+      <c r="C50" s="1" t="s">
+        <v>559</v>
+      </c>
       <c r="D50" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>377</v>
+        <v>114</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H50" s="1"/>
       <c r="I50" s="1">
-        <v>30000</v>
+        <v>31390</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>471</v>
+        <v>562</v>
       </c>
       <c r="K50" s="1" t="s">
-        <v>28</v>
+        <v>563</v>
       </c>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
-      <c r="N50" s="1"/>
+      <c r="N50" s="1">
+        <v>1347</v>
+      </c>
       <c r="O50" s="1" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="P50" s="1" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="Q50" s="1" t="s">
-        <v>463</v>
+        <v>566</v>
       </c>
       <c r="R50" s="1" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="S50" s="1" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="T50" s="1" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="U50" s="1" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" s="1" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="H51" s="1"/>
       <c r="I51" s="1">
-        <v>69120</v>
+        <v>66906</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="K51" s="1" t="s">
-        <v>571</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="P51" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="Q51" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="R51" s="1" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-      <c r="U51" s="1"/>
+        <v>578</v>
+      </c>
+      <c r="S51" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1" t="s">
+        <v>580</v>
+      </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" s="1" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>580</v>
+        <v>391</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="H52" s="1"/>
       <c r="I52" s="1">
-        <v>34078</v>
+        <v>30000</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>68</v>
+        <v>494</v>
       </c>
       <c r="K52" s="1" t="s">
-        <v>582</v>
+        <v>28</v>
       </c>
       <c r="L52" s="1"/>
-      <c r="M52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1" t="s">
         <v>584</v>
       </c>
       <c r="P52" s="1" t="s">
         <v>585</v>
       </c>
       <c r="Q52" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="R52" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="R52" s="1" t="s">
+      <c r="S52" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="S52" s="1" t="s">
+      <c r="T52" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="T52" s="1" t="s">
+      <c r="U52" s="1" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="B53" s="1"/>
-[...6 lines deleted...]
-      <c r="E53" s="1"/>
+      <c r="E53" s="1" t="s">
+        <v>88</v>
+      </c>
       <c r="F53" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="H53" s="1"/>
       <c r="I53" s="1">
-        <v>69700</v>
+        <v>69120</v>
       </c>
       <c r="J53" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="L53" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="K53" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1" t="s">
-        <v>321</v>
+        <v>596</v>
       </c>
       <c r="P53" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="Q53" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="R53" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="S53" s="1"/>
-      <c r="T53" s="1"/>
+      <c r="T53" s="1" t="s">
+        <v>600</v>
+      </c>
       <c r="U53" s="1"/>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B54" s="1"/>
-      <c r="C54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="1"/>
       <c r="D54" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>76</v>
+        <v>603</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="H54" s="1"/>
       <c r="I54" s="1">
-        <v>38100</v>
+        <v>34078</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>603</v>
+        <v>68</v>
       </c>
       <c r="K54" s="1" t="s">
-        <v>604</v>
-[...1 lines deleted...]
-      <c r="L54" s="1" t="s">
         <v>605</v>
       </c>
+      <c r="L54" s="1"/>
       <c r="M54" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="N54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N54" s="1"/>
       <c r="O54" s="1" t="s">
         <v>607</v>
       </c>
       <c r="P54" s="1" t="s">
         <v>608</v>
       </c>
       <c r="Q54" s="1" t="s">
         <v>609</v>
       </c>
       <c r="R54" s="1" t="s">
         <v>610</v>
       </c>
       <c r="S54" s="1" t="s">
         <v>611</v>
       </c>
       <c r="T54" s="1" t="s">
         <v>612</v>
       </c>
       <c r="U54" s="1" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" s="1" t="s">
-        <v>599</v>
+        <v>614</v>
       </c>
       <c r="B55" s="1"/>
       <c r="C55" s="1" t="s">
-        <v>600</v>
+        <v>615</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>76</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="H55" s="1"/>
       <c r="I55" s="1">
         <v>38100</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>603</v>
+        <v>618</v>
       </c>
       <c r="K55" s="1" t="s">
-        <v>604</v>
+        <v>619</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="M55" s="1" t="s">
-        <v>606</v>
+        <v>621</v>
       </c>
       <c r="N55" s="1" t="s">
-        <v>606</v>
+        <v>621</v>
       </c>
       <c r="O55" s="1" t="s">
-        <v>607</v>
+        <v>622</v>
       </c>
       <c r="P55" s="1" t="s">
-        <v>608</v>
+        <v>623</v>
       </c>
       <c r="Q55" s="1" t="s">
-        <v>609</v>
+        <v>624</v>
       </c>
       <c r="R55" s="1" t="s">
-        <v>610</v>
+        <v>625</v>
       </c>
       <c r="S55" s="1" t="s">
-        <v>611</v>
+        <v>626</v>
       </c>
       <c r="T55" s="1" t="s">
-        <v>612</v>
+        <v>627</v>
       </c>
       <c r="U55" s="1" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" s="1" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="B56" s="1"/>
-      <c r="C56" s="1"/>
+      <c r="C56" s="1" t="s">
+        <v>615</v>
+      </c>
       <c r="D56" s="1" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>377</v>
+        <v>76</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="H56" s="1"/>
       <c r="I56" s="1">
-        <v>34060</v>
+        <v>38100</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>68</v>
+        <v>618</v>
       </c>
       <c r="K56" s="1" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      <c r="N56" s="1"/>
+        <v>619</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>621</v>
+      </c>
       <c r="O56" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="P56" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="Q56" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="R56" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="S56" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="T56" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="U56" s="1" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" s="1" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="B57" s="1"/>
-      <c r="C57" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C57" s="1"/>
       <c r="D57" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>631</v>
+        <v>391</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="H57" s="1"/>
       <c r="I57" s="1">
-        <v>31000</v>
+        <v>34060</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>633</v>
+        <v>68</v>
       </c>
       <c r="K57" s="1" t="s">
-        <v>634</v>
+        <v>254</v>
       </c>
       <c r="L57" s="1"/>
-      <c r="M57" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="M57" s="1"/>
+      <c r="N57" s="1"/>
       <c r="O57" s="1" t="s">
         <v>636</v>
       </c>
       <c r="P57" s="1" t="s">
         <v>637</v>
       </c>
       <c r="Q57" s="1" t="s">
         <v>638</v>
       </c>
       <c r="R57" s="1" t="s">
         <v>639</v>
       </c>
       <c r="S57" s="1" t="s">
         <v>640</v>
       </c>
-      <c r="T57" s="1"/>
+      <c r="T57" s="1" t="s">
+        <v>641</v>
+      </c>
       <c r="U57" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B58" s="1"/>
-      <c r="C58" s="1"/>
+      <c r="C58" s="1" t="s">
+        <v>644</v>
+      </c>
       <c r="D58" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>102</v>
+        <v>647</v>
       </c>
       <c r="H58" s="1"/>
       <c r="I58" s="1">
-        <v>31100</v>
+        <v>31000</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>79</v>
+        <v>648</v>
       </c>
       <c r="K58" s="1" t="s">
-        <v>320</v>
+        <v>649</v>
       </c>
       <c r="L58" s="1"/>
       <c r="M58" s="1">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>1347</v>
+        <v>2296</v>
+      </c>
+      <c r="N58" s="1" t="s">
+        <v>650</v>
       </c>
       <c r="O58" s="1" t="s">
-        <v>105</v>
+        <v>651</v>
       </c>
       <c r="P58" s="1" t="s">
-        <v>106</v>
+        <v>652</v>
       </c>
       <c r="Q58" s="1" t="s">
-        <v>301</v>
+        <v>653</v>
       </c>
       <c r="R58" s="1" t="s">
-        <v>108</v>
+        <v>654</v>
       </c>
       <c r="S58" s="1" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="T58" s="1"/>
       <c r="U58" s="1" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" s="1" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="B59" s="1"/>
-      <c r="C59" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C59" s="1"/>
       <c r="D59" s="1" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>651</v>
+        <v>102</v>
       </c>
       <c r="H59" s="1"/>
       <c r="I59" s="1">
-        <v>31170</v>
+        <v>31100</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>652</v>
+        <v>79</v>
       </c>
       <c r="K59" s="1" t="s">
-        <v>653</v>
+        <v>334</v>
       </c>
       <c r="L59" s="1"/>
-      <c r="M59" s="1"/>
-[...1 lines deleted...]
-        <v>654</v>
+      <c r="M59" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1347</v>
       </c>
       <c r="O59" s="1" t="s">
-        <v>655</v>
+        <v>105</v>
       </c>
       <c r="P59" s="1" t="s">
-        <v>656</v>
+        <v>106</v>
       </c>
       <c r="Q59" s="1" t="s">
-        <v>657</v>
+        <v>315</v>
       </c>
       <c r="R59" s="1" t="s">
-        <v>658</v>
-[...1 lines deleted...]
-      <c r="S59" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="S59" s="1" t="s">
+        <v>316</v>
+      </c>
       <c r="T59" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="U59" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B60" s="1"/>
       <c r="C60" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>377</v>
+        <v>665</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="H60" s="1"/>
       <c r="I60" s="1">
-        <v>34394</v>
+        <v>31170</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>68</v>
+        <v>667</v>
       </c>
       <c r="K60" s="1" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="L60" s="1"/>
-      <c r="M60" s="1">
-[...3 lines deleted...]
-        <v>1487</v>
+      <c r="M60" s="1"/>
+      <c r="N60" s="1" t="s">
+        <v>669</v>
       </c>
       <c r="O60" s="1" t="s">
-        <v>291</v>
+        <v>670</v>
       </c>
       <c r="P60" s="1" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="Q60" s="1" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="R60" s="1" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="S60" s="1"/>
       <c r="T60" s="1" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="U60" s="1" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" s="1" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="B61" s="1"/>
       <c r="C61" s="1" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>580</v>
+        <v>391</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="H61" s="1"/>
       <c r="I61" s="1">
-        <v>69000</v>
+        <v>34394</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>674</v>
+        <v>68</v>
       </c>
       <c r="K61" s="1" t="s">
-        <v>252</v>
+        <v>680</v>
       </c>
       <c r="L61" s="1"/>
       <c r="M61" s="1">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="N61" s="1"/>
+        <v>1755</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1487</v>
+      </c>
       <c r="O61" s="1" t="s">
-        <v>340</v>
+        <v>305</v>
       </c>
       <c r="P61" s="1" t="s">
-        <v>341</v>
+        <v>681</v>
       </c>
       <c r="Q61" s="1" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="R61" s="1" t="s">
-        <v>343</v>
+        <v>683</v>
       </c>
       <c r="S61" s="1"/>
       <c r="T61" s="1" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="U61" s="1"/>
+        <v>684</v>
+      </c>
+      <c r="U61" s="1" t="s">
+        <v>685</v>
+      </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" s="1" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="B62" s="1"/>
       <c r="C62" s="1" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>76</v>
+        <v>603</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
       <c r="H62" s="1"/>
-      <c r="I62" s="1" t="s">
-        <v>680</v>
+      <c r="I62" s="1">
+        <v>69000</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="K62" s="1" t="s">
-        <v>682</v>
+        <v>266</v>
       </c>
       <c r="L62" s="1"/>
       <c r="M62" s="1">
         <v>343</v>
       </c>
-      <c r="N62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N62" s="1"/>
       <c r="O62" s="1" t="s">
-        <v>684</v>
+        <v>354</v>
       </c>
       <c r="P62" s="1" t="s">
-        <v>685</v>
+        <v>355</v>
       </c>
       <c r="Q62" s="1" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="R62" s="1" t="s">
-        <v>687</v>
-[...3 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="S62" s="1"/>
       <c r="T62" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="U62" s="1"/>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B63" s="1"/>
       <c r="C63" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>693</v>
+        <v>25</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>694</v>
       </c>
       <c r="H63" s="1"/>
-      <c r="I63" s="1">
-        <v>33800</v>
+      <c r="I63" s="1" t="s">
+        <v>695</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="K63" s="1" t="s">
-        <v>413</v>
+        <v>697</v>
       </c>
       <c r="L63" s="1"/>
-      <c r="M63" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N63" s="1"/>
+      <c r="M63" s="1">
+        <v>343</v>
+      </c>
+      <c r="N63" s="1" t="s">
+        <v>698</v>
+      </c>
       <c r="O63" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="P63" s="1" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="Q63" s="1" t="s">
-        <v>686</v>
+        <v>701</v>
       </c>
       <c r="R63" s="1" t="s">
-        <v>699</v>
-[...1 lines deleted...]
-      <c r="S63" s="1"/>
+        <v>702</v>
+      </c>
+      <c r="S63" s="1" t="s">
+        <v>703</v>
+      </c>
       <c r="T63" s="1" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      </c>
+        <v>704</v>
+      </c>
+      <c r="U63" s="1"/>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" s="1" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B64" s="1"/>
       <c r="C64" s="1" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>238</v>
+        <v>88</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>25</v>
+        <v>708</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="H64" s="1"/>
       <c r="I64" s="1">
-        <v>42300</v>
+        <v>33800</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>27</v>
+        <v>710</v>
       </c>
       <c r="K64" s="1" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="L64" s="1"/>
       <c r="M64" s="1" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="N64" s="1"/>
       <c r="O64" s="1" t="s">
-        <v>159</v>
+        <v>712</v>
       </c>
       <c r="P64" s="1" t="s">
-        <v>160</v>
+        <v>713</v>
       </c>
       <c r="Q64" s="1" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="R64" s="1" t="s">
-        <v>162</v>
+        <v>714</v>
       </c>
       <c r="S64" s="1"/>
       <c r="T64" s="1" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="U64" s="1"/>
+        <v>715</v>
+      </c>
+      <c r="U64" s="1" t="s">
+        <v>716</v>
+      </c>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" s="1" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="B65" s="1"/>
       <c r="C65" s="1" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>713</v>
+        <v>252</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="H65" s="1"/>
       <c r="I65" s="1">
-        <v>30100</v>
+        <v>42300</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>715</v>
+        <v>27</v>
       </c>
       <c r="K65" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="L65" s="1"/>
+        <v>104</v>
+      </c>
+      <c r="L65" s="1" t="s">
+        <v>721</v>
+      </c>
       <c r="M65" s="1" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="N65" s="1"/>
       <c r="O65" s="1" t="s">
-        <v>717</v>
+        <v>159</v>
       </c>
       <c r="P65" s="1" t="s">
-        <v>718</v>
+        <v>160</v>
       </c>
       <c r="Q65" s="1" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="R65" s="1" t="s">
-        <v>720</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="S65" s="1"/>
       <c r="T65" s="1" t="s">
-        <v>722</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="U65" s="1"/>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B66" s="1"/>
-      <c r="C66" s="1"/>
+      <c r="C66" s="1" t="s">
+        <v>726</v>
+      </c>
       <c r="D66" s="1" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>352</v>
+        <v>728</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="H66" s="1"/>
       <c r="I66" s="1">
-        <v>31850</v>
+        <v>30100</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="K66" s="1" t="s">
-        <v>300</v>
+        <v>28</v>
       </c>
       <c r="L66" s="1"/>
-      <c r="M66" s="1"/>
+      <c r="M66" s="1" t="s">
+        <v>731</v>
+      </c>
       <c r="N66" s="1"/>
       <c r="O66" s="1" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="P66" s="1" t="s">
-        <v>463</v>
+        <v>733</v>
       </c>
       <c r="Q66" s="1" t="s">
-        <v>463</v>
+        <v>734</v>
       </c>
       <c r="R66" s="1" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="S66" s="1" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="T66" s="1" t="s">
-        <v>731</v>
-[...1 lines deleted...]
-      <c r="U66" s="1"/>
+        <v>737</v>
+      </c>
+      <c r="U66" s="1" t="s">
+        <v>738</v>
+      </c>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" s="1" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="B67" s="1"/>
-      <c r="C67" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C67" s="1"/>
       <c r="D67" s="1" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>88</v>
+        <v>366</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="H67" s="1"/>
-      <c r="I67" s="1" t="s">
-        <v>736</v>
+      <c r="I67" s="1">
+        <v>31850</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="K67" s="1" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1" t="s">
-        <v>528</v>
+        <v>743</v>
       </c>
       <c r="P67" s="1" t="s">
-        <v>529</v>
+        <v>486</v>
       </c>
       <c r="Q67" s="1" t="s">
-        <v>738</v>
+        <v>486</v>
       </c>
       <c r="R67" s="1" t="s">
-        <v>531</v>
+        <v>744</v>
       </c>
       <c r="S67" s="1" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="T67" s="1" t="s">
-        <v>533</v>
-[...3 lines deleted...]
-      </c>
+        <v>746</v>
+      </c>
+      <c r="U67" s="1"/>
     </row>
     <row r="68" spans="1:21">
       <c r="A68" s="1" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="B68" s="1"/>
       <c r="C68" s="1" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>744</v>
+        <v>88</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>39</v>
+        <v>750</v>
       </c>
       <c r="H68" s="1"/>
-      <c r="I68" s="1">
-        <v>34500</v>
+      <c r="I68" s="1" t="s">
+        <v>751</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="K68" s="1" t="s">
-        <v>746</v>
+        <v>334</v>
       </c>
       <c r="L68" s="1"/>
-      <c r="M68" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="M68" s="1"/>
+      <c r="N68" s="1"/>
       <c r="O68" s="1" t="s">
-        <v>747</v>
+        <v>551</v>
       </c>
       <c r="P68" s="1" t="s">
-        <v>748</v>
+        <v>552</v>
       </c>
       <c r="Q68" s="1" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="R68" s="1" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>33670049566</v>
+        <v>554</v>
+      </c>
+      <c r="S68" s="1" t="s">
+        <v>754</v>
       </c>
       <c r="T68" s="1" t="s">
-        <v>751</v>
+        <v>556</v>
       </c>
       <c r="U68" s="1" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" s="1" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="B69" s="1"/>
       <c r="C69" s="1" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>114</v>
+        <v>759</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>756</v>
+        <v>39</v>
       </c>
       <c r="H69" s="1"/>
       <c r="I69" s="1">
-        <v>42155</v>
+        <v>34500</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="K69" s="1" t="s">
-        <v>758</v>
-[...7 lines deleted...]
-      <c r="N69" s="1"/>
+        <v>761</v>
+      </c>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1347</v>
+      </c>
       <c r="O69" s="1" t="s">
-        <v>159</v>
+        <v>762</v>
       </c>
       <c r="P69" s="1" t="s">
-        <v>160</v>
+        <v>763</v>
       </c>
       <c r="Q69" s="1" t="s">
-        <v>358</v>
+        <v>764</v>
       </c>
       <c r="R69" s="1" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>765</v>
+      </c>
+      <c r="S69" s="1">
+        <v>33670049566</v>
       </c>
       <c r="T69" s="1" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="U69" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" s="1" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="B70" s="1"/>
       <c r="C70" s="1" t="s">
-        <v>346</v>
+        <v>769</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>308</v>
+        <v>771</v>
       </c>
       <c r="H70" s="1"/>
       <c r="I70" s="1">
-        <v>38400</v>
+        <v>42155</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>309</v>
+        <v>772</v>
       </c>
       <c r="K70" s="1" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      </c>
+        <v>773</v>
+      </c>
+      <c r="L70" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="M70" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="N70" s="1"/>
       <c r="O70" s="1" t="s">
-        <v>312</v>
+        <v>159</v>
       </c>
       <c r="P70" s="1" t="s">
-        <v>313</v>
+        <v>160</v>
       </c>
       <c r="Q70" s="1" t="s">
-        <v>314</v>
+        <v>372</v>
       </c>
       <c r="R70" s="1" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-      <c r="T70" s="1"/>
+        <v>776</v>
+      </c>
+      <c r="S70" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="T70" s="1" t="s">
+        <v>778</v>
+      </c>
       <c r="U70" s="1" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
     </row>
     <row r="71" spans="1:21">
       <c r="A71" s="1" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
       <c r="B71" s="1"/>
       <c r="C71" s="1" t="s">
-        <v>769</v>
+        <v>360</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>771</v>
+        <v>322</v>
       </c>
       <c r="H71" s="1"/>
       <c r="I71" s="1">
-        <v>30900</v>
+        <v>38400</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>471</v>
+        <v>323</v>
       </c>
       <c r="K71" s="1" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-      <c r="M71" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="L71" s="1"/>
+      <c r="M71" s="1">
+        <v>1281</v>
+      </c>
       <c r="N71" s="1">
-        <v>1347</v>
+        <v>1281</v>
       </c>
       <c r="O71" s="1" t="s">
-        <v>473</v>
+        <v>326</v>
       </c>
       <c r="P71" s="1" t="s">
-        <v>474</v>
+        <v>327</v>
       </c>
       <c r="Q71" s="1" t="s">
-        <v>475</v>
+        <v>328</v>
       </c>
       <c r="R71" s="1" t="s">
-        <v>476</v>
+        <v>329</v>
       </c>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" s="1" t="s">
-        <v>774</v>
-[...4 lines deleted...]
-      <c r="C72" s="1"/>
+        <v>783</v>
+      </c>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1" t="s">
+        <v>784</v>
+      </c>
       <c r="D72" s="1" t="s">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="E72" s="1"/>
+        <v>785</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>76</v>
+      </c>
       <c r="F72" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="H72" s="1"/>
       <c r="I72" s="1">
-        <v>42740</v>
+        <v>30900</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>778</v>
+        <v>494</v>
       </c>
       <c r="K72" s="1" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="L72" s="1"/>
+        <v>314</v>
+      </c>
+      <c r="L72" s="1" t="s">
+        <v>787</v>
+      </c>
       <c r="M72" s="1"/>
-      <c r="N72" s="1"/>
-[...3 lines deleted...]
-      <c r="R72" s="1"/>
+      <c r="N72" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O72" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="P72" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="Q72" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="R72" s="1" t="s">
+        <v>499</v>
+      </c>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
-      <c r="U72" s="1"/>
+      <c r="U72" s="1" t="s">
+        <v>788</v>
+      </c>
     </row>
     <row r="73" spans="1:21">
       <c r="A73" s="1" t="s">
-        <v>779</v>
-[...1 lines deleted...]
-      <c r="B73" s="1"/>
+        <v>789</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>790</v>
+      </c>
       <c r="C73" s="1"/>
       <c r="D73" s="1" t="s">
-        <v>780</v>
-[...4 lines deleted...]
-      <c r="F73" s="1"/>
+        <v>791</v>
+      </c>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="G73" s="1" t="s">
-        <v>781</v>
+        <v>792</v>
       </c>
       <c r="H73" s="1"/>
       <c r="I73" s="1">
-        <v>13006</v>
+        <v>42740</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>782</v>
+        <v>793</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="L73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
-      <c r="O73" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="O73" s="1"/>
+      <c r="P73" s="1"/>
+      <c r="Q73" s="1"/>
+      <c r="R73" s="1"/>
       <c r="S73" s="1"/>
-      <c r="T73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T73" s="1"/>
       <c r="U73" s="1"/>
     </row>
     <row r="74" spans="1:21">
       <c r="A74" s="1" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>391</v>
+      </c>
+      <c r="F74" s="1"/>
       <c r="G74" s="1" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="H74" s="1"/>
       <c r="I74" s="1">
-        <v>30100</v>
+        <v>13006</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>715</v>
+        <v>797</v>
       </c>
       <c r="K74" s="1" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="L74" s="1"/>
+        <v>104</v>
+      </c>
+      <c r="L74" s="1" t="s">
+        <v>798</v>
+      </c>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="P74" s="1" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="Q74" s="1" t="s">
-        <v>793</v>
+        <v>130</v>
       </c>
       <c r="R74" s="1" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="S74" s="1"/>
-      <c r="T74" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T74" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="U74" s="1"/>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" s="1" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="B75" s="1"/>
-      <c r="C75" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C75" s="1"/>
       <c r="D75" s="1" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>388</v>
+        <v>76</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>799</v>
-[...5 lines deleted...]
-        <v>801</v>
+        <v>805</v>
+      </c>
+      <c r="H75" s="1"/>
+      <c r="I75" s="1">
+        <v>30100</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>802</v>
+        <v>730</v>
       </c>
       <c r="K75" s="1" t="s">
-        <v>803</v>
+        <v>266</v>
       </c>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
-      <c r="N75" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="N75" s="1"/>
       <c r="O75" s="1" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="P75" s="1" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="Q75" s="1" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="R75" s="1" t="s">
-        <v>807</v>
-[...4 lines deleted...]
-      <c r="T75" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="U75" s="1"/>
+      <c r="S75" s="1"/>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1" t="s">
+        <v>810</v>
+      </c>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B76" s="1"/>
       <c r="C76" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>38</v>
+        <v>402</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>813</v>
-[...3 lines deleted...]
-        <v>32120</v>
+        <v>814</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>816</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="K76" s="1" t="s">
-        <v>320</v>
+        <v>818</v>
       </c>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1">
-        <v>1487</v>
+        <v>361</v>
       </c>
       <c r="O76" s="1" t="s">
-        <v>159</v>
+        <v>819</v>
       </c>
       <c r="P76" s="1" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="Q76" s="1" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="R76" s="1" t="s">
-        <v>817</v>
-[...5 lines deleted...]
-      </c>
+        <v>822</v>
+      </c>
+      <c r="S76" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="T76" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="U76" s="1"/>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" s="1" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B77" s="1"/>
       <c r="C77" s="1" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>377</v>
+        <v>38</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="H77" s="1"/>
       <c r="I77" s="1">
-        <v>42300</v>
+        <v>32120</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="K77" s="1" t="s">
-        <v>824</v>
-[...8 lines deleted...]
-        <v>827</v>
+        <v>334</v>
+      </c>
+      <c r="L77" s="1"/>
+      <c r="M77" s="1"/>
+      <c r="N77" s="1">
+        <v>1487</v>
       </c>
       <c r="O77" s="1" t="s">
         <v>159</v>
       </c>
       <c r="P77" s="1" t="s">
-        <v>160</v>
+        <v>830</v>
       </c>
       <c r="Q77" s="1" t="s">
-        <v>358</v>
+        <v>831</v>
       </c>
       <c r="R77" s="1" t="s">
-        <v>761</v>
+        <v>832</v>
       </c>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="B78" s="1"/>
-      <c r="C78" s="1"/>
+      <c r="C78" s="1" t="s">
+        <v>835</v>
+      </c>
       <c r="D78" s="1" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="H78" s="1"/>
       <c r="I78" s="1">
-        <v>82800</v>
+        <v>42300</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="K78" s="1" t="s">
-        <v>833</v>
-[...3 lines deleted...]
-      <c r="N78" s="1"/>
+        <v>839</v>
+      </c>
+      <c r="L78" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="M78" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="N78" s="1" t="s">
+        <v>842</v>
+      </c>
       <c r="O78" s="1" t="s">
-        <v>834</v>
+        <v>159</v>
       </c>
       <c r="P78" s="1" t="s">
-        <v>784</v>
+        <v>160</v>
       </c>
       <c r="Q78" s="1" t="s">
-        <v>463</v>
+        <v>372</v>
       </c>
       <c r="R78" s="1" t="s">
-        <v>835</v>
+        <v>776</v>
       </c>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" s="1" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="B79" s="1"/>
-      <c r="C79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C79" s="1"/>
       <c r="D79" s="1" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>840</v>
+        <v>391</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="H79" s="1"/>
       <c r="I79" s="1">
-        <v>32300</v>
+        <v>82800</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>320</v>
+        <v>848</v>
       </c>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="P79" s="1" t="s">
-        <v>844</v>
+        <v>799</v>
       </c>
       <c r="Q79" s="1" t="s">
-        <v>845</v>
+        <v>486</v>
       </c>
       <c r="R79" s="1" t="s">
-        <v>846</v>
-[...6 lines deleted...]
-      </c>
+        <v>850</v>
+      </c>
+      <c r="S79" s="1"/>
+      <c r="T79" s="1"/>
       <c r="U79" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" s="1" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B80" s="1"/>
       <c r="C80" s="1" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>114</v>
+        <v>855</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="H80" s="1"/>
       <c r="I80" s="1">
-        <v>43120</v>
+        <v>34000</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="K80" s="1" t="s">
-        <v>824</v>
-[...5 lines deleted...]
-      <c r="N80" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="L80" s="1"/>
+      <c r="M80" s="1">
+        <v>744</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1347</v>
+      </c>
       <c r="O80" s="1" t="s">
-        <v>856</v>
+        <v>118</v>
       </c>
       <c r="P80" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="Q80" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="R80" s="1" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="S80" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="T80" s="1"/>
-      <c r="U80" s="1" t="s">
+      <c r="S80" s="1"/>
+      <c r="T80" s="1" t="s">
         <v>861</v>
       </c>
+      <c r="U80" s="1"/>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" s="1" t="s">
         <v>862</v>
       </c>
       <c r="B81" s="1"/>
       <c r="C81" s="1" t="s">
         <v>863</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>864</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>114</v>
+        <v>865</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>853</v>
+        <v>866</v>
       </c>
       <c r="H81" s="1"/>
       <c r="I81" s="1">
-        <v>43120</v>
+        <v>32300</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>854</v>
+        <v>867</v>
       </c>
       <c r="K81" s="1" t="s">
-        <v>865</v>
-[...9 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="L81" s="1"/>
+      <c r="M81" s="1"/>
+      <c r="N81" s="1"/>
       <c r="O81" s="1" t="s">
-        <v>856</v>
+        <v>868</v>
       </c>
       <c r="P81" s="1" t="s">
-        <v>857</v>
+        <v>869</v>
       </c>
       <c r="Q81" s="1" t="s">
-        <v>858</v>
+        <v>870</v>
       </c>
       <c r="R81" s="1" t="s">
-        <v>859</v>
+        <v>871</v>
       </c>
       <c r="S81" s="1" t="s">
-        <v>860</v>
-[...1 lines deleted...]
-      <c r="T81" s="1"/>
+        <v>872</v>
+      </c>
+      <c r="T81" s="1" t="s">
+        <v>873</v>
+      </c>
       <c r="U81" s="1" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" s="1" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="B82" s="1"/>
       <c r="C82" s="1" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>644</v>
+        <v>114</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="H82" s="1"/>
       <c r="I82" s="1">
-        <v>38000</v>
+        <v>43120</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>603</v>
+        <v>879</v>
       </c>
       <c r="K82" s="1" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      </c>
+        <v>839</v>
+      </c>
+      <c r="L82" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="M82" s="1"/>
+      <c r="N82" s="1"/>
       <c r="O82" s="1" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="P82" s="1" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="Q82" s="1" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="R82" s="1" t="s">
-        <v>877</v>
-[...5 lines deleted...]
-      <c r="U82" s="1"/>
+        <v>884</v>
+      </c>
+      <c r="S82" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="T82" s="1"/>
+      <c r="U82" s="1" t="s">
+        <v>886</v>
+      </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" s="1" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="B83" s="1"/>
       <c r="C83" s="1" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>882</v>
+        <v>114</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>651</v>
+        <v>878</v>
       </c>
       <c r="H83" s="1"/>
       <c r="I83" s="1">
-        <v>43370</v>
+        <v>43120</v>
       </c>
       <c r="J83" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="L83" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2762</v>
+      </c>
+      <c r="N83" s="1">
+        <v>900</v>
+      </c>
+      <c r="O83" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="P83" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="Q83" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="K83" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O83" s="1" t="s">
+      <c r="R83" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="P83" s="1" t="s">
+      <c r="S83" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="Q83" s="1" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="T83" s="1"/>
       <c r="U83" s="1" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
     </row>
     <row r="84" spans="1:21">
       <c r="A84" s="1" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B84" s="1"/>
-      <c r="C84" s="1"/>
+      <c r="C84" s="1" t="s">
+        <v>894</v>
+      </c>
       <c r="D84" s="1" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>114</v>
+        <v>659</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="H84" s="1"/>
       <c r="I84" s="1">
-        <v>34220</v>
+        <v>38000</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>893</v>
+        <v>618</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L84" s="1"/>
-      <c r="M84" s="1"/>
+      <c r="M84" s="1" t="s">
+        <v>897</v>
+      </c>
       <c r="N84" s="1" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="O84" s="1" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="P84" s="1" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="Q84" s="1" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="R84" s="1" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="S84" s="1"/>
       <c r="T84" s="1" t="s">
-        <v>900</v>
-[...3 lines deleted...]
-      </c>
+        <v>903</v>
+      </c>
+      <c r="U84" s="1"/>
     </row>
     <row r="85" spans="1:21">
       <c r="A85" s="1" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B85" s="1"/>
-      <c r="C85" s="1"/>
+      <c r="C85" s="1" t="s">
+        <v>905</v>
+      </c>
       <c r="D85" s="1" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>377</v>
+        <v>907</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>904</v>
+        <v>666</v>
       </c>
       <c r="H85" s="1"/>
       <c r="I85" s="1">
-        <v>32230</v>
+        <v>43370</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>906</v>
+        <v>28</v>
       </c>
       <c r="L85" s="1"/>
       <c r="M85" s="1"/>
       <c r="N85" s="1"/>
       <c r="O85" s="1" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="P85" s="1" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="Q85" s="1" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="R85" s="1" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="S85" s="1"/>
       <c r="T85" s="1" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="U85" s="1" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="86" spans="1:21">
       <c r="A86" s="1" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="B86" s="1"/>
-      <c r="C86" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C86" s="1"/>
       <c r="D86" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="H86" s="1"/>
-      <c r="I86" s="1" t="s">
-        <v>513</v>
+      <c r="I86" s="1">
+        <v>34220</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="K86" s="1" t="s">
-        <v>918</v>
+        <v>28</v>
       </c>
       <c r="L86" s="1"/>
       <c r="M86" s="1"/>
-      <c r="N86" s="1">
-        <v>1347</v>
+      <c r="N86" s="1" t="s">
+        <v>919</v>
       </c>
       <c r="O86" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="P86" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="Q86" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="R86" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="S86" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="T86" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="U86" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="87" spans="1:21">
       <c r="A87" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B87" s="1"/>
-      <c r="C87" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C87" s="1"/>
       <c r="D87" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>929</v>
+        <v>391</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="H87" s="1"/>
       <c r="I87" s="1">
-        <v>12100</v>
+        <v>32230</v>
       </c>
       <c r="J87" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="K87" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="K87" s="1" t="s">
-[...2 lines deleted...]
-      <c r="L87" s="1" t="s">
+      <c r="L87" s="1"/>
+      <c r="M87" s="1"/>
+      <c r="N87" s="1"/>
+      <c r="O87" s="1" t="s">
         <v>932</v>
       </c>
-      <c r="M87" s="1">
-[...2 lines deleted...]
-      <c r="N87" s="1" t="s">
+      <c r="P87" s="1" t="s">
         <v>933</v>
       </c>
-      <c r="O87" s="1" t="s">
+      <c r="Q87" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="P87" s="1" t="s">
+      <c r="R87" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="Q87" s="1" t="s">
-[...2 lines deleted...]
-      <c r="R87" s="1" t="s">
+      <c r="S87" s="1"/>
+      <c r="T87" s="1" t="s">
         <v>936</v>
       </c>
-      <c r="S87" s="1" t="s">
+      <c r="U87" s="1" t="s">
         <v>937</v>
-      </c>
-[...4 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="88" spans="1:21">
       <c r="A88" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B88" s="1"/>
+      <c r="C88" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>940</v>
       </c>
-      <c r="B88" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="E88" s="1" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>499</v>
+        <v>941</v>
       </c>
       <c r="H88" s="1"/>
-      <c r="I88" s="1">
-        <v>30110</v>
+      <c r="I88" s="1" t="s">
+        <v>536</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>500</v>
+        <v>942</v>
       </c>
       <c r="K88" s="1" t="s">
-        <v>28</v>
+        <v>943</v>
       </c>
       <c r="L88" s="1"/>
       <c r="M88" s="1"/>
-      <c r="N88" s="1"/>
+      <c r="N88" s="1">
+        <v>1347</v>
+      </c>
       <c r="O88" s="1" t="s">
-        <v>501</v>
+        <v>944</v>
       </c>
       <c r="P88" s="1" t="s">
-        <v>502</v>
+        <v>945</v>
       </c>
       <c r="Q88" s="1" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="R88" s="1" t="s">
-        <v>504</v>
+        <v>947</v>
       </c>
       <c r="S88" s="1" t="s">
-        <v>505</v>
+        <v>948</v>
       </c>
       <c r="T88" s="1" t="s">
-        <v>506</v>
+        <v>949</v>
       </c>
       <c r="U88" s="1" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
     </row>
     <row r="89" spans="1:21">
       <c r="A89" s="1" t="s">
-        <v>944</v>
+        <v>951</v>
       </c>
       <c r="B89" s="1"/>
       <c r="C89" s="1" t="s">
-        <v>945</v>
+        <v>952</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>38</v>
+        <v>954</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>947</v>
-[...3 lines deleted...]
-      </c>
+        <v>955</v>
+      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="1">
+        <v>12100</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="L89" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N89" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="O89" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="P89" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="Q89" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="R89" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="S89" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="T89" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="U89" s="1" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="90" spans="1:21">
+      <c r="A90" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B90" s="1"/>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H90" s="1"/>
+      <c r="I90" s="1">
+        <v>30110</v>
+      </c>
+      <c r="J90" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L90" s="1"/>
+      <c r="M90" s="1"/>
+      <c r="N90" s="1"/>
+      <c r="O90" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="P90" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q90" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="R90" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="S90" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="T90" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="U90" s="1" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="91" spans="1:21">
+      <c r="A91" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="B91" s="1"/>
+      <c r="C91" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="I91" s="1">
         <v>66200</v>
       </c>
-      <c r="J89" s="1" t="s">
-[...9 lines deleted...]
-      <c r="N89" s="1">
+      <c r="J91" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="L91" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="M91" s="1"/>
+      <c r="N91" s="1">
         <v>1356</v>
       </c>
-      <c r="O89" s="1" t="s">
-[...18 lines deleted...]
-        <v>957</v>
+      <c r="O91" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="P91" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="Q91" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="R91" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="S91" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="T91" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="U91" s="1" t="s">
+        <v>982</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">